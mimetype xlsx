--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f445dd0aff1587a168a24c3c1b6a701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c51c535238ae84efce51f20cff6692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fb40a00424c1d678e0a5df7b3368d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ededa936b35b10eb520c6df0760474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d0cf849128476b345a1fe93e2f4365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b201bcafe6bbb75f8ddd07d2a2a776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e9b5e625cec40569a914d5a7b402d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c2a6e115e370fd3a1a0efee38451f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1624047aaa7f148c1e9a2bd9a638e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e7a588b83b5d3a6b48df166898e9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e77d74b65e46ea839fc48c00e4541811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5373184ff9e019e464fcb1c378dd8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c2346f0af6efbf3cbbda04db76a4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828573cb19d6466358ee6ce2948f275514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ccc6e8db98d211bcc23c8d269f0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0c0c7fca93f720037a3701dffa04316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f28f10176a368d68b31a7615d63cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b126c3f4e37e80280b8bee3bbeb9cfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a89404c234a662986cb28f5fcd545619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423f9f749a378fb31c604542350073620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4521e0dc1cce4bee9646f9d9e3298a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b434c670b7cfc848cbab6883312f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ea19ea1be9d8dcebd9645e3982c4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed8dc5a3424c3fdd009e11e9a000924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81801768757451113e0e85801f1b3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d28c33f235938955dc572d7d0b8ff226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884309fad377fecb7068cdc8f6defeac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f021b9cbe597314c2498c4e6ab343c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273497f27d34315ab0bbcdbafd7bd4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef913c172868a0bfe8ec06850a1a824e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a73f68a5de49ab874dd643747d07b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aee80f29ccc15826e6b318183700b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b892cf298e68a340762e26517d5574133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fa5a97ddab76833fe3f89a2c3ac5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb05b3461f8fb4daed2fb84ffaaecb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d76c65424703ff7609e74336f13b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82dfece368d7c006a4ca4f70234a4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe417a92e0a314d77a613eecc994fd8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25d18ba0426fc6804abcf3ea8ec99639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1286d7d6ffd46cbc778b8e8caec5bac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22522299ffa13f03a00f40a4cf5c9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b287caefeae360f38c07556d0680342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94910ccd0f3904e5909feee9a4d655e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2f9db521e75f936a47a78f5d71c2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3866d39e7cb2c57561f60b95ebd5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66570cf72fb31697d7a358e8e0a57d9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5eb44834e02ee0d61492efc0008bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853faebb39ed064d32de650b89b3ef248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b2f6e5a8a4c9e2baef09da018059b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0e01ee31a8286bb392e42e1b4a0b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eae8eb42fb24284761182576de1de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbae9253744cc533016a96a9b2e433052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e7423fc56bb548dd14e4b031e612b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3a087acd2f32016b1139e46d5fc8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98686b1e1f57ce11458fd5dd55e4ed3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ece376334af22c0f05a33494da13056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7355ee70ab01265838f7fbadfa6ac657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11a8d350692ec448d2a723c101746058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848c1824d14d18559574f3745e2ba1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23df04f6c1a3bce76f44e30af841d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74261ddcb4c9bd0a6413dbd6f3e3db061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fcddba0acf5c571936b14f258e06d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92857b1adb98897b26cf2a83c3a2b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38051ccb497b77f3e02e209f24a67064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab185b4f27a70250b205a21a1a54c4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9ff1f99f4a17cc9ca753a5fe8e8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8398734f53a4ab16906712c99bba067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5aeb96f1cb0c74304e9f8df7caab368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64aebbc6c8f1fbeeb49816a88b89f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488410fbfe6b2eb000ca63dfc4b7bf3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51890059e0536052558face35386335471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cf275ae2f3c303977b8d455eb357372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fd33ae80ff51dd7046dec63a5f02973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510957139591901035c28d4e1d7d835f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee45adf54b72bd93e3b29c11254cd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50170ffebb7c7d4c42855935c654457b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869b00c77937bd7d698aaac65935a3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e904a964d52d7602c88265f3771f7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20743112bdcabdb9221e29eb68ba8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28a5b9d442bccac083395734ef934e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99be9b8c3f9efde8bb2e6a1c038cdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc49f31b4075dd284b5b3ddf79cc1ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de45a11bbb7b412bcd82cfd14446cd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616b35c04b20f28ceaa49f190e564a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead887f2abd678a88586b03ed197c30c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7e4b4291350a30cb8769d78c2af6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ed2c7c32d9b26f93448050a92ec0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eaad39620ece94f64e531adbd18fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d13e35b644bb5bd8ac0160afe3857489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458674a6d560251b60a9bfa9dcf4c7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada88b32289ac15ac48ff6b8cfac2d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad9ee99a1679662347d589a9cc08ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75a898a493c46fcf40c65ca1d7ed5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b432f158812a54f0ecd89f655249294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740af6ccae82a7d21c72fa0990cc6ed595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3a1f0f7a24353422af63c7992b8e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb18a9c59bbded39a108d91c0c4ee897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f36e76907aafec85677b534c89dc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a73812c59a68c06e6738eabdea3c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55f02931ba1f9bfca245fdf1b084a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94ecda509b519ec2f0c8e09b383589101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167957069adedb1bc63148374188ac4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34580b83ea83bc8fbbd0c5f4d6219415103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3b6977563f327318850c14b5b535d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea44d9cf989f4601babcfc1af0b1b53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b0c351eee741b55c4d8b22c41c13a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa72280758731d5c4355188935dac20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82400b093e72210a4ba71bbce741106e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e05b7ab85efb4035963ea562d3f71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8734ef7c032659e926ba234d74eb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07322f20008af52552483c2a45c58114111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754feca72d53d54cdc231adbd81c259112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0cceca87d55fd98b0e85713e0d6f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865f4df9eb48637bc5bf95d85b81842114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5563a99f9f90345aa387eb3290f6415115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ee0118d79de34193926a868f2e26b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2579e1748dd0ea53cdb898cd07a8a21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e289b33f32a1c66669b52ceb73495118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade38a5af51763fabb254e12b963d85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc73a3fb4b55fa3a608a30a02a3769d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24047e738aea4a1835d38b5e36779ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358e9be2c64124ec70017a1595b6df3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf318b005c2cad7c4a365a1d05e7556123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ebe45e3d54e7152e301ab24c60cbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990eaf152f31655b81573d5298bbc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ef73e81e6ec77ce4d8da051f2b62c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ec77e472ec3ba3b4c288dd2b8d495127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9966ed6f8cf99eda7cdcf96e8c572128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b2a4ab823b43a76a905e94f1eca8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117764609f7227875a4d3d287df4f18f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460a7f0c59ca8322d692be853b5b5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dd766b54d1c6329490feedf1918c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd412d7b20a129689569751ef80764d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60db79e7fe138a49e1b8a0259572f7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e289e798a759544758294475dd441135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96a1b7b44902552889098c19a59584136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed35b9a6a5f1a446f52bead02da078137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d31d690eeacc401c8bdf2c0915cff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f1b1fd489a625ad916b7739d5ca2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0d91a971c6eaaa8c73a62109f58c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a9598b0f9ada57b47bd9e8c26f54e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8876e82fc61e054964237aff833e9c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465847782d9e5fa72740be8862f0e56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77012ed4324e8c59e7eab0c1d3975144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54687d902873491d9ace379819bfa5c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476e678ef0c580f20b00e059d6596e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4769e87aa656dd592f7eb7ec1c3f72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca3e49a3938f8edfa158cafd013b7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99deea482c8b4b61afbe077b9fa5b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bbeaf1c24a64d2e5a70faa4322902150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2026d8e50c766a13f5d032d5e8ac84d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ae39596d31b3dc5a8783761b0a2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b7a6be4e36ccaabe6f7179d93213d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae36f8bed332210a81739ac366481b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a546595d2c6084773727694081b89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3b1cf4933dad4543726851473e433156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c0f45566b8e190fc42dfb5bab13e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198aa07a48d298f2f9f919c0fb142bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc1d2c14bd08b8fb8f14d686763106159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef6b6d9202fdf95d5d313835571bbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0997d095e9f79f7d0765a47f653fc9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf679eb68c74a17ce9e12da282d3db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7137efe9c8b048ff05d79c550a5e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6946d1605340e99d10ce7208930816164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21621e2169e53fc7d4f110a37ec957ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ca7e69b438cba44de21b3eaf5a583166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724d70e65267a5213c6584a5303b8d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a95d4cdd2358e363890859a16916f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fa47ddc00eb2c34ad398ebfb183c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc49d39decbdbe4fc6eac3015a5833a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f253b6030641f8e5575a93e59e5674b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685f6020de8bd94b26ecd41bf2294a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5497561f3a42b4c791992791b89fde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2e002cb2d2cbd9c71ee3f27279387174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166eac25d0e7194d1e49ae8c59d09b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2821080061efbd926f5afc66c3e1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2c8711cda8948d43bd789efd6ca98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26439895980aa2b3c6b25b8d35c5c17a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0937e4582a35a05928fc936d62361179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab93e6962c77ec295e23931509b752180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56ba95facb2415eb8b9a4bde0b2fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f361296fd322ebd441e46fa1099b35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b795f803e4f5c1a44fcac57fdda74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3722f525efd7e51fb05c338778620184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e53a6b5418bbc822f8c73e324efc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91902005556e5e831dd5e9fe4de9fc2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50b58084e4c40e48e1764e868ddddf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d553d03febc593e161f4641ceabaa1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c392accddfe17c68e6afdd29c9331189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694009773efe76fe70a4ae7309b1992190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708fedddbd87a50458ae99bd802e778191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f3740a9881b533fb40c5da243184a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975ab3dc7a9b26e48d6cf6e7a1706d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee73c2729d6d3ede8175a172a12aa95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566a5fe74f3fdfdb270cb3a9956729f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f502810e434011d17a13de8c1b80332196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d91a0a6b48b7d39a7c9fca37ea47e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd318d07e7258430527a6b333ba57ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bab481d616c80949b8ae709fe40a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a4364044731ba9bab749bfd5c88f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb061f06d0ce19171ad9378e97a88e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b22e0e9192387528d7bda75c35bc6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bb3becd198f8f2a61f08df6aebcf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4ac8a11e776a5f791a7f3c70a0861204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a130afdc9e4888218c2a2a83722d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c6293305801031d2528d79279cb00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344891f33daf15994340cec33784266c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe0ca765887589479ef7e39aed7a9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e73fa220c49ee9ab2d10a27f40e53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482b7562a11dd2cb8af1744f0729310210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d52a34153b11d976bd93ba660915211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477351e07231b4cb23570d665bf3db6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e871f825f6de8830afae90ecc3b4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65d075f5b66041e9a49e343fefda25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d9888b905837ef01bdffed764764a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e24949f91c36cfe3cbec686cf59d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f11bcbacf8e0272ca124d0826d7119217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba252fb88afb591dfc88b48e72f1918218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58621729cf4c060a998e1c01eb1bbd4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f040858107a0307c9fc7caab87375d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02a8fff0fccfc1f146a0e05f70cdab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548601089db148ea2802279719998d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aa6f9a9320254d41ef1348f7eb85d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714e54068afcc7a6f9100bb90922c8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a876e6d652f3600f9751e681aaaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e622375e44edcd9a9c7365562d14f62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118136d6e43ceaeb1d99fe74df9464e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be1b069a452d72aea741cb1fa56a00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141e5861d95af9de1ef286c37d7a34c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca94a1a7df1d4dbee0d09bb75666e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60df4c7270fb776c8b3a885282c210231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff0161b79d2395bbf9bedc8de7437a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff559b5e0a39782fc0d388a04898088c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a945141c79ff2c38c5cbf678d9e017234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67585b6a6eed443cb26ae1e8aea6d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab391fb955cad31c00bf3dbcc10a7f92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3dd046f7f16ee7f7f55f62d400b97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f634c0fe1eeb2f921cb0efbac1bda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff3e1f9e77685c452d6e821fd1ae78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eed01c7a063a900a06ecc5e9c430a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49052f03a7ffe8c5f7a96d7ffdaad186241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e89a0bdf9fdf844ce0b648545f457242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f5e55adc92f271d3118705b50ff48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077ae69d3e6a79f3c3187702151baf3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b906aa446bfe6d55421dae49da0ed5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20b27a6ce44cf161b15bb07ab975cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0d0d11e76beb9f0c3c669ef6d1cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd388c1fead1cddbfdc58da7b66b901e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416cfab49c672b264273c1e3413ee0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eb8e3d4773554ddba49b7ef5bddc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552694fdc3046534e346e38c88248a15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b5ed5d12d273842d1302578b6adf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe1bf106c9a7a0e62cabc54353e99b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e660291f98c235168be59219b8833c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e37e1a8c5900b360ad234fe5d9b22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451824449443fcb8c71ea8b563f67c93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d0406dc42b69c5bab0f576063f9a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e8512ae26a38976852bff673380f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f0238e3183c3f7588a964dcf97ba4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3667d37fe1c28fbaec78b9855fc5b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099def5b3a29b6ed8568c383069b805261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e01eabf2efd6ba758e73b504e231262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f291e8eda6b4f37d4e5345676a5d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d52e0928b933ed5fe794e698ed5cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfc530d127ab738383e534c7ffee65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e2bd9a08b31502269e5daadd95b14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be342b4d53958b589b84b9405a852826267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7432cc5776bff747bf00f167403e38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3623e5dcd8dca0497715002d3ad0eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050504b355eae1103d697603bac36d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c4e516211079cb14dc7a42365df4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeea3d2a5e7aeea141874fface3b11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f60232f6fa274122e6fcdf88160b8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35213b375aba66cca7b14309b2dd6330274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc4933d750c144c8fa122d344f6fa5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839441128693ff15d80ee2f586003d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1d713c5dec00608c5041589553402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf0bfcd7519cbf63c33ddaa8dd76c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08a4233580285eaede5f921702bc91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ade45281da63c246f3b39c67dd60bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d79eb8aa2f4a94e78cb53d97cf3c28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01a2ddb88cc091b3510cc73035bd15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdb66c1ef68d4f3b6aab91b3b6bc24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb9c3f8cea0f15829db30794fc576284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1d9bf50a7fd825f9b1c06d4c4a87c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de275d90e203cacfa9ca46372575a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387fecf3ba06ae868a76b6e80e2bc4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceedd9f962c9899929e5e09040d47a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726c7877421ce3accc24397c817f62f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737a330ccf2df113c72d17f3e08f17e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1b1204037007df9c3aa1909d4c955291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b3ce2421fdbdbf9de91ee16367e2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade9b3ae96e06a6a4564473aeaf1787293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda1b9db9b974197322c11183590663294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4fe4b01a4d92f679029a174c48e4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5293889bf6009c1d382105d6e386b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4863f20d84b72c6cd1ddf46579c9fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc10b1d86dda43c1f58911051950c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a168f1def669901515e6fdd500bc36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bef09ee8d034bcdcc8e90462d45597300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872ed8920ecbfd774eb7546319d4b03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb960cfc4076e9b24bfbfe3ddd04aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ec85e1d1cbe736740ae4d1ea410e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede9e587df3a4d6612d4848de697d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f2be56b0eaa5aa6b79cfdda178ce4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a962558095f1c60356370785d01b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7a0d3ba9efb9322807d4c8d6ec27a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a478936348506392538aeda605981308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e50565f7eb23a92314d66fded2241309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5396257e5c07fcb75f0d444811c5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e1e5fb9b35320ec5f27a326018ea0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f14d6c67b96986fde04ed4a5aa106312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83793739c88b2d366f084c0017dd15f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8da9e6019ed05efbdf9fd7e9ff645e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042098602034eb2d9c7967e410b78cf3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4d55ab6e569fd3a79e91c274dc50f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef86dda41bdf53a12c42a0a7a05e16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80c906a4b27c62a404fcdde17ab141318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9fa3c3a184c7710f667d20599232d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb03e37b0b113b3e64a2ebe25897bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdebfecae40f990d3af5814162c4d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f06ada71bb2f664324d90cc1b2384322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042bad3ad5bfb0723a66964e7b8e6c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80181805ecda1a94911d835bafb72a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b809726d37a85029c1b907b58f275325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351fdeb32df51842cde0c9c9971a8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3cf1876c574588d25669c9f1b611a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac138bb019b1835ceb8d93dd873b70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca6725fb74851678a5a2d398073824329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61475466bf4a4950ba7186d5b4099e46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9044cd5c038edaee2b415ce9f4ee8a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b5152fa080817c4bdae6295450a54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3336e01303b208352973be3af3c928333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba294e500d718f254292c51a0b7deeb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dd9eea072f1a3d35f2099a4a5a86d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51599ed93dff90cb51f08425de7c4365336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37474c14c01d925aeffbc5cb82287cf4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91023796bc533f9af4ca294b6ea19bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa32f05286e360752dd90c131ef687f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8c5a3da7e6fdad3f3ffe256bb9124340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b2e9f7c6b4a9487f8c18a1f1bf8b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed62705c5628d2a87c20bd1b069bfa7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbecad741d3e6992e9cc68e73d90c30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038e6a2125f0734822921e93b605e80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef0e3937c8d5315c3df20f3618b5af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b6c44585b81e745124eacc4376df6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca8b874c9c44fe27056b18f4ac972d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c802df436707020a4a33fc8093c7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1482c328eea387a57868bc85502e5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352563f530954f45806f809fc3fee02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170bc14f40a617b93d9aa5c892542eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde5e3f271737ae0287410f63d3d75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5a7bd2b511f5db730bea77e01742e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569b844ee904e9a2d2b727c2e19fea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65b36ddf9f8f5a83c4046ac1876f8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6738e5e74a9bef49701ec52170cbcea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700928f77cc41064a4b5774b4dd27a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9d95dfb23def5adf95eb499a16504358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2dbfc01163a878b2194c02faf384359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7e513098083083fd633625834fa80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c01a0525632d95cd677676a5453651361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef61c1878dffae139c22f570b9d545e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b7e430304296d49f58e0934d064d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01d86a66fb54c5afbfda57d9520776364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aa90a3cc78e777cf07db707960057365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21aa0e38ff2e0b9226b1144ddc37a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e428fbb1188d2560e431cbb6b4bfee6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea30f3c3f5b6fd53a1f287af3879ccf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54eead38489febb1f396b6531e603a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecec4feb6701cd247f3d7789e7ac78b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e69b7c54597fb1d33fd07a40c0d424371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbce3b88349fe526437c5b8cccd4ead372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37847c25ae2b681dc2a5a1c7b4bc7ce3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f081bf45e569ed3990c67f7097e3e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975ee2c1d394c579598b3904c346418375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceb8cfa41708151de9bcf203ea182a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a67262265d5c9ca9f84c9de9b77f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7c9c7cb9ffb81f0a4d522c73d3bf4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463b9506960063f8bb3e0893207d73c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c9d6f07235a473960f740ab7ae8e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e42f6531daf6166f7a46cffbdc3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9d7b754a6362201c1b8836da0209c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f73b85b53f64ff9f7bee014af480da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889c5c86271174680281589c7b3026c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8bdc51021adf17f3b33c056941e7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c66e5913b0dd5886ee912e6f6f86e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88252039f08042002f1984753c49f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354c583c620cb77ee3e19920ff593e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e81d0b0dadf6fec27f41ca283f3db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bacbb69a777083650af16091995429390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2e473cbf2f56cfae940a4056347c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3dcb93d0a7c4217bbb94b6bff34f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3137a5e0ba7f29e9ff86061c47ed2cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c414f16c1503b7ae3f5ae1887def67d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423573593083cb4fbcb5fcea20182e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305208a0005e2b31aeab31cb21527e0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a618dfffc0de11ad69c09a9ebdfbd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f727c3e0cc950879e78a7ea0641235398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63278109951096472d1d8749c1083e6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957130d3e6d195f835ede2332f0d4401400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6910a2dec2a022e923c53cfd11ffa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f655cb485cd1b4099cd9ed7dd6e6e90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f1da48be42e7f895872e7b7cc0449403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cced2d1fd0aa4438c3d36ef0572530404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566551c02d36a7b40a9e658152564ad1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5b1456d3c902b9a76da19c4ee5a8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979646e8a872f5a4cfe89faf5695818407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94847dc37af0f8d263400793c1c68a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdb64234538efe0f2a0ead7519dfbb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf819761cf39fa4fa5a377ce2fb797b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01919473e053e61d6e6c1b034684e2b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28b03dcd07065b2f07512d5aad54ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d38e1612f5114375180fb0ad415c22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b34f2ddef63c4fac2703312433ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e43fd04e94ccf9252b86dc95ce6dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ed56f28a15423b029208cf1930da1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d3eaa47b292522481f42ad05ef89e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08696bd7eddddb61b0fa3d3d10a7777a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73442b13206c5b52dba578674e9ef5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b7c64beb602409524ec087751ab3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee221c0404fab27f5f6560110d0381b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dfc99cae7f5f7fa5c694f6f25fd0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254634b4427c245b975c4faccd4fc38e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850feae4b06e6e5b7673f322ef12b1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd7b46bdd4e31fe8d00ef63be58515425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff6d8a9b97a227cc4c94561175be32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787dc8dd303158c57812c8399ac5878427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dcc2f12e49561080d13ec242e52d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458910220c54b9224ca1ca0200730cea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819c69f53cf3c59c45d4cc449fc0651430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363849d0d891a539c45cdac890f27201431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7510f58260b6564cc68a40f58ab95a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7451e76c2134d36a3c96e6245c3edc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255796d3e920eef79cc789d2ff91fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a2dbcecaf981d0787095f75cae333435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee8c0e3181c1eb0d53dbde0cef71d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459febb73e244606a61f8e7614d853437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c94ff68c93022adcd38cfc94733f70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c10732a5af0f2f8a7bb94870adb4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f5488b05964dd39a11286716040c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64397218adaca8ee826d97696f08a27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f3d316938966a3ce0b13338078e77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b47e55a242e2615acf3cec50f30a33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eefdc1ef861e14d42630ec7fd2bf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ded07b98aa78a492b2bd686e08452445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac4af3e0357950e40fe563fe8c0cdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c95c31606707a48e8970d0fcebd2c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c315a289e870ae9848ffba8365f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc758f15b5b835494b03eb17c194268e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee93e7cf32911ab65b75eebcd39481450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bff5add881de25c59b5d8e0ea81aed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa31c679cfd6c1ebf7a3208e0289ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690de49b46344354df034c9744a01bb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff34882664a0af42444b743dd34a73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a3fc6a19aa61596bac2868d8c852e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c97b61653753575bc0c4a69240161456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cf89c27a2a1eaa5bfb735d9c63219457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7d1c551350b7641898f0b96c154d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120e25c1143dac17848a47afdc56f00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189e2a7d7bf71ba24fc1798a27d3a33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e283df1b94b48c7942f1e20746de377461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1feaf3c7df66238b72fe1cbae6d96f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8f36e85da5139842220bbe50915ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b911d7f551c3eae8f70c8d9dde4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1852d6095a189179d79c00f9135f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f00ade842fee28d298876f49ec2ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4cde6c01c2c9bc11818b595ffefe4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6908dbc8ad31461c413f1eb36917a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4880bf3b6c2c0b2ae20920390248cb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e603475a617df3ce04d10d02251ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926529de277124ab02bc96d536c5319471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7631a0ee6d6fbf151934ade8ccdd230472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6e0bfd4e8288a50275c0328c229f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a851e2ff5c5c6570eaca1a8ce2e49d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0979341daa5489bb472879e1fb2a37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f045da71efcb1d0fa9d871c2fb296476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405af30c58c52ec4b70a79fd1bd2a8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba1d27df6a51bb3595175d1b68333478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9d64af15aa525eea8d89a10ce865e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610cef40a5d78bfabbfe56ce9582d3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc18657faa1651dcf102ac5769664e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05e39b6b70806e52ddcf0229dec243482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed2df6fa06f950dd390d0f9d6a528483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b68c21bdfb20fc99663033d88786c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e07b941ad064742d71839d06f48d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de04e61fe6d71adef55d42d98d7502486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21215a664543d14ee092794237ba6eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6d45bee78ad5219d228afb68a7c9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d9ede13c41517dccb644ce0d48e4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c37fbd2e6afc115de4677f64ab5e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8c8e8a6595a4369dd616129e89439491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22efb85c874f7ce0047a2b31f79244492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cfc224fcf96692ab27200db3ac335493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e597934f16984b52515c7f95ec724ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48575e1d0f32359a5bb8b789e5f97ad6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc22aa3a34eb7126ea6504026c3a569496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0956bebd7cfe4c39b8e9b9e459c58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba88efbd3bc112fb368d83c5b32dd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af88cc0b94f8cf8d1a4642176201b73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374a42d32bef16d6689352c71bea19d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80cdf3515e84105da7b06afdaf1984501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b195e7be9674f908f8c98ff33c5511502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839cd04b4a9af1e17dbd99ffc835131503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ee8a119f322715626b60a8b79cd16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85855bc8a34ad0adc6bece5aef144807505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70b706d51b735227454f4e6e7e4cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e3374527c80ee1e2b5d6b53053398507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed652882994540648f69a48d0759e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6a2bde847b431454b39d5d435da9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f136e918d8419a62862868a2b72d02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24117ec2ca9ba679f142ae7b7025dd65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1f5ace1ff00a6c164c723e59ed5d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e447b1e3ef38460e59e8d36bb26a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af5e64e02a102cbd346580f1bfafc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13944e2aedc412247b7d5f644949a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc7be59ffabf636f8d779c173e9686516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c763459edcba345fb5cdd87a8b76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3997985f3a0952cd194af0b141270518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3039d05547569ac698e36d6d65ec5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1960b0e6620eb764ef7f0c22f9a431520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123e32617b2cf837f1e64deea69fcfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5bd73054e29c92847ddabedde68e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bea92b99d6621ca24cda65e4ab204523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4122623f393cdf388d3a784c103d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e6359a13e36d212e2df19524a23fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8827e675a201fc17a96364d99977f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6565a07e0a0d8461b9fcb68cea0fe72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c744febe54782f2e6bf8ca7d6cbf8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddefb2b1e961810edfa2cad2f11c7e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f195377d74574903f54da4ed8da8cf3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d694dd4569c3c722b4cbb99f2ba540531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2886ac6141d89235bd841fbc2508a8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad15d3f9a1d327de7f0a71e54ea4265533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440359bf9ed80dd29113211d8e7dad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9fbd96c255a0671759559e54ebbc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd911b5ac67ef5f6d1688a461e89766536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dda7301c7135b0f882368ad37c7266537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767db6cc1a8439fcfba4155c6b1240d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c34f4008f72d22eb3c2e45673e4db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e561599ad41c18a8b817622b8ea5c10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44d1c0b47f7869cb6303da46116f96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79977f0b2555c86676aa8689d1c3cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ebc3d4103c1b39c574dbf25beb30f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86d0ed7186e757b491b14448ae5166544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd760fff2062dd33493a600b29a54cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a45835cff94c35fb7b5bdc6ceacd7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cea277177948204a1d8c6f01d981d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea5ad1a288cab6950c13c925fee697548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd296cb9b28b7bd7b4b3484a7cde401549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ac234b3906c6c66b0f97b376203fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774484006a8785c80cc7014ed43dc712551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d1975776298c4b2ac5170dc0eea0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002abac55f4eed703ad2f7bc61a71b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59affe02a51a6e830ca5284701a716c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e11e94e193cfd557105d8524fa5b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b906ed42bce9126e03fe52047af142556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d00b914b17e29d6a05e32d74dd48da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179de1279c3401877d6ec03e0039623558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740a5114bffbb21c8f33f4a718e6863559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7355f44fbb715378586a297577da4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd2d98912bbcb18e8d0fa85b84a70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f31a5c5a4f5079bd6b66e197559029562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c193fa11095eb192c863d9d365515563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23f37546ffafc350c59ae83a43629d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3896c5f3d60b822b7d1071b0c0012e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a9bde8da8b11b9f04a7f98dcc2c5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00950e232d84614f0f50fee51ca77d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dc7ecef757118e4232f47a1abfc5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23007d80f91a7f8061e29698c685ba1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08705a139babe6a306ac2de13ee38ad9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c2c26ac858ecb5cef0f17c57de9d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3890413a23d7815eb419290b24f9682572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7059f1d56cc778d688631b7370d9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b745e3b65fc5add36e7e18ce35e75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98900300160332306686c8c67ea6d5f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de549746770a87f149bd4eda7dc8d8eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c09e076bb20c02f409b30006477689577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa292c4f73a0992858677dec1ce8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a56ecbf0f5c30dad2dd7c2927381579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dba6b7a9b406e5fdf547e00357731580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b30892e8d1682e60be701225fcc95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be96199a15293435d7abdbea47b9f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537976db32ef6b7567d7530447dec544583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe2e5b22215f737c7bb776fdb280de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4703e77ebb750470295260108ee87d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee7dc07c9068898518db2538ff46a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ecfc6ca2ef5ef8fa4eab301af1a60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9e3d7c15c062af04b559b245a4d0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9be3733d610e58aeff83c1617aafc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57595838804848986290f79a65169bb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e00ecbe6a12cd4db612c0e29b0bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4760f20915fb23368d4808790f530592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c49c18800863f67ebb195df8bd40ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1bb1e65bd5f9d570f0105ec0e578c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ea6b640d3b3418bd815939e4c00b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aa77f8dcfd545045370b75425ecaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa7e5c7c895b0eaffb5c2b78b6306597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d765fc3ff65826689eb94dd9dda7bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b005f0bfc7e320ae631da6e913d349599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb77ab80fcbdf681a871d388484acd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8b1fd598181194acce50108c920a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49532c6f6508aa7103fdab2e3f4658b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f980decf6a9357a8e6969dec0aa066603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f93863bbc4a9f76f5820be27f99ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38281b3ce35fb4e5a674b39bd86ca2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a939f3fbf5ef2c8f11360a6a1e4e37a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67b8dad8040beb66b37856c120bae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e32f4265c9185bd02631f07b64f52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2bed7bd6d83a60082110573517267609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521c2aec553970033a5841fa002a977610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01986a99dfeb01d91650f88e70847a2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaedc0d9b353f0fc91b12f212f880c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064958ec2b557c66b3f569dc4adc0af7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e849be6fa8b30e2982eae85c53664614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e5150ec2b8b4a830079f5ee78a97c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef997b5bff7048096a4cb2633b76ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f96b661c2d31db34475151640cb10c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b190a7b9f7f18b21fec13962f9dd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555daeab83b99459864cee5a4f76f37a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d088e5518eee1e992a7b0ac95cad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc760b8d6dd91f35b014651a8df8b448621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3e9e15ad239ab1facc3250eaf4fb7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af38b9ff448e59919cbf686c6dc8f8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01119277f6639c398a1a8264fc6ea89a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155685c2bc233093e568fba96a346a42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8c3d82114dfceae9c811bcfdc7eac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1386d462aad3734fe0071780a1ab6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a687120ad18b3d1ac4bd15b1ccdbb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b970c2094adc5833ad4366e1341e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8355fc8bd052e2ba4c1379a2bd01e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6133c078000f285aa53ca4a260a856d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604cfdd28e84f50664aca371314ad7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817ffdce698b96b9bdebadd0e8ffd5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7f5d2d19c5b89f4c7eb1a910c6540634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1680354362122f5e995108449edc70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd3cee2ae9dc8eed2b46f186945821636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d831a9682f39e517181ef1c3b6cf6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bbca90e014b6eb82a0b791c7b06aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592eaf3f546301bfdd4df1db4d1800b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ae2c90894648cd627853bd5cd1d87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff48fcee6f09a539209b029694f01af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500f8aff308fc4602fc525940012176642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdcdedc6d1278c7e975de7afdabaae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eaaa63547990a18de36684c6a5671644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfaebb05ff5862361768f24fc10737645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989fd901ac8d602d40ba2585eff7aa7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d5a89a757fca6ebd4a462bdedfadc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0eb76b1b3666107a9be327de5076f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9f358d5e321ee8075e087347c0672649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed00e51b6bd60f70258d6d6bf8cd3a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5b10d69d2b94d84f4428bcc4e8ffa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e08f8416b1f55126099f02594bcf94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc9a41db956359fa2ba0fd761d7f9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52be7d57d2b81712a5db1c232d804d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8c6b485291a071e33c790d8c8a0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c2cf891598b706d68179572739fda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b41120f1199771170c949611e6f29657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f335fdecb9910660c5d20b18f04ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d40919fc397430763d1a9ada58d229659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ad8675ada5911e079c1c53fd50d76660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26f3e414cdaf3eb65c0e021b04b273661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa641facb630ddc977d4c4b4f3df1466662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61a1683ee4588afd0cdb3702877156663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b728cc28922b76ecb354f5f9599e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428b3a506740314fb8767a30f5484d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e956c6b2033e48f2399011466fff2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8530f6c4cab444f12ab2ce01621995d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d51c0292132485bd40f6c40b250b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b81d183508ab2cb4fd7d6b162d951669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc02356562c4d02b6352bad656ad0e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118977445c606779f7aa96d2ab4c5fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9aae6ee950cd49b94460e5e0e3182672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a876cda8f4dbdcda2e56a6192fdc6e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31821034e2a73b30b5251b6a77d5f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09c5381ae390ffddd987eff6571a76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba894741f75528c29a339f5b1f3984676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0af2e5fcbf674d9b49cc18a6904f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b63f295a2ad25f30f9686efc8cee2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f9d0dadbccf3372329ee1bfe063b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1bde618ea058bd2534a4b5c60929680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14f5b8dafc62df6903fc1f635988af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782719cc4ec0e52a2fceed70fd5fdda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d79f207772309a395f8697efe2eebe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1d66049b87524a8216bd4d1b4507684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419c1ff013de23504cfaa0080467199685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b283e4f6bdef266a5f08879358dbc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76bb556e9d40fbf315c15e6491d335687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2583d4831cdeaf840f9d2f224a04b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24652dde4b3f508d22f24981f0fe64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38673f34e87951f1cf5ac16803aac675690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762acaba9e13bf4275ab51a25547d0d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508581f3f866459d2f6254b49e76609692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662ce96d5384cdf4c67b161251cc9df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75678b00d6caa188af13ee2efe1429694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92d6aca618d64b931ff5724ad7b2e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71f401bcc46ae3f16bde259fafede1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79183fcf27d6dc1d2b8e56ff8dce45d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fee64638bf27591f5d7058fed635c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197c43682519adcf147cba2adfb6af7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3261f957bf74112d64067c4d9993644700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7908e41cf79402ec0172b0f5220276701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f50586b422591826deae7f89097d17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e37349cc42b4b5f9ca6bf0c24df673703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b72eef8c073f5144577a824514f761704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e0792390abaaa89d788963f8b1acf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f735584d65ec9bf26dbee10f68c6cf2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ea484a6954dba98f39545b06baf2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b8a6a42402316831d2e8823f3b0f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42730ef1c7c39c064903a920ac16ba51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a27e2d565b6fafabec24e57213de8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d25522899a1a2d1c81e41353bb2dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a405dec39724fc30007edf1add4219712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d38297780036ab3907933b75c83cdf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a975abe681e140dc70bbc4839b994714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1cfc9b24c16c7b6cce2cc118213d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef119a2651a7de2f19b2372a6de1a90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14064fb9f39035a1129cb5036030f393717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e885b405c3c72616a6f7a653ff15fbe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc66928a7e828be817bd9a0a2fbe31d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f28ec44bd8da23ffc1d559c904b2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c66bbb0396fd109744600b146d37f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8cf6ed6f4c1ecc433667d141f820e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d879462cd8255d4d57b0182c3cfa96b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c1c56ec80474a104f5fc4966ea56a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47af5651d8197a17d5563dce42ee8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fbecfc54bcfc6d0505d6dd0d12ad3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fb9bf26ece6d725662c76c5d6d1c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c545623eaa0aad4c0cd74414a02e3d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c04e182312a9c64f0e51fcaba541729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21d375587ac644f2dc5b34f5de6ba8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09af0a928b459f35934330faeed00731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe383fc49e421e9338fc3ef0a508b81f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ae5bf7176fbaa2dc2dbe75684e198733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4969f8c2f39c1e65a7ce5b600a22ab7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2536cad7f6c522bb761b364abc564735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36a81dac4aa4e766715f3c21c16365736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15f2c1ef2d035d8e43c4bea59376f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59895e497d287b1cf9faf638d3ff366738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15ad0be46832277876dbc77fbab499739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5819e268348de786f79edfd48cc25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46d2797e31441e9ac319fd031c77dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433b0e80ae0b1056fbdd8336493a9c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dfcebc8614b96ba703509b77422a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573804288a529b049e8c5d50eff81a12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72103efb757a4cd0b5fb08d1fc93f44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0ea33ac094de7e03e874b60a539c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2eda6241277f785150a90534500bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e14ccc94cd40ba4883dec53f7044f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4318b572ad13d93e4e0da7f086c93c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7995b7fcabe597ad5b0279449a5f6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68940666c12fe907dff4b998e10755a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df84547e4e471e5701985e25a105a7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd1008d73e32c26dfe0bc1107f6319753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80238cbb1608f76d2786bfdf07589a561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70465a39133dc67b8cf453ec656e78ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e84e1f4abc8c0fa46e549a6cd83e773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2bb828012cba694950f10910ae1a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee739283238150d1684c2a0890f1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4bd2ea25ef392b06a958a16feb27f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aea6fe02a5846c6c40cf42b93b103e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5d5fee18effc74e7ffa0a58c610448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a22517add59c276fda717f423ecb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cc91f208a29e3908871fa636a05da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b690d4ff8cd2b05513c080e7b08d5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38949aa555d10d6e99342b0bfa5b6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46150173ace74ba5d99436c1051e2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a6ec496094acbf406b267ef13b77514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a7598150ba37dc6b5eac22427c7ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c0b05ea48c6b72ef9e54fe3fddcac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b291d35c40c3f8e69ac92bd7f9cb4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6755bd89aeb61501316e810191dd4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697d70d11c863cb06ea967babf3069219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8f75711554e2840551a6f128788c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f51eece9788bce9d459e82aa46342221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e02d2b470cf7c6c9820cda75c4f6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4567f6fe0cb0c56667a3d8a1c6686d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13986b6fc58f76b9980100fb79a559424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c21df29b208b40700a76579f5f4e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f687d15c962d46f92a5cf592597cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad7e43f8a50cf8dd735879cd7e60f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c797b5f0af60d6a6c95921a90585328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcb0e3f88cf0818337758f39dbd66629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbab541ca588bbb1f13fa6a9608e6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70340d8f6a0fd706c97fc3b27c7ae39431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cac25ce6b540676882ba44721654a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6a27ba9e67209e06edd841542620033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc0394e663fe544dd9e6c13369401634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed4f45afd1c622e6ad13f8f3ba4fdd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff10ce14dc7a7daf2e76b8eb9f4bf2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842fe8945ea83c45847b7a621b812d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec98e90a90d75736bd7560047b335138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ecf021c8ef9c6d68f466815264c5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a58cf8b5af3aed48938e37b93fbb0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa18b42f0ddb8679dde52b80af2f1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b50ffa245f43a11f7a8a536d33fff042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167c4fa531cdd88579f82fe098cf78543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aa073a957b15b1acf647a1eba2fb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aba448017e4310d18c798ed9954dfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b6038813a7762245e9674b6fd8a4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e53ed0ce29afec534cd71d617e11947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d840d6232e0c58fb5f3df8ce0df3b6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433cff3970f8e2ac66ef7a4b94c666749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a938fa18f8e1d52713eb5e88314250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f6ddb53b480a0b4c5002476ffd5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7daa54e3017e50c986d2f1c1ae3ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efe689c8dd18865f7892c05d0d38d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4ed9b3c39e8278864ec064705c6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a129ef3e83082d84e2a8fca8761059655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab79bb08dc626adc49bee9040c3f4d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963a5ff7dffcc3ea894ca52d6f5261e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03ebe6fce9c2583e46f08de2d9856358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5d451bf5211c45f39977f53459fac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14715eeb92e67bae930e53f8c662630f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca7148af4ddc5ac6b86612a4f5637261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc26ed051e295d88fa8636d01eee31962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1deb65b04b0ecf9a38852c683c23463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4931eb52f4f38db53f97f17b5dd0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ded80a1c0afe23e63212da99da9f3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271bf76377eb1c91359ebae295ee60f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076cef7d1cc2e31a9d2f8ca2db219b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722b2982d380278ac88618cbb01030868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f975fd8fbbfbf8fdda709f7cbf7a5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b734538bd00427aa2b8305bc5d0c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b1c7894cc711904aade081d8b6d4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ecc3f918f222d65d68f7a5a46ca5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf03f53ba0a59af4ee9378a399eda573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c0e76bb07a96d0368f7312fc4e77c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b313e06e83c25211f656483a7a73e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709892e3414912c88edaf76c89af8a7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bb0a217d1e3d0b218c1a85d496bcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207815095fdba982210811837b5f73678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c8cb751635164b959f435ffd8379879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c2c9fe31e35e7264fceb207e6334f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9cfa36f7fe5a56e37f87d80f973c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fb5485f10b50033a08d8ab6fbf76782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f756f39e1d019e2f9a41919e31b1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8086efa595ff7c8973be2dd10fb1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff601342ac889be1b62d7782fa47068c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843209c343ebaad734563d710de9dc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4388c550bef1921a138a49ef8439b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81097f864a0b210d82b152241aecb4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576ade330a06021d622d2aaf42e335289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b540fa5fca277c363666a4c4152b2fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50a21512ecbc7c8fc7a6bc5c734a6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fe00b5824fcd0afc6375abb989c8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41babdafe84b15c74191774c8cb9cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74603b77a5c4cacadd8c4f3cf15238194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d2e612c90f0bbc453029087c15eb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6376a09ad1345ae337400465c2943fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22d88290361e22f944c63129c5edc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ddccc6db77c7f8bb35b64576866b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05646f0e86f5879f923584a461fbe2df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eed013eb6a462308af40f31c4d0fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36693e69bb155ed73683be16a69cac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc432c6db5fad1fe4fa9a284696df11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee70b12ca2f77274e64c351c61b0900103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b772029a9d9c27291617361db66f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e745682011acf092e1ba951bf286573105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901857fc79e866dc00079c433547874106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ef4a47ff120bb7547cb67a4da6ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7df5073c908a55658a2e5dfd5c893d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1edbba1c10262384cd3b77d4872206109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5746fea9adafa309707a51771a9f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f04bd924874feffe4ba429204e32fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d2750b1f8bd8b9e9970d26a89816f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4782c596afcf45ed0a03da60a61a8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e34f47cb27b9711aef107260affcfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7e81d197ee0926a595c005272c3d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd17ab5d062d55ae6f811b8901094d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582344b52f0f33968f374ea66adf41a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d10a09f095d50e97eb08923874da22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b09eb47677834d2ac7167306b59bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afd814c26d2b53e740996600c3d8fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e60cb723b76e5b4c4e429e6478aca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74557dd228b7f58b08086e384cba6773122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefb387a8ed014cfdfc0a3ba3e62550123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee9ef6816275b62c3b0d7c035eceb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad4dc616c01190499347bfa3d6c24a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749735c0209695341ec2eea513c6db37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac56b12990a2c5f81022278ec4eb09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587df3a70c2e301e4bf57322ae37013128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38a3ebe9ab04ca57010fd8135a0b96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132fe37440e540c7cee24ec98564b80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ed6899f21cf291a121b89161ea226131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e86649839dd90ec7238aae7741b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ed7fbc57c5e89790f25efdcb2583f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b7c09c3b2d6fa966c357e1b5e9a48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f320f0737fad907b238242bc9c861fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d89c1ca6fd0f3d083abaafddaaf720136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffd7a1f679fff4edeefcb015b5666d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a705686420ad6b3ad1e0ad185896ac9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaf9b0355c2601a11a326f0ebac49f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aa784cfaa98a011e2cb22c3dd9e9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8097559e13c1849e7a3d5cee5071e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c4d870e6c5427454d98d8f0fbb82e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf7d57616673255d215ad9450314d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879da4abb6f452782440c8538f9de12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012b39c9d52a52b016084726fc09b56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd7731499ad99152115e86f909570146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172e117a5a62552c044a0ed8955d4e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e9a65a24d34aac34016b62e59cc51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c05aab232d7c4ccdfc827647bbb66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c77cfa66b89d9f041c2aac1c98416a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e97431db373666dbc14541615672b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502ce28760e43eec8b7e396b88621d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c12dd2bc24da0b79e84ecf5ec3ec78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aa9874c8b8148ab8e1f450990b488154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c95960e3224772009522a5c2ab53d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fd5427fb4375ca8e8b06b4af2d40b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec544a3e3a693e6c162039ff6dde03f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605fe5d3fa1895bb46d7bb9d3a0be1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a9a1e15f3322941e70db08e8e026e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b361365b6e982ca1a0c25a49a5bac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154520494f5b2c0ae057daa5c38208e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3edd952453b77958f6471f90e8216162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb22b6b1299d70f3ed5f802b87fd5d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9155d887b32c641d56591bdb59f44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c191d1b4d2646c340a92fe92a635165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5e2f4059641afda0cd49474b00b99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc19e8f21bc26cc1741a4b26f6b7d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b9fa95bacbe0dc54ad40767cfd47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a323d5f3ad50bd8bba335939f9c65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba7c372dc74d693b0fe3dd4b0df2a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412156442e11518ff55d7061ae18b4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e02fcf74318437a549b174dbade2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b021118af351040332c69f02929fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4f38d645d880a30943dde0e096f3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174870812587b601273bada05de644a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd62e41a027a819c23ec96c6fc89fb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4ec157056159b20240b3f49e306c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7ff0a0a22f9cdf4a407586e4a4171178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661227a3cdb796c846d10ba43610516179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d859086a3c8ed2cd09e28c3fa4b55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17cac266bfc6095865149536f67fe1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5380dbaeb34d4ae662fb1798262e87d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9e3fc8bff10789191163116febba7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3ea067cd800dc2ec536cb35a15509184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da12c35bbe874d152122730623574f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe41c412d2ecb15207666a9b22f0850186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899290a3b468a74b0b894ec88695af1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116d4cc927c864e64736fdbd6491fae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a6091f4a7d4a68e74e832bbcf57b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4281a319c983bd8916a3d8e93f11182190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a11aede1cf62fc6900469e44327c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c992a86d4943157ec255de6ed5844192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce0c3aafee1c2e4446d75e63175898193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c2322c962784ea053d8e5047744d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d5f33f92463508e54c8f1b9311be6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac781ef7a992b94cc35a824fe9a205f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d5d6b00b25770bbc449ff4576917b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd4659106a3ed49ff63c7e4719f440198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee222418573f612b1e81910c8e40bfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de49105b7e978b50ba0644651b0bc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127de6818f5204f5d24774d2cefb0bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dfd84876f95ca1195124e24ac4c32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0d20d34ec1ec7e020ff3447b39f43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ad8730ab4614f2ae1d88dce5540ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc65f12d53a9bb6283d2164029c69ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4ab19b58c60b7ffa1e564b1584dc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c94190feb78016e238a2ca8081a493207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fd1605fb03764991dc6fbfdba298d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656472faa960cbe85f2acdcfa8dcb00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24713d9a78e8d168f9e7df864e0941b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7460a30138be22bbceed903ce39c218211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e186a8887b7d21e8cc15189fe2c1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9fd443bfdef76d1b237901e83b970213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30e750f8de0d765a5018d46f60ca60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7970ad7693d1057dad0ff25a9339a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72b4c52ae80a05e0a35d79623ef775216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6b691b2c8e3b97754a76e19c96b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808703c6f98beba61cd00af14818b295218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42807c6892ea31409a0b7672b50ae4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d50b097b25c5db11692939652dbbe9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1529cc2eafe82ae49f5d79439ba55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6c7194a03cb30539fecc4205f25b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf80c99ad1a804abe581cc5ed257f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548914f7aa1d93226bcfb823f0ddeafe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9808ac0d87a763713f4d85fbd2c589d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a796445e66a35e6ecc8e94a0877f98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcc12aea06a996ae27d35eb6a8662f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a31f62954df7af26367ab14f7b6f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c188a4031cd89ee13d844ec612c5b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f83c4ffbcc67c2d66961de2b2c75e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938900a956f4f79986aa5e0efaf5a2c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f574a53b0a3bcdebe800e7ab8484d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbab33fc56de2103d590868e3e5770233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87141f170d70a33713081400292717d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b4eda362bd27913b203a1206c7422235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ae15a1533ead978abc0d2599d86a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269a64ec5d07d834575493ec7abd6d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e05620218d7b7ca646516225eeb8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0faa624b7aeff88740b328bf9e611239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c70a2a4887e3aa8cee90655d523a6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c38033b0260762b192e364610f3aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ba7f4d3114537035752d3c9a65037242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470937aca218ee5fad0ed8f806fa5d57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ef413dbfc63b87da23f7c06408991244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de271941190ed30e16c5eca02708f6ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa980680f74c6f47e0eae026ff7097246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439f093333344adf899b82a0459148f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88379a27b1aca0e8493b83ca66a6b17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abd0bec033f722d4f7d1b9fed6c08e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f2829218a9b7b32bb204f67843c55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a4837f40207409fe367b21a9a4b21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e4c4dfdea00fd4ff7b87e6c9720fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f27c098d929480af57a3e9fd3d6b13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e37c31a8c8768af36fdf3f934094b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfeba8b1e7e91a5c06abdee5ae6420255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b897a0379b63f70889135e98572590256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d4692827e8b0a11067a0b1f13a2b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd436f7bdc82ed00c4125e7330b87a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be00694a24da5cb6dc07d5e850d5da5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc409aa65dbe7fee77b97f3bb9cdf5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de74fc71d5bf4d401742ffe55558df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc13a6cbe4e692adc1be8f700b126fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ec46e8706e7a3bd68d84f11889abe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddcf1d333ab3772fce9e8716608b54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a3a7c587a7a5e52c023d60c5126e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced2c045595f8d9fe81797254ee1ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba522fa687d68a61dac5391aa55282f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbaf2f3efe7f01f9212217c4f8926a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15ca80b96d4cd11628cba5bb08a1f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a06b236f61df6192e7298394c7a5d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758b83b84e3bac298bc2be09c3b5ec6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cade41e0823c54c64839814674064f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478c6f8f5d28e4e8338211fb8473c60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a655a200fccf8931d247e2346f855274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a632998470fa9a02b281758891f3c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dcd9d07c8bc0b605c0d6bd71ca4a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8089be4567916669275c5eec8cd50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8edaea46f3b9263be10c99c8f8a67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae1cb7dbd9d0a6bc48b4e0fc81131c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075995d34c003a3813bd47b9bcaf8fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71e8f4d67292d4b6c436734967c319281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93f595878a7c31d3ddad5ed8ae27e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b597cabc52e7653884726197dfbc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933760e99b95950183bdc402a12d0cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba3731a8d3c6c241cfcfbe964b5941285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdb493fcd32a8f0e96b42001f1eb03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce7e63cef5c78cce6590f4b305b4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6543d2398acd3f7a0e7e9c79949c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ca446a0951c90076ab5a045603812289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd71bccb5bc321ef6b5e8e87cf57f95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a567c23cf578295e17c8f98e90dc1a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c49fa85cacbe830a561f3e703db6ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b9ebdb51137fe8e1e457daa2ddcd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cfe1c508051c31cbefa6e4c0f0a8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e97d33012cec4f37588f26bcb7695f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270f83c9eabf6aa06352c64defdabd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420d88950c8c44a15ad13eed52ebc65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081a82722c936ecfa195d1f8e567281298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa73c44b79fe4392b73efd133936a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba2dadf18391ab4ac810bbbe0f24db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79620e6f52eeb5d56ae08774f62bc3bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f771b1bcf1517b359e0d7dab6417dad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c07725a4c7f5f802b934098bc58ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b320c04451555d36d04d4824b325b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddc1bb660c6324bbbd1d9597d34afe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63952fd48bd148d22082075efd706e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6b5155c8af7e2c3a8eb31eea179fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c30a3a0be7c3eec9351212532c856308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dcb86e874cc63637d30927d934059309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859690ff03169d0f6bb6b38578e2083310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e14cb3984c7c7a4f85d732da2d6b2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d345e13c382750c75540ede0ecf208312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b7e6b6445823fc134a495769b6871313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957eccd234252105151223b55459a2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc663fdb9a0568e577f563991f65f75f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72887bf1947aeaf1490f36de77fd0d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ac8433f6afbff78fc132b47db6aaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c2dd6456fd39667bf599d36b3fbdf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a783146e2ceacc75ad31b6461d544319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3e6134173aa40334e247fe11d82ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6a7211dae95c63f844c0440fb1571321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd16ec6badb4b6b59ebe595b24b7ed5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5173bf265d7a4670e7d16699a609c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d048b16d7b77902fd273e1699d9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f7bbdaeb6cc61535d3dcd41c2128325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeafdd1a41d6695a20400dd7cf30d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462612d6ec8509efce80880daa92f112327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157a2a7eed3a1fc8d368188300d51d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d44895753ee225a37cccb5de357bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c6560d6a0e1767b31ae82526affe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fdae009ac568e76e542b61b3758d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34000a4593a9e99ec563455589da00e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf594afa7e23806da38a1d514450dc44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab786545ddbce9eb0b09ff7d509d537334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25f70c5f554c6fd6b0860935aa7ec4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e03696416e2a14db67fa9e6b16d69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5e9046d6b7accd49d90a6ccc915c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221da56122cc7f31b5baac73c1e4c0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a0857e4309586f18f767cf578f3b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0f065478513cae558560353d8e824340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d3cac439d8ee1dce00b43584f4572341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885a2609f6cf65b629f251278e234d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c50c366878ce77de2beb0d4588b9ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fafc7e1776ffa54ceb4e35ac5b298344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179f6b78609b2a703f6969a77f7264d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c0cf995ab0014eb02233ecd29f48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3666bd1621044dd955e8aae989a563347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef9aff521c77d29e8c78bdd275b629348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4e6d7257e624869b09d12e672af2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ad3647517e024b2057b50a1645b89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51eaf03f23a5e8c335171e6745a7f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656ef2794e7b32a2aa2f2b907b1503352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8f4f5579e62758b98427c339df3be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abb740e020a2449a73b1867bc49e71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705282276c8dbe9d95a14c33c88e0e66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb75932ca1bff09253dbe24dd050e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430d712ce6aaf8cacc3d4017be8ddfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738164572ed072f406723345ffa155f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d42927be4d12483d053cd41ad48c0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708d09b6377f01eea9a18cc31b88b05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587de00e5551b2fb820ff055fb980cdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5be7aa13635c9f3d50d31b6876810362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7ef3da381f9845a8f2693eb7f7b45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d338876c20081a00cf8e9b83aa353364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93d5dc0996462639254e0905361a06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c047ffd72024bdb775e14f81ee04b8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ecabc3df40e8bee0cb09965605ea9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a1806934b64a6d3b99b87bf2b678d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c74fb61f3ab70f3b9eaa6c6be25e2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253af2f8b2a2b1a4c2dbe90fa0e22ab7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389db097b1fe9c8649b642ea154c5595371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee6d19238429c3e6213fe7f82c0d0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19f969e2b5c5066462d566bc286c59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2eae1e57d66092b1ecfe689e75ae0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09da55d471dbd6565355a408081276375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c94b1fbeaee6c7922565dbf04431376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d395e93bf5bff7c7731aace3948ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0441f3cca147c05f547273ee9d1a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33453d8cecefda70c887e1f48eaff7fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd04d2fcb7a5dc525b748d5adaa3af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09546f0a2e93cf825a7374bce152414381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312967063c77a935b068503f3880681382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c24b5f7819ae84111467c41d32b0e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31014b2e354297aba66ee7f289920384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f16a190f9a8c432e3b8b6a51f3957385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074e3c7f2a77f2c748b4c0865b2dd2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f49ae979a9477e79a0dcb4535592a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f39206dba903e6c6d829ace6d1c83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be9588102c16472672bc300b5f3f4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504426400fd9051aeac8dde152e4205390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8efe3fe763ee58fd742014bcd08a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f194348e650849e3912885d3403b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabacc82456bcb4fb9c1871fb4b48fad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13412404462c6f6c1ac3fb2ecca7b57e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab54654139c329bb576b2bf0f0b59e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cca05f1ba53de7a374dafc81f60fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bc576bbe39849cf02746dbeeccda3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650257e5af73f42f73545b7f71dd995d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf68587cc5dded008769d388216dd2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0eb9f8ac812d6f97785c23a5f81a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7d4965551652d4986a30aa3453c40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ae45cd85c14b456bebe2d09caf02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f823ef774630784944b755115e7b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214a4222fe799df68d0cad7e6fd8b50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf81883bdaa794d361b531583cf06af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00342ee6edbf4242e40b6c9ea3428bc5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cadd953f162c9ce6e33f148c45a0ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add14cd0aed04f78f53a1e5c841148e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df70d442b8d16c65121d1a3b15be19c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd710bd35e0a922d15ab820540215a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23070d297eb12bd42a18827d5b10ffa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb80365fac301f42f921268f71f88ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f383d3667733aadee029fbdc7b8356413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a802f081bbd5c195eb892fde0ad19fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfa86c7403cd4e5a3c587edf9f4621415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688956872028acb72569c7630f4ecc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419982405af61d78f19ae63e5a71ba5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed1c941fa9a3e0ae9ed32f9c16a89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f989287726dad156a41407ae818d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e066cf69f8e4d081c247d02a42d12dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b4c6944d2398397a968791c10647421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52b92a2d5a11808d470db86d7f0247422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952b70cb93ab709e668822a97b543e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c31e1b32620a847e332d0e98bd693424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e2ee755cfedc2b6e3011fe145a0ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07756f71b8428fc65fd5bdcbbc12e97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4391d345783e4ceefc623c13aafec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664c5d066c8583a782ac2f4314fa831428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee484329d5cfc6be41df755b23f5e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb4d442884e33b33b76afddd03db5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1d349f19b17b082e5f776418a663431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70929f3836a0fa87eef05d65f48df4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fc9abda46aea25bcec93ceef9ef77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a5549ff40b1d64f3b0c775711452c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2806c61a96da421f6eb35b37082196435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5a7d83ef103934e9d45fc738aa8c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2333de4f78d33a03d212094a52a6f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261279cde4cc7824cd2c6e93ec3c465c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675874ba9cfe2375d677ac259790425439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83bafca4b8444329de7894c606b38f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26cbe634343585c664176e042e2303441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77aa13c8ffdacc301ec4f215fe43c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fe2ed804d3f6d386b85e547e57b0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270b845e7edf5286c27d6ca12efe3d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1aa8663421bb193ad220a132cb6bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fd2db9d3948e7115324368b3e5bcd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3091e79571dd11e371847b62922260447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031cad09ead6b27d18a1f908117437448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b58a12d857a34912627d107425e35b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc94bc029837df786b70eac6c1768dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e44522040384f6f36c9fe92b4101e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb770f145ba8cd98f94ea9257c0d50a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f4bda75373e5af59bafad76969e65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fdb06432a8170ab9c9d12b657dda4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6478d9a99cf545ae5feeabc520c4607455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed944158305f8d7c6cc9439d045b685456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049241d67200eaa9a68bb2da30c1f512457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd972675e77d42cde1e0adc59dd1e7a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c5bf38b8c9cb29b2946c6efd2ca40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb23b696e6d4cfcafe846707ed847e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e762492311b3a508060550f371ecb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120764794ca1ee3672bbf5fdc75779e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279e36bbb2a9cc7dfbff4f85d233f05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57931aead6f50651eef817e455fa57a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1e989f6e6b974c549a392f1059ce5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dfec69167a14f0c29023359f45389466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8860fa5a353c5170af8dd1668ff1041467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50f3ef98cb7cfd63188309ec5ee3e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320833d083d6bd3954f1d63d7bda6496469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47c8ee14be9a1881745b3fd688d44d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69247cb1b7272d4305284042a42b0aa2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6e432bf409c2643e38085c2c51178472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e6455fc20f9d63a17302925ffa83a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7e8fad515c0e8952c3e342c91066f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547349db63f810962b48e92e63213ebe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabfdda20a2384633e6bfb427f3d985476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fcfdbfcd63ffa9012a7eea7ba5cb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a37952743732556072ffa903632b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe244535d5425eeff55f31aaebba47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546b4b757cd6ea88f0aa0ecd67a2902480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428b927b5e57b08792f0e83e6b0520481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423fc08b62ec0586398b60b7e1ce756482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904d44ebb8ed5f4bf1bca07c271ef7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe67d80c8863f1028293305c2eb9f70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6945ccd06511290aeb358294c42997485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f71d277306e9c910881e7db87e4908486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb164676f2a628cc2955b22964e80d9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819748a7f453d8ee9d82f451109f7516488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121237e924fa6cbcb2620bb0f340831489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f773e01b990a223ad0ab49b49d5e12e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea165ea4a351424e8d5594ea98d628d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabf77cf3b71884da110c1c3dd4f783492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba393806f68826d003b943d1f963b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dc90d4b5212728a045ec7ed49853f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22a94b053003f19a63dd82ea0721aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e19a24f85ddb8dbc3fa220e3730d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf61ea3529a504bbb8eb570a78c35f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc197895542d9bc31d995b88fb27f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d202c501d53eb2cccd31a50917fe784499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a425b53ccaba7967ed236dfe80e139f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48630d634a30c781f58fb4d891e93ca5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a3c6ebd1630f33121dd44f3ede4af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de6cbe1fedbc5cc4143dc44e4877ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0eb06d20800866eb20d1d427becd6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702117ae80f3fea6abc15b98d329a9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f4c73a2e07892d4ecbf0e8002c7b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c2e050248faa13ef6c41248ce0cd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd33c552a57f88f006026aed70d98a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d56b3b6e7eaa245b49309be4ec94e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf9330e3f1d0eac8fd3d8155f67e0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec673c6252d970810be7407d56986459511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988211cf62336e957a19bf4cb1f336ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f7bf9bd1e5a58047e256d78150067513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3121d7f59a03605c5309e43d6a9d7fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe375b953beadfee39842c1bdef32ed1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284dbe0a4146319ceca3a56124811f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66162404ef224bee10cb83ffb466dd59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec808145496ced18cd858bb08a3d9cc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3006febbfc99362c13d83f57c21622f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b64c33598ebc0408c9fcb3266d3cd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23654e514d7bc5d9708d196b1dd3a3e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1232c1f7a49d1136932ad0bb8c518e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded97fbff8ae53ecd568397270f310f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d855a77ef68973f8f7396be2e250524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32421b34a64cf62769a990a3da4004525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5938cac842455d4f6166562b2299d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fc481b4ff3bdd2145ca53701b7c26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70bf0225e54b8443d9fb3bbe286ad1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32e9b05f625204cba62c9279880893529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbd0f0a71dc1eeeb7337225392688b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8800a0fc7433dfcdbf49ac4e5599c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570cbbf6ab053c16d746d16e147a562532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd703dbf6b00f7292cdf237512265b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba333c6562a1885675a69085453b7f62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aab1764b311780d251ffc7a990f897535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aa08516e7b1c1604a0cf548d11c9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74a3a48243330a04a12630cc419c0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9a0fcc612c32c67522b91f90a52fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f342b1cf845c0b4f06c289ba546652539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bda9b06dc195eea90b4eaa2725b88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8123e77f623f45b4e1ccf932c274978541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce1960de69b4049d29b20b866f308a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85586a7345766794163668827909a20a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7880a6f83975056a13238ee4df39f2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750f06622504ebe4ee9670af77853a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526e1f88b2015dbff2059883d54c037546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fe6bf1b02cc59959ac7a326582237547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d9f55ccbcdf1eef07d8a866c4a7f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea800426514b272ee2bc3efa66ed2d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373f7c6709e8493812d9cfeac9137b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263d58f2ef8b9fd5820bcf482a25ebd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1429141d9d035416b66e36874380a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ac1f02f77aabd64b549abbd04d041553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd135bca9ab52387443a4291ae16f094554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc48c2c78c0fc6386aa13572de40f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5041b3fa2371a22fb9ae44a230647556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bac9e40b56f3be10407c1757cb3a8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e159f28ccff93a1b38495a732dc36a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f06982d1202469c4958fc4a2d945e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46937165c4c9eb1ce8b6a61b8e04748560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693830169cfc87c737e5c719e625c4c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c30bb0e02e66a3a27361e55b4024df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101b4472cf58c0868fd9a7513e958f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683a7d987f4d1cda0e6732b688e704564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325f3bfe71258b442f2e1d47d86b8b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaeac04cc03b512bf412244c7d9435566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6a8abbbc13a63dc3163796fa95e99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dc810a562f6202e4f27ef7d156fa8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb855486996f04bdbf62fe2970ef7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c4e016a4d10c17df2ad1b01c7a615570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba406e027309bbcf4f1743fca54feb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011260637489d458736e4f61ba86355572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e03ada052b94afb838467b97d87a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159e67b38929a13c214928f21cf2770574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5e588a68370a8208c1c1ce915cfcb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a798b40418cb9d17796a1b6bfb095576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ba179eee5f219b968e191942091b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22e0a61a3c9583525256fad5423c67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e581bbe8cd8d65bafb2ff3a8e51395579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8005f3c1386d52b74135ff4155d886580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a7f0bb24eff24db03185330ac9cdd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398f5757a134645b0320df8a1cddec0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bede8f54357b740e0b077e58c2c91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc224f77b1f2b07cd0a0f481df0769e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3398e236a7036efc6a9433ebd801f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afef9027aad052a21e2037099cfe53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e7d9b2456e03f55a5622e1e7d26ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35e2ff4234f8fbfdc3bb9fc8530106588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e1feb63fc082950aab47313c6a713589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9050d4f172eaa4ca24c0e0a138b15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b005a0ca5b2782856bda6bc819055a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55e3e17eb912b41e1681fe23fe6799592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaca35fd73756fa2ebd757a9ba18dd7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4656182f085b6268bdecc39def6bfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1d7e1321c2355cef8d9157e60dfe6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10920572248516d025653871c0a77a89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce33f355a370b2cbfe8dcbebf67d5fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41645f27416974ab278bcd887669de65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8413692e7585262621fc2f0e64eb20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f11bf0fe5aee6e12e54628204b8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae48c343ff78bd13fa0851f7b454a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9f72ddf2f7fbdd44f1f3bf68e8330602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0abb6f831337737949e58b3c22df2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61557d6eaf7522f4c71e906f17dca0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989fd69e5bfcb287002748f69badb00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27879856f004b49c325a4786b4d38984606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb510d5653ee58ee72a6c45a2d47c63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc433e75dbbbcd981a7ae0583160dee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4ba97ce4d990319a6ab1f95551e69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46de1a320362eed0dc98085befb072b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29ab5f76fdb7b5a5a06ed17fadface611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e737cfc3a8b8cb37e4438e67fa44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d9cf45ac4a7742aa24674a36e082d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd6f276e43aaab8688754bdcd4cbd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93af111af3aa51cda9ab5852dce66b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791a8a713aa12b09a889ab336967009616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5712a133f18928c96408f05a67f169617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313e32baa3fc0f1fbd9f075dd41dc86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca9b25ace3a2ae888f230b8d4bfee5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dbc56c948de7f38645227d8aa2e19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d7e9d43d583f32df73ab4af9ce9df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4076a5f85325eddc5a7a211c42212622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3792c8091c7dfc52a84c146bab33962623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d409c3aa1230c7e3fdaefa0a7f3c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e750a9c1c11595ba88b2c934339f029625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c15cac77630ff73e4b6fcabc4471d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4014b25ebd5ec912222faed06c228627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da663300b3f39616db1ce352e69d77d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92b3c79d285dbe910aef8d72d2e365629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743707cb4f560423cddc1af66e3db441630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830405c2b067fd19ec5158ca2352cf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924a8dc7792396a2a63743b56e13c19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f514a42a3a2c2ce6a841773c502527633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6bb8bdadad0a78835652edccb1157634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09fa82bb007e3f76ddacc1b2ea0867635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe460487cfa24d01bdf7f4aa6b2953636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5913799c7b695a601beac43cd8a6db0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4bc4104c4378d458b423fcd35cafb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b2c1e2fceb4b9217ae834af5d718a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795fb1ce6f8210cd79bba91f0ab02c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2bb4518e87f674139f6d834bacb6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33371f02b10da6028e9d917ea243db7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370fa9627f3681c0107f0a33be814e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68914b682ffc90e3a91a44b6232009a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d535d212412343a922e32d78445ba3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eee91456df77331680d8b46c0f400646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dacdfcaca9314bb25b160d547ac316647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a71f391d5ae19c158553bec0507b0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdcad37bd272b0228d44792259c0a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c146235bb852651e65fa2ca655a65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236d396ab2c329e582ac2f4076f3d31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad0e0580ff8e2e2370054991007fb0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd848ba6be2f71764210eddaba7e25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bed196c252adacb644a7365885e76d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673daec6d1942d5c86f8c5b0430ff5e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c39126751f7922d06527a801271576656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8323cfaf200ff17ff9a01715740937657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6ca3ac4c832af219af19258022e7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f79205a265129cad34e19d06f065e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceafedd03866d4c4a25446d35b55b2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5f65ba06617961555f2462663c1e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60567654d2f75232fd903e4e2d77f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576959b9ed53d78a3f752fe356692294663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f37d8543511374872d19ee64832836664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebaec6ec636d220c4c0c26cd53b24a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4720a6da7b45b1994bee02ca08b99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac32db6c6155c57a92c284e48a454db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7986f30bc212225f45bec7269abf27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42aeb8ae9efd4ccfd787765a3a0c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87020f4712c2bc9ea5a2e4a13bb44161670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b9ba1841ecefebe821e50e77fdfd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c677732c44bd4d7028cb95cdfde7371672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986d7d7deb2e862582bb154528bb138673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01ac5fa99ecb3e44f34a86f7ab40b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a5f7c1374910f248251c1568898f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfe913c6cc2061108d711e1fc293e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eac6810f6de2d9b5229a40e9dfe8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb396b36d4c50741aadb28f5693ffee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2f45f4a5a573023c83ffca2ed3b7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f5f7bc737c61a5269890bfcdc0eaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2baae96c1ddfe810c2af4db73e3a40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90631856f96d7e55a204c131086b576c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340c2a0ec37da6b88be8307ade53d06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9656aabd8ab9f9b8d69fe7a8fc5c47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a7bea4b2d1ac43f2a45bbf20b00b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0fb4e104c8392ca7d4b544d06c814686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fc42a264bb3e9058ead1a21ae9499687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb157e22372eac839b9713fd251b7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228859120454d5474639fd4f74a72810689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159f87fedc3cc8582355b58f55ed9d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f20795f398f03633fbf4fdfc888d16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861f8a7a16b0e676862e933624e0aa9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206a6cc2f932b9f5c4e63a26373163f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e14d33b8c79caad152d884d37e99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0ff4d61f938194e366132b3af52cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a9db1bcef09584ba4b7adb24fa99f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bb136d71576d5076e8ab6abb0ef54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a54a9171c4360cf80830015efe8684698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c8f797e629cf54c3bf9d957d67fe2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80295d756566dcc80ed9e7b301db2558700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeaa46461964bd1cc4967a91d7bfbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788778110fb4a11a79b652d91212d621702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f3532ce74d3656385fca02d9c927f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a957e3a308cb9e0f5208b005d52172704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1442a4558e604ed13766bcaa3c29822705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9952fcb585bc1637848703130643706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ded855a740887f354dbcc27ef707ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4beb0ba7979f0de7ca71515a87c72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ce1f8f47bbc600154c64489fd3fb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c14f7c2e2689784d19195069c50c63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829fd04aeb68fd2cf91010df6e575c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fd34ff160c5046041550d92277ccc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58859e6909addc24a3b4e131211d3f8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8d881b35102c3378850dfe7cff866714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c7d736a5592bdb5d8806dd18aaa10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e936a41e71231f6ec47f5c811f02ed4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a94fdbfc8de9cd7a7f802d920b5b05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487fbdff86ae87a0bdffd8f94318648718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c96e552e09d8b3bc8da8c1af350e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6b6b7a13b5943cb6d3a54b16c34de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce12f79cefe927835cfef94cf5e7951721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf82cc62d54b3930d6f0825636d3615722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eba542e15e5683ed4dce968ee580c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf419dc1cbecf244a5243d79df7efd9e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e02b5c9606a8a59938aab24efdc5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d04ee69c11302181d96450598fe1d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526802a6c673e95c25ae819fe3f348f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22f8749bafda62fc2ae1217e22b6d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63861e577a1790080110f8e70b520ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4042113dd0c58c18de7ca684edcac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135a03040310e7844df1f56f1175e83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bb020771eac7bb379fb4eaab95cad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c501cb8bc20ec4a62341bd6e94c98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b97534e51ca64e4fda73b9f3216c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbbfdfbf9dd145ccf77422d10e9260735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdddb87184fe92ba000492ec5f0c4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff67185cf002ff7b3c00e109398e05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e260675841ca5d4c12fac5ad89a0569738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4531497142f149e4ed5d9c435b1d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145b0ee5a03b213e831fe1de98e8527740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f9c944b992fc4c8dc520c54fc9d52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f92f85610cd340e74ef3d85b2e2d2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430330a8e4c1ff20aca7a569a1027d65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff3c865301e8a1c05a3f6890716f90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781be18a06bf3989c3c86ecf87fbfe3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d389f31e336dcba6151a17a235a4121746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dc765a36515bd8f4fa3e75a352d88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e5870fbfdc27b8448605170c1948f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003daf00cec7b170499b0948606b9739749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b821fbf60f4360c812f1a586b520e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21faadf98d4dbe196073855bc0d4f39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a879492639ee5903e113aac62ac9a42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f8a945081096b157408ad551b9f1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>