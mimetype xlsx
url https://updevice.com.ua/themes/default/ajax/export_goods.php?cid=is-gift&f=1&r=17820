--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30457832635aaba37e23b642db0d3901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf979106181b166844753c0fa94c0f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adac853ecbf506d8c799679884722ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58993c2b419a1e89852a31de777131794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc189635ffee4b224c9f7733fa900035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d33b10c45e4617bb261f46299a46da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7629d2810904ff8990a3b3aaaffa317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814539ff5ee14fd3f886b6888e2581038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6edec8af54fc0ff17951d4c0dc5ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9a6137032408d920b16c2b0e646e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a246013f84901b45a00b5de58ba711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daa0e4707dced8746c15f9b0a7207412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b3da8c9d5a9802f542c155b7f509a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252827ab02215f737596f59dc12646c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40458dd7034094b52b14fc3d4cd4897415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50eb4fc1e8b47903bd93197539e64116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd668f5d918a42d572fc85c367ae2a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627476e6fe1c42af4c5b6305e5b147518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d02f178e58fb3bffb22ddace9576219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443e36d499aa7cf29087691c60d0a1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a169bd0429def6df3351ad0bdcdea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc86bd1fbfb41bf7c38670c06508b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b4dea4849313988ac755e7ac4852823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346235013bc8a9413f848206e9c372ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac755e00881ebb0bd30d8d206a7dce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee83744da272d1567169d01dcc8b98e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dead4f6a0a88653b89fcd6fd8d21ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7287e94af8b2797ec70c20192a577228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a231f06d50a72ff39cbd6f5d4fb11b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02c9033587e3654d7406cfd7817d6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff66e0807872e724897dc874fb62fec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581420a1555d080246e777427291374932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdcc32b0ebfb5e352d69302045759d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa7767e9ba5471216c42891d8878d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c34e8130ae225a97ea195864d9edd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c3e57ff5dc79089eb989d2459303536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66698c3d95be4cd49f66123b735cc06837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bc6ff0710f7e22322b0d4945acbfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198c52dada5099717290f7a4df6047239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a782f43a0a73f4c96b5bea5130709640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46b1b84695bb7b743b72d6f33279641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd5ae19fcda38b4f56b3d5540e5f6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c4b2e58242ad021b2f72b9411cc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213412be09491c29ba42b66275409bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2bd14bd760dbae393c23d6c706fe345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3db6010f90bc85eef495099de24d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940b4bae9e2c23ab6f9236b00f4640447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51359d763412b4e323903b0670fbeee248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22484abba2b506c856f7f5363395b88449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65643387cda640e679587c2fc5781950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7a62b5a91743d3e3682279623284551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcccad85d0828d0f2621a574d761d2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa752aac29ad4e99489f9a491a32fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51deef30bc4e206ce58a01682607ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af7f3c3a10d87d71f7d32e81c1165955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590e5354242c0bc64e7dabbc2721ca056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988bde6a85e0ec6a214d50c17801cc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c958600473b69a7253f495469908a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f0df9684f48753b65ea36f0c224c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5cc8fcf957870ebb40d5d5b5a63e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce545afc2066f0649ccb5eeaed9b59561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0128686d4981983f5298dc02e936b9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b5e584c8276efc4a7f5c59d6480563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73155624ac538bd563f650e194aee5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02c33251dd048740a1dda5d70275c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaec401cf9c62554d9babe4e3966cda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734551d1edef14b4dfd91e3d53283fd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2183100f0e580149df9b330dca45acf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95ca122a75468b58c0dc47d00bbe7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26402a8bdc279823062f78cc65cfd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18bb0cdaf9ab04c465684c7ddbd22c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51162a13689d6c244a336387250e7c9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a70ccd676840fe0185f9c33edd9a3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046a3492e185dc33566c83d824a5b0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e1a8f3619e1ae4057b8f0615d02b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada443c66061a72195c6509f5f43aa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f32d72bc28e92be733471143c8b02e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd534dda3045a4f652f51ebeda068878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51fd5789a9e68fb2534516e43d374c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab13881b8cc2231ead9f9209b45186480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac0419325459d2bbc1e1db054df98e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6021ef418a4d2815414f4fd082ff382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06825ce426705e2657d9577e7b65ffb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815013daf31cb135947e9fdbb3854d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1290fee5fc6ae36e8268ae8b96c517085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a011c8842cb717de3a25a932507f33486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f753564477b2e96695ee2bfccbeaada87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264b307d0e3d68efb3bdf5033f3a79688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b75eb8f7f26a97ee85cf742f69f50189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6a6e28eb05e7d2a3a833a013da70790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e5785721e71c432255d7b9837106491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f74aa64a37299daf0d4d2521e1dca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24395bf00948aa1dea3d5c7a06fc9ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944632442662176df5bd1203aea772ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed450b142954d350d3ecd5d8880d2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22781ba0bfcb7cc55e596d6c54908a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90878dc2d04721b35723645675126be497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170c5e751fb6d82c2ea9562c35d5f1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f82ed3c7a9e5b56de73de91dd29daf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf602bd34dbb8e3243cabaaa097758100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323d77b509131e71bb98328cf579bda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124c51b412b008b3f2fc88eab0b914c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04272d27c31c6f29d31edf776ad053103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340573c10d5f8685e098d932bde3db9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff019d0a93a8911943bfbf905e6f79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f601926edac554fd8787f69511bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14b66bfe8700d43424498d40aad42c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a901ec2e96ceb12f14a27b4b856a676108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3129229142247730f4ee8c3f5a2df8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc07a64304cc7258699ed78e3c9308110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1341201daf85adf1503738d918d64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08132ff42cdfe8dbdbe08fb30a9fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30fcbda32d2c817305f1fc7dbb75f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43dbde81e6fe3bab881642bd7d7f6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb5ff05c73daeada7afb343f612e5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff5fb37dbc716d388827c38b6ef17a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b4a84c898075ccaaf9d1067aa960a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5533cc1a28d11e2ad1b693cf34ec7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bbd4e9462c7f14bbfd5a740795c50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbad7a919db6eba5c2c338ce8a3825120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53862587a1bfac68697bf588b17c1f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eaa3ce5eaacf05f1a4169039f5399122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183944020a57cb3bf7fc279998c06a33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddd959e0fb99e643932edde077be03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee06898b957d7721a9115d89d4f904125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df79ab5849ec909869568a86ceb2cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d842af747959a820dd4d0f863a3af4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936269fedacd63f483c55a2a2469585128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ec9092d12734b97b5faa87206b8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81ce34d29296a2c9ac5a251379bf35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd21618c3a697c88d9a9952b714bfb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc333d358105e9e6d8a9eb6d1d71b5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43b7b503917e691abe680611d4551e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a27e98ec9f0ecce7c61f86dd25b4e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fa9d9a6f0947f864dd8c441b46a7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416253c13fa0612908462aa0980534d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5255daf81a860cb928438eacd9b10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6edd1a721312d3ef22e5fd9ffab04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5610cbcb9bc77914c50503086b2d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fae40fd1168d43ccedd87c694f015140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e52e4cb4a0c109d929222ccedfe073141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddcb758f794a8c50da711541e3a669142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cce5ae5be5e1d62b19e29dea431fa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7d456fa22eebc2a7300c036909d77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd853d120ed48da678af66304c925463145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17ce39282b15574dcd5e74a86cf0f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c98ac3ad9d6de9c8483d25a9a54ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f09eb6d5bf06b8e74d4ce7bc56f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784031c1d2835d9a01ef3b0d0d59aba1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8245f2d1845007e9b91ad14043e7e01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d539da797fd667520f32eeacfc945e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc547e8de3a3715ea7a2b1d495e3e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1d949042d87f874641cf07a96532153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb9df6de9acef3e32cb3fe92d5067154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e00d0382d1bf4f94705b57657c6494155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d926c52c7775e6d19a8f443cafbbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a72712d5f1d61b0846ac243e3d67e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf97973cac3c365bc41f202e89b252d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83c1b5a65fd45a7bf137a139248d76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831bf6f3570c8939c3b6bd1dc405058160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02529b63725d56df068b7f87c2535b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963174ebd64214ae6cb6887694625a5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b411a41700b251f522fafd287a767163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79d5dfa821c357bd5e12b3a4019884164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5adfac3ab57299383f6bc52463fa5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81ed16711a2b55c27511bb9eb3fb7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fa3464d7f604ca9c76c04f6c5ffbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc24343abcb03d6aeb3af56a6ec1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924452f8b598d6e3e8c7c46bd059ac4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e660fae1fc543fcaba3e43ebd4955170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6c8925442f335018089c71f13428f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11815f5a3d5e68cf9ee22bd85aafd67a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c41c541db97794fd53d7b13522e1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489177967a9429a3175043bbcf8ab19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344c0faea80312e63334ed3f37fa967175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88134e06a1fbb80f12b3690fb880644176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e864c4dc920a16a96d2276e8b4be4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4c0dc61e771ef65ec77290ec5c236178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98199431a2e6717a705bf44452e81291179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364218005483d3387e7ae708aa06f5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a17aa395087995860d94c1f5c8b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48515e6a7ddaaee27c934c9b674ecdf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf3d1a51eefdfa54236e75be6b0b3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d1d9888a707785fa2638bdc6751e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457fa417e2dc40d488a24582dd3b7ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914c492ad950ed18ef4ac054941b8f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42976cf6527e591554e7b5a8d07ebc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667651f88d1ebd78f15a4c469cf9fa11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69728ff907c8742f7841d8dc9d3682d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5908e2ea8146857bd89c38b62cbf8fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccd4c02016b01a7f4dc0603deb090e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dacd1731eccfa42bcc490276224c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3ae91a2b73a438e20beb0cd20d46f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff6e235f0814341f8e5aa53b09211f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7695f586546e09fbdfa8cbc5e7f1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82903f56c8596428cd672ffa585d3c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3baaa1851352dcb6e67834403af48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab545d3ab371c1798b19d9544a7e7d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e79e5f7a1ecd03c12c4bc300fe0493199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed106ef412fe2521892562f96d07759200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907eaf90cda49ce615f9a7b8e94a1d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6207e62a3fbce075cc568e087bf3c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeed4307e45e36f4bbc3800ad3ef92a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d27fc4672c0fe5f6d2453050c4bdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3146f02a539aab19e1981470bf73eed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b01d7912961b03a7996bb77784d7ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec94f34959f596f85b46130e7c2bb20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e238a2be455ae0921234915be4507208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5064e6b0f35de4cd638a6e670943a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c4e4d9444c01687d30ad38d05be94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342f8c618dbb56089330ffd063e2b70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e16ba2177772197629fe9668e507b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd92bd754c9b2920818c909ffed03c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd33cef35ddf89a29a37481e229d921214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2e4d79c0dcba6ff54cc27cf3b7326215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ac1224658afad4276f5c8548ec953216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212f1f6c2286d937d2cdc413ecbd1ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3df2e2698f75da18496c75be7086c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157adcd704db0c472ad0a511b89437d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661c1eb0082fdbb833c0f482af47014220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86353e03fb18880517d3acf94d98ec22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f941f9f9a9f3156b1155a70241bec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a77e964ebacbaa178e482da9494d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cbb21b07c97592222675c35a28864224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af2ed87fcbfbe34485404792587ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e560eacd000508eee93438bed64f697226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c7ba800bc2fc6b59b65ec3220b7f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437159f9d0ffa2455256a58500d1be54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fd70467b49d67556b9bb0c4afb4a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d3a226321c846f52720a33608ac8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654804fdc0ef675b92127578ed4ccf01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c354d5f0a09f8295378393fc4792c41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f9962d2c42c58eae5ccc3b794003233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed1ca6080593d03df59ccd1f84735234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e165856b3d2264ca0c59e3431c13fe8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbf5000b8738abc6d866f14315b63c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8069fa6655ea63c4c03f558aba0e8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de64ffc6a8029bde483a8209a2920d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff4bc6eb5c532f1a1d47ebad2aaaf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ec0d941a867aff15ff36179fbba16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb8ea85c2a69b60d7fd287f589bcb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c075866cd98f8d85af7bc85d70edff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a277e5ed2e8be8c18e38df9f74c57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef90f0933a494fc258ae5d9436a6363244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda17ed12499badb40e05a2b0b5e1b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b96ca72988ff39499d8d657c163d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351139e2571fca7569c9cc35f92e0ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3e57931c3b2e33f368c0d76418cb5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0669497767a799184110b51dc5641249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b516c21de795eb158be41e2ad9692d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f71ceebd3ffe14a2b246a465940613251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee7ca783bf0d66d0e7a7c6c3c100d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfb9f0076772813a95e71fe6075f8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196b32fd71e82d524f74b9e466347e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dd88c77cf1075de4089dde6863e34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356f26856a753214f9012c9fcbf066d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f671440b329d5f14dfe834c4aebd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804a7b3d709d5cc5cfbe35e0294d552258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c9752ffb4e6c1d91af001cda1a224259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f28445c746e510fffa41c6e842b0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24879aabd5475ac5c9b76be6f7a285261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf3cba59a8e528c6a3f5a5bb5ad23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43d9b067c9967dfc1275461daf2a05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63b4fe754528c8eee2a464a376b4b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7c7d2d65ab15f9eb188371c9d84d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654013961d826edfca098c648f4bfb6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22981850857b36c6509ff8173a4f672267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca4f34966a78345498f432b7a34b60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ef9006e94f1583a13c9999deac662269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3264f0d5046d38aaa1c491149d73c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741f2892d4074080df510e8620bb561271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03124e9d2fdd6684db67d30a800f3d2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c33243780e9fc4ba9b32a4443081c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691553e865e81634bce165da92b51cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418ed976304457ab154085b8245703275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92359a0e7007161215638ec27d31401b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cd392d38883af266fba88102f5eb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331684a4f3ab8cb159c0223ee749000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1b93234246d65218cbb619958ec22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44509d3d8e27264277984e696d4b095280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218945af05a9751550c65b3a6fb171a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1bdfe3100e0e6ceaa95839d2c4d55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ddcf9fc43a56007e5b10c21efc31c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb814dca9ed29aa5de3ec3a38c7c0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7f376f2a28b1cc9903c51dced0cea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e515e1b5c4cff410e4a191bd8f827c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df108fddf320b983ec1e23f5c14f5d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc219c9c8f306ecaaddae9b6bf9037288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07718c71c85dd128f9f5643ba2a370ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6aa719a2cc55b877500a75fafc0db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7354b9e12d369fe92f367866a8675291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aefc8648f2ada99693b0ad7866af4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f159e1bb5ba64ec1685115b1bd9b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7d9a5472c0de5e21ebf116b0cde2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e991703864584afbbc5248a41fc3c37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fc5131dcfff51335f0f7d1b8aa8ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b083def08aee3ac150c132f01f595e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4a51960740c71bf4afde1ec969757298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a02dcfeef8fc566205791b37bfe3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9d1aef3e75351ccb4bb54ebd3f40a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715584adc50f10297059073dc0073eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b4e4eaf65f27c6d77edbd1ca38bc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb471b0b94559d0696238cd3b852f2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67212ee8ccb6f4f1aabda48fbf300d51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fd6114a29e6b0b59441d8b087d44e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bdda16569f1f4c1e789c7e651d735306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9091e83811ad4363cf97e4aaa7caf55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e475beb2a24fa1304a3989e3d52f72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49eaf45fb9e0ce84f3e9be447b2ec2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f450d67d8ce4234741279ad068f57c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fad29a103dc8abc73dc04a6d8a0eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bdedc4caa46b34cb17ff6ea32bf85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a2a6dac734737b9ef9d038ed41e46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb26ef29784f065137d8f7a1c0a8634314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c977540cf5d15ee4f5fe602aeb4302315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347acf1d7c0348f1efcd5ad05a568767316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaf4416e06bf43c87ab766aae8dc79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7619650f1bfc457b51233af49300655318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832687d50ae25e7d585c50966a5689c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4741e6a7adb70f7e6bdbbd84bac59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63e5333c94285321c036d684cd66ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf6151eed88ccef062e69cfe4f2fae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999ebf22e218be7108b4da0fbe0332d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dfe0b544892b67bea0dbd0a02d26d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f745f0caa141a5c45dd91bac2fc893325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3fbd6b38110855588b2e53c4252c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1943e87d0d21d9b8359808000a2021327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e13c0a1d3507798642800b72ebf91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc043bbad1e772f1dc89bd23ca0d875329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e84b8461d6bed4bd42857e936cb14b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ba5b8e0d42914c76bbd63147a7ab6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bde47003a67607805900a10dd2cb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a5181be7a95632f0521973306e45b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75b5686dda3eb7ed449b5e8a85f97b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4add1d9170586765accdc06f7c4ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecb29b33d66d8f903484bd646a5ed3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee634b5779c28d21cb7acc40922fe9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91fe2b2d69281040dea9f2f3ebd196338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78eca1902f2b37537b7c50b1fef67c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5720262f6b3ea0dd701c9ce6dff475340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ab30a8168edcbab6e3b41a4dea8e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcbe0081e84f4e0a0dc31b7953518e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2ad9052c10ee6e2e4937bc644155f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9b8c167f22abca5bea20da018b023344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35053794769fa1a84ae77e9dd78f0a8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef604ec38fa30ab74e6f0d3d23c16828346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592d297343098201c11032835e5909e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d66f3655bc70dfb84fbf73c32592348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698a6903b7328d807db1d065272202e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a26840a070802f53391748cb1ce1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291313d9a0b79e231db85c8c5a0f3bbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf3321f3bb9aa3b64da55e362687a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979c6346c916efd9652df2caffc6889353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870576c4e3ea29fc8ee0b29a4f7ead00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cdc6e059a9829d923c3c3e9782aab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b492e91f880879ea960184187c6eb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ea4e36e689f5bd6610d7a5628a4c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3fea8119200a72ed9bd2ebe00de96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2bff50338d9d1ab9d2e888d9c24ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e174c775f602fcbedbc32f396474a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64400bde443ad3f25adc37cb9975a3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a60da82faa6a61bc1c938b4aee906362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0ae25018d411ff5213922d5f84ead363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f90a59e5c7142317aeba92104150364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1487d09ddc50b1f22f025d99bc7d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564aa3009aa93ea4d89a906a8dd7a42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56e34a86db0db3beff2cb68f2d441a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8051e309807d61627a9768b22e2ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7761a68a5d623381aa9c489186eecc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff25f1b204fc472d61f8b4089c253dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14464de2eadd8877f40fcb365da075b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0602e0ce5914313e12b04766b457c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bac751291c57606e265cea101a46a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29ec32f0e6a7ca52e55aac260561b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843cd2bf4e7682da5086c18c689cf2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4a2ec51ce6c6e512cf5da8b9e0e35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479623add1deae028fbbb3878513ef0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447a19a9c73e292681bb88d71af9779378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae79837c2212f0e7727fe49a61a491379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed3215e434e5de3b86fce212c3f24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa773e31727c4bbc24daa417748dc8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97b8d5188801106f134c96ca1181d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da2501990c5d2a26d0ad92e1fe5e99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b852da8d659b2ef938f9c0eac18ad46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f90de2659c2a45a63eb3a309df09d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8aef4a29fb30a517d693feea195aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ffc1c7c0eee5fdd53e237ae182d8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34491a3f4400db654deaa5c11715a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946576bb19effc95655eae06364a3993389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6eb74529645b5bf92292d6a458b42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285a6f2575d26d10c5260656c0e2439391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca378c7acfc548bcb480831f5c9061392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e058e7235f73144fb0e444b353c6b34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eecb64d5b28ed43ac94e747e4fadf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81508c80fdd89ec477ef26f0ca26748395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f017633cdacd196ca172c42407c689d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde29e960bdd2b66d161d88fd95875b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4386e8541a821a3e88a8383e20638398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74642f943c63c6a1b1db8bae491668399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa12eea526ca902804e33c8dbd02acd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d91111290666e2906840c28c53f00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058b55e9118bfc77071059909984a64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467027a2cd95624a7a0290f82158aa6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeac8fd338995e2bbdbe7cd72af77cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fab1b54f5149fcc351e682e11f415405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b14b1b942540cd5427e49d00a64bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920eabcc80833e6d7296117a6fd5912407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb1b4dc3acfdcc588bd296aa2658c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f610a5d72aab3bbf5879cd5e32abf0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0598b57f7bfb01edd5e8d9edbacf7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1c5aae999218f820de1e4040483c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196ce90fdf99b105d80f47c8d6ce57e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28d4465dd48ef7b298cc577f2d9e35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a82e7a263c9df2690f9fa7518d61f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc77c7882e34a0c80723f76f42f20d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a1771b6e867caf63dfc6bf8902db2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679d691078da13a7764b1dc00e7f39b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3ddf5c999dc7c6696fa82511ea269418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ac59d0ceb8676ba7ece5a9ed47a90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da956c7364c51cf09361416e89865a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c822e2a3ade81e72d10a93fe4fa165421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c06796f8aa154179a43a93f74af9e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb604c88d8742cddd26e2fa342fe6ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fc4fb94ef8f4f49d192150afc9fb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde69042c89bfe8e01951a0c8aafdcdf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b0b25cf9fa3ab9218bed1ce53eb9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95354df538ad92450c1d4c6fec7354ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cac62088107dee294c1d67c3fba77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54812b291a5c0a01a7f5b734301cb8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008112ffe1d0d513176101bbfbb6816c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21cae2c3cf5123166215a76d54e5ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19c41d862a68e8cb9e307817194d4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446eeb3a689efa847af997479b95cf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d6d1ec7c954bc2f62ba54b6f8c7c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901740c48e675272690a6307a1d48c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fce5026baa6e3be36bdd570cbc8e05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a6543d0bb56bd839aadcdcb1d789b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267a7ae1e37126a1af20229bd8e3671438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96714e08e7c75fc2ee55b354fdf0c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eeedb57ceef550fdd27922df52335440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2928d26fc89df36f8c2558b5b02ea4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34b02f07eacfa3500f8855e0425e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194695049e229a48053049ef23b87e0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a48aa42fcd376cd21a8d20ce04eec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d1acdc1f125b978330c92b02b1d09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0340c726e08a2a81dadc3ec7fdf9d71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2a7e29691af2c2f8e548a15520afc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb89c439ff43d410d39e7bf8e07b2d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c6f1ae5e3162903ed482b6b64a4af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d0c2dd814096dbb9235c96e716c14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee2a103dbe561dea1537a65de99476451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1126de74d350c10b49c34398f42a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7a7d18ba0a7800ce2dcd3bce944fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a04d0671c58268278e2464f65fb57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93146b6660bbaab440e53968046b860455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ec8399451134680f85352f8c0a31f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd607212f2cdcda7639e581caa59c65c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cab68fa8ec6435fa03be0e2b87fef6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076679e807f0d73890a0c0fdfcf9bed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812f20ec2bba06a5202543b1463dac5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb156781d1f3dc9b50524aab6385823461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e61c2e5b96f94904b5dd8059dc44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a07b6100de5297ab1210fd3a1005f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c90ce103cd3af06c4dc15d03b131a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed792ae23de3931f450f6662f4c909465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6e344b44145d460493f7ccc39aa1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa493a374a0b8aa31fe29f3084f5d2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f110d6b8592052e44c1acc22ff13ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f84c755bf9b614a33b606022d85cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bccee9e95a32cff3495e6ce6c9765470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655d330022ed4c860b36abe9dcf869b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454341ec1d82b9784c506f0b7a85f54e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac4be3ccf6c8f0a8fce1822c74a353473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45125b68a91f619213233a89ad2f028474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448c930ca90acc858c329ecf3eb301b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0ac3081568ec6547024141aedb076476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9be878409fc6c4b8d69024a468acc8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ff9285515f4fadd839faf181a3cec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432439f547e95a8bdab9fe4d2470b8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451f7e398a374380eda379fa823db1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355a41fcccc821f98da3f8ea4a52bca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43041dde8d0fe09e3b377fa733136f34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593de25485b43a58c0c1b36c68abc5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b45622bbab3ae8090c2e362f18e317484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b68712c5c974c236198661e0fbebb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840dcd4c76fc7b65e13915898f00ca8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cd909ea997fc08ecd4211efc512fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d38b8566bbc14868e0a2585b4f8bff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ec1b82a02e0eb21e696b0a6038334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f547e9fc3bae29249d0febe446def2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696c51825f0098b2ae2b89f838f1380491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6a1c018e5d9b5a5c2f43315ffbc30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2370dca0124254e1cad91820a812c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5e8c31bc5d3c5d9a13027d86d30a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106af55aae4978e2c0fdab9010d34fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9bafe84bd3b90c0192a980b9a2ae3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e56630a0f5f3e9cc1444a3c0997e0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913336bed492af016851efed69a777e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1685cca3877b97f8bd27a69929e0c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97618d0eff0e0754eae86ef9b4beddd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56368d047ae90caf2338e04531734bbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e18e03c14df2cf1715859a90ff766b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840c4f2889717fff2863cb9d4af6df6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f899b530eba1c7e501ef217b27c2a66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07bacf1f5aa7bf703f31abbe0978d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ed8d7b6f8862a05cbcb90c9544b0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224242dba4b1aaa99534dae8b207b7fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e68094e910ab6ea8dcc5b382a316e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a315997d5980053d73ef6d7316484509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcd94d5b00c8fadaa0fe01e55a1108510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e122333a0fa2e2cf98b7fd513470f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e34235829d44a715207a1fa3c88a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f94fa274395180a408819d38f7de0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfbfe88e4c6d337b35a4cb67171118514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dec35bf24dd23b3621ff03d68ff02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46d2c3c9cad450a876a3cad797f20a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd531e14c537664ff599ddf3e6e4c1d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c1cea4b520021e146fe808eab88e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455c883fd639f28cb8b2d93007bf9a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12929abfeac85860929d6147fecdc98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cec7dca68961aedfc0e85397966394521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c828d825e1d4b80f508b7b1e73c39e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7594a702211f0006eaddb035974b6bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c835d4c4d98ee6a0e26038cbe6ca463524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72869c7958a9783633059d903e9a6aa9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f1b1001be6c5593326aae94900a3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230f31810ff42ebec76a00d499fd397527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defad7a4587d0063c3327f6b43fe045e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09980fd03a0464e48f3f4a0dba5c367b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5996f93c555c7373caa064decc699ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b074f355d06692bff8dd3381924d2cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f736e7e405da7cd7514e3b92aa4758532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64234fd4ed95ffac3071c090b21e8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1d4cee542d968ba5ba868453200fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c4e1d9588b5b6474c6dda8a343ae7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca5508a7a58d763778f0d09f22cf7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2c2622f727fb0ecd4e5bbc30cc46e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47750d853f9dd47623cd83777f7a5008538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c8310299ebf7342d8a6409e5848e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d88a72ec3aaef75f2fc73de409e62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9e2adea5cd3b681856e20d21d3b3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfa94e9445c35038b3f165e4cda2f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c60515d2d97a2c79ca0611532868b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c88377f9f7086c5b562b32eb866b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bbaaf9e5e1d52bb6892a004df3173545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed05c8b9936b9ed0258f6bc0f64351546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b497a2fe7599190018babea91844be1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514a4dc0faee0598f079eacc14d8a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844def3203d7579118fc585f14b80b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c622349ff39387ea9c2ae062ed812b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53c0177338c371841563ae8eea1d46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da509fea1b9048d738ec9b3aa2e6da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069507cee760d31db4e497b641897e3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca8222040819df47f76ed863be0914554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc0deb48de7bc5175e4ad8a410f6e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a99ac70a499c94466a79dafbe8a7e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebafd87301b48c6997d49f601de833e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d792b162d803522a75ab10ff84cd7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b6902465948629870b0b2a14c863559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaac620c6544d9c0b1e89f4edbbe14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8517cc349d25eb848bb2b0f2017bf8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a655ab520d894f64a3b2fa294e341562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8feaccf54645f22e9b419db895dc60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527dad420a499c065f2152b0d47dfa0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc55a99ec7836b780b1b90f48612a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75fe643b88eab51860b65e1cb9092a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a599857aaacc7a79a81e89b07073d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541670480d6d2938dd391994058c7429568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f998fe121938f633f3452e98986c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbf42031005cae6c88f3753fb2354a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab19e2aea0b4b4ec81da2757ee5586571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd483e6ae139c2cf29a694e5778494c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c47744a89ec55b3ddbf2ebae143dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763255878cd8a95de902eb5e77d695c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e413df33a2e24e2fea3a1c4d9f3b788575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb5f020d4523095d097935181bdd1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d283098f8525a17a577905b2d1d1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a144728eea674a33ae767b0fde7f0bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fd329c620e969f1c5084e68182452579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77f85b6f3aa9a05ff950b0311fa2f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d098fcc49b1e2ed4d118d37a3388a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd658b39496cdf2c4d422c194c7e968582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9150cd6c5f284b3c48c8a1c5326b88f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12112663e50a857a6342ddd0a11bf74c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b1b8574e6f3d564a2c8953d0cf21d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16547114713ee7ced1f4da72f0b4a2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238676dd1471093a4b6f9b770e46a7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773aa4932f5a181bad520a4fa287fb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7009d9842887ae755d789175b4163a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febcf58102b0279f949d5dd410cad2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455c62f367502da2ce32881f004bcfb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f4a3efb4997dc5242c1d90065e104592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c8070d403d0d189eb86786ddeac25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d3160949c37537b677509813f4b25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21befe836b66a380dd47b0d89c00ca6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278159edf6da5427825ccdbb6b52620596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95290cdf24f354482ee50efa02e7e8bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753da3d9ef7f0596ab19141878c167a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6639ae8cb13aae093edc1703a29ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858efa414cad96a9822a0a89b9aee069600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966556d6bd3bbc4c51b3a20cb5a2a4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064c72c8aa433aa69e39b37436953e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe801a5203686983825e46d57e15ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23b37914f4e2c53016037f0cf9b1bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8229335ce47b9992ebb21a8a00f02a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859b5c42efc093dafb9f700dd7b005c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d3b7b9bf96048f99058f78cbfd4d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d1a8fa39c8281cf8013676e785f00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49c2994397df20d38eab3806924a0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f07d8978ed310d32ee3a3a74b2179a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f5819f904eed07d4fafede108e855611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e41d27073996c15c185b324155a906612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd3702149499670815dda0a379d25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c4b7fd0174ed2490610a8dc8c5f13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23bf4ab3fbc0bb4e356168d4fe2e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190c3b48fc0636ce5971ffa164687fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a127495d54f5c6efe6e0648b59843bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bccead75325ce5956b9e935b57fdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52cb474936ce4a43385dfc9adbc271619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7280934ff78f82058b072ecae0d4cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af663a358918f6061c447141a2a6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83156cf6e3d183d673e3dfc42fa4034a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665efddc4872023a5a4388fafa28c3df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704df33ef8a9891a84dbe92c2325d96c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17056bc05c6964f03553483879dab542625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483336f239bac4b5483e17df43a59d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53756855079a457bada7aab96d2c126627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eecc9100ec8b4181801cff7a48a45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e9c254c99ba802a3f85ac90c87770629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f178b27615668a89ab7400f21127ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b23e3f4332ef6af4bc065d0c2be673631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfc7e1f7a9693ed1f87fa3779d4950632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722fe805cf9577d28670b807346fd19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871e3cebe3962fa10188169955f6b5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0317f4e8eb12d9825313cf96da9622635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fab9a97e2a1e7575726eb6799cf25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e02160b7b064353757fcf5f29a3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb1afcd7e31e31f3a6f82f9a4fb471638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabd946003f8c2c2fbfad87107b6ced639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e12642c9016bed520ee40f5da0289a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a8228aaf80afbdc155666989c7cdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a11f2f04cb29980d8af98e047a51b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1e47b3b3b0268a108f6e40cf2226e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc4ce13e303815b07ba75e86366e2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40366e829234442e658c2c33840441a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f19393533499c7fa9da806b9750b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeb0529a62d675c8f23ca2e0e530a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058befee9c1a19c71d959b270775d503648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d19a5b310c7fe7d852ead5e6dba41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9ff0bb2ed2d75fd8d9930cec31bab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e8965b18d9e41dcaba060da373ca3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553661e6f4cf6062b7463685124ee1ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72ad0634ea8c1792fb26783daf7e8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97f3578388b1d5082a6080bcfcd380654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21af5ce6d24d037a1e44ecc9fa702a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5772b4149a305c717830a8a28016a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13985bf53faba37b11a1b33b2fea424f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebea575133a0feef125d638ce9f3ec7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57913a8b7846bdb2aaa3585cfefbcf9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efecfd8df95c03ccc1f306f70f33a9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb46977ebc18836e7e621abd27e1eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea231ecf87faad2f38165d6b362c2c89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f7d68ac3e467ac40f0eb460ef745663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cd11a742930286e66857d456077d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bef08db5ebeb6fad938a224a0f0117665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013134fd8ee4f6e05261962fa84defa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a163cffc7bc798f55b18788ac9b2a7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef09d92da977fcef0c022b924f86603668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665f26558c8f7ea89a6af29c0137aef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b130c4a149b0f33902a14e39af744b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12d05e965ab17849ae0bd840a7bd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62d13a5138718ab847b46f3908edf9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691b1a88a2b978cf25925999007c280673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be3e102ad0ee6f10177285951ec8ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844045006fd32a7b197a4532c2cb82c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4280d1510e8dad14fa3cf22073d21a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b682b76fe6fa56cf16b4bde1e654faf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0659c6f4fbfb01c9cd44c03cd9cb07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733d9bb5b9e5c81a3036587ff803f0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a61555720be7cc23ce604230cfd85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b076b98f90975bf87083ff8b18af3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3697ef52e61077985350359e7ead73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6902c3aed089ecb7b7de8ccf79ad9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e919e03489b33878762f07fc600331f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaa075e6850266ce1b7c19269b19ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da26fc49083bc1ea481f7b24c95edcb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703e25653cc82bf43fed6977df89222687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159eb783a2f1765260f61eabf50a054688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae254ee911f98c273258dd472754f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9481e12d710a7fa884d59b198cd2ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca1dbbd348fdf24921dfb5aeb50b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c1f680225fc8371100f53b4f5c3e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66934a12fb836740172dd5e018e23475693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc55d91df46169d865a06e335a82e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd11a81c4bd4ea3bb6f570011001b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d78246e588985c7033a31f4eb192b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0816376dd44ed4f2092a6bfd2bce4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50f2c7e9c481ec19c1ca1b1006e86c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5770105846a7c952d2db93c45db4d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93933e9f90d1217180598e0f9e4782700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ca7ab98b6f8efafaccf7717ad2b99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bffbb1e0bab5f7d57283c504b7ad22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c53e7d91b83751ec9c7810ad377c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346b465320979825b071532591f32f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8141048bb42715b27fe3aeeacca565705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90da75661010b78f82c3bbad638d99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ccef900a53a15e4b836b52d1e13e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198d1f859796e07c9f532384b5ca4ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f637832c73523e647b193a3909469da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf0bac557ee900e1b240affc1dbded710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97115e45ff8af396a0fd31f057016b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0e423fe163e656b3324b328f93af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c42ca003d568370cc39e3866047e0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6324fdc54ec3ca45a911175b21b3bb2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ffd6e0491dfc30ed767051b807d14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5646c542ff9b86b6cb825dc240c58f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72911aff602358926697988924ec73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eb6c489519c3284880f76d3abf2ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded682fd71e36ec2e2f3c3e1d062f95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01681f0266d9b6f9dc8be2db98fe2fd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc29840a9cdc2f2249a824f0e132053721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba013d830e782d8cee17ba990e36e4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104de002eeae35a137fc74512e8f4fc4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239f8b0c0fda2301ef5f02f3e747e5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fba8d2f8ecd3d08f1433e0af481d1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ba1587dd0340e3c4aa92234d32ba5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0493510bb06b452eaec28f14433bc27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f890ba7d9169c16d47c87cf5a69d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490a2a2c2799b9d250748a6cd48b330729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df82e1065b74ed84252f0192cd3581c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73c33f619c87653e838982791734d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cdd5140961b555a591ae400af9a9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487407dfc60a9943466fc226311b225733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0accaadf491a127dc0a3e801e9d228a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344449e3c981f99df8d3abc4a9a3cbc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad224ce9fa7b801d4a39e4ad340f85e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30561c505ada20e17b4233235c9b2c77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e165e7c7da52196391c870e8495f4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc304ff2a22a42bbdaf270eddf20ae4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea71f17d2b8591d5851ca8d57ec289740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b13e1c448e7d2300ed8d682853da2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba95d3f0b3f94fe1ba2035a3d10340742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371e8b60aeae9289e08321efe7f084a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791e2ff245622bfbff301f017f204a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5332e099f1df4d357dc988c8491653745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6c7be500ba548571ce5b1a7b4d404746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8899a0d71601d51ba6e7f4fbb040a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858dc10a1c3203fa66564c408ab945748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14172d1600a09385cf993491842342d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3b2555f2a1254c554288a13d7f57d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe88243798ce21eb288d6e3afcd6d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7fc993e501a747f7d9acab7ff52e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415de6d67c781e71dba9ecf0cd54f937753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a7f1a16eeec51f8e8f0027e008f9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4ea94334bf207113c31ea6022aea4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f7444e92813817710bb2fdaa2525756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfff573654b01c41b174c0bb53214757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a8337f72d2506a6ca8e87bf88572758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9f6fb33ab5366e8082857805dfc76759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449fc87023597ab20d6fdea33c3bab31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c2fc8bd686f1ac91ac1f4837da1132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020875aced40870fc55cb67a9af47d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299e34a31aa83382dded97d3f87d3734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac282e53d3e676f3fe96045816ca405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19682e0bb1c7b2ede6cd58154ccd3d906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c98f3ef9944106b112cd0b5adc32e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa158380552108d5ebe07d6492ffe3008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b81f0667201d3f5d73f44678a8a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf8ed85bceeae113bb1e0f870a084810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af879a9c5646b24bbb1e7d940f9fbf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b037d1d8b4de40eb14ad0ae9804e1b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a7f87173d2e152f603d2d966f2e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987788681f62a15a8c66a205116a5ac314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffcb53b6b88e0912eff398b3d7ff1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f90480b736a62a3db4e3b4ac9a78c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a4f4f121b9b4b45d2f5e9cd78704217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a20163fb60818e64d3efbbc759cd8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f08ccc102a2d33fcbc232a2db9791219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5b19e565ab5b0a3c61a9d4aba83e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272ef98df79309829afd8c3406c65a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aacb57157018d42faa30008b944d3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdc187905bcf62e705a79b884ff65c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f5ccd41c4185bede8dc386c8ba5e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be82c55b275b6f82bfc8499842811fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b3d3955b0832c2a5426ce2918ee526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982d338db313716e6fd54ed9d269fbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed8e451ab944200e73ec2cf0e4d37b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3444f3c73218989f4a7eba1d3385f1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02c4c4a0abe8ccd6165c4b2ccb2df530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834401eeba5b692efa5d29aa36f482931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e2c57148aef829de5c2ea369dedb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f5f9239f114395d9823004a50ffb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3cc7f9bc885de81f8366c49b34cac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634940ea07bec114ba2bca44e8affef935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893b622b7062678ac5b89c744adb36a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ad75b6418f4177d922a72b8471b4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88f7f3c88a7b5c772f2f3b51c03a5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf24eec9b84af78db6272bade22623339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a72067eb031eeeb14268ed41a957840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba293206b382e1b3d5bbddf15f3d4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974f723af7481dbc6955b58dc15c80542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05a5c84b039355248d7950cd02033f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc834d7675fc4912180793eb89a27e3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85e828bca871fd00b7e767503a1eb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2445c95d42f06bd0c432875eb64064346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34800807e2396cfe1d9eb7ec961ee9a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387427825db59d92095c783e28a2c0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727916f3b825382ea78cbe0f5e4be5eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1779f6cc0ae716dc6bd25c406785c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9465cfe2d2fb3688e6beddaefe0b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39375dffef75851469ae7f620038f5f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf32eb106134e9057fe53373b2d28353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbcf09113ee27aa10660fb505498ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8242c93c1f35ed51862673c154880455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ca5a41c06bbd1111d24879becf72356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43449252e327394f9b2d0cf2b0a8ce5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a561639b0387965542b1457824c2c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a027cf2d981a02dcf3e758c5a50ea8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7159e33ece3dc8ab6cd5d1a1d45dce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248a7a2afd05baee90999910a2f3b8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ba6e1c84715bc77131949bcdc42ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121ce53a18ca70811b4cc34f1a974ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9c6e68adaac525f62453818793ac264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d973157446a93e4b40bcee9a3af18865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d52ec6a6a79c13720486c22915a26666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8dea3caa623ba7df166adfec8154067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640310563d8ea4588a4c91a9a2c570468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59c81899d0c03d35e715486405aaa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d5cbc2d5c810d0125017483225d4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32f0d9a19771490aeb73e8efc0e9cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac7da94debf0b106b64121743c480772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db177ddf53586cb26ebe9549b2da95fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a16397da5887f88ccfe45ca694d0ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270789a01bbaa89950c4465e5824fda475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e6530280acc00ffa782dc7d75a4f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87f8c477a3061141364cb590fa9ea477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5851d4935ab25bc5d839622ab76a3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f52038683b539ab14da4e68c6504779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d7c960b6db5b5aa49e2dc487abc9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b0d30a48fa198516f7827a5d71e4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d9bfec8c18f5f96f53245bc0a62f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dc0f6d088e156364fa5fa30d8832583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29926b4f0e58000373d3057eb01ed87784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40660b95ba0e72fe1fad8a6c12dfcad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5086da73e8cb5b8255f97be017f4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b267c78902146bcc9ec7c3d925c2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a506ed5679010da37f3520a84779b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaad9a5b462f78b0ec307455c75a00389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b87ad02a0bf4a5c16cfb20df53b0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b31d181a08f15ea661ee8e93dc97e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f758274e563104bdc8ab43d9aa3b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcfa0f44ef81378a634a6f2c2c205793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c9ffc671b9cc040244677dda9658094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff881025641f2312add1c5396fdd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745da952212b4c75a2cef56c73d06d7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddf734536f71b8b352a074fa6bb86a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d30634339546136d7283b17e89b5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2fe04930d0c63374f022a25557d7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7449df3bd971fabc6e9f73e6086e5a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582046658afa3ad49b0c2c0f08a95d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d869adc32f0292a43c67d452c1dcd6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005483130a6c4c9e3003abc992e744dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b629ee4fe7ad38c587c963f1c6906104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb3f2c090072954f2355f9ab05b2d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe2a85b7b668b8e71d58039f6ce03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926c037af83ff5ae3b2080bb4d3ffa8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af283b849998ac1096b31f69394086108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2479e0c16243a31ecaf2e516ecd67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0720f0e620f2fba7d841e27bef2de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787c293dec316d00cac539179746ebd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ae4a1c6020eb208238b49eb1dd048112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba406fa73b491f0aef9b9d8816e1840f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daf6249ef65e676d0eb8a7671957ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf169d8bc3ff31e9b035d1c5f326e22a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f0491daa9c7da9b8292e341d88e17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b972fcdb48d61db611f683955db3180117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1465bc89a8a35d2955e8e33d5ca229118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417079f5afca956d7a565d84d387fef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4d563bdf374c78a7cf0242c3c4c19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029005004dc9023c9acb0a2afcbfdb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4da526656387378406b242d7a33ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd14f040aa5072b2fb78c5ea9c8f25e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a84103c03659be149d71d26cbd08b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df9a9d7484d7c2fa2279d663fa69c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15630e06cae120672758a2894ebf9e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acdd905c09b5f5b8d71742299e940a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e71f3261be3e744b0090b2f5b9ee9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5bfd018da5ac487c767c4f80d8e01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0057fc6e70649b72272ee93446857f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eda493a3b0a0e3a96e7ed368756716131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ca510e2fe4617fee26d7558e8c6a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf71ea2d3c4ff376bc6be775512b54d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5af181c20ce332ceba52ccbf88249c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713b2acf7644107b22ba0aa068f1610135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687640fe0717d590d01a00123b50de9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e377f9d6b58c8ef0417d65237303c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ce583d437ea6ccc20ff2989be81da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e39435d144dca66a918264ffffe51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d4b0b43729cb54e510c09d21e2e2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d4862fa9c6a2fe60d6b83fa97e1f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d08485b05355bb4b73e2077ce0c85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702d21c4500f37595de5da88452e86c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9e02f0a79327c0f189aee379a5a16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738ae1652ba9b47ad3c6ad7af164ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c82e344f581da6a57e501bf3203036146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb3d1137c009c5a207fcd99ce18944147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab7c2681be2596e6b64ab7e9320f71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497ca05e2f65064618f6e2edde26fb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307286527487c1e92ecaa2fadc869e9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa3efe9a9c023798f5fa6a4db34276151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454253f54afaade9a6c60c0798fa72a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea633858f14e66c2d401f96efd582d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bba552e09e583e4acad23ab62a6a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5bfcbbe4b9410d16315760515964f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b23c090cf9740310e711f73b2ee47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe72f1054ee2a12c6cb7ea1f141960157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d253735648f12533c5b8800037a46a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad101efcca7f62810e4f793bb709df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea5ef8cb28e18bca430877e687103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fce1c390fad9e2e6cba32fa13f03b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96075f423ab6656563a3f872ee5f897162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f8c42ce75700271d81d911c4791e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a77be405d869a2d623a8334be747164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcd7b7f545c9593da9d243838888b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aed2b35bdcaac270b91870cd414d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b59a1e1770de01c3f28483f44341167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3eefccb448da0257e466e6c5f3405168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9262b7515588f0c3c740ad007e4e95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b696a1dd04d83ce051067ef18211f22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615359ad205759cc4610fac59c9b355171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483c9535763ae1798d58120991415fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f54cd089394d11f4fb0019fa4e03d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2527eae36069f67ed4ae887b957be8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6e5fc2e1d7a46936d5736329c0226175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191d449175140de2ee2a1886b54e426176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321eb129a48fbdbcb711f915d56d5ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e2051748806ca7e24cfd198832e11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc06af6a9873d92af2d944bfc4d044179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2a6fb82ee146e78d583fa5a4fb50c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018062fed35012e26d2a3bdd46f3ea1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ab68da2a5be77947e75eeeb02040d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc7ab32ae09c862583cd3893aa80cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a38afc4105a2964f3d9c19a0a3203184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b35b5eafb33c665f2438b9c283cc2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f9aa7c6ac3a1072f6fb77e048208186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575c27464bea234134dcc48a7037341187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51363d95f6104d10b9898919ef8b2148188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c1e152db1d5f5c33f409be9f6f992189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395d49c8e23b855061ffac8c6711101190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf555331e7652c3d8b73ac451bfa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7a57e05c87462e0fcfaccd6cf06bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea90d55f0a5be01c06021ba767eb9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be4caa30c8e2a0acb3ac75b800636194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c1795c1395a9f2d9c3855030c8827195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205864045afcd211020dee6ac85726e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050c47117a3ec874e6001795d0e70c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02693cba342324dd50101c8350af2bce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea57aa1212e4335eb77fd1e0100f70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda187d86feece9e91f4150b0516bce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92935120e091d986dd16abe026a990201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adcfe92044674375a991e2695e2aad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb2e62a33e6f11c881b28be5fb4eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba8af6a51b5c04e2026d4a03731db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4efd20fb276dc0a60045eb3eb1f108205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff60c2e728dcab4f01f0d7f95bc526206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f34e0d2034f4abc35da9667b3743f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbf13d35e0aea0e48c4881ea37864f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c477b921f64ff268b5d5b083bbade209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760598e51146046ce6b54c5f192f0c2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeb5fc4ddedc12f139805daebc67be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401a515a1b79a3647f7effa2b6809c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b350e37c28ba9ef36ae1141856ca91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ecd31eeca3bcf8ecd79ef79bc8e0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4edba7f4aad11d2798c27a5c87a156215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf8e3d204dd6f20b27d61f43b1ac3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5edc1dea814901d21f4fd080d6c9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3abc7d6b0a92d17db07a7db047b5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0b6c04f3d0c521dd4c6b57e64c854219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac85bb1dbfc883807be862976c1660a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da352e5a251c80bea4cc2d184d94544c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352f649870f112196a45172e1013043222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92fd4c9ec7203ca2d3d91ce1146ec9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b829f1c3c5af25b5388baa7ac1ba27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178756661e7c3cc4c8aae4e5905e4b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd2b5e9c888d593ac0ca772b4f9330226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57054fc0eadf667439f09d262328f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974548df4d6ebf55d1afe160d914c9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499e3590ac8f2e5070bcaaf0cec70b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f19a96c86ae0f0b9c0f231a829a2eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553b177911d7c549e1b6c433c8bddf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e937d3409de4220e10583485866d68f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0dbb9bc3d7f41b0ea5cf7fe43f6af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e124e0f6c8cea4f70b338b217db6adb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e5fadcc95cfa86d9768a5c85e4b30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69549b514b571a24130a70e17a87f4f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd83a5f664a69a764909fb9c351d0fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707da1151de11babc79e1a3dd51712fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f7b65b3751a1bee027c8fbea45daa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058cf5fdb146e137e0141b49c644140240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b0a6c88ccaa779b574af5f5128b71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddeba110c0ea3bb65ecb5a1c363766242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc9047de51416f40bae422fdbf1618243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee5374b1da21bd4acae0b60f643ac8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad733973128eae221c8c48a6e105d39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2360170cd0ec98f89cb49724ba6886c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b916f5d552bf74188ef6a6c60a384c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa529b389395ceb66d74d2aa694e785248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd840b255b4a0071dcbd5b55d14d60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1b6428b34fcea5615e21e552a2a82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c5901dc9f3daf448148327ba8d12a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b799c5c08965b6a083bccfc077885252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b338d9f0a8e70a6e2f83d215851c9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb571fea2790689257535c7d5a86ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8821e48ac07a045ba54620111ac8f7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176dd2d545a24731e36769a8f2afddf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e513e80091ddc889cb3085f4eab676257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae45b58bef5ef675ece8d0f36e3af7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ad90dc43f9f35368f323ea600cd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e181e821ca6ddbd8eeb2c2fd77211d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3cac649ded79850f841ef1ebd24fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0355257981ece5d6ea61c23cffd63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538f8b62dc7673f5149a90589bdae94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2fdb76fdd774de53de809cd91dec3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4131d75564a80399f36f874ad5462265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e39ae60684fe9559869497a1af6856266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562613eafd867ffd7beb222d56aa907d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e349f57b1361a29ac1d07770a430aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ccebec2edfc2ca4b1b86244c0956d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2584799144c143eecd424a054d6a87f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0858927756497dc898721578e68e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ffe0aed2ec3d620d0d5d4a80d1a54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38874025884e54fd4f038a63ab435ca9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e7c193a41840db9c0c43b27a745a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ef4e9232496984356949cdf3e4e78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91679ae463f0221ce77b4ac6cb571db3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9c06a36122a93c05a2b74802496b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0f2047c1ddf50a8d9df9339a49df4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d9db0b23c383499718103a4008433279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc68e6c6c608beba77c33ebc80b3952280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7f02f71d24c2befc10adbb8d220d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990c077075ef90bcd85bb59020a13f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c95e1d6b4e82c232d5a5e83bcc039f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec109cc44cad873f0c2258abf84e5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52a338572f3c98e8f3d83d9a3ccd9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926183c57bb19d8310607149ec26a0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea5b6d36809bf16b3e652ebb06fa54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ec6116702e81ff988304fd647ce06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12ba479eae750a0df381ff1ce1c1b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd12b7a7680d585deda336e9607700290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cef80ca41b18f6bd65c3624ff89fdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74c9113f947fcb9573cb3edccf940d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68bdc89f9d963557221a1218d23624293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25a3883bc1e9cd6c3540d65f7a4f95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044aa37a05b1ecd64c016fe00624dbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689251e773ee5e3eaa84bd0c5859d7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78554c32ac7a9ba6543e38ad4cbb92a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2179425933d840c99c007462359e19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494f60951421f603d79defb4c3630e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f227054afa601f0112d7d9e7c8186300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d1bb9deae49efcebaa4a2db8ebc04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627ba391aa21a216627c6575d64bc25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a8c402e33971d727474a54bebd0a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9a4fbbc4fa2c1ec17c69eecfff45b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3eb6fb204454b592cbc5f5a37c381305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e998c4f3c118429d0a74c856ce2df5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3469b4a6dc06cedb085c7d57be3e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a43782897fd69f1dc0fe2e8c40658308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab955cae2b722fd3b08c2af15191bf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2a605d0b9c39c555cad5217004996310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9673300d82637923fa25369b3e700a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd87626ac30178d7343131f224003a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ad57a2ce2d725dde7b82bc3cbbbba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2ed54bc2511b396bdcb6f90670c95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae37ada190d35a361b90682db61e8f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81fffaef2b86dfeb8077f2a835b6f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aa76d5da6c8f1029b81dc2658ef18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d656f2b615c719a5a8f6b360ea029db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1f119a53f1d1a13b05298f929257d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123047a40a20214f156cdc6ccd21a77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a401d02579708b3a851b41a480decb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe38b8734a0ada410ef39570472a8f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f974a0bfcb9f53dbb299b4ca9e415323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126e55d444a7145d4fafaa4edda0e47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bceaa101fae860c5321b026621ebe3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4e9462162b4f40a564cf9d1e3d9f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d0208c926dfad96209880e5af4ccc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d7e818399684e3286a961fc79a21f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e6eacf935e2fbbf5947e10854cfac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d03dad903df238dfee3d0791db9a0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4a8310718a86765c7d171dc4df8c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdeea17922715e86c8b54c013dff3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b36e962db67d92f00b7f412424bdc9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838f49ac79ece420de89b48399b4838334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c0a96576b87484df97c5bba9a98d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6930c0b25150dc3b738e798012e012336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef49741a82e31922fbaa4bb23fd951337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54041405d337fa230432b30ee2772c47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63baccca944f77fb20ac7303376a2d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece11954dd3d5050b82046a11f43b214340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01837c6510427313f3934c76fe69b8e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a582c6d7bd620d32c0590406bfc00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe4382c2985d99d303238b1fd08fd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b57a8fab8fda5a576c8fa9b7cc492344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cb33e519b5c0b9a62cf646ab45787345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef155c4f27d0c317947ea49a8cb9cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff90927ff576d528e36b008ac3f14e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f668a7f1db5aa10b80cdcf9aee6148d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be7db95ddf9b4a2b016649de9bf72b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98bf47b9064a9000b8ee258742f1ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabfc2425d5e1b9e45ae00e0858db17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1dd55066e0bec88ce763ece9be9d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad79f6b71b5c85f01883456e37e92a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de39c066ae8f46a66299da20cd107d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e34c7e70b97b57582b6d13b40731c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6205544b4dd8fe0a1e1256b83e2cb0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c2007022216b9d0f9fe6ddfefcc02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b29e7a44986e6070613dc1cc3399f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894b751e7a62a4840c3c3037e3b63ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6fa33b737e49f81cbe14895682830360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55cf93f22c7fb71c3df07fe65f5588361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a3e7a17829bc3581c463a99a51c8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237082cee194aac36d84724c5f15b64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcdf286dd84bbad971c0a0afc4f26e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1650918cf45729171f5c294b0c0786365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6a105c3a6cc1eb85399b596a88164366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173df1c1b4fe0e6d8451a75f1d369aac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e2aac16fd1a535a64aba54a0cee9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13a1140982352b8e5d1a623634c345369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d59c0c685eb6b03921bd1e2860cd97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19130ef145fbf24f08785e1c72fa18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0126d28fda945dd630106ec4431d737372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff74ac76352113b2ad8c2d86915251373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a4af8beb99e6bff7145fb91518195374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f92945444fd7e532c1d3ebae9684c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70265b675a646b801a8beb60ef554c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d8984362bd911b949f3f2d6d7f5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbb4ad520452e812e056503019e1e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248fda2157ecacda04624a617a13279379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe8351d321399f76469b5db99fae16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a9f65eb3c36fd6fde0d953a496d62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433f6c60d29f8d84eaa671dc877f62d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f9f66c22807181844f9107177b2e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b61368d2cc453f3ee377d59bc2173384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e429c86e4439d1587c0079656875c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5feab5380cff1ba9b421969b77432386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe745a0b7eb0090d5ffded29033cf3de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51139971f1871a4994b6d12426a27f0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f2824aca00e7228bc686cbd65f897389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c1fb887e1556038b6058d66e7c078390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdb126c40408b44b69ddaffbf083b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a7ef5de8b96481a575a6f1e20c29f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11607780c999ee347227450a13af8a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275677bf427c2b76738f5081cf3e091d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d803ca3d9d9634bc962a0732e2408cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ff7974e00cd776edabb21d9a72fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151afae22a60a3f782a797ac47162ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106adf16b809d45669aeeefcc67a87bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb34f5cd5dbd6e5e4708852bc66052e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc48bccced4e3e635805930380b3a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60de0113a52dfd1713419c17c0c6ff8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76ba2d1e52d959094331cbb61be0f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65bc87660f2be9b44c6ad0af3de4f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80c3f00b63d472e6d91dab8100ad2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de86ce9dea63f062bf0d1f25362f322405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a01b768ca55ebb3c7db25b52cbec1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32909d93a311407d918eeb85aeaa8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752839651defd7e31e6712fd1b63f63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ec6df2de2796992747561a44d5459409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060da68da3df5425193c675061218c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2784ecefddd98e62df788b54a5ab8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995483a54773dcedbbe688e8f93dc91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45521f5637097b94bdaa7f04dbabe3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25732c9bd03bc0477982d81d3f186475414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee0de8d6c0c52ccf7de600882091bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b9c7ec833dfc5faf575d8d653b773416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e370267932382701576e9a6121478417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ce634e824d57bd4a885e051089f4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629afadf42f449510563ce2cf2aa3afa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae954397f95e84a92b9b2515b3b7b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8b9af3c67922f5dab222c9a645f04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021629d10a39884ee599beeb24658bbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e934f47d4d1a9e6760cdd36409a66e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18ba86271952c9a47d8be571098556424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778767bae2e82174b09babb7fb3f18a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564a83aa8bf5570f4a8984a1d9299f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad18d81de886266297059ff14475d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661f16e21826902c21c42db9384c63e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb725cfa7cf02e102c31bd5d2384a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4071f0315051bf0b7036417d00dcdba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3d38df8f7e5ca6f787c7e91d3258431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f89fd59bf37a09ba76abccae549f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9edebceb7846a25ef68fd9694645c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a13fd02dfdc2943f180aa087f4cf3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c659765c63f969fe0d6ad19c148a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b6c039f439d17c581e3540199c1cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc4e0d736fd973579e976f72ad665c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eea590f910cc2baa2409bca82cb65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f770e3f63d6ad11ffc69edb69366e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e65647cd8e2fdc566a7948f1625c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495c172702f3648c9e86f8de6722db1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf333d9737f5894fb949f586ceba56a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c1b743eb0e36390f3baf9313c4f3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad099b8bbd4f501adab7e3587bf20049444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56205c91d7468c56981696598e9b3731445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7309660895fec17b5a925e0e3d4f1b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c336f222d1e72af20a21e9731e9398d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad017aa796933d8af506133cda1213448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a6a58ccc0efb1fcb7f525514c8258449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5b3d6e39b1f1bb81c3c9ac5bd9158450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea38bf2f9c780db853e4c32d216c99f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884ec5f8f8ea83e324d2313054689a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e216825b3f2d3e8a56450d7c76d3c70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f1b079859fa7189b26f11dfcbb652454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c5b3a8963bffe9bfcb8322beaa9dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc436f00830f077802bc7f51e09c2f54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb980bd63f9b2cdf421eabc65e7b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd7b03d6055addd41e321b1968c2ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e59e124df9a4b3a9c41a73b28f1bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1571f9add534e773ae5da43412efb72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e75e16277bdff86ee853b75e378099461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5801be7f252928a5c2bfedd5f651e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2dfe5e312c9d6a844e97455116d71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982c2765eb31d40f1ee3a3c2af7ade4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35899633cc4b82101ef0da29e754a9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be7b10f062aaea1bdb043c925a7c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07c9bb73e20728d2657c06605894d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4d704e2971da139052606a2fd08d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7d178eca541b22140c9e13e0e758469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72ab012ad39e7c22cf0081ef8892f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daaa9e267e120c378e10e854674274471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ac8b472811f422d960534ebf2da6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb227051ebefe8df20e5223752f1b470473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af555babc6647d0602531c30c75a0b0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8167ab344df8178a8538c2c44a665a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e70a9563a8d0017518d0e71613d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c0b994a756e30b854426d37add1a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985add95d5ca65258e2a7637781d135478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68a5f7314a5e30beda70ea66c3151c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6955e9cabbd2ff0b6a2268585e355480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddf095410b380de25f0a59fc855f8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051b72377c1f222ab95c85275603529482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a147cd92fac046d1dfe8edea4f5e8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62126bca66b01279c1ba2d9da1943255484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618ff4b5b1c648f6550dbdf922577ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20006f6d68fcb1036510f5f0843234d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439af01b13e2d7c0407af03d5928825487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8e7aec0e3d372090f261b895108ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550767beecec794ac4828c40b9ec08a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c196d14cb6f46c7150502ca3d661e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b3883a05ffff6bc2e25b88417a74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b3e727393b933bcb408ca1f1cd788492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27db191c4e26be7d9a6f03b4a3e663493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a445e0d13c114ca992531efcc72d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2b69d5c4f83758f25e65380c7f9e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba94ff6a9971c920d44fdd69b8db2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742263ebee859929de388182495bfd31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc430e657e2fc58d620cc82b2ecb570498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72193b6f93745de09c01f60c2ff8222499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceb7076897699d381ee089fbdf8820500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa18e6f50751de3852ef9c3706d7db2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782acfc216877d88ca5a1bf60629f95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff4054f6d975f0e5ca75343c0acb71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dcb1fc462902892466815c6edb10c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294750fecb608929ea4e37435d21168505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb7cc4771717252ff756af7451afef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b98fd14a34bc48ffaf6b9f82bd690b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f03b20e5e3219521b72a0903c66dd1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81631943549bb91a158b7db9246f432a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cd797bb50cb2ba064badf655076b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57e12e0d6d733070c6f998aae53720511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b5279f8cd5c20f90a871f50d109c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4726c1473e2e0888dd8287ac4f1268c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5609df62b4a667e82d6b69199681f92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99ef0803dd40c33e931621e9a2a9a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554ab559bf506864925362799ae9b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d29eadbd5576175be666c4323ecc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a561b3e52dec36415c9c86e5749c728518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744a8042e47b1af3dde9a890a1dbd6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352f7f321ff47ad34f4a3291a3d81f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd153dc62a044a4e06ee9c2337ba3316521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a888fa8f2237597a6541987a72582d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad1704f302d8b4347837041aba76bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cdef7569209800e49d8ce1479b869524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834031c61366491ae0049aabfa2136f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e6c225e88be5e6d3827a0eada9de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1fe82ca6bfa1fb563bfc2fb292466527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c8ff82b3906fc890b6c7c441a6631528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c4d81eab8dfa2bdea57cf41f77f75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1be736347409a40fba5ae671ce19e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e97e8b284fd7d4ca7ef9b8d993618a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ec22b04594f10e7162af99769064532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7a4b4bf3637c4ac6315f309922a53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3cdffc2f0775399c4995a29aa6495534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838533d194ba903a7616213b260bc36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04033dbcf47a943ac3b0d87639eec31b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e8f825d1554c2104c0e5080d4fee0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b64d9c1a0fed0e9f3be254cc53bf6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd21a0f700e9755aff3e4e2584f6f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852df93f194f508e586881e555e21f0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75edfe2175fc12d42466fe18cd9db1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101811ff228945357afccd9a1094b53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97cad438c419406675621e78a785f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae5cf037134a9f9f613385611137cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515b207f28dce31bc61c2ed85c2cbc9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61b6b47f5998eb2f240041a653818d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cabd78353d4be7ba6d0293a417d38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e3545e920cc56385dd15d1c1575ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acb08af9d3265b104de3b782b1270d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efe7157b188a3abd9370cfc979d095550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c764dcf45b67f48f72e4f4ce585c49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205e8420a0991da3713c493033426f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dfd19b488d86f2830ac45f5445d46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f05052cdabcd37c28dcfd66ed3e75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef85283ceccb63cdf2c633c1b0591555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9feb3b404ca904435797955d288e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36d08187c4488d2f8e150f3f6bfbe5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4a4ae0dba880dc01d32abb8e534bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54423b789439b3534199597f4954c35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aa2dcb06c8f7d45cea33062fbf017560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eea0ad602308370c372d69d793780561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c40a6881e585c8f6b835d0cfa42041562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d40b72197423605944f4217fcedc67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfef8fcd98e9d9abf72e1333a72b67e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20be24b26006f2ca4aff8fc2fd83b34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644841b46ab0f3228ad199aea0377fc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5418623ffb4876ece50b1327e1a06f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adba5bcc8e2fb8ad8fd6791bf5fe347568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ac4d6acd6e57c31be0a9990b176e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdd3e2baf130a9271b0cc9177ac8e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bf3a30144fe60eea7e96763948d70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739144a051f329deb2681aa4d516b25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9876e82951298e17193132ce86a9ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e36191eb177b380e664fccc7367bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27911f83f8f59a25e8663e59d46e47e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a5b3b6c68090b74de2f7becf4f780576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec7fc9754a796e4cda1c8d9a4f2452577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b66b6f51f38e1975f369819a0fde2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa29702135e38a6a7d388d4ba47ae7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb270e8a94377e7782f5ef1e369abc82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14871e41162bdfc9b7f32fb42e95fbcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c319dd22073cf9bcc7879f948e31f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d80441ddb4da9e75351c48bbff4440583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a5fe9513ef92288aa66f8e77ac8c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483a30fa7de41bf3619b869d3936f7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c28faccb49929ff1e69d671931d8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2ab0718e457fc3381d46864f072b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c99b2dc9625d0c11875bdc694fb3fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a7239ad3915fe67f800f4ea077b4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f673e7bfc8d264ca8faf437d0592590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367117d326a9118a58857edf1ee396b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8d86e9f1295e0d878c3ebacc94f6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267f70a1899360540b3587890f99721593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c3a96d5069d9d1f11f16d067d2d22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56decfd1f20042eaa99fefc5c2dfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d32ea22d8181a188f14c5ff74162596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ffa6128eda5ebb195809f34591a4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a436312994fec14b66c6edf6bbd3e12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843419f002429761d90631726d15f085599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4674bddde0fcbc2c40ef8721453976600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1caf06a84a0352cfc8c2fac7872d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164efd4452d8893fa3367e56d320a79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac55573153bb037cf8d704baade2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f96af741413ceb18ab2b966880fdb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1dc0c8d5bd699825e3bc0d6bc33f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303b6c1787472578440ba104e9299b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62447b7e3718b81df654e195b36882c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21be2db1ff7847b1a03ed9842fe8a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924b6511104325c451558cd9ef2955f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64747b6084b9a4830f063248dfb5ffd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15c6f9345d2c4f86613f0d565eb666611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786963b7bc6b011ecdc7fb0300eb4019612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55096795591dd68f7856d8ab1cf5bcc9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e02022f5a94dfa3af9bdf7961d57e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b48309ef085139e70f1a4f3d667b70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a255a1eaf02082966c5468d29c959e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab0ffc5866b44bf870f302cf9a0a3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20377cc6800b0c181a4c8fd7da1f640a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3acc8435afa262ff67e0992124c4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519c574f4e0507f786b9a1fd9112f37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64eec08fd3579e76ee1a3690a4c929a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e2ca83a2ce677c7512bbc0e272588622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0fb7dfa8f00e90ec65dec96c42fc8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902a85a367af1c6fce6adeab685a74a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad62b2e2872dfec152429248d380d62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97c0ef0dd104de14652365f33a9010626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7949623afe6cab69fef278f1b46af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213cd070525342be477ca016e18f0fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1b4562f293501247c45beeac9f91d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303bae6c075c0fe9cf4376871aad7c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302114f228233e46a610b7531ae5d018631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4bc9d40202cde7f3d46b714c7417a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52269c8225e24a050c839360ac432c89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff18f23af07d7f8ffa2798488ef53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf5e92497d867bcbfc48e7d90c9dbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962a81050051ef86ab0877b1d0fbd57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbc0ac4c050998d286fda3d104be89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee20ea2e55733edd734b3f707cd8c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e93646c1ca5605e4ae36684e47019639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9513c29a50bc23f60c951c4e893e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc5ab3d3196ebe26085c80f02f65d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183630445739d2c52d24fb39ac43ed6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7cb2a69fef4a6296111deb620b1b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6ef17d972dd70f94cb569f46e7195644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba5ae5a971d425165984132023f5fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5bf6f0e10d416f7475c88a039f808646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07aecd64545184ce9499f0cfaa84e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fb40fec1de3a6c5c1dadd52d6390b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1dc24485d0dcd7d1d11e0a3618329649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f3075fd0371558ab6566712ca9292650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf694a5065002c241834148b9d914cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b2c4b2e9f75cc4d2b059351046507652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1286cd5a54d3733f27648b2c2e9b218653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f6d14e841c01517be9cb77ffb343654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63abe7781b104eee30fe93edfcf4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331780783a3f2cbc822825ea0973fff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db7f7725e922370450e8722e0f57ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a533883c78dace84c6f12fb422548658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663d83c70bfb7d8a7bedfa22fdd69db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11baa6c4339887debfbf7b1cbd8fcb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7703ea4e022b1520677f9daa2f84f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73467b856495b3d94221eeafec5256eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd5b6d4e6333acea2114a48f76812f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d17a7a13c253767278d22f3c4de1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb6ca739c7e3962211e4f8dee779b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9551e9c5edd73da50294d82d74b91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0c8c23cdf252d89d34fdcc7ecc95e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3c8ad432b2e6d08a1c3df3c6c50bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710f6ce89d424aedc8bb51240bd6256669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de4707e5d280ffadbc67b9fa594618670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057b9f3669d2ac1bfab82a643b2256d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a9bfbba361e7adf69867b3e58c03d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5286e99c646ad153f97c2725cf1cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ff042324beb6bd70ab0640a6b20c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96eb5185d5933a9e3555975cad6890675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d002be8c304be5067f7a7abbbca01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885c4a111986f65c90a529201e511b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f274d5f7537c01f4f02b35d1114cd6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563a4ed6c65d6936b5c442fff046b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a4ecfe8f1365bcdd38414243317f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7822e3df01f3f3801e7c8ccebce525681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9cf034616ba8043b4b5f789eb64e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff01d7bf66f2332437ca6e74cca983683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cff81c2a2de021bdb6341e33d121f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc384397a83574de7fd2c497a2201bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b41f4decb95f434eef02c1da43f11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942740c5f84b9e0f546f35c097c3d773687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2c8b5a8956ce2a47ac68147c7be37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a61fab9666c716e961b14ddc2d357689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1ebf9c243aa7e583e4fd0b641e2a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08623a6db670941468108c2bacb4fe5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fa72dae9d8e7e97381599fb0ba647692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1da2507a89a483bd66e725c809f74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbda27f507e96c8bdb774764824dbcc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3a4dd503a2419f6f4d62a349cfaad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0de419deb2f84fd523d8d415cf635696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2eedc0a51df5f556ee57abf924a3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488e92e89a8c2b76245accdea160d40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77d0a909794125f8f32acf25dc31ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3105e20b2c06e81fad7bc3d2759ccf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efd0819f86320b07d99287c6100064701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d310a7dfe635604e7c791d2bb9e1ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d615abf0c7545fabbce87c993c46a6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f5d87336c99ca0dd5c1ee6f767e15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d290e99977285026fe1d76de1f75b45705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09293716b6d7d279d31b375e042325a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75bb10011dcc0b9c92e2adb471c540707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7aa81ac652bd737dce9073db8c107708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d272edf63eba754c8f6f5882bf02256709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015851ef0ee2d4f299afef14c4c22cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352ad57ec6db97114c448a4332de7c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d513471a036859c5c7e3cef55f0cea6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31add284cf0bcdb386cabc5372094a35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ec7e122847df85323c99f69a0c1a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42329451bbfe24503df658b719d8fa4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db031b1236cfb7e6fe459dd62f73422c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558430018269b24217e87ad41fe90e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eb8393fe1ead10f16a3ddc9bab16c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eef6e98cdc51fcdb98d4b3a35e878719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ee43bca31604dee491c4d5e8be26e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092cbb0e28c3e6eb39d9c62e03757a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753df9677af0157d6d94a7a5e1a84f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb67f994631f67fa2bb5232a3eebce6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c610939c7606219d7c1b003a5f58a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19de6cf2859a9565d56fd8e178fa85b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c6ab9e03f201b51af5ea8fbfc7d4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41d1815872141e7db36c6da71f41c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77085aa13cae79fe1ffd434107476e8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5457d0488880ea72ae83fc3046c7d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e838a1b38f0bbb60da0c6b903b7ca0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c41142f21e8d1864fd44aa471b17a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1efa7afe78f25b46fb5e7068a95d00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748884db51a2d5b327bf2357c4a1206d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86e6185e38b2d756e6883e27cea08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338398c096809dcb366f79dafb87eab2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f701c407b663b6f939fcf10d85ce7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654235c70ef319001d5db2105bd168a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b35c58f2e54f8a36912b2adb0c0d24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae31da4756ff9f8a6ff24e933fa47e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e4721ce6a41ea3cff2d601f31089740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394c08e99b4f2e48ab40dc55988da1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fa97fe7674264a5f4ff127907354742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815a51429fe80aeb6f1b9a7c1df6db2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133ba031a1b7a57bef2b7d4acb90d87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caeabefee1b209d139ef2b99d1bac1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce335d4ff1a7b0f6894e95c9346bb195746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4ea9f38018c7058c0fee43b65f6c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52702a1e1dd7eebe6b85b615b07c3929748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0c51fbf564dabc3b4bf2ba6e7d2ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137ea4861c9d6627cb249ef4c11559f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb4eb6d2621fbb8a094d891daba0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe31b61f150f7ae0f209d697b8975da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f352087ef1c55d3bbf2cc88b5fab3e5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>