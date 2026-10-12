--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29135585daf82b7e23068c5b87c80441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f0eefd6fff3a412137f7cfffb0d012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d9fb122fe1f65faf23d21ae4deb143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642173dd53a4ce4eae2d978d39aa09a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df697068a8580ba60fed744a374761975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86957a35054462b3c975ff371e3736d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1a93c368d44aa40fcf0b61b0cf6287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02737101cf32ca93b0a351e7e1e3d77b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f2b53d797ce32ac9d4d467297d299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554fbe22c67a367efe44adca6db596210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4393db3cc0345ba9a789c189d7042511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5775ca42d11186ba9e163b241e7a7fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526b8813bf467376aa2ccb74705f96e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650793f0abf44a274f344d8840908d1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122a2fc68dd0c04342c99698fb3e68b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ae742cc2aaed56624229d4b36b56216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132bae0ca1c9e0489257c80b50170a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d01fdc8f4621c2148bb816325db0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab785903aa7c1991264dcf2027664f4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fa31b4c48a0f79618650136254f3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e4480cd6d4252ff6ac1852b10130421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a399f2c180b7bfbf5f5cd3128ea4ad522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9aa04a922f659a53b082c363622b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0995ba17ca0293cfa562008827148d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f559dd31bc412956ed3d7fc5079ab325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0077137aada4f277a0073e96a1bb92f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8589569a79737d75dbc72f5b4854fc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ffb7e003c5cf52c76d03ef14c9a4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42237a89d22a4aced6f63722d09c3a9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa0c43955d07e9b8f99bcb90d2d63b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efae29f60c7693410b2483ad5f54e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9136d2fd9135ae1bd2ea80ff5f46d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb9eb668fe95503a9dda9a10ebccf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81260de5ed405ded450f32a72b23da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbaf3107c3281705cd8d70a45a26a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ac4848913da641dcfe40a43e7e55236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f514bce608139904a94c810efeb4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f637e8c6737fe1a5da37cce2f0aef838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4e365eef3452da32734bc694d274b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6957f0ac4c773bb9f34f0f44888ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce419f5fed8f5d6dddfac7e5c0c479941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea88b888e6e46e7a084882636b03e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942004639994dc15e1e1709d0b1a0ec043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef329c6eae77ec16c7fd7defb35d34944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c31d6df973c598092130e5c99c2f5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f751ae975d15223480af0c8fe840046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de634b81f4e23df3c712c9334358dc8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a2d11d8e65bc94a8608d36fec02948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18ff1d1f8977a15d731ef2d98e655249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a74ec2d03c74c667be90e59126ed750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9659613846d7f2402f17e5c3d98b4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8b3fc7720a852d85755ca0cd56d7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec06ef6a6c1915b8c8978b64c2af30453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1df00a20ce8ca51cd7dff829d2f5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb80d3c5513e5de0ab033732325c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc2347783cb07833ceb59dd2411d0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac92072bc41b0317fb79e11709f8aaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c3fbd46fd328228e55eac966dd60b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf6d68707c1f94611164d36e77511459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7f24488b3b24947f8ae1b6f1d901360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e09975f79009fd2828af1b0d941dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666444d78c9ef9c00ad96e8e46241762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c565078d8d25d57995692cfd6ff56f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f6c3b954c65f076b49535ffea27a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d349253faff0c45fddbd2b160b0d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14636b371ab2cca3add4dafcbe5cfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7a4dc259f3e26387152a344946dea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426c4c7a6aec1fd1a5c2c7abba34e2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4dad486b7b38e9c007ccb246c41ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805b8e743992042294be7598200a59670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a46d2b1372f520ececbede374f126f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c2eda38c50e622ccbc054de73e09d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3b6a1cdf4b534626437cab506beca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f1ef8364ad207e1acb495bcadac774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e265ee4e8f18d516582471d7a3c8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b96a16389bdc025fdbcb5261fe96676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698a827b7a3b789bd9d7d851ef2bb7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce313fc6eb1eced57b0598ca2848ad2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1740beaa51eb896173b9d4db7265679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039661935898d7b75964a7a4fb680e6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890b3675ba98114b4cca49668893be881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817e2b9f9a0a4afda8dc2c34efb881182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272af024af5fba3263e8710196ffdd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217a4dfe17fcd0cb210e0109d0d7da184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d261c0315bf038f3b6c0038b95f7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb8aedf5c64553f2d43aea5ac19a5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081e9b5ac28263b3da56c62a4653f5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3bc595d533b234ba1374c6167655b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c65eb3a2838bbacc4c38acd0f1c4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a11d1a2a4895e7032ecb963b7a05e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556addda885bd17c8f6273fa8f548b8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d965d247d3466be717f748acb0660392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455004e327583ee3a9f6f8e2b841346293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111e0b33d3485880eedba8a4beab95394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37a2dd81d38e05d7a9f3048ef5d09f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157f6aaf0eb8efe46ba5ae3a88d24c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58902a15d548690a16e64bc3cc31ee5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea07ef7dc2944b2db25ff0c9fed9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345505f89a7d0f8548476189461bac999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c6f451693a2af095f332734654306100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10b9b4dd44628b938d62c25191568e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bf9f1721bf5fead13118d5dee8f35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fbea66e525480a8c2c4bdaf20055d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc5a0de13b19097233921b1a373bc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbdb6b51be85018d8bd36debb8f4d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef427aa996621fe124a484873f9706106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a875f4a055367a125eb39c685423f00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069af568152998e89c633906d140ef4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47a095002f2564c991d79706b51e18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e11602b7c2758de4275b973d9ca4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1300a818ccc57455e45842f9e2b1be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdb7afdcaff0248eed4ae88cc0080c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c5b16ca4f238c2b41a2acce980fb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e3b2bea2e02d92752be3489b765e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a40e24cea8c2e8bd945a6b7f7cfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887910a4303cbdf517c00b7da3383bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058ba33e8c908a00969fb5bc14616af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15ba7e5e5558f0519c2e0137ffb4cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc9579887edaa7bdcdbe8f6fce4e5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32149d5ef2b3aecaf10acb47d2ba19a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f5435e68e8bf5b2eb791112bf5722121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084c79293c47da274034fce2d9280d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f653613e0e60f3a7cc1a752592e19f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571d155fa1784d087a20381c68d61be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689c9f35314f462caf880bc389a857e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efa04ec43ac7f786b2d32d76a9e1b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b195941a04073063c056802c60995127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e825de7a58a14ee2fea3b6603e469d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56657772efb4bc5cbcf51318e89f91f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880a6b9964d1b413e2025aa97f3667130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f0a3ea8363667157fc66e2a563570131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805613d75338457226e2743b31f3a7e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf1c84e48b11be2a9fb9f0d191b420133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b447d85959070d17923fa9796ebda1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55f191d5822534a3ed0218e87ba38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12f27f20f2721ec0be632238a6d4b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cfce941518b029400a961f5ef8446137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e6d255e00127d50bbbd8f0cc36c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2420b14eb0bde2666da9aca54cd274139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f4f3f4c831b3352d655f7d60d6189140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaed88e292ad63147fa1fd5aac5edd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defdc3b1211eb8cef6a4d32c852bbc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c16f1f7fc6e7f66e1f0d1f6b588a44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a6fe2021c56e0bdb7e7e3556b1f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6f56d807c3cb0c5c2e206f8ec7d1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fc6400f455340e2328a46270cbb4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd229fcf9c8d804893eaa847676045147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fc9a5f98b9709d535a10c221ff831148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff2fce106dbbf9e5e713b17f2a590c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f899370b2410232ee0166b69d55e219150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e22cf9bad884238d9037d17dfdbc4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24420e3282fbc15780a6f10b3d479480152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d9def55e2aa5cb3812bd1f0451bf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68c7e51400a13ebb5133c414e401d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01344511000a6111023272988f1391155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492a80efccb3d04f804d3f2a491c6af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de02279dccca2e0c66278db83937aed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49fe761aee06e457c39cc96d775bd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c12339ffa9165b1142fb4182a4ae3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a66fb379c039f0e6e45586b4d50b25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3baec90652b79e7a16dd910f46bbe3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75950ad893dfe21788fae78e19ffed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8619e788dc3ac0d1c8433ba5cb0aede163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87cbcf427c88638c2b33d2c9e1df42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece78539cdcd24c22fd2df6867139b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe71b69bd827f6010d6e19bd803ff1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccaa64640a1be3fe52d5b4e3f4254c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec32684b2f8c63cd016c4cce028c6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd57e01f05926f88def710c7a7733d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94d28d2b30032d4f41c354c2738288170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcf7505832865e6cd776f85bd1a529171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e12e7f3f6a1e2e63a5e47ba8eb744172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63bae514fc430d295e33cb6555c582173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a5da7b2296ae3f7063320a1e2ab0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d9be2ecb1ce986285c51b911065cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66f9a941c5f1674c550fb89c089154176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162c5e22d0d05dde42a9a47d9da4412177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273592a2de52138f996a903a37bd5ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4f54aecdd059f9968ba87cd2c38ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bd7507373a12dd394b42d24e04bf8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee538fe285967b0b8342660bd0b705181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3bb272200645040573781d054b989182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ec35dfd43e0e0dc3a85e2f21a40c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c35e0af81824009eca2734eab8a19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626b894bfd9ff92ac7877fc496a7a9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf855a434cb0a50e9b46f167087771186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f360c295282fd5583cb5afd425e229187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b2b5d76dee90bfd7990eee03f636188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d81591a0d2a0b109b2f69f6a4272189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d594e30ef9c99445bbe708b378c8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ee5c014c16c6f0e413c218c07b38a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a99c6400d91bf946d9e9cf2a2bf277192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f63868920e9c1134ca3eee539e1348193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965acc1a911c424c147f9f606e182a92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db110e8de1d858d728ff0773292a927c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715ebb18fe8ab4d20663f808cc688c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0484942aa0b372d12abe414497d291197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7a41981ec807e68b3242b9e5a0150198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307585da1c3b72c827617ee39a9e65d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8777e636f8726a47d55bca642ab7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a39b963e3cda27043cca4554535e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c8787bd6b9d90e671883ebddc7b4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d619e704f4ff396c41999f1444d3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35c11e6fa024de4d00b287700a9028204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e682b1e2872c543f6057439690f4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cc17523539558e8f16da8d3cda4fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4523fced0391c48e891a86b7124b5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ff0c7efd806767225e3bee5d51d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83cd7d54a18fc37798eeebff4afd51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339cd9f5b17e171a57857643e46ee8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490f73a4d3ce4e3e666ff14b665a8fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a9e42bea8dc8250dca73327bfffec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a013a3f74243373493ce893f4f26d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff104c0825e96e05b4f284b21083b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4599c8e6a63e8eeee68d8731ab9f970215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251164daa2dec627b36b9c602c5101bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625ea7c1272c468d7b189587cbc5390217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fec300d256f36ce7fb7e011c297a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9dc5926d67a5735294e7dd12d0010219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a175294cb6de4900bd58cf6767fe8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51fd7a75cb83e5ec73c75f2453b283221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d439faac565c8aa384fe621dd2e6dda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97232b62e4845fe36d21c6c0f65fcab2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c20fc3e71af289eca9d1cc398a2a7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d04f193454d0ddc58aab8ac0703b1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f68d4d65df185126d170ba07faf8c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b099e0a6d4818cb34749fe731b7c0f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d963b122af44cff3a9fbd03404fd881228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585894a13259d372d84f182d7a893d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6142821a204307929e1dff89360eddd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ebca8d119c15b6d3766eecf3cdd84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d326b5c9ce3c3661532df68374c7fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf839470385d774baf78958448737d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b6f205ced062847fe18b8b12c6d8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5c15132bec5658cba93526525d8e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813457f3121190a1686c67cee6a39c86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b22da042a49b3e077d134eb2840ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d96a1d04abde46b03fcb06b2f4efd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f48abb2aabbafd1d45908ac403dae5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc3e2ce813ffb5e46dde575da04f0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01061cb72a47d886ed2b3e3f53fff293241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed384c86b9518db80441c3f24659b7da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b11ca5520c7d4f614a5268eefc0891243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bc1558dc7f6d45fe28d830d51039b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dadae09bf2481f8c013b5f13675db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11993ef1bcfd08a00d9b23de1a76d05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451b012135262764a28c8d58cdb8522247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858eb4b81d08e815a0ceaabf9136fee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fdfb93ee65e81169c6ee945226faf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4446eb57cfa565d950b81f1da7e2d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14753fc7f0a378eabb915fea39410ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969dd78b8c0de7c99a94b664f4f2e74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da3bad4a984cf86df4cd22b787f039253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cea5186054fef48a4624167783feb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e122d4a0616d17066ff05f0c93a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092995712338d958d76d5f1adec16d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2f52cb410c892615ccf959b651b8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206e06507cbe40cecc497317cbe40c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2579350397a312a4f7a75f29ee65f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871b69545b41db32331297027ecf54b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e540676dc1a3e14827f7d67095e5491261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf918efa476f7c7ea8446ec6e8b5d4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a808a50ed7dfe8b79ba8ff224603f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85038f93bbda9bfbee89d127121ba027264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9dc5cc936488ccb93c53fd4660747265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b4a7a83db342e6521d2379838b4e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee691dcc8a0551f8bd9cc4c25082c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e02b320a304565e992dc5f8ae0698f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fc807f9b6712db858b468df2151ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cd510c3e76eb0d6948dd3ee98d951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e2898f694409ceeed4531f63ff18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e032449703a7dbb31e193d83515c867272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dea247ed2f32e163469ae7ceecb592273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e42af19ecea9051fa7ae4c7c73d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1580840cf69e6da4c1c6fe2fd090edb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e9c6a3a3ff124b223d5b9320ce0ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c2bafb41b3b066264b5fcd7ad559f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f890ea0b057514654b87a213ba6230278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41464be4e54308bcb21ced33f74c68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ad239b9bee5c3a2c132667f42efa0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a51b67e90756420e16058e05bf3d94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9d7a30a67d8089f43368129b7a199282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa8a34cf9a89aa9329d0a07bca9716283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a9db9ff72680c415374dd66bee951284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b3875df6034c46c5e30baee4ca471285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51369c31b4966815181b0657c9d74f91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73373e1583fbcf0ced2dfd8332b53fa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38380a76b5d10983c94ad7d090c4716d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa33387f4e16cf42d1c0abd58cc5406289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957c69e81b4bab4bd30fbd49f821f39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb97d12f123258b12a192444be62170291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c385acc22876ef7491091d5807f0e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96b9fad32b9fd86838fd74d6307438293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea424a003fb0eaa27c89a01ee9dc0c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0eff79d18878fb0c151ea8d4e45c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaf4e14ea33df4b3388b1b3a99d281296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593935d75e0be581b12799b6141d135297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d384277b715ec196ccfd13da9512cec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc91dcbe600654b419412474efe876299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dae2b1620ba8f59b39a99868f1c90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb285e61c91c9063a99f3c3b1ddde0fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482431462b7c3eadf52ff1ffb931d90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb62bc9c372a1927f455e7e5f214c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bef2ac4d34102d81216a88dcf6ffd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffd06ac7396d52aa846a84123db2ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c8c14d5aa211a9cccec13fdf8251b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b781d361af7a189bf65418ee21786b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b53f4dfccdaa08b040759e8b18bcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65b4ec5afb82ee09bb1c05d9ade9ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c971079e725e0af08dc462fa1326d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d97dcbf486eaf0df5ac2df2ec658e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd9d7c8546f4456d840ffa170ae8fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2f1d6e9a2feb0fe9be0893ebe57f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5988191a834943a32eeb6d644871b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be41ed9a60ef94b23c890a3a10c87f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5146a59916dc7294b6d1ee37f0c316a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25ba25cac01d685881ceffc652a39c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456072ffd0ed3343644d84211ae2504f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4efa5ce72935dc55c9038f76e1198319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d9c16b775a0fe47bd541481e3da13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b184b1a024362c1536e30348ea4f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d19c9916a5d90df668fa5eb41e05d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112fe8023b517fcce9e9dde5c173b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bda3d69ccd9b2d049fdd7a48fbfa85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc720b8bd35e0238a812d5871ae60aec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684c1af1118f1d449cc4e507f277b61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091d20cd44cadd5ffe28927441cf02d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33913f4caa9921444447b3f635e712328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746030f7906beb3e13af90f89e265f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b93bd408389dbe5ca02321508d8198330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab853193386d2c649d63e5cbcaa546331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0213317ad78a9e7b7b9e8b81e546dbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706017d87a40368fbfce27819d17bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e08971a85b149b6031ad98c391a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230f69165e359f5dc21d8125c85b21a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30558462052107fadab836a146fb7a23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787368937963a53c0b48e1d048cfeedd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d2368c2caff1660661d6feb01db63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cc38bf420223a00096d5c05d09f15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf491de324af4b13ecb01e389601ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503466e9b3ab6789c331de6da6acaeb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7229a37978fe31b52f0d24c96fcbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533daffe75e73d07dad1181690acda3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c7bb5b22588a2302db92db7cd69c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e793c662e7900bfafa15eb4c2671af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3599601edfe1949893d37f502afa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015625cbe899a31b22005b5b8bd66877347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb56f5aa6a6bca6f4295f416c252b1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16edcda6da3481259bac5a476bc9ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c0c911d5882f27f5bc3a5a2dca138350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b649d00e83cefeaa4d550a35973dfa5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb07db0be05f358109e0d73f296da2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7153485b92db77cb55fb3eb857acfb4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3f759cc6b9138e2dab4e3a6a0a9c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c0983221bb06fa6d9a8ed1d9b8989355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25e1551731cd034690c9ce9fdb33a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206302e09e2cee8e558e14e499e04ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251344c4ea21b8139138f694e2120823358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356a8e930137d2a7d66b7ba2f06b7db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96397c707031da4349675c70836834fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47eec9c81de339559552c68696b29b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6e9cac88dc817fc49b025c1c0f200362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd46abec1f611e9b87765a38a074be4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584e53f793f804c2f2e4dabfdc4b3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ffeb3a7037771ac3a52f8a557a6f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eb383aea48eebf1900ecf2b9e513b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f19438379e5fba6adbbc71f4fa1bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaeccad32e5cfd86e237c682b1065a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229309a276d3831f01b106c289f56f34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4780bbdfabac2d1b88f0aaa9d8bd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27159df745cffdee68988ccbb84f17e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1cc3be34d04d3c42cd11c169481f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d803976ff537fcdf413f9cb650a5538373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bdf67f3f340b19eb1992dc2a660c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35099376248d5b5366eabc24d9decd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b8417c57f1d1750dc66e7e8133168376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d5ce37f2c783caa412c04af44dd6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0515c2d482cea0b64a63ff20a65ef5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6909fddd73186c01b2d4c5d8fb1a0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaa0905e310df3a3570a2b9e26c657380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96239fa93e6a1f8d7ab03a58fc88b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e38b5cb4b3885c98fe8af4df5b101382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627bd41ef58da83c29631c3ab9d7d98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2b907b0b1f1e552cafa0bc6bf2b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dd4db91585a470fc37fd7f36f83fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7564ba676790d4b95a66362e2acc54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37ed45edd4c822c1022ccce9e12aec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6966f51ecf2483b185672b771d5ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e3f9181e2cc3f273d845ea72e838c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2757be37c6ec1ef8df9ea7fef6be2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef2aede107afbcd0e90533d1c67dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d60e58af610d966b22b9eef36e454392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765217d89d0887fb27f873411c5ae01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54301a65386422be3f911ed9f57ac2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d0155785dc3ad80c8e5e60194d12f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee2d99d54edf9d0bf22e4d90ff3205396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42b8406dc0914e37fa79b7f6e4c7d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a42d1b6a9d95a53fc673bf478c7b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c7075313475390d99dba886b9e6c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402229ea8dc300b89ac331db04e6545400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734fc3f2d8eb1a4bd8e3a5c8d12806e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850bf639e6d04be65bef5a1aa5e49df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8c5b2909b3958be10ad3445538cc8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8f9a27cd54bd5c54d812c09facd4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49cb358cec788ef83867a22a674d10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77fe5dd2045c2b9c0fa97ed5e4ef0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46513814b0e313d22359bfa2a62dcd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bb00b0ebd67296ca93368868baa81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc29ede7511c5fcf366430cf4900edd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57ee3175a0cf8d108caeabb6c808fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35beb1089a7fa2d23e5aad676beb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d651bbebd7180bfbdce5a4e20c5f115412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333b9c132407ea293fc39082d64378413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394140efb72a42aa45b389f9b748fee9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fbd3cbb8483c0920c473e9615dacf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dca5e8a0ef55ff0c0daf13a27881f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34f0764183cfa6a239f2c9a7d09f50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7eb0ebb1631776ceca90988d8c003418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49cb9cb21489e8ce8d39ddcf63d63a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31d531e764e1653032dcbab8601ae4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd0f4ad3b42999f19979bd2ff66635421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46c3810f0f00888c92b68ee3c13c6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc38a2ca964ec6ad2caf9e2b85eab1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad15781a1b1b66e78bd6af95d26205424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5da8e1a68749a53cbb93c0b3b5d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9a6f8d4c6ae9fd54d22cc868532b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b6c680fe8498c33dabc38bb3385d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb419a5779188b11a9d56f991b350a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2af2c60b49bc42278a70725c09278429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9a4d0f79ce966244f7cda1d5a5efa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e42c8d530aba4e00fbf702637be069431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41136c3b4d11a9095dcdc1bacdf9c184432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611a59bc007ab45b1ac19fae9aa9456433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7c6d3ff4c18303dd8da7cadc4901b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf1bb0c5baac34ef6819acf40d0d99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099a6e03021bc61355ffc083e929e8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cc747565df89c0cf3dbbb4f7e294b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad82336674f7655a0e2dcd50d19a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affbe9181f0fa4eef8f2149f0fd2d34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d6d5b86fd7539e861eb05cda4a34f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6fb80cbf0c625832c2ed49d4f4e9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320077d10cac1ec04894446e914d2c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65a7eaaacbe3f4c14235cbeab89d77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbfe9a4fae48a17600cbe536939136444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a77c62be1b5925468aec0687a2fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b89501dcc32d5d118f1b9557766f8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fbcf9995c57fe6e61a5573b6cb431447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501f25a75d8f108feaafd4c774d2629448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209a851f158c7468654368a21ff4c8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06a5fbdf6ec4f7da96a0597f146a4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afc71eeb3fa9bc56a24b4f2d59156c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f55c7105901397b049b65548c780452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3442e1393aa89eab064e846218f2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facd4c26c3301abaeb235c745977dad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db9514f3e1e890c2c5b5c82a098627455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dc7d7d84eabb927a654d1b5fe28b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1c3388a73138996f2450a18e200b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a486043a31240e6e2c823f3b4a941458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effed3fcd4381b040f4279b3cc556ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36d2454a3a027410bbdcd5d9b1fc18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f836dd89033e3755ff50cd86757e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31052065148f0a8966d3434016c3e2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dfa9621b84dfd9b5cdce49113315c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac396640efa28277bf634ab3e35ae1d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10822ee50a7b80f56e9aedb4e5e877a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a92e5e37ef704653b0f17112a6e172466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bacca0526718ca03dc57903d9599d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc959b1556b3b044b7c82c89d6fc7e18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7869a2611ef26df2b8f645c1bf0468c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a625742a8bc2e3055fea11634f163470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd0c215bd62951c6a0d0f5001611a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abda09b7118445dbca63939fa7b5003472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b85436ca3eba167aa7bedadc3f37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc9298ef3e9179bb1c3fc780c4cf7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07322e4d08f3b4977137617ecdf1f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e75116fdb28757d4865f893c46df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c093ed19ffcc00a63c6abdd29094e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36011e69ec0f11ce91995293c301372f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983e6f4de163f8c3ba2cf9a6bd86c5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2925a1b7f9a82d75f67da743d97c10d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaefe84512aa154a9ab3f35551493e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1b56bda5952d253434c3b93bb233a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a86ad3b60ab4e905ce02185fb86f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ec8c1a4bcc1712faf3217c686acec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3a3bed80b2ec37ccde8270fe7a5fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b01966de613b0b6939beaf249ac5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02442931589d0dbd2d8f3ca886f8d62d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b166b1b3091b372a219b101db266488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5f36a3ed38764b1530f65ad441558489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913a353f2e98f1b4fed23fe56651164490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af585f6df08a69886c23c2db6941959491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a34ddce904cfb962302ed7dc6fc432492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149a905b35401d9c8ca55a396706c48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb008279fc2424e438417b1e82852b2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e71131e79bba4a709f3047263d0d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eaceb69d85a458cdb2b5583aa07fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edb4f3356c5173c51acfb9ff20a975497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3ac2a8469157ecbc614dfdc69cc75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd0b6b2ef6ac9a355b90fc885fc7a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0787a2e5d5972679ab42fc80040fef8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ea578ae787e97ad6433894e0bc62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26698280fb00cc9d7791660d3b5d4202502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f6ef2ff13bde18ba6dad978ba908d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110af6556e4f12906ddf16d155aedd03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6f647dbeaaea6c36002691453bbff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b17b25b56dd299a907208263fe1a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470336ad7c42108713f127ae9593068507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e29dd8ac541338cc57de43281a07a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb4137d760015d9f50db47f93e86cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2978b690b5642a5d41c8909550313510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99123268ca7fbf4a92d3ed1835d8ad27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414e0a0bf3c9c63b66cf469b55563b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c5f7610e59abda779df60c0e60b9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a961049037a4cdcbad8124a6efd7a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399909e55c8ec2c40927ee401a0ac59f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d91cb4561db286cbd1844b44e9f805516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889b64375be5feba0dc037ee52b23e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e949369b44cc06173451098b860eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d7f32f11b8e4e0d08c015d71076a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd886a2eaa54d915400a052b3ef8bfe0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5728762d84eb8ef1fb411bab723bb79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cf23110c7204de4bc33d2c6d0c187522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ef524def174cd5568b0a2de207c89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a29f6dc217803c004eeb79d83c653524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1720c62cedf30e87f6662bcc48ea9eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f779b9592a19ab399f6a5c895d055a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031db31a850b7175d89b5167276fad0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a34744890e2d9e5911c48b56a3ad53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8747f7e49a4bad67ccd79a0189d011529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb926281d02708f6fd6cd915d6e497f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8d93aa924ee758afc97e42c7864c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322ade41447afbec2b819a57a8fa52a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37517284a0b843095c48e167016c17f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551badf1aacc6b1775abfe3f5fdaa38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56825e24db83b12777515b91d4e3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce415cccc200791908cb73bc6724c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948ab42a305fe5a06cc33dc17ad90b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df50c5585796eab743a20fb1e80beb6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b480a9a07ef9251cea282a1cb6741539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa4ce587a55b8d6154b4bcb5c9fce6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc53922efd0c08a9f19c378098d5264541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c7d93df117c21dc064039a3ab77d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c5736c73b044d97301c95f0b6405543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f953c1fd0f2d633248aeae471fd70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f828e6462a1b0994c1f8f7ac4bea7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a036264f5af706b520bf2e4283386546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dedc3b4ecf01e26676efb81f9e9eac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913014a231ecb03d71cad14f4f78bf5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fa315c13a26148df1adef1fe4bb2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d07360fe4751d1117ab6b30d988c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cb3369d38cd0cdb606ec3860a60e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a113cb2d4caaa955d710e112cdbb23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053714f9e61ebb73a90a1eb3a7bd775553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b9fe3360c91c3e6e24bf7ae752a4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac267aea72a7616aa7f42ff1ec8823555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5634b1a55258338b598abff35213b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a9bdf91fbafe74f0d149701169cb3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33685ce6561b409f28f55d2f7a08c66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02fe325a0f0228e84536e45e99a4f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af199b65ab1c358a7cb40a36da300a2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c37a6ec072fa501bcca588bef4603561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbd187801b6adf7bf74d7c8c3c857a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdcb1a8d7fd0275bbb96594651d858563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb6193a6e1f62e95babb6927b65760564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d46a20ab5749badb482adbf582e43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca01ec3a44d749bcf13e17ccd047f0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ddd145dfb4222338675a675e7ba15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2ff46e60e1b33aa279484f9f6672b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f0075b4a671194ba80fd33524ffa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b0a44d7593254e42fb4ad2b662d05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4c62e617c28fb5b0e8b63dc50094571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f192311a6aea471f8029757e09b7d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf677e7766a2b9499f75b0dd7502393d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eddca89b5c059636f68bde1c70f5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f029c692c2b0c3d78e3b9d033d0e250575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e6a6c24c2232e5bee1db7bd2dfd95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d6551f4e8fa3a5c8dc5da7a6cfdaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da04b8559cb82dd9f1735a5aeb408b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b6cfe34662a6469cd026ec40b4d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88883408f8748496e79ce7f6b8382b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27033d106f265911f99f7e393666ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f64ddaa6b91bd7672698abbf48278582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce1cd941f75587901a471e23bbc50f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786170a2f3f417de85b4829f3cedb29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a633307500f63c5018a30bbd5ec60a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f9207b276fef5f12ea7983639a3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3723677c8d85f62c691a57b161852587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcd61e058e59b264921e6e214af320588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a241b2196a6a2b5c2ea2c7fcc042eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047e89be3b2b247a9e374bdbdc5e01a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33897f4cf2cab79808d6a1de912b9876591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a84eb13b00a27760d84639dc07ae7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515a7f387f129e36c2cee0a995f11e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdc61d9d3d08dcaae62382068d8567594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5000c95bd34f600efca998f4cd2dd3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70b90db5a78f3ac17fe81c5154be13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e362c822cc5a293e2391b4bed68ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2e2c157b4b55e00e0e566f2fafb59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15ba8245d7b1febb3ad8dd2625f548599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e2d16994fd558e1d6537db3102afa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c590bedc3f21f253952668202799552601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d095076a9fb6b4992aa90dffaa940a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4e0bee8f8b38fa7c19560f69d7f9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd4bb4b9e2316f47be3939d47b89c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e076990e48bdecd8d7c6ab31e9b3660605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1df02236b1ead7f202eedeadcc2aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca13c35cc92c68a85b34d0cf72aeae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f88b82b3644e6d6380b9b50588c1ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0103d52e6489fb90d45a82944fd5a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a89b091eeb6009ea068a81a13299fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07519bdb96926d59101c4b5a3da3aabb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cb2502deeb182954aabb63d293d05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5714c623b8eaee91e452bffb1b53726613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cec97ba4aa1678ca080f25b991af73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31027b7e99c7c9c08d12c32416bd0b15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d5e9157f731cc7fc1ada83c075aac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea430491dc2fe0ed96f15bf2c4f35265617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a9616a73547e1d46f38eb7be8ea2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18fb12f72e395340139d1c4ab8742d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743e728a50ddf83bade3a2c975d2082620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e58ab86632cb4ac308698125825d8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d749abb772e4d9317c2cb60521bcd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cba0efedfa0b82e3951af6b6b881a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60279ea319bf926f0da9b544348db691624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3b4049bb2908aa1d5bba52701da81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8cda264f0ee36fa9319ea9c54b8a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f3c46e4a7d956bc118e93cf4e2d26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e7c030d7bc7bf05cfca81f0031f6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137e5b0bbcfae7bba782a560d30c076629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caee4cfb1f3fcced18f0b955727307630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5b3dc5323ed19694c94e4e93abbe7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a21577a8c6e3a6af8403ed555e6d5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dabde694b6afc9d1b3eefd4eca06d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fcd4368ff8eb52100848727b43023634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e1ebb9318cad82c38fbb3d674ca97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffdd0beb5952fe2b05a5604bb7fd85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79842fdc5875d51f2e415e420b2ae75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31b1f4d053b976b54a62f00ec1d3eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bafc0c7376e23a3ff0f68f99767d30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a362b8ceb7947bc60296e73480543640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e1e8813e86fbb83dd226a09f85a0c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07278c89f9476b9abfee52c315a90bb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebcc91c558e0f6b057fe010496d669643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f788eb29de62e32a903d97d88167c47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69071ba1fce959a464bec1c18f36cb02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb5344ffce0f682d8ee3e1a889a9c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605bb94dda38d85862d3134966563bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb15be0932f994abde921f511e51c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527bff1e05a8ec5d7f19b660e673e00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ce1c0e12228ab06ae447dfd02f1e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5c7763665b762bf3d15bba8cbdb09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8f301142ea57ce64a966c58531967652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7d46706af10c8518d31ef73abfd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1584facfc67c30f87d58debe4319b3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6b6ccd59a7930220bd7295130b646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ddcb1fc363cecd213a5464b3650c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dfcdc38b23bfb5065226477977ac0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd28a7f416fa07a8115a26d02e54654658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efaf308f9162e148818b735d356d73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3d36e07f6d7dfaf91a3cd82fef035660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00e2d19d63fd4689b410dcfbbb2865661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7d83a61f57a59389218d53975d737662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bf33da37edf35f7194a43ddb28cf6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c1a51a1ed57af679c092d3b8d68c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653290c978d1e6aa4d8ae93a0c8e0ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfe4916e66b89782dd0510a6f47a76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc67366ead24f19a7cb344a55c95a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e36e140069104b199be25387d33f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ff573e4633ab676aceb45d24e1d1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303f891a2e25fbc1bb8e3c26a1e80d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab03569d50e0f0a31e573e6173e453f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf55365872d687a17bdbd25fda05472672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46161b413f80521d3cd84c26ed352b3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e9b6861cf8cb730942a0fbeb6f5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb012989bfc9fc0c5aff47cbdb1a976675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23676ef510697c279032ab1d6bcb2ef3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bb5a5e2af93502d7c6fe7d5a25136677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4287e6eddd296a7aa5d67684aef0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70a78f6ac95a491acc3a466c4645c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da78ad44bed96666a856e8fd5196b52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6385097c13a31481dc28955fc6c7c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36f99940c11cf7afd37af4f1562228682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0cc740a8efe4064050285c291e09d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb65a1e575567c8a05f5be4759dab8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59335f7e46b95910c2c39ed1802914b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493e0b6afc70d915054e414064fbc89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6864cf780973dd0470f06b7a9fc74f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52107249b393c9783f8acdc3b917b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64189efe2fc3f5bf3c47cb78458847cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f05bac389d84759baa340516b45bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595184700c8c1f90d26bb8c44cdcbfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4083bd764a83b4a8b17f59c27e7769692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc40b3210ed45b40df87acaa85b9a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927182251d718f6b54f86e2d2a86132694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1180cd12cdb911345971caff7f4a4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854511505103107f3a0b2265192ded9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449e248e9f985ab8ab2f89cc04c8cc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc654215efa6aff4c71a2de317884a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19dcc5f63e30ed6567fe04290537d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c916a0f67ba756bf120263fb18bd00b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c830b0a0d1d2a777efcac803badb2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0189ee76a2b7f5d30bcc8e88ac68dfd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49af85e533c669da80f8386a888d98c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7667f5fed4dc285a0838da66ee6e51c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571b766262d27fa0fa45db136df9e19705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200a3bed49b3e70831036a478574e0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd81c3465a8725acc4e251e3a453a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e4d07aabbe623bd87a0f0891f52e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03febc166ea7104ace149b8e758b5576709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12760a19e965f56dc5aafad3d1983c32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eca72d8911dde83030a46a89aa4915711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc5c2a620dffb9bb57258f7deac85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffbdeeebb8a1f576b67eb02f5f64d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bfed8c085aaed72b65870071987c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a33947d03c369a9dac2f84982b1a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bf44c6f59cb12e1bf0a3220780f61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be27226d29a20a7b4fccf5826dfe85e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d001b9095d9d6ff4eb3de9fc9fbda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa83fbdb6d37e9a13c782d31c0e704719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9458cfe5a25b727da0aaa686d07f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c64aa06750ddcee24ce471f5e3f5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5229b55ec5ca716af84970295bff21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edabc21f905a8290bc4e8b422c82564723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23bcc2fc391314b78687dd8ca9caba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8715ab219e530edb5b3ee80018dd6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73e57eaf7fc423576999d802e80610726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935c2dad639266e2484a022290bb08f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b06459339617c0089a47cc14fc626c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde00790f42814e9af26f399237a809729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f2dadfd63687febfc85c0bc0c66a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5280ec1ec2ca0efd8319231e697fb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108282299e652a4f085b82c8ccb680b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906f8116a3e1ff62400f64380dba1a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559611d8c93ac503c5739203b6e6267734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0eafa15c2d5fbf92605718188dc018735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae514ebbe41f4f873d965ce4122b4875736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6849fe1f068c87bbbad0d1f7bb3d077737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce109695ad59aefdd967876562696c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16ea03e0eb4e2ffef48a040692b0cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8775bb387f8f1f1ffd00b5e5b5d3d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98c98a0f46c140d87652ae40484b9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af1319b20a660f52a52a3daef82b6e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e53e86262270d37df64c57682d027743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5980a2b1dd236cb9185323a44b7fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d4f7e432e0d3553a277747858aa81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7625878515abac9424cc5c17888bd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed403def602bc26bac38a88b5aecc1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b84f3a11039bd5753bdacbd1750ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7653a09184a3c0aa93113ca6830b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53494b91e401e19b94839170c3afc5f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737b1c0d61708fa368c143a7a8ec9ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b94cb07dae7e52886307d6b702ce97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dbed58fcc7c3ef5791fd3e0de84fc753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e575031a7009c397bd66906f52a0c9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6166fecac4b2edff3cecb16d003ffb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b7513efec388f02e26d68d8df586d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fb093ffdb490d418adc05dbdd92264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45013c620167a94ec796d7fbd28fe1525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296a904c14a5e4cfe22a3f3d1be25386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fc37e88c64ecee4cf94d1d03ffd9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef801c50b268aac19ea0f2a05fc1d608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab56f050c053f803dd39482827966bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1991c335d8988edc0ece22cc8f68f5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155f913e943155cadd423616a4d082d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429c306f249be1a5b522eb91399126b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111aa4ec50d772eeac09bc6aa54f6ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2bafa17e1e964217f17cef6226a8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31518678a56e5c68cdac7030095c61815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3197b1f0df6858e204a8457ae76c3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe19762fd89ae0b6110a4e2a6bf4b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87a9e7d3ba9025859680856bcedac618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a713600e44048c106b3f322300d769319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e0d8579c9dac033ec5771d401edff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a2e7613d2564dcff94811551fc2c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217da1d15aa763abc52e9e267884399d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f502e3312303e20462896499f9187e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd934889033d327e3f581203213b913124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1420bbc8981d63bb3ec326430356025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043277c8344802812850bb2ca63e21926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecf311ffb20ecc6972ad23d45f9d4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9401e2a0d741d0abab5c1f3b40d7f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19466b2b98607fa0b1700c1ce78c7f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9491884171541ddcd0e970b1798f66930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fc009e757f32aceef7fc000bfb0ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862be9f4328b496cc75768dfa5dda6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008642946cdbf1a87845d155ec86fd6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9ac8a35774e23ffce8b8e0be2e49634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8f80368546c8be865f2d41172974935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b5ca4400da4f8fea6cb73125834e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516330edb4753786aad5b7eaf7c6954f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2581962eed859116c6426b4b3432138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9640b363c11e24011c2ffe8acd571539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85bcdda096efd1b16c49ed1e28b7fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072447df6c1e135cac14c1d47541f7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ed44b02138b7f8706be1aacf4e3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd502b7e0cd303cb1e3488e59536dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb7e60bfbc6f1cd8ccfb1faafbb72c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d607abc1b86959dc3f777277d29d2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ce151a32a2144d50c70950b4eebb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b96a9a5d7368763ebd59a9db66cf6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242cc152dcf04dc1ef69c9d39e21f9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea837264607aeacc85bf6ed203b32349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25d72b870afd7af1013e2ce6d16f9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46449aed6498d8f73065d2ddc7003d9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d03b8fa9da2bf3a51350c859c5e9fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2a74055eedac4903ac4c66f2f04353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bcf94525c69626bbd69d02c44410154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951c4e8300a82b0f31399ad2f869f7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301574997d5bec382de9dc9240f55a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17572761f9a4bf7220e14e4fb0829cc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a665ad66f6fb8643de81281f29026658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f3342c43b9697f9d1284adb911c4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cf173177baa728f0adab336728a1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48097efa67a3a8baeb681555ed27fd1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b88d1cdc14c340b3f742b149827c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c82fa7455a6ab7873e6f095c3ea87263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f50518a97b50db84c410e94ba50d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e6f9493e695fef1d08818a4b5eddc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b867f742fb3fddf0d8eb0f39d317c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616cbebe0ac5a1ab3cca90bc861809167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eaa7e647e5508954fa6abdb4ec77768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e35c425feb0d164fd142e4d8355af369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65f1c2968595147abdc52c3c788a5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11c0bda86e4876dc5763a0129ee3d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63241ee6ce570ce984503da99a297a1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e66cd6c93d860a22db4ea593bb12773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752ec7b4b3321c68f7deaa317124e4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad18e26899b9a90512bee7485053d1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14538349de79eba1ae4ef3258016c1c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368adc242712453e31845003d87581877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6594564823594bc80b9c071ae847378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0861fd50b6e6de8d01185d303f1a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d360799ca2bc7cd9ba720fa777c95f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8351dbc147cfe71da63c0d196b9eb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f0cc7330727453ffcf77e588774a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb35228ba6e1760b6234934e008eaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088407f6d5149c4c88544f61c85a61884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da88912c7bb9230077f6adf49690e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae84495bc093e1bf00dc1c27e8f1f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8018190723e43866abeab0b9d86c8a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc1ea14efedf8151c741defa65de4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523a282717cb71083b167fa8bf217af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d529024857faf2a1d0067787f2fcf2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5655f95a1eda23125c9e2665f099f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76e2d9e660934700e6ec651718f30592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d9c2a8565414dfc846a47172bbc2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed3c6895e522fcd93b8c5ea11dea9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9587b8c983caac3ea9a21da899c30695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c91ccdcb6178b180268abbcefecd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60db425c8e29018c7ac57627e89ff6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a58acb2b6c3af479d2fdff90864ec798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badafe475a1799cba7e9e37565b73b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201e4a9873c5b27e78fb100b7724b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3594b2518f4f374ab84f1df54ab7e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fcb8acc55c37cd9e697acc9511584102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f20518ac3e53e6f3952933b454bec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fe57993933d28926830a457440d08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950a1a7b9fc295e0e049914b73e0377105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d36e4dd0d3469c281bac4dc52b0ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e4db31750fcbb4e133ef1ca8463b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bd6763e96ec908d3a6018dce686c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7fbcaefcfd379fd150290ad86dd63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96035b1746250061e9a107c8af213b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7b87e20320f5748f3845b4b7d22b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01146dc5f28a234f02070c5db8be4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fa013bd2af51d61ec28d3a9d64745113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a1e1a1fc3fec7554513ab254b1afa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933149e508bdce33fcefa53848ac2fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563b27988137bc20a6c33d81c5cc9fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89507d0bd14d724c98b39eab9e7702e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a7235e948b36f53cf642733f6030c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf30a0f18c69e9ca504712bf9e09131119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59868c2caa227f419a8dbe2bf0da7ed9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa865dba995109ff09e273945f450023121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399661fb703df39d8f3e181ffec7744e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f9a54ab1d62f6683627f7eb58f85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d7b86216bf39da244dd9e8635b366124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b558e2659b1ac8c642f2fa5a39e0ca3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac518eb7cbe43f3e5f6bd2b1657c2cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11bdfb704318d869d447f1d728a2c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135e32fc33e887ebd01b6a8000a2144128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486d9c71b2124de193544b49d2d35db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171a9a864cab21c5a2cddf6ad1c83cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d8d8c6516cdef3ce955dfcab5a3ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b180be1366a7f330c90901e8513c408132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020329989547d02efa5caa3733c8b59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87e2d1669a3cf846cfa11125f6a5c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cda8809b09e61331c1f6d47dad458c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3354d12ac2ffb8f175bfb80d276afd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccd6d404965f1726d387601aa18ab5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b330d2dcd398e756e3621dddc6be9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ac71f8c8e777d150ddc4b9f98c88b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25f0141ff38c8abb2d292b12e51ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701c1a852166c14fdd771a39a87cf0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db191a49ff5da7c5a3ad2b46b4f91744142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76936c0991b74eb2329556af43409b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1bf82f3b3ccdd3e554bb3703e9280144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a236d4720033c933503b7c6396cc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ed6abcc7f917ec39b622d522b4df6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b1c8b43da5e7f505c03cf8974819b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc17c8d55a0d37d6054e7d6f388d87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cf205d07343ee68b9e0162c54de97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf40d6a87187f594684e529a9c017eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fed6dd9f866d3921a1ca55bbaeb01e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302213c756a3ef59fa2eb34eec9130a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b5f72af285d607bed0c2a1cb3a6b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51942bbedc53c161d723feeeb761b2af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9074ef97f16e90d68802c192f002c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b54d78608be173155066e7dd92c36b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d655d00abf7dca96f9de06e2321c4ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445224fe11dc59c16557eac48490322158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f17b74573780845702ce6b4fc625b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482c55fe704ffb929c16434d2de657f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6c6f4dffc8c4b72d96c3f6fe8327c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff41b5408854cd982f72f29e1c9e408162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141689f5dadf561b95ad3d0108f25c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c209ac0a94ff25e89eea0b08df648164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c29695ab034d098ea059ab7cc2e470165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc503422f0f15127eae8504bc79fcd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e31b96a56554f2b5d5756666b8d91e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c974d179009411dc599a682e7344854168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34388975f4f0877766ad0925349259b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08856498e86aad564fa1851738fb047c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16607f5159fb0962cf742a593fcc23dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822c11a41e0b04c09f20de6a771ef06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cca4b70361b3cd617638a410783e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b99d750f294c9c655a030fcef35953174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92f5a710710540edf6389707f7cdbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0920c4a5608ebb78f77041464ef4888176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242384bde154f0817ce82c867064682177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c31a9f9727152e4ddf070b24be4429178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dc218ac2050caf27daea52c0b7582179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e7d3476a0ee631e8e357f11653629180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c8e25868b295b312deb03b25cedf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f725184113ab24b5e9f51b790c04e5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114597a09bfd9e7092efed0376442e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0775fd04245e1967ab434078c7ddd44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ed9a6960cb9590959df4949e2b38d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cb984dc99ec38945f581799c8562d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53a9a45fe1b0e36cf259d1520c3e92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1442237487bda87d3fb7b06741245188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3b9d79c2e27b39a41917d4ed4df31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3d69b01a3d963588feeccbe8b8ea9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd9b3e55aa3f77ff12f5c9e1d02de4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ce0321c72f0de4cc389cb4fe69296192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea0a039adf9e6558441046464aaa12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04418529374acf56439070c3a464687b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0521d71fa732285f7130166f11d3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0cf6acdef0a69d89c87674163f7d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83aacbb578f131f874eea4b985d9d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32768051f7e0681f0085552b707a07e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fe0ec28b4714026c5d0331bd8c748199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5fa5a14118e8610a693719c0598f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73089f2d27100f4729ce95edd30314201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f1d5700b8bb9ae6f755ec8ade632202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5888da8372362e8d89497b95938d93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d9c1ae488d6719b852ca4e2224df7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0c98680ed88281a5bdefb3233b554205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73026c0e974adefc35bbfe9432b57cef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaeae6ce59370b70ba3279502a1a84207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c207ae546b9861b6e7b1dcf6e3eb64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169486cb16e8b0992bc5c225ba313ce6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93803902eeaea5d4b021664090f78c7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f7054ad06fa46a6d8306cd90311e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b30b3b6a00e2f0830f905196e8f38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c9230c01c915e3f3449159923987b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4543603813309e5bb6865349785c1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b78b11e72ffe1342eaf4eb63c75236215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5ecf201bd1bd2fcc5300d5218f7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf723e3ef68f46d16579234b7a228eff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6926c1eb340b29a0c13d338e9029e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329b745aad0047c2710ffde2c99f971219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c698cec244bac189ba9aff2383f349220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f3eeaa74320b95b22b994baf9fdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af917885d533f60f945e7f2f4ef2d82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78887c886c89edc7e0d350784a7f1a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c10bdfd0bfb481d43f4c2a7df070b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033444d4517a14b8b6b59aa96ccf0c86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58105c025f1393c4d3fae017f0d7d80a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a6b66e917462f0916156772539bee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de62c5c3d176b672fddc62020fd418228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2780e6c1b17b769c2ebdae58565c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb6656e1d49c96455ed025971dc76f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215dde7e615b35ca53c6c76e4322460231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b09bc146a3067c29be833d68a287ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca27a02d752c9d18019fab237f05155233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39785d895b5d3fb2f882fa4fd1faad08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949c9f4c805df77e189058723a387ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95065ba145b2a978f8228b9821a803236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62c72e7f8f654317b4f4118cf665ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f88ad6c1d1f94fb2d9bcd1927dfc39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e1de24b8131f7e9e183aff9f0780c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7f015d79fd38f6d82792c9e942c5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f528a2afc29cb3dfb57a68204230241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca6043fde138740f533bab77296f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8096be12535b9da52a9dd272a6ed8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964b85d5831adb074eac9e665b8478b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76886da40d1bff1bb57218191a36b3f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb41897da2fbd5b4a5d9b93019c682246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739568673b6d19dc02fd94226de02a8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1cabd0b87e85208d34126f789c15c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892fc2480eabb229479a36348a18d0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84724dcfe56ced69624173d53936458250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f89ba726b7eba3cd8ed05b3c0a3e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54af0422c718f529bc6dc259080de0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075c8d646ce1585015ab6420ccbf9e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b90652865254b83b7d1279f19b17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50512c47accd1e1102164072d8144981255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8f67b1b54b4e28a6e33a6c0769960256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5125f40fb1a788e4f9b422938dfb7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624e4bb2cd5d45f690f4bf9df5860c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dbf0d354e3220bbcb9c3f3d982115259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d89b45768d6ce412673ca406fc57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b72f9904372b5ad3ca08c671c3e00f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c257752eae86580ccb94a827e04a408262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe43950ccb407e86b37d50b4a69741d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59530ffab1e224dbb8014de94abfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c783d28c9191b628d253b842a908da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f360938e9863118e0ab7e986f57ffde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4304b8d8ebb57f295efbbe065fee4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8283536363df6c735d3b360da909195268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70145efafd22117570c013d5e63058dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5d1b6de494ea211d0224656a6319e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ba3c6eae7e06217a662f497ac9f5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3af39b71b76e8b3b70add1ed85188a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432e15cd0ba9ad7c7e8a6e27ae838f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42ee2725e42c33370d0444b03debd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300e867eb30c19312cfcea3c0e04c7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897aa69cb406316ad1a42d2f1c2aa70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f45525a41c1289aa24121a13b3b94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cdcb6eaf624585602a7cf6f4fd69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9733a4678dd88d7fd5097ac3f8292279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bea2a9b76abae2b93fbf6d41cbb297280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce544c23da6974ef8d0cc4e8a1d92b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e612e9bfa0860b7754c71bbd524a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55a39af42de1a1f69bdb3eba5807cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd982a968f143073ece68cbd1df26e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2261e4333b3f65c7729a8ffd09573b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b10d07d56162c7648c7f2e4b6198286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a011e5afd90ad9635df25ef448cf9c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481e43fd35c687ae98ea246fec1e5e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7bdabc3f4feddc534e147e5144bb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a59d781d074659ccc3a38f444084290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451fb961c32595b3f546a25c790afbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70f335ab2e464024089ba935fa1a59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8442bdd1c5102676cb668f8ae466f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac76f813d5f17ed1872889f47be2ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980a9e72db631b1318c741d2bd55649295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314cabf3d22e07b5a55f9faf00afdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca138b0d6f768057861fbceefe52f3dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadadf1970b9b0c6e22398829ff9214298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b72477e7bf40c382c53f601d49e990299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facf186522c618c5e817f2a92e21a9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618f88b69b63d6e1fc79f569ddb1e71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd159abea9b1db92c2325a72a122140c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ff59297eaf0021b8b32c99fda3906303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db5aec8d1aa8ce87bf7f9a72472d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888c9711778eecf89517b31047634a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec31d51297658421ece2df62bd76759306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4280584bd9aea1e2628e3ec30672e8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229262977a2d39dea12b8f11f2e84dce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a16d75bdabaf6bd45a3a6dc79bcf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a7606799c6ae543bd13c53a5cebb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b539bd7c96cb659bc924d8d0d34d63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc5636f38a9ab74ec466a14ed170d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98509b27fed1caf6b86f3e210d78407f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5645be5e1ea6cb0af1ad18b6fa6f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f26809df5e01363bfae27511cb81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f5e1303ba4063cbf7a51bc21c58db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904c761e3b72eabad9a9ad4c1088725317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb73b6a718dd87b2ab6d2a2b8981c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254d324d6587dfdd8997bb2aa9a8090319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfec82b8d3d87f39350f5dbe84a2d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a64656064b00d8e7784a6a64bc09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d42d758a622c0f2f8cd8fde0ced458322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a077c66ce46f866eab6137c250e7525323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89483be229028c874e109f1bac97b6e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7225e30ceea990d6a71d772b595df1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b2c92b1df31bba14e7d5a72a7b201326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b42ea0d695962012d8d94f506fce6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042be3d724d0956fccdad683b5099e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be25afad5328481146ceb32c724289329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b587754aab96bc429f739ab4f859afa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b50ef6ddb170a3aff7436dc7cb55d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98126df1a96fddef9d09a9a800ae327332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe457b69c72be1230d0d632b6d6d29a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90199669205ea6970d0bf7cb562b04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06a30dd119f92cf47ca080bacf7622335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cf7cfd64e99e80d591854deb8f8b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44961f1f98a0bf5aa0f17933d71c3862337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d512aabf4218c3d442437d76818ab82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c950227aab6f6a83e400b0c87e4e53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb469911e9852d910a9fa67279d8e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c202e693361c6ffd253cc8195202d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594d5e7e98cf9676924b0be5560c738342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2b5143e8e72142a3e8e1bbe378c9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befc866f8343787a9f89a26aced87f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f1024e981ca296aa8e185db4b911345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34629611d455d21d40853c7403a0ef8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad0598f6a555ec713396e77bf6b5f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850a31bfb05d17518a506455d130f41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f1f47a0cef3a9da30cdbd9700484349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e575b9917deed8824e1a1050b48a4c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80233c078d6c445d95627f9e326a11f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c206e56630be4979b0f53ba20cb9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5b738741b6220b7c3aed815fd26ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a3cf7d7b747eb1b026b6c6bdfd8a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751c08cfb4fd67ab96c1439bb70946355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dcd5deec65de4a2c6b5147dc75a74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c69bea68fd95acf1549d7ad0e5ca99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c7c07ed4f6bda79deb919771e977d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393431ecb33b64ff5364d64b2a76e22d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709de8ac18b0afeccb11ea25a905acf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fded8f5245d8d9a06a58a7fdb5a1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c87618c20c60935dc1e80d40ee080362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69d8bc39c3e71a011a8ceafcabbe91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a8338249b7c9556065b6f162ce3e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb0544021f2f517e60730b77fb62ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6f5a848a9e7ec567b27e68c0206ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948c9491686a1162a13a1c709b1be00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aee74d115b2d074ea64a74a68184da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09a8856311625b110e1dcc666ce9b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56dcad43be89512cf7a998449edf0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3154d5c77049cc955c6d081bb51fd98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f21f5de5f257d102d5e6f7322a5ec7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4eda92805a4347b51632e92809f12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe186c2e07985b5d2451d05223fcae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dfe21cf95d74d4ace2c702f5ebf70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe1aa8016bf3d9abc0b2b7d2f15078376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da821e859953012b3c0ed76964ba57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6c0e52f884142d0083111d922a0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527ab6a6ad9d8d5ee45a4f195171af9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0074691109f062236caaf14592019380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ee63b77f154ae3bccec59a8d5670a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf41582610b55d66d62b7a5544d7014382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17702c0d58d251bb772e8fee35046bb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c965ca6e14c2989e6c56f51bec76ae5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eac596c718f0a26b7d68271625ec8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497bdc2b0a42fac4c84a12d379e8c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fe41ccf5c2bd72eda8b5dfef7e4b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca69eac2c17cf5ec572ef33de5c13c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da0f3198a69f9f275a158fa8862f0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ccd2f0391c5738ae4e31ec6c273b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52904e072b4815b596b006ad9ee21650391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ca3cfa04d80b14d400d6ac5409470392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c44e62967961987b3ae26de77e5d5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f604d1d28d2e35fdd1bb3b9386c99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e2630a868127d9db0e46de6a5d789395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e8af18d142ed66b44e562965f9139396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a70285f688a092f8253221422b115397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e174ebd58975319416e2dcd13514c75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7922fa19f78a82c2959424f7bbdf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2b918d84bcc7ac09f0c3e6e8cc3c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b69c3f82601db05785f65c5557d23f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d17a738e47059d7bc4341b4f3138b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea0a11ca1ac9562411b02d89d6e2fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb53328a44eeab2f2e485204576287404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d334316658cf8909bd6f2bfd4fbd5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e12237cdeefa889515739ed73fc80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154387bbc427660db08c4ae0c4c9ec3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7408c642d1ae2cf5a4d517d8cb3f4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15e6ca7131eec2be1a243b2e555ca5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629459c3faf823358f280032a0d78cf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d1a2223ae08adf915d6fd399185c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd36158a6424c6eba69b5832b37289d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8967e7d27210cc89008f9e12fb52fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80054f1cb1821301633ff8bed31ab181414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eb4874df01c26ccf9dcc8a06f202f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613d2e0dbda7f46a55b4255dbf1868416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3133ec56e7b385ef81fdc0f7b4d208417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d2b7d6249581ae503407f2723e677418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03940a52d8302d1bace74373294c61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792e003b60e1e153294821cf956da81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f79f5a87efc81deb051a2c56fe864421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282f1ce0490278327554ba1a7c4f801422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af94f336e7bf3970bf58cb14ddb75f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbea5a5dfaa77f2fb7fde1c49060dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf030f435ad0134260c8dd42cc409705425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af82775cc99467cba78a012c5ef04c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72782641683b577952d9387014dd0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bd92124d805c296bd135922b5a127428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9188218454776775a33d86d520e99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdffeb5361e964aef4c67e5de9f64da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d111cce3b3b93c983af3f000ad4d48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47647772b6d4f1a6febe97df74ec7bd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3376beeea22fd191d0ba86a7c1a8b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c7b539735219c1fb5156c76f14265434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef807757835c615dc6b3b4f2c836e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b239dbfcaacec9de1a3377caa92fc0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872acc32474f9f676b060c9da9c664c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa35d51ae8c13ac5bdf144384c475c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81607b01fdd0b011731feeeaa4a43561439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c29d608909fd073bbcbb5d826cd19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfa0bae186d9f807686b24da5b72d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd87a45e0be5a3d767a84e02945d73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0904e23aa2bfe3ce7dddc1598272e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960bed662848044eb1956b3b4d8848d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73571b85211c46fcf4bff3429893bc39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae525f5097fd942294d6b2e6187ac7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e91ab72da2256f037b5665d4c03d4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7388d1465af0e04712e6f9aa88efa5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d30288b62e112e1acd071e1b341a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6b45d58fa5555506c71d03625c6c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887322ff59852cfddc2a5f6965bf9fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293595c42b499a29ce2c6fdd52679b58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c287a6f3066354a4176e909187625453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15aff8250e6ca23fba5b8a7542d1a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2e437463b8c5ca56ce67c68540d97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14e740daed24c2cab36891033fd304456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102bf5d99c62384f92130cb685f6b62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cff587f12a5e67f383ceed236ea7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629a737d112e01ff97dc8b9ecb0ca27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9f38297ebcaf9a898f7e743118a0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb5fd723e0ec4d113c5e7be513db43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3b810ed6fec7988ba9e029e3503de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71eb24943f0ff372df86f003b8f8d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7d15018347bb678f355f06596617464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df868b134008e77230fd18987d7f6252465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9940afd1950a54a0a72185b6fad46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59326d99a53153d6d02eabe59ee973d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a4a678f250200ecf8fa586a43eeef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779d64b1d3f8ec864d8c9747b836da1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a11123f84846861ef70c3113d25ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99f14f9dd32c40f19f8e7c5607a09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f75708854946b57453cc04ff0a2ba1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc90859e697e75d4fa35d93714f5ed2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0428af0cfdcef461e22278d8e859c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0576d4c85bbbaec1eb95cd4ce63c2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5092665c4692914eff2e0f54bd5f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f116f41a6a7438aec0f912c7592ae7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad15e9fd9f9419179e2a9715f4d245478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecba55965ba31567f40806e620d811479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4670a6a6d653363af246c4b165701a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db303d7c6e2ea63bb68abf70a6d1be1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30adff930d70f9f8a3c1fd52096e41d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4084efcf9dc4a2950c93e62f37bee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c03888c51e2c744c0a39a10c3277484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39237c388bfe1952888f4f01c12c395485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ebb0b990b5a96d1c7031506ea83ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4b9b51705c6f95d9fc850239693b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c962ebde8ab02ef35c12554a9883544488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad013e7796e736896c59a811249a57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e3c6c468868993580bd3edc1b245f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126455663dc3c3ebdaa97d786e340b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6a1e0d1afab6d9c6eca80b317149f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2bb5c2bed8aac101e4d3547587d37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6507586945bbb1771bb9fe19519357494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0be840b1706acdc1d7774c8ec9e9e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06606cbbf72151b8708c4cc7f2987e64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffec7f88cc34c88f3e0e2d13ff1c1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512921c35e918e473c64a594e1b0d648498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469238d8f392d071d44acc12b4d14a21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8e6408c33d3518500f658edf55247500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b3331f7cac2626c521f893f2affe8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f77e431ad9e6d30e3a1bf8e34ce11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34a3fe1f5c153f453dd310247d4cbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2e8524535073371bcd270112d5963504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ef0479be4561e7dbbc81faaaad24e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a030bce62f80813c06d9021c6dfb9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943e406b61f473601d6de2de20a4e7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ddc6d5a61267ca2cdd5a55a2644bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dab66af937e6a6c9259dbb77318290509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12388e0ac138f3cbfeed43d6fbdee4f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d04580b65a690b8d3709bd487b7ad2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a65680b8eb85ecbdc7fa5fd80b4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec736c5a7c334760dabeada829fa9e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fed4b654820584c2eeb7018376fa16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ba4c727b74ffb244f8ccc1ed32b49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e37aa34045aeebef053b246f3fbe03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784544b7ac4d76dc426d7b51b087b59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00378b3220cc0af397b06a2ec1fb33c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218f568e700c0416fd2df031428b09d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975057ad1cc0e379376a2ed7740c12f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe3b0c0d6315242b4f1c1ba826f46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718910b8155ef03ae6cc07417110d4db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8c11ba9fd6561cba482f0947bda29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5bf1708d4cffc534baee8281c74ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd19d77cee0191575a32260ea032641525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d2a6c76255652dff4c9f8d599aafb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa5e3c85cfe15bc3ac7287cc644e02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de6094be1d351ae3b4710926453cee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251ab95ffaab57fe301e2813a88ddb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ed8d401274b24986acd56d16492f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b8d87d5128cbcc1509c6a1c5e3293531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039223620cb4ae6d25197d6919816424532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a881cfbe12db1c2c22b819896809c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8d93aded0a674aad6f42d25969094534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864c844a918c0f65eeb5e7b77e6eb37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442a90b6d659ced9d96d0d0fa9b161e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac2dcb1e0804497f3d33600179e8f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e81a9bad77741ef12ca7fa6c87fe6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950b4ae1f8ca59077f06191bee61dba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc421433f7624e5d42bb23e60fc7d931540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e78a416cd99a6e2b3fd756027fa85d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced7853088d7ab19ad157cf2e18abb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b62ee5cf002a59415aba1757a491f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a3cd686afffdbfc1aa04ce66997a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943da31d870d456f42668bd7736f1de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d001fe74acd5697b1502efe7729fd0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0976678383cad40aa37449adf7d0b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386246b987ac9358adf44874305146ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90d974c17493b28da94e50ded55020549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2b3611eaff1fe70b83876fed5cc6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b5fa179c3b3d4ab44c0fe0bc43523551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce2a91278bd740bd69693eb3b6be8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857f871480d9dda68b48be2c1f35ac7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa54dd1a9531f251b7860d8557d5417554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e500d1352ad167f4be03afa5dd72b59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724318716a9de9dff1b46913e5c189ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae46189bc4cf4a16799db4e08549d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b1c8be3bf554ee8717eef32e4a672558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51017f7e72867c3054eb389e132f147559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061a52c676dedfec9c5344672d302ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4b0793456c1c4f09bfd4de1a0edc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac108b3f34a8728f14fbb50375b8994d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7b3816e2335b278b521ef43e9da06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caf761fe2b8612361ffd5d9a22ba47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89ea76bef162db9d159d7d140dacae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d760c926b0ef5461e566598627bce2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbef168ce2ca4a6ad14f858fba841df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64abb728f6347422572128eb04193ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c25ef577be1623948a33cb25acdd70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e823e9cec9cd2a6f8fdd11118fcdb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e65ed561303cfd932a569523ae4a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eff88d62c7eaad1ee653832f52970572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831ea939d7dea3fe8dcf944d72bd0d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203b15abaed508d2103df50e7a73b3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea9a991d5d02fec953412c7a9ec41c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e6f2fbfcba0493623ac28b64f2924576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211633783992bb31c1f7103d47f9315a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33d323fd97af32f88d7158f6a0a968578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e38a080c93e3ddce0895b8079e40b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499b5adc65ee8af2c857881f4757749580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c24c6e86cb7e3a5ff1a9f07c27b13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c465b22617f39a6492c9eb2019c89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf1e89ccac38528a8c619fbde3fcfd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d8335d3744a349afceae301b0ac56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1999c0bf3a5d1053aded6436266ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903aba1d066397a15cf01a508241d0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680105a9dd383d9e2fffb2b554cb179e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d2c9d3143481762a27e9a86b6b761588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092da10d11c7e06f2cacf8b4a08d02b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d1d6217bce973419b94f73f82ab8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c174e65d5fe97445cebe88f0029fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd046c662ae948922de1cf63e560986e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc629a82924a7a842e8505ef512cc66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea20c06ea2a32d13b57d6ba3949000594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24604c7e3225093a016ccc0f5079ce10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a887d6c719d1937b712070ebd3c36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31073c6accea539b43f96601f911477597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473c163d02483f6cdff86b83598d108598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cea9db86d8e6e4bfac157baa6b9724599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc9aa40be939d44f75dcd584d0095600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d7947bf77588f71310ff2ed91d2d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e814171a17056c1d25cb2ea753d99d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d4d2cecbf7dbcff9492eb1d99c93a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059def85b3e627f77183355b93ee153c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffa0fed4750547a1aa9f235ef759c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d0595c1a3c7ecafe05f05be7c5d9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb800f23ef2d6e5fd349d551c5ae7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e17bd715c50c48d5fdddf9a5959604608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eb66a8048578b0aee1f713684dbc0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ca45599531894045146107fab2680610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634647a95426f443c57ba6dab9b1598611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d844c3188e92a6df91e46efbcf4ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b746cce6dac8d3c452b424932e8a32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50855bd0613fdba688ca8535978a4629614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f883e1ad32b0a352044934a1e22e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a198626e0ec86d7fa4cfcb73f976e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6f724b4df3a1bad557ee624a2f7be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002666d6c504c2557cd93e8e0437a314618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d95dc1ecff1d8a51839e684dc835da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e536529db2944acdef154db49f9dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59543b49afc6a00bea89b0d042660a22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d2ac3bf2a391c799d2f4a9bf1ded8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206859cf89e5e70963414d297e3ad4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dc58b27b2e53eb431279ba076daff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41235fd27c473103b91f17c7da303d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9790ca0849a2f584a64ed3ba1a7b95c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712712e29c7f821d9eec85de04833387627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b28db87573c7ab6e2992697ee00951628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4262af92cb2699d3babf7a41326e8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa66d4ce850f71a7c3385ace87e1d11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b47491f6f2cc87723e26934868e5d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846b99708635fc51915d8d71ab400d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df8f8db445121045c2bdb49d96a7d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf57685af7715f37f31f39b1c98c0ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9210f8e65e9b960408b489b8913f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757b233899a7812ee9d8cb1b3a91811636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3bb72bf676013ae61b4d6083b3330637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d13ad4543d4af656eb80bc5051cf2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316335020776eaad4d524692648010c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12758a3d431e51474d394a63d6a983640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800abdbf20504e1f941f643961e0736a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca8b06a8f73ddc20d5d7ee323ad9cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16fcb8a11101815b9720c89d75f5bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a13563461343343603f27d6583f248644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf9e62f30c5ebc063994766ca4873645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18da5d9408c82c2e641e7dbfdeb00ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce2c16a4c34d94fd4f8f23a008a10a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c197c2a24c8156d44ffbd49ee1c4e73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aae6eeb2da70a90f55d0a5e89a555c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e30266a6478bf78ad119b5ff67b29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7d4fb46cdd5f70027e78e2384b3d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62409ce0f43a1a592eeb82bc878350f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9916e9b80c276b1c7dc233e12f24a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296cc60f2a457b9aad8727824e56345654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91e7c7c382987ccabb53036dde6e3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138347b2e7b32096198a1fa6f330925656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095cfb92911d31d547210fbbddf8902657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806a3747fa1fecb540ae6b443e1212b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79eb24a156e8c8825cd4803c3ab73d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bdb4e5c5dab210991dce185d0bb65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de62f97fbd347b778093a97f6a2fab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975895bc05ab2fe4f458abf6f37df0e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405daa7ae3db47979a19668c9cd1aae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c88dbd3bd80f430aaef85faa325b8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fae62b7b4dd3ef75da8352f96fa630665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3760ec27dffbfa47450a629778e03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47611f8666e6e34aa971a3c4e7f3393e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5706defcf8dcb4cf53bada770281f67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9efa54f46192e9cef496550edb67a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c67a9252472eb3082ff5f297d731a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3afe5e5f777213304b59ecd7ada65a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd69f1d5200bfa533559cfc0c977377672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b7650b7652b569402b6f436efbeca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1699ed87a7917c7c550b378ac906b8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40650570df3b70642d555398cdaac29c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db87eb99a7d03d7d5a9a1c6d6fd6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b852f4d9ee508050e73d54bbe5ac657677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817f79135335bf0ab66f18b569b5edb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec2490f132bdc52dda757d17af8dde679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9f4034dea56394855edee48d90aac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d05c9cf488fbddc4083e88d52ad415681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f59a375f92571b1d4e662fe28443f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348b0be18cb99488edd5717fb8a3ef3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21399cbe7c1d4ba5d7fcd8cb79d30f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5e6f13ca705cb049db94562b66105685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1d728a3901c3710567afd7980da79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f26344bfe63da527696f1081eec21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529eb33cabf6627e65b8606fcf68331688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34a615d6e6baac855484179f09accb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648fa0b1b2f58bdcec3a8785f8bc2d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40234b2726bf99229fb15629014b898691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86dbd41991cfb3f65b8aa93a59132e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f4f31d98d6b98854ba87e9f49c442693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8c2aaa8b1ff65605ec2bba86626ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341988073d77cace22740404d58e224b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bb587883e2a93ee956b35dcd97c3e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2f9503572cdfd80cd009c07ed4841697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe40a1a503098fcb14405e2d4d5f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37e743a0d0abea534dfe19e29022bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4aa0a47a8c26b31e3597826464ddf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c886bc6da94cdf9bb0da81da841cb89701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc731d1c05f2094b3167e08dcbe9e95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023050812776376b5a79135b04a21dad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d67c844350ea366825a53efda331e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8788058f39a95d850082f897ca18396705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a233f75cc33b4d8a3f7600e513f742706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fab418910bb2f2b4817f4496061f17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19522e19e8f9a558255480ec77928bf4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2473e1bc063c5bdf3c6a62af90ebbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03304b72da6881794b803885898bbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac023f5bcfaba4e19a5198fd4cbc43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6a344a63ff77942a070c740d470e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f04ee9ca89b69a8351c90cd4dfff33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b720c357459cdaf1db51e21da10eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f8f20eff06d5964959b948e56a7b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabab5635b0d880fc817216f0986af28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1113723f249fa74a4bfd170e1480b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244e466a1ea6621ba3a6d8df9cc7c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349c42a0534cdb8168b994e48d92d48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a081143695dfc350aba55dd9ad9a05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f37af247897f34c005f13b0df3af0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ed188241f6d25d1a6a807a4da73c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58913acc785aa155ede5516e2d0e0070723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab18b51710ad8b40a20a2362b96868724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2346f7003e20f86adf89d111b1109725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46006a4ed60c4b64b4cc0b20cec52a7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5155de13398cd75a6e3d7c46c15b29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae4a58114e73314366ad3906827ba4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14571a7d10087e77c99c19c1f6689af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e918112946b5c3684068772bd6ff10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e93e742d5847ec4f8920c1e089944c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232669dec1a2962efce8f608a8822e2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fc4d0956e4e3fddd4f8f527a9b7c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea855665989e053d707cc46b2e3327734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa33e5a399798e9421a4e8ae7a94d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db1a1c17f0d8030fda4062da062ca6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5d5317400902ba11a0f19dcfac114737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87d7ecd32fd0c2954fedb6ea1d7bb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c0e825bb35770ddad49dc51af7510739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c141beb03a02cedaaabba07827cde03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d2859e140df04e29c6608c59b4d51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a433b550bde2d168328560777bd2a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90962978a5816c9b739f5e5f118d8575743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa4419e0578c37f73490821fbfda1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dbaf29678b4a46347a1048f8deedc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0988a9905104c56b8abd7a2709a4266746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798ccb3219ac92bdce1eea80faf118747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cef7f3f7c8a3503a2923679b20adde748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40dfcb5edd01e4e0261e75aefb9c20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331888b332d4fba4845f128e59f1fc7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77091f857100d28e5a4b9aa04c283d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a57233ae26e90921c97b9807a4a3fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda8e9c64cb6ec11b69e3e807e0f92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd5d2573e22fde2a9727aec29e90f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5f643a3b6946d4bcd390e5b089348755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ad238327886bc6fbf64aa404f3ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e8ce2a136bf33a218bf21b6b8cd4757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>