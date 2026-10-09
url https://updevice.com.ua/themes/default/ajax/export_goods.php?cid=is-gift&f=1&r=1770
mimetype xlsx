--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1cafae8d06e50b5b3a23240560d711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896fd572fcbf3df6e13a5320df9c3e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9ac9570f8def5062b8f1f2baa1c733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa42e84f05ccf3205e39064b400c07a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2956fb1c6b8f439de4f5a8bc2081d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18fb7d831a41e434e9d31e550ebb346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fac24da07a9f663ff5a44bd2b4b97b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057871709a60a547ea6a6c1f30ea4c1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968104404948ebf7694b7c617489c929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087b1086c8eb662efeb22ba671f926610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd5f7f64392036aae79f751de5d91011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a9d1721aa75a0859a40612f8f339312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba3474919934d3771d950f4c2c083613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d9c04943d0e330a9cf02d70ce588714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49b7b23a02235426c3c409aac2b72715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2b943f9a727959a91b6fa92eee72d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416dfce550fc664475ebb066214630c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7731b2b7dde0adf407695f1a17a7ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de89623fc6d7b94531705751ddf3fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa99db197b38b2b36e2cbecd798abf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143395cf37312540650c30a34e37936921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16846cd681722ce6f125c2a3322106aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9e6d77c5620234dbec1d13063ca3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8218ef33eadd29806c7f05b9af52ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eda7fb5b8c12e66db1add313a70fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef40d0109175b0fcaeae3c5262ff3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d25da9c1f24c3659fac31ebce951127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43325539ef3539ea191365097f0e2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc4d58bd6bfd0a0c3e5705870fc86929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f3f7f6b461605cd90240b03dbd00130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b032d903aa7b092823425aacafa63231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15bafe835436dfe165b2ba6d1d875432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4e575e0064476c5e8bd5a44c579e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf271c20bec823109f761049f1e4d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49933ad190d8a08ecf90b9c600601e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a3ac1aa0c56025862e466723cec8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a9a6d08501f115889f0211d816c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674fd102f22095368bb540a4416612e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de0834fcd801aaa465de363dbfdbc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b50abb29b7424750e1cd44ce13c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd6adff9c58ad6d69eb9988c91590641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa749d3889a3f76239a8a7c61d3a6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa784c8d2d0d2b1f459ce236deaab443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b426c61f0f4bb5b7517cc35212dbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9f0ccfcac5291eabd2e8c9cb3c1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1f2f40848eb07cd104f5672ca7afc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1362fa649b3f4feb40469f16b5e4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eea03a8161a6f74d3947727a59c1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873a4ce37391ee287d4502a6896224249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570a08c71f27eaa685f672732a685e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7856beb41bc612470e76039aaec6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beafe74434a460c49f54ecdbbb16f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477ec6048662403e3411b4b743655a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c860f9e67936ce2a215c98065c3138254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6c7282ee404ac0dababcf7082a9d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13150b6b13431ae4707a92a772292156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a1bfdc8faf5496c496b997ae7e63e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd507d9f353db52d0310ef67f67269958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0831d105ae01a155fa81de96cd5ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f7dd78341fb50f7bd94a186b17afa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f9aabf9fe434d5c2c2266f0dc544961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07d0ec5ac2c8838185f72fbd6502c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefd2889d0afd0d498b8aea5409854263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9adfe49b9e14d938fa7705af57dbe864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c09e196dedcb9815afa69aeb9ad5cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36134711c93e47771210ccf20fb4be8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a73a1aa71b7739c664efeba398547767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654583b8560cc7d3fae1691767f8865c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09692c35f3ad2c5ed199c3c905d13f0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22f2107368b4cae2f9a1c8733adb3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4016da2f0c2512ea99c760baf4838271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3819e82ef85e1bf3295c348e4250172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7654a19ce64b13101999fcd6ecfca173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d70704a3e5deb224ceb8c11ea6277474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6efe1183853e5df491ce0864ff3ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe0fbb545ce880c8c08cb58beb17dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f1ef52040a1177511c622e70813c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03606aab7c4a3735faf6ec48314dcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc606c0eabd6eeabf65195f23d9ac8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a49f5387f64ae2c963e5ed818b24a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1208c9bbe8a6063c93eb8cc4337ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e297a9bb330ab77d0cc1eb1b253ec0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04a55321e2c74b4a66fa326a6f235e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc964c9ae5a2c163a9c745e98b7b9a0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0685a8de50df93e948f88dd3ab460b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d613294cf9ea06cadfc943d65c02f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bcf2441265bf0b1e5e66ed371c32187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c5477fd01d8a1335857541e7f4a6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be01464149bd94c129deac44e3cb19e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8700a675e1faf4396ad8ee66762a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c3c0ac88afb28dcf3d75f7708317791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ddd9e066ba54ee5df57231ab09df392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9795d624d8c093a2c83b4a4f1d0fe0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e4e205c274e31b0b5e3816d48a7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c0017075f2e7d938082119d4847f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13b8c5d9f154ffbd7566adb36fb2e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d9ec33a0866ebaa7957e9375842b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c85e33092edcfd6b3cfb95495b2dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2b37c3bb84ea333c34d7cd53cac2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72cb509abb63dd1fd74bb311a4c794100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86af7df5c6464c571595e41d3d3254101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc043b4793bbe9247ac3e0036536f8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e6ac7154df49e2b89935f8e3d1dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d99d81dca7c2988089d941a21afc24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a648ca4c24cb26b331f45e50422bac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2454bce593ac3c848a40b6d1a8a7843106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b53b6117abf9493391ac86c83eee6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dd2051fb74e0a824603105dee393d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a9d20bcfc82ab572e7598da1da80e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0917cac5da44f5a6365d84c9205566110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea185c1a123f080f5b04a7cb1c0098111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2892fb9ea50995cd4662f23d5d2687112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045ec7f9d58eed6b39370828eb63553113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4cd3f9a54cca8bc9fdf86210ec022114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0c6e98374d78139d561c904bc02b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd69887b998c8c1a1b7b98ef09088c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514812939bb54659024741b1ca6fbbc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefb715217a3d4edfbc8a798b8e9f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eef5e65fed1b8ed6873e836ed15930119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc90ba83ac1248ef2262d71936faaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2ea268ff9bdfb55d26f6769742ddd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08349201c71fc1a2728e0aa218b9bb98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6d03be76107ca1f15f1a527bc54a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047430e3fcdc832209a07e1cd43bea1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a122054e0597401923afcd4b38cb1a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead312f225ad77becf241d19652551a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7850f5cd8f29b92b9ebde8b4c57b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511cf18acb2095986076d78b519547c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c257c78a3c554523e74b2fcea90613129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81213a6765634d86b6e61dfeda32da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268168db9afe50af5c9f4416d80ff0f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db905ccb5b08fef8840732c903c19f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69dcee49c30e14bee3ef882947236c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6c0934929e6e433bf454fab9ec3f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bb4337442c9c15085db57dcfa7876135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873da33c0421b562ba03d792e22696b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc1fcadef00e22b9c3bdf8d688af60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b74fdf45a23441d390e3f18b51960c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853e03f7e5c8bd657101a07ffd0dd75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05f3fd5d446cb8a8f481be3eb27fc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb65a8f4e55df840a7160cc3096bdb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e992d3820f451352320117ab2cc2bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ccd6222244c8c71e3f4a22782ac53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488c4e7dbffef1b3b824c16fc0ff910144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672647e6278d070e30851ebc54f2b8c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725ce5ac6f08e05fe900573bf33f7d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7efc2b8b0d6d4314f1f14c09d46ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852cdb83e7b65023c1864739afa4a5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b45610ef24b417988c3721414a4585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2ca25b328598bf876f8019393558c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07d9e950aa45dac0324f2274196aca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2a6ca779be2a56de6d9a4364f317a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b7df6a67d0ffb1bff53d308525041153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227db8a8be17c23f82feb607a070cc7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19428892db80e07e5aa64a8a424c27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965e1a25ab5a6a3614e0e5b2a517630156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665de376a81eee9118a74a60d6757a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db91c1fbec8f9dfd9d18983539029158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beff5db8308a6fe042f830dde95537159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85e17226fc60f5a73444540243203160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04835ff6cb7a32f6fc398fe7e719ba16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb1941394a91e3397d1604bd3cbfcf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57de592ed1205472c4f54f8d3172863163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b25807e24b94c3ea9eed4d468b081164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417d8069bc6ba5c485f24c91aca3264165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d63c1341b3f13ecc56fb55051f90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308a5103d4cafe70eac60136afee8c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088235feb9d3441d9a5ebbc9809facf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f61e0bc6d75ce48487dfa9af1988eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503a435eed7a7fe0755be305929719d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1743e14deb8ecf55732f3fa8175c2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1978fd2ea7c6ce130130717e7ee1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7cf610a915fab900e523c5e371b34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936dfe0c4b311e87341c7869b7b2a1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8351d62cc4ad4f4ddc1a5dc4f2cb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b9330d5de1da48a184732b03cfc87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc927b7800411596f96d9bd4b133d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad2e89e8fc18c09b95252c8cae9d5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a723581d4d79ced0532b44bb42f0050179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de61bc627ef7c41efdf5ec0b9b8cf03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b498d6eb38ccb4f83eb5279e894f23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ba0000df8a78dc5cbe3a344676845182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb772cea2ce7dea3dfc1d400b3f3402183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f98929f7db0d3435db06e367396a0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc2d48dbc0f32529a74fa7428cd869185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4818e932b9d2ff07a0fef3f489abe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a17d0a5fd0b4311650259e6f879e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabf5629d7dc72d2c7c5f565fc404e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d6162c35346ed884dbebfe55cd42e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d8639e73905933ebd2ae687c9f21e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666224578aedba6a4808596eaa905c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2df2b133cacadce258d78be5d5bc6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482a589771c9ec68d8ddd8844dc8e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15971e13944c32077046917d63374b53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f347407c3baa7c89e7d382ac6dc0c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0b16130c543806afba59df2a0a978196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6db1aff2d1b97aba3535c218399a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f1683b9005ca02a95dc4b83d0b1e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2daeec639ffb8442d481681f3c2e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253725ad662ae07394b60f8eac8cce7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e1d2febb4070270ef4c208d85da1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42e72be6c379f93ce53f2beffa4a1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeeaa14279f9097f683892c69d9544203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e645a6708b38e9cde68dac856999f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ae19a29c4af5d0c3bf9f046ebc068205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6048663d47e3af5c1bb72343627a5e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef1583ed011821b991f8202be6368f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580c1697edfce5cf5de5468e9b9a294208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f5a40730336fa28bee0e7bf3d5c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916c31775c4f794af1cfb2ab36e6e8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28acc4e86eac8c0cc4592127401fa00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09661b48e84b3e9a71aee4cf7c59651e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fd6f2a806b4ac24648125a25b6e73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f2c9ade85d3d62ce20cfbb495142b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c15fad26de42bf0ad7b17dca4d6508215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15035791364836c62e784eeb33f1b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810361a000ffcac1c6361abc7b03a20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7609fd6b3e4d132d102b478e3c2f61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519068ff9d217c8bf266de4d2f435e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae4bac7bcb952fe725f98209e369d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f276940856d483c1662af884d5027221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce79de911d12a83260355b3c5399c14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef3703514fe4f3fc1412986e805ee0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f928b8d8a07b6f998a615432904ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc229c5fc5cd370bd6ab264f98a0d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970fad4e7bdae2751062af3774ed9e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13369ac261e8245beb628bc7115b6f7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf46c6eee4c7ff13cee5edaddfda7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6b5c196f411cca84dd32bdcd95d23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1e881b72ef88cdf2b289a111dbee6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177de9bbafbce9be4ae192071efd8ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3017dd2a6fb64a56a4f8f9d053540232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be6bd902d688e01099f81ee685e559233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca19c622a0f0d364782d03ebf9fff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dafdb8fce13b4590c769eb38ba0f67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbb8197b5bbfa178e16da6f841b621236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446db3b13de17c9121c818171364461237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1e1b050f988048d7e1eeeb99f20c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6393c5e483a1c9b1ba927f2ba869376239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5451df2c901ccca6b3d389757253a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea203a9b837d589ff23158164b4b3fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aec084aea59de5cc4c4a23ce5a483242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043b5adcd8e5fb1875fade5dec8898243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4d7eb1642808c96852838e416c073244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304827bc1ce7c89abb19cfa90b87a7f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33be10954ed2f3ad0828853be76f4c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3666ed5a389539b3f9f7fc67f7a7e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e447e15dec6640dd31880ad3dc318f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad453deb2142248f6ec64c307efda446249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb06bd19de5d98da5b036a548da1f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95ea5e4c3f4214b6cee51c775a5bd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6c81fd9c2b09863ed4979a7609a08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b0164e91e6f63c6f1d339329e542253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fedfcfcc97b483476e0773dca4fb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a55799d11b6bb3c9352b207c4446255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cd95f225c24d785f06a97ded16c20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947735a0cb741c2298afe554f0785dcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49a67342e949bd01615ec871188f0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ae97a6dd8cbe8132675c085d6847259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf6d60b87aa1206d38cdaa28501a11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce4bfa2fc7042962dcec838effb0dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eee4b8b74e03481b387a11b596f27a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355fb8ee651e6f242b733887ceae522263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa15334eeaf6289553ddede4c9180264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef80282f8b96182b66c9a80e593811265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd6d6d7ffb674f0791c9ec0629d573266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414b8f6551fe2879149c008d05fffdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd5c8b76f192fa88f3d0bc388139a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60504e1503d4750a024d752b61a1a4e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36070c464cfecefc47f42a66fd9117270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9516f2895cb5d6c77db2dfcfabb0bf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7549756d3892cd4d86e111304e160d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97d7ebe8f82cc8e06b36cdaf118dbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a725d3255e1609066acbdba4e11314f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a343e4aaf6ba8cf3d3a89acf1671537275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e9c70086a1e2105288fe48930616276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881d98b3f6448099d77ec4995e46dd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c8a8b8e40e399cfcac04cb94124f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575605f8262de8a7c9d6b657b139dd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578b85e4f679c78370e4ca493f20c84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d275b6708a081a5da61083548f9d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a832e01ce6ed990896b4dfb1ec3c44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b427cf767402e5a466c5cd029e4dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75800c42a34ce814011068558612f62d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5f3c84babfa480ae8f69c370ae214285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e356b1493fbc51ae7dce3cad7df3688286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b370ab6ed7636da873875f608d38024287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64683c602d3e7ec1e7ff85807e23703288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f66d0630a1bbabf769fa164daa73d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd9830074628651529d43ed155841e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4052654fe4df5e3a0aa375480e8e15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7bcf38d035784992cca3b18d7e441292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2459fca1e60b72f98e4f3abebe64e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c32a45f66a25e58a1f1a5b4295053b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1ae06da8ab09aae4d544c2faab4fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2987d489a072e221aee65fd9581425296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771849c872c3acc8fa35faa32b953a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fe5a3a315a34d31340fc8b57a62a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880a64dc22b97f561967dcb11fa306a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ccd8d368f660d3d93f1aa1c10d494300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ba37da69059eeca18dc6b3fed92b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1f1d7f02ec6b0adf049951af7dbc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2a06c4ae999042d286531ce015e49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75542878659b10a57c46957e7e0133d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e96c9d7b33183deaa41d4648c89ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c4b2520610fd48b41ecfe4de90538306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4680deb5e2d164e3c563c731d030c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535578bc4aad9f3390799861d429c00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b64c66df55a469e7105479c9a5595309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacf4b8dff40ca384face0173836a27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e58caabe4f66e34d25e0a3e8d85752311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dbbc06ff32df84132b97e373bc683312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bfad54ac1bf01786baf7a2177e2a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaee920d425571b0897408de8b7b1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8c486b2e566a3cc401bba4b19878b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b027c84d35af77f59c2fb111bd9f27b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32281ed0a5f88efdd959c9d5c5e9c59e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7e72d91a44098ed2cfc25fc862303318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfd6f463b04f4ce39f6205ec2c1de3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfa7b1b6c05edf15c4b4bb77ffe0bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e0f56d1b730eb2ce18fe17eafd234321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99845e412734520b6ae6ff261110f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dde84cdb468841b857c98afb8d3f49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc30faeeec39ceddcd4d3139e16dae6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc63230b9aa8cf9292d011ac1c804325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a007b7987f1796d88e3a86acffa35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78465689b62009ee96e0cc14f1edb99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec14d3ca647c09392d54134e133ab9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fae270eecd908b78ebd559c480aa2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef5b84d0077bdf36be36f3fddb058330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347fe82820a06164df190e6dd36acf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061641a349b74494f37a9df9d7e2907a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e89ec7fb69768a40d73dc770326bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac0d979ec1f30cd0770a65def4c47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6c456a79a3ffaa842528df89d5211335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0228d7b1dc7dc331a2b7fe1190499336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc86b2f9c80487587c4e9c5c93cb0e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484885a457f1243f8381eb3abfe5e56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf52e64e761305d23ee8bd657c0140339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3dd2874da03dba63e56dca7992ff8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880c0ee5e5dfd233233f33ab0348e34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73740c9efc1d9a6bf3e3034e7935ab4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d146625f6132cc5145b4ce6c4c8c9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622442b921de2aa34047ddd3dc037e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0a431b80d9a6b4a47de6b53a9acf3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681945ba313c7274bcadb375facc8162346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23302b61ae91a8fead7ef5b369a19bf3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710274e6695de51eac450cff4dda061348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e540935a042d0c82339558373f5a63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d2e0d0c55fca686f855d1686376b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b045a52eeb1904be6ebae62c99cab1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2341709db4a860f86b67fd121a45195352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be75f1c10a69fce532e16973e419245353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e74dcfcaad4061dac24f8d69d0074354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef20c1a09bdcbb2697a0045c3a2ea90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a891c0d1c3eddf914a53c841f11bfe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db220537bf07cc6644378d59acbf2bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516178c91134f328d9d9d1f8c2a93832358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236a299465b2ab6264ba604a900c786359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493907635530b004cd63f691974e8cd8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6380bde0e13582b60ae3d6dd08d6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0597b80ef8127723ea248b9e8a9a91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54520dd387c03f3b111cf1d71b0b443363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f1e32772adeea4180ea84d10d54f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fa8ea7b5407dc887afdc5ac94daf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44644da2716a86b9cb347f57d8abdf19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34381b074c2a12e5003ee0bc932368367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c80361c9c2761e60f5259cb23d081368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c46a0b3c79c3931ef7e96bf4d9d34e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c25240392960490481cfb2fd7e24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c84295e4077d4380dfc269147aa151371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9598f6113fdf7dc71f74d872360ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2228a6918e50bc5b6b85da6542183373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df14a5baa85c24ae6e4612514b08f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139146470352a2e7046cf523470a4c26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631ba51fe51f932c040f48639f3f410376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79723dd3a971113498f4f3601a0ed829377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab36d7155a560be49420d455294924378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a3fa994690d620ab0447aab6280b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1136089207921d70787a5d9bb03b6db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e198bd0a668716be0860fd7803facd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc813714d81472a37ba6b1501f07b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96ea7ebac5e911fe0a0d48b5049505383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb135ccd3f55a7974ec1e4f1b16389b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa143cef7b49c813ec2c7a05f333988385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e769681a05cd1176f1ac3b1b6020d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9efb675d4a86cf21de58202370fa1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e2b96b580cb2f5e740b4c0ec5c45e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0902c1732ca66f7a314be6e6b3d960a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcd6c78997d266b3e1ca0985e3c05a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b98de31f4284aac6a212585cc48ea7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9424b058a6382ce84aadc1534fccda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b59e869177bfcfce512911fc270e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba8a2f39952bf68f55fa1ab72234ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2fff216514a2d0ec506a1af3bbed0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76db5b168412dfc3799caa65403e6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01f7ab5e8fb7cca4dd7baf7953eb09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b011b0c7a67e160c89547ad284df53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb94a0efbd63a06faa63dc7a257216399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba10b9d9580fcc2cd049a58f167813400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15b06630fbd620227924456c630f50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4aaf80b0681566eb673a448f4a63a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeeaa288629d936a880ee4ded8fe6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718024babb957685f26555a15c2f7397404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a7fbc5e21ee47a384aa8d540151f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401270842c310c8e990bb1c56db80048406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6285ac309352624f305d37c6bc113e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f604485ed0338a87ca0bcbbe9d504408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3f19ee968347e61f7368624af613f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ab28f0d3bf714bf03b8cd326aa9b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a19dcf12020e5e1300e9840cb9b65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8496de74a00b1874369f2507c024ea5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa323e5f19a8706210260fb3dd82f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c235789bdffeb87c3ab6932dd7216414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98247b47940766f1b6ae5143b34508bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968fe09700ec6e749e608e9a1c2db1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071368d501ca5312e0d781cd490e0b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb7194c2b8d247751fcb623ba0ce98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc79959685c8f67379763f74604e67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94dc663493fb5cfce93e0b2d1ea23e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3c40223e37701e19ac4640a55143421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8951e0caabc2c3bfc00cb6d500c41f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769ec4d1d733ab2a340a54299f6f9d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e57da1661188677b94d86735acc8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e86e45dbf79d8f9cfebbb8b353af0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6826e6d99db89b2f627fcf5a3c972426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c56267eedb5ce7c3467885d75516d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2167681665687faa38ad239b4d93e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce6f5d7f850eb0a577b307a99c1628429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0f9003a83d07851721921706c18d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2ac8794764a2f041c1ede4231cf9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9850a709f6e63b8588ed765fe94421f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc60fab9581fedd92871d6aa0b414433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e5ca1024fb921a4e453d6ca8b8da7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5423206ef54602014bb5c1c504c4b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32fc2b0ea112f78e6afcc30a93cd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c847469a4f74e53c6d2701e32336437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979996bbe5035976e67e913655dc9a93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b51aecf5f3904ff04a3807b9e36ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76886ca6fce8a3435e555df49164a951440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098209b50c5910b69274e7afbff8375441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839b3be1d465b5b80d1d46916f637b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e077a7c932d708d8336c3c1e261be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2ee83b404d3ce9863993885b6e7b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf7fcd3a591222fcb746f808cda004445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5936e3e58238ab2568a28c84ccac9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192095bdd49ccd72c4b3fef8b05800447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08bd3ebea16a5616946b6bc37faf22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbc30fd0e1d5d17c5be3d7da96bfea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ac2ef59ab868ee7c0ac376d5b350450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590f8c8680a3cf0227fc0a8c0071e8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e1d5873c37365703c108d2a13c5b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe33b0d6c536082068245a2ef4d0fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b038a8e5d81002f5cbbbdaaaa7bf4ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34257e6743465b8ad771116f83f470bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472f2051d1013fce3218e1a027e2a00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a61ec98056043f61cb998555d6f77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5964edf89ca88dc670c0526869a43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b636b1a48928d3b4a4674df5a7b21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b55a141f5442fcc5257b76205eef7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa4f3897d856179ea2410ba2dc0ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b363b93cf4449d5b65ce46257a9455462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b643e6ab0112243aab97fc4ca1060463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc087c75d5666331d4548a6feccc7e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dede7b7371bf207e42c48019ca767c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945389b0b2398bdcf2ee2d5e449662f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42ae373f57d64c3280647d8823b8c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30906a6308424b65c4b69444bb82edde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e8c77af66b47f20e92304f6252427469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a10f7a0b96bb6d1a15ea2c5945abc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f34da86330aa3c4a7c38ec36027bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844de5481cc8d5469019dbc2cb99d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078365144341be92803eed352b6ab948473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d119ba9e845c42f2bbb666c242f0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76047c5014db08cbf7ab4c4511c0dcef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997335c69e4e2c49a0e5086920d356a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8e8b48a3ff83367326474d5116e72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c07429e48b5a1a45b3d5e49aa5ded478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d48f1d1e165fb06f80a58c271f284479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a4d38259f9787a2ad835ccc8841c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8608a6e5709a80ceab9531f9a3f16c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f51381276b21346186d5eb1c57ec8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047d75c62f92e07304420c25cc4106483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f76f779dcd517ffca5a19dd4074979484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8c200742d1a0bead0981a8fb3caba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cab0cc56fa1e24d95208bdc57ed4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45399068c9e14ca430b5c1bba555447487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaafb9aa453a0d30eb5a53beb34e169488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f0f6d02503fb5c8aeb87487f19d00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffcdd1f916c3d961688ca7ddbbdad4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d2d463010f95dff94ce799c8d7834491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89a8494551d77383c935e508da7657492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58ab063ae175dd4e30677d3165d6f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40aa0bf6710b1361f1b52fceeeca6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6fb05b1438a40a270863bd5d7ff24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e2de1fbe27077ac461de3813b6ce2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4f7f6bdb2f54123fc08c509bbc81b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1c6549e9d76bc192a8a130655f70c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42202039da9705ddb4b21ff354601a7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15594cf02a948d86f82cfd42323168500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998b1b67bcb0e16632c04b535636838501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10740a21ed061adbf4a4927ae1c3abf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6009b23f746a4a85d5dc84d9e6784503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5eb2db8c491226846e51b0ed21ff5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47343cdd8c76e0d57ade7017c67230505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e0809536a2ad6737f421a3b6fad7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419794824b9be63018863be3189ec7ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386fd3ebf022967307efe913c6891c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73bec21641bbf26d75160e7b4218e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456684516d5ef20737f19a877b2c867510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9677ce0a31c86765eff4d1628f3dfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b204b359fffa0fdc46061150109d4b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7760934f5783a98996ec934fb42ef0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b399f12fea8b68c63a315cd2172a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e094b655a4367a454b78a7ab8e972515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfddcdcfab6a002220078c6af64147516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40e4f0281a5a632471a3f9992a1e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7697e02507f46c5be4b64a807e8e97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7346fb351e105798cc6f80c5d5f27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e50dd15e2c6970a5bdbe321e0c5dec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91462fb6754df79acf8c209727a7e81e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa3cfaf382493ac3101bb3e11e64e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d1161c47fd9636ef36823ddcdc7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a383cd48f35277e106df036797b3646524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5b86b56df085812270b3c362d0ed2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68794dc1a457e967e9732704ec244428526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0002dc0921e0b90d1cb6eaaed956bfe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116dcd99cc73027db739633b66144af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6fad9fca40f64d5a0b46151364947529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06a13b33a583c8857a32735b300a94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5e343be48cd5def88a2dd88f06d04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62759cc732e53a4e3ff04075f9d3a975532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6261558b2ff5efe554c6f8a038dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4c06a9f01fcf9746abd53d47c4b5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19d789b07ffba7dc6a0c672cc74b46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa01df15160784596884766fcb1cb3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10f110e7ccdc4de15fe35ca5d98e91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8423f81b5f12e0735ee041d0e49b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9206ea72f0a1789ebed55310c45d13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16539b9a9a16fd82e73bb3c3229071540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260d1dce4aca01c6c14550480b470b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7919402beedcd83a8addea0fbd15eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24174aece4fddfafaeaf361883896b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864fe4d303bb2300cba4431a1cf3fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b955a9c41281cdd80d49d4b98657c42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ec76e3c672ca2630607dc4af398c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bea7cd5de622063ab30b24172a56a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898f02a57df5b29bebcb90eb2570eb9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3f4abd9c92af945a989f615a527b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84839daa505f5e70368926ae3b21d48a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6a50effdb8546e6a041b9d7359a7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8678e62bfc93aaddb1717eb1bfa90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16680cb66e10ae403f1e672b353835b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1003909d3082c8dcfd186b5b5ca5c4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b41c863be4f08d5c888568fd660ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3fe8ce5afc7cdcd2a0ea93efc5af8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df56d0502620a858cc8aaa720da975557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b508892132f20b7bf301ed02943e444558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80982e817c975edb2b35f46ebf9465559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab09c9f862647d3a172734a405ea39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275efd73056c6c411bfba83b2f5c833561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67b23d3c0b55a7186890516dc79f5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7f50af48575154a5f3d2856a310f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b21d3b81a6c71f1a5bd68a010c0fee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfffdd35ae076d58ea4d53251a340c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d475813666d2d5efb8e9b5def79d10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad29027d6d420be1fd4506744ad7dc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9bab1c2eb6d04d67298b6cb8f11b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a032cc6db1b5d42a02937ab5f5256b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd881eea4720841958669c35a9c12f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdc013cf952dc45c5839203e5776ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3043f78c947398659f24e3cf28e1c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c143c35ee7aba80a168f8a023da32e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaa6ccd166d29213528687d1018a40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e103420d268ec93011131a156b09b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9ea84b29d974adc1e0a083e00ece576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa22a938ec132b182981ca06181dd08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2be0c5222960be78ac880f47fbfd27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dd382bf7d4dbdbf55e86173ed07a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66398b8155a7bd28dc3f3f714f1bc0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525413d4267198ef86d33020d47509e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c099a9cb4fa5648cbd8c0023633c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba807e0362615b02bd48401614f2b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef3bbe270ac9701538d170d58c2686584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca743c4abaff2a185f1cf3eb86ec8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61859f39c6bf64c01c2d5f095056dace586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd836497bd1c8975f2321251feaae4cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c42ff04c3e7535860187d75cd1c36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b79058d80d0d2c89badd0a07fb679589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d213f4bc5f26ebe5625115c4cd0ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f4767b7e131380bfc592b3c3ca984591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b9527fa28ded250cc400a56706a07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779441bc2174e8fc5df962b4c4488bc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859e542fb8040aefe6fc58f1979e668594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5792a498a889b5b82b37210d741e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a751ddf952f49d151b86993e7db6be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9b6ba799b0a905bcd07354a200d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87e2e9bcd3c7312f926d5b2f2d957598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c320f0808e613928810b45a45d2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccffdedce9472e5b1bfa31766e2c0e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c94b9984351f1051aac3845d1322c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e717fee871d1349e5d898a0f707d8e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3db4233aa04619f3cd910a93c51875603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9bae845dc798c1ec589b543d9f486604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c4cf214e5a11ad4473449962747e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a864f65aef1a2aa6d026333da8bdf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551fdf0a2b124508d5b2776e7ae002e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f9668529303beb1c8f206d667bad3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ecd4ff2b2f2c5aa1a27dbcdc8613e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728f5ae674c98bb02702fcc7c05ed49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69ed8ae7fc80a168c46551dbf852f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aa17e2d3cbcdf09a3a4272c169af5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be835d67c7020b884c9eefb90eff4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfca9d4ca644e29bc1e1cd4bc0d20fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1787111ea9a8160f94a9ecef9b26d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0229ca8721282a8b5e3843980c671616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39193cba8748c9e1ee24ccff6d9e92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3b5746306836ac20a1d7fd13d924b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0385b0874580fcda40b27065c7d5cc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee980a0fae067bb4cb7decf1fa7fb715620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058a902f75cb9ac3939974baf4eec54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a42073a29450403d9e587fdc7f217622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb2f58c7de166a35adc1fced308059623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeaa59059dcf9ef536e9bb691d03fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d7cb58539f9bb452b05b26e3471a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa456e9ee1820d8e5de62b46cacab94e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b42a4b914668b138ffde873a79eee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2b93a3041cd2ff2819bf3ccef111f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1993e389f9408e943411fc5a9e0088629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46324af40a2121d0e1591072a5e953e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06deb298dbe8b4829fe19084643c8aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d424516ce5f49d7300ddba099d942632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81add295674b9be01243bdb5632c3e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c054e0f0292e742f5f74fbdd50e500634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449125e31d777d8fc66d4cb504b895b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77ac63a1c3c9e039b43fa640f53a68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d1d229afa728f257f0ed95b192cf7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96a983043d5a0a7daf50798d3a797d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59b00e3272ca8883b397801a25844b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc71b6decb9bbe9a8415c2cdaaa717640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e79ccdb82496d6938871181fcd440641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e141f7c3d49b7180ddd63a6ebdd8e24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142b73f0bda467ac487efeae3e48c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222935adde871972562d68e527e9c47e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c5ae5f10535089f46425d5bce4881645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26412593d2328aec930be31a530215646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87fcc8701d30afcca21936266ff4bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ad34b837d7ef3e0a251e8540d8d76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92c6b0794dde8ca7d4ff9b9c1dcfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80803afce3b4b309f0b654427afdd4d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bbf7c2621ff96c3f20254928adf04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705487c5bb34244445b146055c37dfa0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660808ca3daa1653aed6d116b9cfd1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e758c50f8c211fd98230be629bc28c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1f3156f17c07ba7a37e4f026405e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291f0d2ec9be0c22ba6a53ed84f46f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c101e81846117c428a3560737a2ce54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed92153bf644fbceb4b586378cbd8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8f48e0ce1f489ed65c268c60a6bc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda9c68ca7cebca0dc41f1c04515ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce3d622834826ec8134453f4a105e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f709eb627c6cac541bc288c7b4b80a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0d1291b07807e200ef45308e3edcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2299537145a8a2de498c8ed695faf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a30cf5b9ae7554e3f8d9d909c68465665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b748008c176ccac94b5cc6c425ad0c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c11991eefce201a778c7a2806c0a58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8573f86feaab897174e7697f56c7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139814e2a35f12065a8196168d2b6b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afdffdadaa3e734c24ae88bbd4438d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d598c741ebd83d88cb4494a7728d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da92caa3ef7213463dc89fa7bad4cea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f13e16c73893667cdfc99585409ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943204ac8198c7f781dc211df0855a75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72570f0c56e2c35eab01795cfccdf765675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013d9e1763f59fd3de7619daa286f98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac456e738c2bd3a23641b9bcb103a7cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401362cbbfe86beea477881cb891e569678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aaa013d4406d783abb8859f120f8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e30492af536f34edd5ed33b5bd5ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5fafc9878e76501c653b4b1b98329681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053579118dcbb5f5286711ae05a73f76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde71e3decd2588c922acf0cfbabad2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dcf318b5db31c8e02684fe9b67ab8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdde12e3c7dde455e31412b3321bbb0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f62d78ff08aaf977eafcf413df1d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaac5e90f9cb28e82aba0d20bc5534f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4a6ccea9ca07e64574e49519841f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be022090fbd0c675ee92bd6f2b303bcd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052568dd62101dd7b36b961da5bf1fba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50660ab145b9d9b239788c3f745e1100691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5034fbbb80970ea78909af4a73d6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eca2041175dcad61af6ef356c7e66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e3d95df6cdcbd6de3a571536cbdf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc90883513a598927027d939045f14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bbe8e738c9b16c42c1e812d28c00d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8ab884440f37a1aa17cb0e86a46d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf806fc471b10d0465f9c0a8acdcb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3227247332bcb913777c4779c0fc12c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bed2a9ea644a3ba1b436c7d552817700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd212e2f09f5d6935908aeba12fb5ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26b80c8ec0954c06cc69c11db7be06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61a912b351bcafbcc48cc491a996ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df48174c2097e17c263c56136f4691c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4840330bffa6b7a3d3317d1b8114b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a817b6430e61389da40d2283f5c7c39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d137af8aa67824ae04934b9831763a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8f7cf475c7be091f00a3b389efbbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb61ff3848fc3d68bdf587fcbef1f5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc8a1e6b9884e1a15fb6d2ee9e5657710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878e3ae0c2d2b5b789dbe1c0ca0720c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee49acb22ce2dfbf2df9ab829f549a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abda16b297b5507386e70855c11e18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a48c2a0972c378300625800edb783714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba483e15cad927f063dc895275f26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c8a5bc88734c2845dbc5daface238716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1104b479f620b2e3ee6240f6487d80d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a9d4659c14d20702510924e46b69d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6ad95fa87485c3fd436d4d9afaf15719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1741a9fe6f4de61dc7690b7d82c8d19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a46ea8021a154fa3d5b5ff2f1742721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8c7fd11bfe279b39a65bfe08a0395722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81750061625b3a3d2d58131c71e40653723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf1330856eca88ff175634e80c4a61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4decd0d31ef66c730c21643c3b6c8e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e780e71c6916d7666f6148eae516b74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998fc3ad43b20c8d52320780a774933727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2d22c4e5e64df8b8fe7e6ece70fe3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6bb16caba55fe9a51218c1c268094729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba9b3d14cf0057b26299ae0dd88105730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b897213e1719c24ca026f344b0c966731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d952c8d1d377cc26887c623a6368f0b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a78ddc212d10e9107df7aaabe42a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591e32d752cc38304873f3b5a63f14e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ce86800d255c2950f1404770d97da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e9d7c53734e9fc5983c693ec015f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485494d94165960aafde39df2c72c263737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a83ebd73a26db1bb56aab730a93f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df531ebcfd81c06db672127b89e82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c8fa1badc2d7ed609de77111bb56d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88abbcebc803bfcf6ea4fb52db6de7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ca62580427803a0cf88eba048cedc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0586b581761a72fa51de6b127760e15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53265d99cdf1baf55785417d17aa4ed3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113f19b7c113052c9112126e6ff131745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fba779bd2290ae2b987c3c22f55c57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cbd808306711f0780de4918a737b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d52988f2a336e15f79da7e9e55550748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd813b1f8884e080f63d3a9b13a85a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd426918a9cab882e4bb5299b696f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb54213dd8a68de0458560d1e51134a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497032f979177e0ffa7746bbf1f2788f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fb18860c83e7219a49977d43f6e97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a7035f29e8da601710af53b78dc1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdad6bc65240521518bade78aa746e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f026965549caa4505b6e2b54338de71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3df31f79a2e57f3a96998dfc9a850757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3710e1b4812fad5d3be2a7c77ff70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef215df7aba2c16813e9d9ef9c98b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8985114e5ade03be0cdd52287ce32521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ffe57790f53a238b301364b71c672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389f1217a6d80e7d781ad8bd2383adf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02552dd3ac22eefcfdc27f2e82808d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf43e11d5b72e28536c5a32f151aca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f478804cf71aec28263c2a7a1fdbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b647302edfc8a373ac9d13125772bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c56be0ea266487f3a802464e4cf318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df399799a4ad1c5f5c458c8370c5ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35440e418143423821f0521e415fe4ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb277c2e7574ec597855abd21861f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99912f9762c3d12c6f7601fb8c299912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65818847040455c597e7148923600c1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf60eed8099d2ae8fba68dc1f530e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb315a9106003b28ab15a14f064e6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dc8e14c545c73827ef9459d3b543516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5136e4c6bafbd322f6ceb8871e174f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5cd0f5620b619905ea9e3e8ce987818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb85614a9547932617f910294697be219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053e962fc2ea682c9a3da2ebeee82020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f51844b1db3f53d3f239517534f0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d622f5c9c6dc0f3612ac309c4f0bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33829ddd4edbd33b0eea8cfaea73b96a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea94ef856166319f49243f6e4dbe2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e98cce0a8560b98f3d3259903d448625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef961c4c67aa958d4346c445ee15adad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2369f805143a5e85971fca67dcef327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb276db6de318b4a77916edf4b9239328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31f82c409f62b38b5bca56083e7b4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d6f8cedf80239a059b8c34114bb5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f5c4a33d4a423a40164ba3599902531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79851b9df60852b70e665d85e687d8db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5084609b418b65a79b10244202b8f0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f9e928d337b7cf8b7bfb323b9720334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a067f6a857dab864de87bdb03add735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc6e6db27b3c68d221f0326ed521e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b483da204d3bcc6ffafb9ebe6b4ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbe16dd65317af50d302fb05e3463e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c37507afab8daf6294ca10e44ab6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0332cbe4b131a9bb3ef8a62ca6e1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1824811e4f20b8acf2fe6f96b8a5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e379ab7d567a41e7f790a7ad49f39542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce33185d9f40d5d0e860ef540dc18143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4d298754dd4ba75d42c6babf7c81f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a228dd8afa37d9d553da8caa015145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3f9b4c8d1014e74c444d45b63fef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32454a63d490a2eaee429931f92d59d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21e3cff2943a6bd75b54b0433b0bd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158f14fdea69e1e956cf59b10a61dc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785cdb1507aebc0d0b68b4438735a3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d34d1b91ecdd3028dc908078f74551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40953f79467e8035079635b92c7e4db452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f90ef91287dbbd59d0e739480477ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e05c341adc0b19d4ac0959f5bb18f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619cf195dc09bb9187de823856f65bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dbe1bf9dbb9d42cc465e97aa49c8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c00a7710383cff5bbb729503f559af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6257f20da7a736ffc01c4e460d8481058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd3f47f6d0d4535162ca423213b2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f4858d3f1a69cf9ecc353ca0da6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cde49193555f827c74e4d57b9a896861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db59701b70afa071a2aca2c42c3debb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2039b1ddbd90fc7555482eeffdbdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440aba28e6634470d179d243ad9d6d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55158a73eee2d62bc774d11aa27698565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3ffca45d117dc5a7dcb8e37ccbff366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cbd2b552c3906b76d5fac633eee1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7099138968f61cc6e3d1b0f3085f20368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981beccfddac6a7a46e6afd1db3e02469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca9231d33fe74c4d551e5b2724bf3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06dda5d3e82cde4d254650ab4faae471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7701f28fce9d9cdd9214648f8d309d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae814e579afad7cd8d02d436e73ca1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee414100d51405921cb58764c30b6ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb66646e8bab2597d8241ab6fede2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e37dccf3c4dc9073aa55699647468076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be467c71ddea14879ebf1065ce970977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a931309bc41b6d4921bdde006c01678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a66c1d78df46cebbbc72e468e86a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3395f489de712bceeb9b117db8a9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d773c02d5cd98f3e1a206f4d57f1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0ad0a93199eb14157196c91d98d7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa68678c3d00515eb43bb83dd5feaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f167e3e8a6498b10974e2282c291784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c09a23462884d23e4ff2c66c922ed385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb3a57d7dea47148701ae8081601ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fea620d0759d3214844d0f1391cf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaacdd9aabab59657ef0ac504fed9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edafffe9dba6b89801e889c7b3308489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391304e9dd6e1f50280867e0cd8fc9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047937fe101608c229548d75e41ca8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ce0d3aac4ade5c8f29299e2f14d4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12107ffd2db324d62e55779f08989893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c0a566d63ac87f1fa7dcc53352c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81fc0c16ba459f54c646580d35184e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad5aa837f4827a04fde2608bcfeacc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4fba42e2b2b37947c63915d98e1b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdd1497ff567e0811a95011b218dc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc22dc6084eb63da5ff11b6339583e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34fa7f661cb4bc985a9727295e2a22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc699c21b128e68fe383485cd5189ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33667175c4a8a7ee89f528a0fa109421102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b846596ad734d3ad96ef3c23b79a6d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8e9385ad508a428430b099cce179a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8b71ab0ffc7c6b34ec61475836854105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85700a7da40e0d7e01affbce567a3a1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a5b6506369afb3e99283b710037c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c01bdef34473195392f386c544118108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d574e6bf53e80df26214aaf6582a1bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11fb1db1edb7a2147fce79d53224d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7765f41f338591287eaf4a1010a290111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661ca72d62a69eaa4ec363c96703914112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f09851781ebd33c9c1b6cba98c76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc136d0db2396fcff9c48808aa6aaf56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da415b7bb492cf161391a9c6b60fc0f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461af232aacff78886a1524ee85095b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95ba11c4423d50321db412c1f43390117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c53b569fcf9a9f88b35ddb3ead92f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c8e5e9eb32f287d4bbb5dcbb62a65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f439bc2e03e287315c108ade384ee56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22f9e00c56ce898309cd985ffaeb3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5ef28a6af0a60849032f5d950d67e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd72063c395520565d9dc2c9f17a01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37568c089761c065480abec573a9a953124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b978650a56633c384fa5b301da9254125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb43224ed174ecf956ec75ab2dca473126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b723691f2a5696cb3b716f9c989e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd5205e893746046294a01c06e9d3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c684d882b6821ec9697b742a955ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1b2c060fd96015220685fac12188f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc774a885eb1577f0b021c4fc4c582131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e73044b6085ca43cbf1c288e9d8e9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc551369548de90e10a0a4a122d034a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6505d9211fc57c01bc6ced277944df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb3f747101000f7a471047e6d21da2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2ee207087a9dd9f5d958f40e45954136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342dd57f1bb5304eccd1b868ae4302e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0831cb59ff0cb06b0638fd831aed0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f40524a254f5672cd8e75abe2215db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de415df02d1b8038526da46bf35d23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc2501e64e91413c8ac8c72f528710141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa720903acf792ad6a6a65fc0cb86f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fd341b53fa44dace6ee3ca5fd17b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a66cb2ac91485fb8e31a77ef8fe09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46153462d6dc7e49aea02103ef672b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb452322bb45deb4653b3626785aa279146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db985713f173c1f2a06ae188260804af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b21d94e6624a55bfc0ecc79867d48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88617ceb414e0b088567f9603ca4ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e85483c6485429a0efed3d5b69c96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02187d81648e5bd9ed3f5c0ede06871151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a835a1d82c3167286bfa24f3e93ab0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd9e49e22ce313ab4be00e392bc889153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e41b63305d130dac5810de8867b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449244d59d525d5c63b48bc22d68521b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eecfdb69e5a56f73c41634b6c184b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbb59af8a337c7f0d9d320a286f902157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d98df92f7bb935873539c9cb25127d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a037d6b20550fe0716b6f4e41d8241f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d821af4a4e33f39968e51c03e113160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ef529f301c019654acb9707a8a44f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ab553287867ba61cd67521e73cdee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c0fe7f5111b7cca5004d0754be37f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc66a3cd9588b27ff904ed1fafd706d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887200a5caffd24f39a3b08804226dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ed8aa9f23dc3dcbba3a5419cd1f71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d2e8a3305e40813470a87ddf5cdf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202916104d59e598599ba8a87e12b2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ab610ecad404e3540ea35af682369169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062509d0c826fb2f41a798f041bd6391170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ccf522f9e78a58eb9749449333712171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53153debe122250f5d4024dedd7da397172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ba65bf7a82b313d531d8921985ffe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c2e70d6bb874fcb90ce3a55be1092174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a362a2539bc0f11aa895ad8279258175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe846e067e96ea53e870e721e05a28c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15b2bde405a82888dc6d31736286e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7020067b3d064ff2d1aad909253ff3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6be7689ccafc593d2d7ca1a18c9dc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b291f2f9e3d13762f31192f3f542b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02657f8a2d1dc4323559bb10f1214f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd809b0428face853ec3d7c939add182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27561301b94510929c0f1cfd443aa6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b08a3b36daadc945ee7f01c586620184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d33ce73f98d09b7e22593500cc072c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7796748832aaf63988110860962d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc131be36ef3176c519546e5777e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832b25895bd0c6962ac182cce55156a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98702100c5ba40a9c72d357488b94267189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69be7165d36732b53ae6ecf6d985694190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9516c38574d439b9f1bb6eb59594ff9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad3f77e0799f63e033b17c6ced82b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e446af6d77e020dfd3962d4769f99c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ba5ff6f6cd979cc54e9c12feb7bcf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026356d695a5dcd9e7d2a7300fcc8370195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a2b1a7ae91bf67b80d7d91684f7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb41aae64f8224b0b0e314b2feadc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f369f10179263a50f82733a13cbcaea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb00814ce73b59d8d4028894233c68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b038569408b981a9db1440845b54b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a111e9dc4c2fae2137e70880d0ce90d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dc9d1e68f4c11b14b566618355cc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7befc3f6de45dbca44954eac4bf48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9202863a6f44517cceb476487f11af4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ac5b610730e9f7d36d145182b9584205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae989c7fc9d18111858a7f9a95af982b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef8b9c974dd26c41e4adda764edcd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d711aa8535e173662faa35490450e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0412655f5ec0290c15a91597659479209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d88c1755586f686f65707e5637097a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc714e1c948b4aabcbb2e2e18c967f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcd2046f23d9e3f4e8ce359d77f9ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44557a0504cee254c131726e2861529213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cc11965e4ea1d4d1f31b4128bc5a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033383cc583cb5374bcdf8992914c4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c25dc4ad1e52306fa6f8318c42476216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da57c22fece8984fd745f1fbb44a64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad747929414bee3781819a03ff8fc44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903487a76a67862875b0eb6cc0a1f5bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbb5b7ff71501c078d6a070a544f84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a4042069ef51662cbc9002b1a1518221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5950fe05b61e2dfcf0ac761a548e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d262310832b9cdcf24e8f398958ee54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928d9862996a96e529ad383c1d422b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f70327515fdd25e137ae7b22fbef80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eec6be4c033288ea6fc4617a51449226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fb05546ac117ef0bf2c4cec2769b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d3d06999a89288ffb14ae61bd875228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcdd9f6bcddaa3467ad17238362d58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaf92277c6a85c8650b7b56d686f44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d8d4775d90af25857c7ae6370a412231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce84b0f04525813491eba1886fdae48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af745cb766b4ecdfc90c9bde994f94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b457d11dc1d03dc4acabe32eb1935ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea862cd7b77a799b12315976a84682235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cca84efc573f7f684e78563ba1cd0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c8d78e840bfcf0945594034f2c25a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb862c15f29edb51a2889aa03f53d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e73356b551594acf45ea1a1bf5c15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108832f57c311870f63d709ef07077e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65446f1820efc36b68fbb2dd2378bb30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390bf21bf5d1a0aa55ffb32b05c6b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682c653e3cff1ed6a45792fcd9d8b7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9a0f07dddfc7d42392351ba2c5407244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd0728627008a66ad86d537b5becfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239109cfd815178f513da35cf62dff7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec26377f323d43a9a52d26247ecfd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3239140c4d72b8b30d88508bca9161248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba9907658f20967eeff3921479451249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dafa0774852b7d98a32940891e01a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3f03ba135722c6869f5c1c46ebbe7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ca025ae5629ca7fb5c2b64e42e343252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc728817ad31268f64d8981b86a2a1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abdba47c3076a19c4e8f325cc52fb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dec92b234b3139ca8a8c40e258200255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2e62601c3bcb7a58f3981a4ee1bdb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0e446e0f1910f0477d36973e639e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208692913d992c67545135e9c5e88a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f050ecbedb4f8875e73cee8833f64e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005acedd7e0d04c4493ca50e0d108219260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afa4f6045665ea193452554f92c811261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4aefaadaa7f9f451e8b946741226262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece156d3f529d21cfdd5730e2babb23f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2fb6b8d710d256a0d204147282e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d661323cda0e2ff87c616ddc572fb0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad64eb18a79d810f38279295b74619f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423464521a75c7c744b408b0a3d29d32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1d866333bc07f97ace846516575af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72440604eb3d0fb37d0b520d9486dcd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550e5bd8cfbc52c4486b30df53c460c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a9041c9aaf08d249c12ef4669383271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1f0b88f421ec17864eae6270434ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccb404e6fa398b656616f5b929270b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b82b67746fec99d53712f0bc22bf33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952aa3ad37bd5ccad801e1c13edb030275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8782bdd9bca386182b8c6ba279813d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a38b4bb54976df9a7faa511c024db8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739b2de91fca76b9291efc361affdfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1ffb6a9126fded70d8d730627b7ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba40078dd1b81cacab5e2a221a6108d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf814a0e85fc83a22d101665325b10ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa5b5d3378884bee243acb331eb90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ae65e6a62cfb331ad90eda78a334e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3729342d0775e43f8ddde9c8ebc304284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a14a8169862731b9e7ef36e10674e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd5039372f6674e75393739f569005286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec850cd3b2cf563f44dc47a6859fc7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bda5ccb57ca99922064d715463f3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5a674d9a440f079203df634ff4693289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee45b281459af73e9d31d2ff09fe32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd254aec6b3efff8c6febbb0bef23c24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1326dd2c5b05eb9f31a5320a728dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecebaef01a92b8c19bc9e7085c7fbc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b66cd87cd6d21895e3780201748bf6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbced9c39c5657618ff542944a5d25dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfd052b3dd2fd0bb54ba485c2a2534296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181b9d37a87b94d2167c25b5c6d5b96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3c657f032b9797e309481e543227d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df20d1e655c41856d7ccaec62d288d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0944f3a2e8138fe2eee538caa6a9d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22800114fadbb12e36582056754531c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26ec8951cefdebf7692a1b3d7ab60b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5b9c2e3809a3d96d2435fe41253cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0f99eff81046441ed7896bf0afccc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c11746e4062d378ef5f115657a4da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afff97a2de428b6390c0194fe8f4176306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062e4136afe946d36846734fd02cb1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a60d8e9bf22163dbb26612205bb33c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e776ce6013ec46699ebaf499125ce2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6fb8ec84c59c00356af59ea311618310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d1c3f3d70911b3266cbc177ee13bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600fe45648eca29df16b325c6039ac4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2af5ced38ed2119c5ba10169547fb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf56b11fa0c38108e7f61229cc25d7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc89bc8609d9c41731c9f1f158ab434315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621581b0bd721761d531b568d264c356316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b7018e0115bec800c7ffd753fd510317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c7c82a392671e88396ba0c8956d4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff6abc44fe00a469ba84f7377ffa81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0baf51dd341e1ddcbc0d23f3de01fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959df138776592941bac99b06750679321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816091e3d9be7d42cc445366ed4a6b99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cff476fcab1f879157978d71d9699323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d315abebaae34d20b1acb9a07e4de89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af310630ba1327ee181039a933375f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ce3773b760de9b5b700266b681b1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cf2592cec59c38b873c78273cd629327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d1aea3f1a025112f7d594cf98d4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b317af593e6433d4d40bc4467321e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a78ed24df90f9b08233a8e26691fea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780786afd3641ab2182e125078dce5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fabdecc7d4ec1c804efb75201cc32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a1b85d9d130bab4290ef117ec0d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b181e4452cb8661caad28cdc83805a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb48674ef72f57b120309a0cecb933335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844a017057e981c80f7370a730e34f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec87d609cbcf538b91e0123907c30c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062334394dc7e6ab08b8b50da8ac7a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53446f5007fe6b747b6c74e81a81f769339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cfb8305b8a310fe1a10931abae1b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876754bf65b090a3811edc9f6c27b105341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640158a67d78629329feaa6ed3d26ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7a58bf3617cae77eed1d4c908a3a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fc28c5b8b08311b3b047a14a9ed91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4421b60302a7068b35d73d05b468a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11791f8b069fd7c23a9d9feaf399b1c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdb54f30dbd0845d51034f12235209347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e745149ef8833f1f64fcd0041db6913348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4659e5216bdd7b2e1df5072376e88a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bce97cf153d4752104be12baeee324350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ff3773ebc08f89effa394d0f8e2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d48d4be353f91d6812b98bba9d2a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a567c2020280dd3f25f9fac45c7d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac33181499cf4a81d3db993c8984bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39930955157b28142057c85dab14a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83193f68f024134cc9ef0320d9ed8231356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6bcf6f9f4cb21b1b58a9e8ae71da6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987db56673006e3f0bcd669b51e44eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287086abd0a0d60ea6830a1f87531d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04710ef65984472536eecfe5d0482125360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2fbb9f5d7ba54ed7156fe5d28f726361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c392843dcc92fcf034cfe46e973cfa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232abacc704cccdf0109ad745034737363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f86ae6eb230cc3c819988dbf965d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e4751fc4e1ff44e15dd7f755a8ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae32ae834860f81fae87daebf5ff77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37029423af06bac1b0559cae8468a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5dcb98c931f82f84e39ba4f9b6d74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4379cf0e273f454bbef3b2c5cf207b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d932475ebc3f850bc7e59daaa7041c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28499c2e63d1243e96325540d9488969371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5870c4a725836aa8743874ce5097f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa489f9fa0ece0384ec16a1db56c86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1769806c81fd0ee288e974e07e6d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5693ebf628f0e2cddfb8113a9e9209e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24a23f22d3b0cd1879c2fabff3295e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4f64aff3e3a9c722a40ecb812d41a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736b5c538e5c880cb13cc405f7fa0b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a89a5dca4025fcdb8accd254f3a1ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a022f697ada86f10d886a64d9f133e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcee3a4f84036b459aa6c40ed4dee2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71632a170ba5fec0a2c5e8551c15a570382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14283eb361d00cdec0e845f9b7b79c75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9220124ac6ee8d9861d9e9540ce130384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349233937a2aa5245526a2ceca6d2a58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa648e7ff49c21fc93b131446dac90fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84414f82d3be30ea2ad3c2cb1f993f30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c070e32c9d07642c1b11eccc36840388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947ce091b7f234dd8f4744520c8514a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b193dd82acce5b7bf379e8b95c87cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18fd89638c5dbbfada3d0735880f44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaaa85198b96aef168f103b6722f83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86e685cd8581f7e92a65d85335a109393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820f0f707167ea277ca600a9b5e9272394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67587607f4ad50b92eebbb48b737b07b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877a77ae984e7f7b1b99492bceef759396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7be5d9cf8373986ded6e61c08183df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e26d64b57bfc9c431a88bb631028398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c353e3d59bdd2c895680e2d9396cec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ca890d6ff9ee9566879fcb4aece2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9eba2093f8a37c493f493668a7ea5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdad83cdfb7a8671bc52a919d6a4f39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54112a1f211905dad1fe44b80a8277403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236969f99c085a29aab8906628e3a5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d893a294cf20802bdb0792ceb8148405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefec2e31282a6347cd315c8fe4c4fcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a590854673e84eb15dce50c53ffa98a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24abad25b9c0d1ad028c1d387adf6ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7c2811af57ad56f30be30465904d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc20b8b4431d1ae74f650bb6ccf96c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3cdb806ed58d9d61e5f47e7d0ddf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d070cb0f9c68ad3d207d692eb85864412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5402a36bb6fc7422d29e9b6b6e364b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa976d7570226054889599251f83c91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cee7163769b8328df4d41bb8558213415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5150f6376a01891a817ac74e6aeb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f431dade098533d8d73ad22e4698b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e763fa8e79829433488a1cfce0f2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df37be7e6f90b40b4a31eee4f35614419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306169c462f2c8b85bb19ff2fdb38f34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a4367366809f35c920616da1f94a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9a0595c6827f57f3cab94e10d2fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bc560321033ca1240eaec0690d652423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a92ad680620b47cda301d076adb7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068190db87ed915e7a6097efa990688425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda808bb61fd5483299bd11146e152e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7001b3204d9ebeba3852ef2dd1a7d6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4bb210c533a1f0e8a042197018eec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5cdc19ae6fa255a7ba2ba73e219f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b8258e9f678f4199cb89d42ceefa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccdc03dc93e09a1d21fcf427467050431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3a0c693a73b462b56e47d958cb8bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8969a3aa8e586f2d75aaaaa5c2fd2d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663323a830f477649466354b6c39577434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c6d925bf4c8dd3fd2871b019d096e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf27e102478845659344eef952479e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086dfa589666fa4445fe5debc35bb22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6e52dda23cf3d457087d274431813438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe6e0b9ea1cd9e6f7b8ea0f894b89b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf96744f907ff5240a0d8553c6b038440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601059eed5a7fd62075b2e5b1ea83e28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f3cd3a9f11f8b825aee0c0b3c09d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a59ef75cd2ac9563a7b36a98afb2c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b920a81a9d8c05f0ddc0179a3ac096444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cedf6d80ac5bdb9087c2dbb8d5c981445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f10a122e2d6593bf56d8d3c17b405446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bfa4679a31888cbc007cd44859826447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47bac41e4f69be9a0b4a08ae4dbfaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a969fb74af8e175e8f85cb53e21f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599218c1c7e316443c8296338ae972f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0d7398e0f0c2ed072df40079816c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8b7e2170e5d5d9bb8365167cd384f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457d95e8a13a9986e6ebe7e2c1285eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc69e91fd65a10864229384285bf4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d9a1107d92ba83375e9a2de98c680455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743f96170cac706b50438e113ba70a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b251180bc4870162f1528485e8eab3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971f0698bade6ce70488e4494dc9643458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829770ff384bdb594e94dce4724e199459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48abf227ed9d23f825f50887aa084e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b99de55b8ebde08c8811bf1cd1c82b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4823ac8f530f83373ecd58531db4de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e38fffa5b2d7aa6758c83f5e4cb29a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870ec0183913f185318d75e684b70bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a4f409094445a6c1c3f54574b3121465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa889de5c21038d09b16a73efc7b72c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee6bd1d0d56592a422250b3c81f6cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeaee301cd0e13cfdeafe2c77c418d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbeb1a14c2f1de0c574e65d88cf52d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b78fee6b3a5308e2c30f97b5aa8bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e511f10849d1031adf75fefa1335cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19322cafc0e32e4e6c8dc4cef9900472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a95093b673ae3ee1d60778c4d7d9af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d83d24f6ca4ea431bb8726aa6868e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dc66f18ed67586b760680660869df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87704bffb9097849f1e010b498741d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3201b93ad40c5a673010d60e2c996b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea43bf067a86e472b15338bce0069cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca461dc2611ee3b0462dfc600e3dcf80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f67bd5268dccae576041863bc0ccf5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f67fe6fe6dc2d60bc26a2c3763253481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daf4504b949d7b21e75b4658cbdd8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea273e27fbb332a140496182914daa87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97105ab8c30c9e068f5f49351afd3604484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2f25b4e59fb5e98302d05270afdae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c26906d0e3852f1daf8e199ce063fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98614258cbb69531c85bae983a8c8d5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f129d5ea28fd8f4a7bacd4dccbe2091488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce14c3f27a60c6a5b75eff2da63fe6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955758a9209bd53dd4d6e11ce634cac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa0c6a0b0e7c8e5610069985ef0b1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a5c8f51d52b6b2ae4acb07084b598492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f3d6d1f85f0f73947cab40afc0742493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849516884558a7f1c3206b5158dfed67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a5048e42039fb598401877fe176a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adeafeaa3d4d335ae636633cd30988496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dd5f8c8e22c00a68be8aaaa176d46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7458263782fd1923f80a0869e29f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1780dc57833b88ae2776b675250447499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fd93bb2a95fed5fc74e7f2e54db88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa2444a8eede938af361e69790950f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43a2c13e5e0b268227c81b3ea8af67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c44798e4d9a4883c73123f873c62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343d82593b36e399734fc5bce7c41fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affb1b3aa826e787e017439e52817ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e85f885bf543339299be466b7e33d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030c5694f3bc3b5f1c9e080cda08575507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cb3e86b3d6328fe69093d8057985b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b3d34cfabcc85e97a15dd96661c5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d11cb66e252d027042d8eda46465d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e6237b0987bfda8c3cc304f8168f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5caf2b1ab2114bbd03b62af527e7b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273a6482e02e2d0f65a06a3afd21813513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ed9a00c03a3518b6dd5f740569eeb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073c895a1ee5e39000d8bfe45d9a3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c707c5d4d5531a6e87e0013ca8f6485516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567679a5e7e1c6ffb5a6af1ed1840650517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797605a08ddef362b6f7ea10eecd48d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ba954c1f3b5ec0147ce28c7048d82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faf3efdf4a59bd12ddd8f837cfd073520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0fb4c1f20d47225c67c0f888fe022521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2903ff8ad9d4ecd6c38cddb1623ff2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd30fa4e0dc56e8d5d19eecdc16134523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e7e4ceb8ef43908f9ad3b2609b4f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b181a162d177b07bfc2c2cee75fe1ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b881aaaf63146bef2af961714b011526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84d2b516be7cd5b3759b2097d92d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379090839f73f15aa48d245624ceb3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfe277ca81b21f52cb5c9e85d1063e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ca3735e27abf66541594370a8b5c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7f2da86bc1d2c9b547ffac0e47d28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f79026ecbd5f019ea62d874b01acc5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52598792fcdc05a12ff4445007cd9137533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4beffc2eab7a5875f74bb762538756534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e39a3fa4f6ba3667a1d7eee68aea0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367233af73a2f012ea85573e8a062aa5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36cc4927c6541ebe5e685891b8cc66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20693f572647c34ec26d1b81fa6bc23f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3567ac22fc1bea5fa7684d4c30a954539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0374e6757c6522f382b1a33e70925540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71a747fbddfec484d4ff89c20c184c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d683562ca44cc8fa09f10b9a7f3f50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe1d270fe8e1e4625f8f64127eed91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c80dfab475ac047ae277a15d2e255544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50c1efbb88e38401a988566069522545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787d9c079631107543d5828e822a6c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570b4898d08ab926f62136b9aedbc3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a1dd11271cbfef07f534a91afb686548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0bfc4168f9b716ef1e1751714c11a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc112442af5fcdc4b70e8517aa563cdc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c28a6d0bbe938e885cbcaddc200a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399a4b9d598cb7b754a6d6b44b7fd83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255dfa558edeb224016c9143b5f1d84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e231085cc0daa3c38c58b4122d7a4cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba139d1bef35d40281b0c09f888e91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0206f97d595092d93e18e86485b3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2ac45af6fc724814250ca3f2ba63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5329dc21343badff45468aecd2cb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ac85cbc2e07339f356b61d0f88a2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7ab29231465132d9b610c199960a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75d155b624a72de81cd260e74a1004561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41906fa15ad13662bf8a3bcd3f1f248562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20f386e2c0aecb1b8aec08f3585864563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252d27b447b094cc622850da03442c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a07e4519556de19c6f2dc91a68c593565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f8eb6bf11f8c7b80deee6c25a7f35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52c2a92ac5f69ccb2efd08d3686b38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac990968ba07203dde44fe1a1ec241568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abdeba66537e0a724fb40cae9fca28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2303793006406ba72def5bc345035570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8666bfb01f63daf79b1693c9d80d32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112263e0ed3dbe2de01d9d1a84c3e08a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1524672ea3b54d6bddf93eb74d0024b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a6a29dd1f32254d210c801faba4ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047a966b2a6f45aa362b800a9411ad5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd7addecd69127c7a8bc6d0af2d77d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f91ee2aac993fff3b916605a04d03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e63b40f6be9e45c3790774a053b5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc8bdbcd28510870809f873bb9a869579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007a2191f3506a6a8e5f42c8ef9b2e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f340abdd88d29905229213181e6f0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f1bdbfaa5b06d21ec8823359c093e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a302046f255a2568818f404324ad42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0697ee50956f49d21b2bba384e2bcb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3359ad10ad98c1860e4f5fe2422ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190bef4c0ac0ac15feec1caa0bf99c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a900707c856482cfe675f3bbf5da66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c91bdfa32c0044ad8c5f98b8345494588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0c2dc6f07e821b3627f5b62e1e7ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446fb88478e9028793583f30ae3a095590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9e1fc5f43cdcb2a49df7ee777b62a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5800163e85c5ed9a6c66e0899c243592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601ebf78ec9d9fb5a57af787e418e17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5e7a00965c47e0bbe2536abe6f582594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c157043f052835b4927a2063a565354595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0ee2106c8e9bb16c1e9afb8b5c1d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fcbba535d88f5817624deaac9f4b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33770c0af69def718245f7790884421598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a74f1012b467fbd0da97ae7231a37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a933cdce116d551a01b4f241d23b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be410b712e51611abca566668971c049601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f673d1a301b5c39079f4777c9701e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752aff895f6ac01d71d9a98bb6bac40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11d7b86839d91798f4f82d0011f4fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0726fef79339a0e2529aa3c4155fd06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074065b0d8dd6cf243ea4d563bf7da0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958320b85053190f36d44bfc224052d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986912420e555fd866b2346ae75167a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe2cf54978768f45d33d89f13dcb49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dce3b7bcaedabc7f398f76f374b2b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e612e2628f7d4d70f815a961da601c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5054e43baefc3ea88ad13107e0b32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef827f8854ff37f517ab93541c1201613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee0db7483fde526c51cb85f6e11a88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b833add57af2fb74815db72991671c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd4c139118e0969f223d4179385be4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df738123062668112913857c43eb728617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a67d5abbb8e786b11c60df920f1f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e63d18d6ab29ffdeff8631a51266b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d04a2511619dc7f771c35cd3d69ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843a5c173ee27049ba931d1cb04b348621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d84c370acfb65699a75f96bfb377c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfdd8ad98b579ea2567e3e004c806d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be94207c58285cefebad42134f4b0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041ff4302467b6bc6925fb585af30bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98d03bdf6f9852b5c30f417de76434626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f13be3fe6ab8fc8c5c4611908b9ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf2cc932996f340eb0b6f7958d0ca9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220fc0ff53434c9878e786a0bfb3ae8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7c92fa3921c1f0f6fd9b6feb0a3f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c7d71c11301b4f19b4ff5b93908f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18510afcb65a314b98efaefe2f5519d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1da92791bfe2c473bc32d750dd1110633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95409669b66d2eaa15ec4a1e1ad522e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6a7cc09aaa7324db902224853ce49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d385f53438c29204fae3592dbdb07d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8657d19fb5314d2cd5e00c428a4ca5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530f8eb2f87238293679db94d6374b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34683e088c8010ec0a358fafbe3d87c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593889d4652d3ae3b2d67f6011debfc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88647e7a23a1a8b7050c271cff1e284641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b1b8499d1cb181c22aff47de2fa4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccf2284678bc802d87eac665616c40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961c308b43e4b357465f190fd28ca07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435de26f2e6b35e69caf29d8bb3fa33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db711ffa3520941375f0bff0851295a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ff2477bbb92df00cff5dd4f355397647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b911419872a1c12fed641229e6976648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad1d86802cef4f77f28de22b042972649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a3c79b3fdf5d8378a2db406b5096f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912ab6eea698ca3f9808bb05cbd96fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef76041ef212609678c4e3758c7776c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077de858c48f1e8e4851a73b5e4d658653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6162bddba50e368bdfc0e026f00a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d8a3c30a2e10e40cebe497efab45a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350014d6a62e1730f0e5370bd0f5e79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13431d9c38069e4e039559196c030e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35034d2edaa778ef7deadd212f0224658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a9283ba5d6200ac159d9291107599659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c310bb6bcdc6f56a4e1e8f364e836660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a182d7eb83fdd9ae3d89c1ee173899e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616af7fe1d3c4038585e348ea878c723662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065de478fc25de3f7a54a64933b9a52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bff583a6c8a668a4b279da61b5388664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffaa541648704cb7ae483fe13d4d61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b1054a1eb52de085f7c3607db54e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfc13210c9e694e9f7ec2dc80e8b9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70356601271049adf9a7f087cd1eb66f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2aa5d793600bb88b4579562518fa1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a7784ad73023bae65831636949003670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e7bc676bfa6f59e7df58eeed4cb2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b24e3a7df77323fcb0f96cd850c10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb895f83a49ed348e387f967861a14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fec6be9d2f0731189ae60e80074df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd5e9af031551e99bdc67f436082a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8b8a6df849491156bd63f44524a10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e40f4627db1abc5692a661ea0fafd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486c4e4e8d901415721e9969d1e1893678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab079de22d48bbd5aa2af096e14e02df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683b6168e001fdcb920ba285a00d089680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309851d3c14b7f21d49c2c85c39911681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b43bcea7c59d0406f0ab20e42ea3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78a05985d4b45580c01c8c6e5aa69e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06136b7745b8dedc569e4314b7d2aae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523667de8c105fcd640c6d33e35a9edb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e526eecebbc2b9681f060b5501afcc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25890d23d32de2a8ad60603730d61c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e046765bc5644217efcf070e163c28a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4b329f796e5e2b4589f6c81257b9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c2c050d079ba77046c8c85040a41e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507df02ed0209ceb425a298b02d9669a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427ac448de0faf3fe23c6613a11588a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ed909172537f78436af791b66a58e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403bf18295181e08c2b857b9df9c1f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bf3d3073d18023e9aeac2b36a16a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c899079bd80534977a4414e2e1f513696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3e5bac7c4146cc562739c56df97bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e6b3e869649aece4a32c5961c2ac6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab3a91065893eb19913b6954696fa5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f028b29b4ff5e9f5cc979bd8a89a05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c91b631f250adaa1d8b5f10ba9645701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88da95e9bf28bc79f1d35369035175702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625dcf2c1727a5f5834a64949cbe9e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78631d6ec6dff451217466960d8d62a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe46809fb0154d6dce43431fa5b226705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3f5c7bf685b97e50f390ff52a6c68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a542c843c6f5a1e69970c5678cf701f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d77f0dbf5e361fed18cc1b884124708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a25299191fdf9894e67ab70b029d01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517da5d85e2bad27dc4db4c21f4fed6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6293744a2b1d67cd959ea8c4a74281711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3e30d26f7cf30620ef4ba3b23cdb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951503624892a364469027a52eea47713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52fe408d8321faa1b39ede54aa6f3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec7cce17b8f81e43c6572e8cad81cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e4b731d0ca76ee9a1ed26a4683f0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83740040e12df6e755ee3999864c04a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446b1a627998a8d0cc1b7256a5a1d78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5921aed1f26cde01feaadc71fc18a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4030cfd28a253978e8f53ab768364c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e52762d22ce71dcb4d21f4acf8d88f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952d46125d01e73974ff43f73df91b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d0c7fcb9ddace25594a944b472071723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2652d05d13e195fe2d35620055e9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f217a9b719018474566ec1ab409897725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6ed46bebf961dd77f7810b492e6de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c23a3ec2e738f824f2609a46efe87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f735f05eb6930086825bb933c2ff2a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b3d9e13e454f9fbc752c7c04e953d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaac5401f010b6c5915abbefd4926c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abca02dac77e4cf21a05e7779c392f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8028ad2fc287ef1942df235282e7b80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b886d36481c448f21e065f419bf4bd9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925535271c0e9accc5c0b06e51d4050734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedd12ff8aa651150494b9bc42bb0aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc40594a94ca8e56af187bc6aa4bb56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e053504c9f8d37f56252200dfde27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8c9a3538df9cddfcbc420de989602738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41b1794401fb7c5526fd910e8f01ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07f8b8e4621b06ab9d6ce3d6efc702740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72c215d54801e8ae9366a6c54a868a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16209be4dd7ca7e5a992c647c2ca9876742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ac21f47c24cfc9880fc133cafcb78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec730efe985f144d0b1e6feb2a3a2b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57d40363e7a178a4459caff9e4a6fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6156df912a8de5d082b63ad9bfe40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200d0d88f8f45599ce9e63b824ddf76747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9af5f4f8e8cce6461caa7bb4b7b45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dec407d42367be55c454b0e16886ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85341a2b9aadbbf950c6170f5496c0c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbd87f4898ff7449d7c1012eb40073751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6d2c3dee6d2113af0cbb9339ae701752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e178ebf7e2345e8359a5b23b746571c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77f4c66139684e0ab63e095408ad0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff91d11d165ac7c8b7ffecc1e9de18f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e86e33138fd6c19cda820d0d78d6b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac71592e29e90002b179be1d30f9e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8306f98ef72d735af283e48886e98c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d172d9eb289b77ca65638f9c486065759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>