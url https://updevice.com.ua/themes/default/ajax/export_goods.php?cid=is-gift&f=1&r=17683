--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbc4a8fa1a6d11c4b46f35153f6cb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926da286ce0ee09a6ca7068c573c5ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0c289abc813b560268ce10373ac0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26344c8a4e79b362982f8f52d86b105d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab01db6a42ec3e11b40fe168b0871e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36459e2d004639f12069f9566ae55c216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32ff9d8a296a12432fcc385fc1a6d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ac429340c38d6fdb798cb29646e288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f95ec743de334373418b90333e8e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ea43ffdb955a79a248788721ff03510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9635888f4239150addee35341460e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f7d697bf1c154a96efc796325171412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba165eb7c16d68da9b70343b2169513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28e5424d9c3948199516c210b40e0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07f274a01565692d69ce94dafbbb7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefae017ecd312c0265196d93203d8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd1aa32defcfabf8a85ac9c5ec3a1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df133945ed1ae5a60a3353f8a1e645118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444a77c4d1429ce43ff4381f4e3000c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713447322ea3269dee5019d105165fd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991da6cfc85bd2d5078ba0ad75ca6aca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e50be42d0f655180486a119464da2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929ac9d389a1747de9f7490b00eb27d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94654687b366fab903dc155f059bb29d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20195ef42563b5811463d30136043ec925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866596cd9d09351ed0644b579449fb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd9cb5271ca4a38b8a8318c1de5e5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1308f570cb676bbe430c327105c0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddcc9bee5a669d3296e1b1197152ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ba1029c61c6b9568f20e6051d53c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd6d29e92c0b8d9dfc54aad27d0e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701e69aa40ed24d903cde422af683db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ef05ad4fed1b215321c3c47a9238033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60fce964b2575cf4c6da0e0242f85a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41af234b94e3769f35bb8877d09b1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ad7c72b727ec3a4bdca8b655a37636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd22a537b51fe312299c7f4df321f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc84a1d66dfcf5f936a9221ad7995238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcd8be1efb2d3164c48b5d7febb42c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ebbc448af95f18f55764fe55728a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2cf2e91fb13dbaec03174636e45a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1200b0548f352092cbcd7d6b2d3602242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0485e4d7609e87f8e90c2c6a3d7818b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4331ca6a8daacc391c1d2a78c9527244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2efd182f7d56c89a0f0d8eabba10b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d38152c3814cf6c1051667315672c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8a346662aea34343eed07635a264c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dffb1844f3221d44e59febede828948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d432ce1a620a0f5fa2cd06493202249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b21e5ce3ec7bc347754a9d29aeb2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04183785e59c3873fd2bd9c8d90e44d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b99d22537233d5413b51edc3824f7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361df2e3f4d7c5d2cea5802e3eb8b4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba88fcef1f6934baa57abf4a1f7f5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13b938c8818e5e2b5641f4e7774f3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126910ad7af17b39706bae10b0dcf6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c92c96ef219e29df1ccfc9238b4ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a9ef7417f372c5ed1f8ce2a5cac2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26997910881eb3d9ce1c693ada8473059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ebd1e207689355681c62967dac11260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3395b55e6f9e40d262d3e2e1cb5621961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6033b733265ce83ab43b504738f5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43e9b54822aaf7250cb7c90690912363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209145cf895d925719ffff44f8e6aac664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50b54848047da8acce58bf7a7f5efe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d502067f844ab07b8c4dfae56013a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1ac5d4b9b616394fc16dddb7035c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358ed7295412307874032c0c0974d8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58057ec07798338a0d89cf5d4cf3a4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709dca732cab66bf8aab0fdd576a49370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065a95bcfe91a5e46a341e0fa2e746971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff561eb4526e06a1313b9b00701e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c90bda95e2aadb00ffe15fd6a928373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c744ece56c728b41fffce4134d4ce874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd150e73fe08d90313283f9ec113da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc08bb8517f8b02b5a6373732d170776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f050a7ed0a885e045a7a2769d087477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c46732f9f1ac3514dac9eec31e8e3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fff864b4119aefc466555f9ac069879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66b1b67f792cfaf937a3786336761f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f721149f8c352c9647cf274d06f8c2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9f12d01e578bfb16f71fb6ff3dca682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5caff0f0c25736952afc1de321c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8a7facfd79b817ebe73771a2c39d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa994aacf946d5c8c3d501901b348ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5be3aeda18564505a4db2d5b2cc8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42432e7dd652151b438cb54d203bcba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3c5c2554e1e344fa0c6494c73412b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e24ed542326005904e5b27e9e2b71389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01593895f8aece18f176c6bd546848290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281d5f14eeabe5cc848a01591dd92ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f7532e50580c2aca34119629eedd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e374eeadf81e2cdbc7984cebeec9a1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21a8e69bb59a2d4ed27a6477f8c38694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc236f1bb2f0212b4454952f0a59d7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba475921c5e2fdb63b76903fd7b9aa6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c68c5531957fdb5b0bc2d71f5f0e8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c63548fdbccaec514724dbcea846598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7197ee676eb48f499feac0fcb77642c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f868bd20cfbfa14b200cd3f483972100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcc537f89cd2de8b84bc060acc047b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d00dd2014fd37f9c606858581dbad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0e361de41c3fecbaa1f2b400af272103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a131319e76a0bb71af76b294f14855104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f6caf3fc37775c0dd926f4b5af47e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f959fc028f939a54c2da4443be06e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cff437966c3183147284390bdc0d55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ae550ef6ea1268f0dacc20dbb6f57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98c80f6b5220cf1f6e94c468c526a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53c611d9de99f8a87b5b20c974040c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0da0398262f63a311fdb412dc93ac5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af9dbc445dd4b7bc290626ef7bec88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aaff107836cb8381702e0aae8de80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0984391b59e99c1f34c613af7088a3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0f5d2bd49bd6fc16209e72053e46a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b4b38019755fe679f9351518ad10e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df640bc9d1c4e2359cd60f3ddb34bfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcda345ba23515c2632c46c29eae61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed706140f7e2d426fa47a374fc9bc54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bcf73eafaf7b99521b915eb2c501a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042d03f5ddb43086538ed666c9ae759121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9248d396fe07cdf578e0583067f684122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb5ca3471856bd54184b00539e212b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60361b2428dd36e9294513381185a79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd508d71fe31d45c9541ac141bf662c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc3c336cf22b82a014ee18db0475d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f8c4d0062b6b1e5f301fa00c9147f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad2f3c785ccab70a3722ebcc680c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1af6498da1dc268d9b3909fa969d83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5962c0e0db5df693fc616f37c8ca4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4127b31fbcf9ad5fab4061e372d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebecd63694a07de4e8486614b2469d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba1ff39962d490f21fbddd1d62e7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116639247a519749d16c8c2a5657e6f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9883355e5d0fd0a058c8ddb99b59e73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e59124e10f6454b9cfe54bf19ac349136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb971b1653888024c482714533cd690c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be9d097ee7d53d119f4e490f5f98ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef6ef322d897e142966c47e017cd42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b399f1877247dadca8ef09671ed26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7a7e3425f286588726667323800e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00693ddc60200dff098971eae278726142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cfc4a45ea84034cd23f5f9f99d3c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3c6cd6e51d637ffb9ba26013114d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b8e85c49bb2a5e0984b435467b08a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34493beaa11a305b5e5cc5b2182c212146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134e8a70c95bf7b4d5f9a27751c468c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f74929385481a67e6df676cc3485e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1336de175284974655ea4c7df19004f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced4988bd4154cce2f0779cc4c4e6ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9162deecff1c94dbe561602189fcd68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20960413b430ca650096703bf16f585a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06bfdb81130c2ce034aa94606a7833153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42736400964eb2df3453f91e35b9e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc74f664a3e4577aff234e5935f8302155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d76c9641ef10ddb7469d31a90f1208156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeab7702d3f67e721b3437d4d1f110157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e61e8e69f8a0665776e64ff8167d4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eda4504776c3d98d2baa0c9289082159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb27695203ffc236f501bb5dd1a4be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609494b492021c6d7138f2199eeb2893161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e78cb2e6595ee2a032aec4076be3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d776546b45add944ec35cbdc7c56cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64167588bd75f98012d7caaf02299a00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6e6ec80ab5cd77da32bdd8d51a710165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98a98130471f577e564161158bf68a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd178d4a65ded4fbb0a44b9baf3c7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2594d9a466750d4c912607fba4e78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e691fea603e72adf74684b082058fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b327a6aa42b2800dc52a847c18a8651170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d741dd4f8a39637f990d60d8be26e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a16033a1aec5b0f2c20a65213cb06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee36545214d8bdcd9ecf1483660e24a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de142fa00c4bb7b9f8cb4f9d12e2a51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cdf2adb2d017c0a8154d39df83d1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54deb9e3f4bf93beee70ad7ea718a08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec6931ce268862445575f72d9adede177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4504505c2daf8cd2467645a7eab699a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd3470798f1455575a33b4783a8c56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d9c803919147a290b4152c50a7a79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36606f53cc99f23eebefda930efd0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6715d5fbf393010c6a46a55d79d87c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b02d568cebbf9ad9d31571b774953183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071e15cb580e8e7579f51ea41198792184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b64bd195b403e333926c9a4569dfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b599ee3ea6e18a961ee51f05e1798a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380c17a7700528500ebc440f340955f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb60ba5bf2c72ccd3a655883082889188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c329e32883356dc0597a7a4ad73ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bfde6af4a2d96ba8a3983c29215c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb857d0499a2e4d3eecedc244a7ba93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c15b7a1b50bdec4614278017ed161192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31525f61066fe1e4994f8e23f798680193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f309225302abe91e44fb9e5863b1ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72449cb4807f881fc07406a775fbe25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86412d793e0c7cda02d244fa5d403d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac55c1b8e1724b0bcf7b0dc5d75842e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081e03f72d0787877d2049dcfd6d278198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5260e9e3fc78bbae4ed5bb7607818199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f93eeaa3abc68a8944fdfd64bd7bc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de6e291cd8d4a2edbcfbee7143e7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249f95cc99d727279a44e13b80afc3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dd87d2954024a16cbab92527d325d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe897c2f01458ec048d19d55de7715204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376351488c8e7fe67ab87ba965d459e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2169bc076af11c1305f2bc3025edb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448c884047e6e18f18f94aaa1302124207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a069dcbbd263b79eb0060fe26e4b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d7e55061d27c86191cf14c0c1237b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01039fc220c2c60aca2050fe6e4654210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937743434c7ccaaec013bb92d3e7b43d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfa36c2480f8ec7fcf6c318821e593212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef635dd1242aa39f10ca68e7cdc3a27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e3069946abd300501b2116df86d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07d8f6cd444efe50e6f3db9e86c4c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f495172bdf94d947826e0a94f318f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9902c6509a546aabea639b42d78a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a49bd9e3bde1b74120210b24bb3865218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ec811f5ab744ca5dbe88acf8c680f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ad77d7de9dc75c34709332dccfb3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771ce522b577ed2ad8266e4ffa62d03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98c461d50f6908b36326d07ac775b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e612dad80c44daa85a428f077c4a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316db5cdb872001a1dfc4869a6c58c49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5e084ddf454d933d1459183c0761e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ec0a8d92dac638418108489c997b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8337a40188570d20bcb8923513e94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0208ef1ddbca3a8371d23d27eef347228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009d4a8f0c0100401706e733b4ecd8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b403ed94ab0ab7d733384b29afa7c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09173213369484ebeb5903f3760ea70c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3aa5310d09340dc16c7f9179c7f88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c843bbde85f29fa460708c887b7d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54744aaf050c4e5dc5e96f26f771973234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a26a63bb776630d1adced8e6b4a94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe156040eab21fcf1cdaefacf6f029236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45345e6e1e3cfef9ce35de3fa75f7208237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284f4daa8c2ee5a8b5bc83d88ea0c22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47d8d429dd33eb64103c7786928048239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27c5773552d234c182cbb9109b9053240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd607feabd5ce61b3a1905777cc2be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2331a7039aa4f11b82204ad65d705fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5f64d44ba4c6c7f87d70273b7ae9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068b9ffddcbecada7bb79ee83519b68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6000daf57ff67a4ad7a52c21dd6c63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86686a8ac615f1a4daaedd7e8356a84e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccafcf6c142b19b80745c035a7a9b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aed3af8a4a8717f47457f35fd067b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f7ba40c60d1679e25d33228553339249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b307e0267fadbdaffb7899557ea3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dde301e1291f0c6c4037a23c34725251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6c9bad65854b0573e62175c8c3a6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9249e0f685b68d8b2e95b6e5c40261d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f174646161238559af8efb0bdaf71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c3d1723931f4b94fdc66cf0486e53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c71155d057ebf17c1dbcccf32c646256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32442cb8b54646ce67c8ed260a2f9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f40d039d2cb235ffa3525176699592258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e588d6b6d015597350842fee3d1d097259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b400403ab68c17a422e0f445dc18230260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f986262db6872d054ba52fffc6626261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ee218331d7551d24978aff16ed14e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d22e319cdc1ddb7e160bec9ab118f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0f46b20f2addb2ccd54a2519afce4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0f4123a89ab5c3deed7f8466973c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a710d1da8e12fcecc5ebd8224e1cd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71471e7530c3a79be43425f2db7606267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30a809225bbe32570c76e5c47b91ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e2a6541f1afa04d616d7e3e36a9ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afa182d3b70ad3ae7358c820b2f571270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d765011111bdebe2b1a5123dde4caf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a841ff21f9a7a8f6fdbbfc8776ce77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97289809f55c5651978d24d4a6e5e3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee4478a00adb0b7ec389eed34ceef5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce8202bc417d6d3f8c74ea696b8d8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f7c099d86554c3462b84f14e402db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d9fb29736c5c466592ac8959378d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110132fcb8b8f611df4d40114974d754278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638712dfdad3de441721a2217f0c06f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600124a080f9ae3fd75dd02eb12e8f3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5ad03b0e22803413d8864a542bae0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b5f87399f6905da1e18bc13b208a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1655b38d5754933226133b84da9f97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36bc6ef58db59dd242bff33cbdb8da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d844058310cad6789b2cdc8043d164c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff17ca752d8bbc65df3078c1bc10afa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dbb942389b162652448f64ca73370287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2080d900b1161477274256a8763737a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b39063e3a8b19e9d220679ea106d04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0066b0f4450d2ff294378bdee92b4e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58576c4d7c17920541c875ed176e387291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bedf83650a028a8694e9b69d80b57a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d5722ad2174ebb13ec016ae14ae2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe78a7a9fcbc21c3869f07ae18250f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95937a5abf01551c42bd215c2a862053295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82c840fcba52c8848e4d3c27cf10be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e843dc5072cc503f95e3e3bf56935ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae58f039f5fbb33af7912cde6462c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46fd5d3b313bf3246fc8cf899ccbcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97c1781f640d0e87dbdd97d33d5b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977455bf7d1927c30ae7a4f08bbd7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa4cbef6fbfa3f2d66767e91ea5ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d61b588e0b07e7221142cd998e541303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b3be5924f619e2edf96e1d8e5e5f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899545a16ad0a73bc6bcfceb1eb4ba09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ba3b3557e86ec728d748267fbbba6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7ab8785f2ff533ccd4f5dde70e08c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8025ccc6e6724be88b7be039977b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d82c4a68c102aca33fd35a608a1bce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8114e9c7299d9cbf4521eee7e2b6a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93583e87bf1f423748d7507577a91b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d343e7d7abcb8eb860e62c7ca9b6ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231e635879411f612adeacb4e8bc9fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9d2a7c145f179e42906417875775f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09c67691d0f4524251eb8e480dec25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072a27218f45ec46f0c2703f70a283b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d572d0a87cd3c6192801d64dcfba9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97fb48b79fa87235dafbd82534c504318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b1f40b45a43847a5d43b1550cbfa9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbadda4921f4ab899b33b4e06d0c6b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c59f0014553c12a1aa8d4d96ccec3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4cfcacbb708393331731f1db65a4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b3e95ab1041f064b67ffad9ed3511323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ef054a9753455b70f78ea11d200f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687e827109e680bc4e5e3a8133805b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf4094381474fb010b34a79f669e77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3edde616de1e6b015a32cb33eac986327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea9d0e0d7713f6b0004aa741736748328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfea0e96a19b4a9aecab7343ce5aa9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efea0fba1d9f14d868ef1fd57a64bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae00b9e97928806042e03eaabab101331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea7f4df64ea77572f80e4fcf7adddd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf78aadd4155f4cc535904e46650889333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f0b85acc86635b4d47a4bd338aeea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4eaf497013f6c15376cc68c51f5c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b7960f2b85d07d2941c9a1430760d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef139d253e3b65d27af4078953b44109337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b65937652d36eecf7aa1032615e900338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8156961efbe73d3c133deeabd3e7e2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf875899c7065168b4728e004c110d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cafb497234a5d3c074c6c67dd7a55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5b14ecf3c8e8aa366fb6b5f4408f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e24982f6fe8825a9ed4409fc67585343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a56b288bff36bfd31d93a000d9bb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83d26fb8919d9eb5aa2c42e73a53a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749dfef0e7e05029be26f5f5a947ae1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488b61daeb564f3afc237f0d2f0ca68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24897016289d3d56c47aa2ba52883434348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e3c0f2aec63c808c0837bac37a2db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651fdf14ef020ad29210c36132d0659350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e8ff58377d6cead57f290de003ff5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafaec1925c864c442fbabf52216ff7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6a8d9f9add7ac26867ba89f761cae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bc689816b072d21b8fbe918144251354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551b51348e5901134f9f1600b95165e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7f3c4c9db29e609e35ac1802614ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055e06594b7cb584f3b3d66c4a632d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350a259809f8577a991899791f58c52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761681430eaae06ad829f20e4135f81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734347eff4f71c129cdb8af793772b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe53236b47da6d777b71c43ab458f4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0275dc986e026bfeffc76878f3397f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79d88051c0eade919cb5369c7ea7ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6443de0e3b21dc2701f88769fb284a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d0276fbb42b93ca2bc50c43648d23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d54d64a8f789a981cdefcfb35881b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee70f83807b4822641b4ec77d54f4d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fd860ca792ee575e3ced4cb723fe5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e055acdc7983b0e252491c2f6dd88ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f85b859a8026e90281df75b65f2de4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bf94ebe57dea0c191b9d0ebe05c70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8abe0f33832d7f0b26e343fb3cea2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186fd31d5f32d287b9297960f4dc412373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446897ad2c7da6300c7411df6f6ab28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdff1527aaee8d3a31392cd2b83434d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6116c968670ea6034a75eadc3886376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f96806de54ede732bcd2021f01452377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18cdf64d5dc898c9405579db0b073c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94255da41bcac05aa1b84e603039f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c8296753cf00790323f20e1fd921b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71145cd333888a402c9f08b0cdda90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f86ebe377b52649a2d60b3bc5e1a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac676cbf205ee369bdbc262fc0b64fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9c077331214fa80e907c0e1eedfe1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea696a873fb48a393e5165da1fdbe8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a00c0d1b6bec7e0797b0e5f4867857386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0440a08f1d54e9cc22d7e9d1b33cbf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e9b519c8ad51d5017f9e74a491600388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2600dcd514b027a654861d665c407c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a31d5f302c25305e67dc1dde6088390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa03f6165ea51b69f3e69e576805cfa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddff0e6de648a54f035a3bf6c0b1d34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17198dd31c3b0a114e496022384e5388393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78359f590d05e5b15c677b56467ea1ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3490a6229b8fa07cbe4c4dfb947b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790a36392b5d871dad35718f85f71fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdc31a5a4818f325c840dcd9152826397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dc2a14330b717cd7948d5a16df06b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcc820dd1a11dac878c81d0c2ae6c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d6374387dcfd2fdfb9080019f5582400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36057a65517091a4009e75264b4972f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9a68be56bb12f8d0f5da4a54bad4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe9be712568027534dda62e9b7baf5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03387649c86b7a906e39f90b119ab110404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff999dcf0522dcb486bafd3e66c663b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d772346f4f283c45f778e6e630f4f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c5e9353094bc538321ec6e49d145a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47fcc77d9ad474793485964629afe0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4546fb19888e9fa2939bfc27718ebe8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804c908bcdb5e321c9fe70ec55f2e3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da66aa71b275d5997222bdc66f0eb36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df87fa4960e439e13fc9b161c99ae4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30669174dddcb5f65465180ffb4669d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c77b0813f5b2a51de883e7f47e3cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e497146f3e8d6451f4e9e695b86bf5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4fb0fd3e0617899765529f5c4a4c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bff8baf1164ec070447162502ef467417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c00ceba9d620a3f8c5f757c5d5397418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b296e81ae9d0604fe4a3edee9c8f71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842b6953b7bba53bb0eb8f877c10ecd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e62ed88e63a04ce5b27a376d6847b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b4f64b40167bd149e31a3b80f8bd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af6ab37f0b672b1f3c31cd1aef8c2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da99c9b5db6aafd4aa499076801c4cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3255efe6b055aaa04d7ab02581de09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ba72ea3884aace5886f0d4b0df78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75ddafaa7b97adf70b5c26c4c304b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f46d51a30c5027628fc3b4925fdf6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49e2bb3ae841c5aed716de27ca14a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb81645b7cb282ee33cb602c8db91f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5e368411fe3065626792639785088431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed63a7a0b98c5cb3bda469bc1a3f597432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e80696c1b4ea68dea465978b00f63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae1314cbbd83e62b2f69be84f559a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb219c36ac7e895da05fd84b79b96b73435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de91d1ba8fffde1cb3ca55c6654cd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8c41acb8cc1ac6b7097a222af0515437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc52c93d2747160a9f540d598e161a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8815e49354d2a98c22def197269b882439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc438d1953957911b2893121cdf0ff57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfff26c984495d5393ed1159133de6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2ac8a533ecdd367625d486ced447a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c49983c9d8c41361429c374a263d4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5736cf25e52641d9c722a90b62c2ff1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889bf467ce712546f630f21b55203b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02a09315beff115fd5d5a28829ed8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad3d5a33cfc5c3e9850f6106df783447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c89c311f8f283c4f57c745c6e3389448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaffcb7f1b38d78b6366cca60a0e77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa12d634267e81d9ad59e26e036ed1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b116a3ead0b2afdb203e750349e9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ad163cc702a56c59773e9aac0754a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58862dd9708de6d3368a30b2696456b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721ea4e0f9c6cec220b06bf2f761b5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cb4bba7ea7fecf172b31f7554ba36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dacdcd3b5a80b40aa4bac886441d38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b9e3b2d120e68c6ddff64905776b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638ada52c6ff1bfa2ebbbaa8c06683d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629dac1f2c937bf40403cd729e3584c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b9ecae29bfca3d21af463044a0776460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f1a293ab2aab0f808d0bb0540334a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b89795ec1d5b6233c253d3f70c019c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36680fcf6b286aa4318a228736012b30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca933a36fa39dda0595487c5f539893464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df123fba1fbf4a9af280893d1d3f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb19cac9d6441f8498e96599c15b05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e0c3f8ca0b01f0dc187d8ba88c089467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a52e1e300c53216e5158fc26b9c8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733135a4697d2cd262d543084cb9499469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc5d2fabb70ffb97aae360b3a174b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab91c257b391dc43b3d513eec0166471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52189395f31a3442491dd94db30030e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4feef33d4464c1c4dcee1d4aaf1833473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0efbf06cc29598939fd8c699203d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad255d53cc03f5e12edd3180da8e6de9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72cfaf96f783633549367bd46969a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948b4b155810905bc2ce7ecce281226477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d86810e303186abac7750b9d178dab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3ee4e2b1e278752b27cc8882f2240479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e385e99f7b1ebe281159a08d4b2c278480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81818ad0df2e64c283188f52970b84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd32620c22ec84da85b46a5f05e297482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406b5c1d72aacef74613bec7d411d56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062d682f02a74118e1c24be222360ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7223418cef54653c1ee716b237d2d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e301597d1251f5d78ed777fc01d756486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5c02d1e5e28668de0fab8e0d0abdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d82996061fd320aaf6aca5f8de1d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faf0733b38de9f3997884b0a90a8fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08aea09eabbbc8f42ab97564aa2562490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f572fa877a9277f99fa6008db387f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8954d3696277b1b5d8ced2631a2bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5e5a10d472471e6d5d4a2bfeb4a55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f76f36b82941ba001a4a9184162a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01545953ed898be88c1a7f595cfd7c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e406280262067b99ba0b4ba3b55ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d9b5e1c463b6c0c93f59986029b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49df0559b47d168d53bf5eb3e111eec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf382ccc67a7220e18265e8640b189b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab15d23753dbbce534180a1acf35a7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cba1bb432308c9a6d7a98d57cc4faa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bc77fe1e4cd667b2f41e5e9e818c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab0825a3f8298088eddc3114ff1bf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dd6b20ae911d0d13d197704706446504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f37a9be51a002312462eafc1e3d0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b873a837c700312683cac09063529d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2c61c280b21c9f984036ac1b3190e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb1e4c03acecc92a9183923aaf0e9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c59daa50999e8c839ab5c19ec9d92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003004716976c3d30aeea6dcb3d5fba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9011b70b5fb1c24089b79b95bc477511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff86954f5fc680cb7c1650d5595c227512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75181fcf59939839aec2cf27b828d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5c03617d7af1f42fd94f28e0ec7a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a14b4c9f05a4cfaad199870be85d09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd80aa0f6764b08164da2661a0ccf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a83566e231dc114a91dc068441216a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66323c9cf998c69414f504747f348001518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9cc038c87657a2bd850b4bc924dfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960adc925a316667b76dfcd86cde80e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f23a8df704d07a0a45b2993f41c24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe67829c70427c9d1ac2becd7985619522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c622c171f644a2c58b4735f0b7dbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39885ba06a9414c86993b2cccc4a0b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e3e4ebd3df69264d909bb679a32c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce383d1ae33984c987e3f506b899df6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988ef8e57a01a55363640086c499072527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9dc8faf3f778ff0f881e0dc756798528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9305606986f70d991e07d3dfdcd22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63063f80252ef9f3ffd42c152c1c0e69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440d818b5974078da6b401af3eb73a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea64e074844253492d5c6d81752952532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f25e123240d428ec029eabf74366533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf487eaa14e7da988ab569ba599665534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9695df83bf97717faaeb97a2ca245535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dc5e8a8c6d4cf931156e6fd71c9e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a30622fb54d0dfa186168c50fab4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff316ad01cdd97f380488ab70f6dd16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8968524e6b0bd5dfa4e1a0eae0042539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25f7bbf461021b553f762a9b267333540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cb6e0580245a7cb7df9219a240d7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bde2a0ff11a59af8690bb1eafffb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434eee05cec8c70b1b7057ec8ccbdee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f724809c553878e73b0792823c6133544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60811db7beb52a105ef21c89d981c7e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe6ecb85a03d53a99e050d6a49a4a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0eebd8dea2eb900442f7d59c46ade547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664145acf3364d48953ef4457c95ceba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f4c34b8c29393dc5453c38191cc79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a482f9618fcce8054abf8d7dc6ca73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ba54bebbe608b8f36f0fb27949974551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dc72cd295c21ec677fd5adcc5c33f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3aafd09e702def7b1d6f173fb2a28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7711918513ebacb617e28be8d91892d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c7108bec1ec73532e41498d3e996e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828ba214ab36ce3a598c49c424c48fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f28947adcba4908274aac08e540d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6155807a2b96e4b52557c77302251558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdee5e24f0ef545533a39de4bf3eff1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6146ef3f2714ddf2fcac02ce24ca44b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686193d9d9e236d44b48be6401a0da5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e4db260796c9b0cc9b42a4d19321a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5de414b92c0c2a572615d30117542563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dbd967f761f3b8f89eda0779c52d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4a70fac826b107999b09b1a677bc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc058b8accf7838beadfcdd206183bc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e07348707dfab76a1d4424c8593279567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b60b17cb4522d0e5db7e2947bb60e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee34dc9220bd287c58d2b20caeff0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc8687aeab37602664d2b3ab25ea0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a22960c99f62a9a852e88bc9363926571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d0078992f92ee44e7f9afa80d85f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc73a8aa242fed0997a5f12fc50932573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a07de2cae10182c4280f76b2d6061a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581372980b05ebd1d6cc7ef8fdba12a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bc515a366185d9d57f1bdf8f9df52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49722d448c098fc13666c5c233860145577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4696f329b38c2970015a0b1a7c14d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d9abd6bfec5c0085950d81d07e22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163bdf47727f27767edd24828a8ccd6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4305c023a2c14220adac6ef065ace8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2babd763c91f59a33a379176debeab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d6414c62800a2008d8d53d60e9da5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87fa2e6b9919b85f8a7f8bcc6a8242584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4de696bbf20f0d4097fabddc75fd0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd38bfa73a73535620aa21411709552586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674e47e784db5262d2574381e56085587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d39959682c801558986aee4e10d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4d91c95613765eca53b07e166c07e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb5720aa98f5fabd5fa0d18d1e51da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d788554e8695f11850b9f8a4af75f12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b319d8aebd951b2521f0b8bad23fb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad010756dcc7d085d9d7a20a7d9d44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f6b9710155a8c67d0a900bd5e328c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d760fa20d1475d2b08c75f7037ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac7be4c83fbbcc2b98065f3bd7fa8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5da5b7e20b76c53d148e22cde4172597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc4ef30c8834ea44e705dc90f09a36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c982ec99dba6d2a4a8eadab99936008599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa2e3376c2798fe4addeb18d97a1aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66fff7fbecc09b85dc149148276cbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f1cc4035a164c7d333f95bc1f8ad5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd3472cfb64b112cd81a90362f3131603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204ce36ef022e53d19e85fb195f8bc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342146e4acbcb63dc3e2ed16bc187668605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b084c92dd52b6e520fac4f771db0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977365c26a67276beb1611ae19f6042a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf8594fd443c0a493d7325c376bcd6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaaa623d34705d9fecdb36ef9ed6db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e49a101a547697e04df716397f17b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32c51d2b23275362434432a1def6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33533df48745f6d3657445ed0e2db5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61eb7d7d36db569df47a7decbe9d54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887492773b482f04109f30f9c2477c29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cc87381012599670f7ed6fb93c184615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a4ea220346d1f11b7fef795fa8df0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06c0491a70e1568edbb9c98b857c13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5efd92412e17f95d490cd772614ccb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df9fca9bd6d5483b0b48a113c53285619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9200df386439df64674741b3503ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf88536a00adc91f15c0114620f967621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5983f15d218f69fa52c4992d2cdab8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab5afbaba109a7217863ca03d84c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d254490f4efb6d9637e69b73636fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0219fa734823e9930c514170ef97fb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2794d0c7b962b1a050878f88f30c8a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541cd11273c2c1fdd7561e30436d441627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402812d63476e002aac9b3161b772a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208cbfa62696b1b251afb55e714bcc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f06630fcdcd8733e613a92a420064630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec840e37f187a912205e85371d1a479631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b10d1baf9956891069eb2aa457deed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba4578a020c834eb6f92392c64c2b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f0483090a601084d5bd99064439d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e58a457699b4a1fa616b5bfa9922635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f1be6c6fa297289957b3d3ba8b45a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a34f647056b3765d88c921e8d052e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2defbee7f84f57f92cf0c22a7bd0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2bedaee2c8004e63dbd09a0f9bf96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca226709edd68ad58cb9fbbc67147c29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188761e8fbd72d719d85866cfe9a2bdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73262c8046de7d5f10923080c22766642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2f196778f8455d1cdb56385e72ba6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff479542028dbaad78764c776e221514644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe245bb026116c5e3dea61e2cc1cf11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25d183e077e655935cd6bb45f8cd72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bd930d9c0480c27b547eba8fd8f4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6613506ee92f723c7582016a5fdfa4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b9d5a9dbcdf47e0de62e23f896b32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c9dc585ded1cc876b4c8b096b8fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717d55d03b5e861372b686e6db6b34a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337968f798c9de88fd1b8f9e79d0e48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c66851aabde83792b8b7f0bc67690a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77ce3a82711448ebeac2b39142b7e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39a707e0e3570e27adfce655e3c8b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f69a29559d77644002c438cb2b4e5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66a22142d7d44335994f7dea49faf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb533431e546f9801d00143de221feb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f1c0a66cb866261beebef099f17f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97667b8ab2d0c899a7dcdcdc09efe29b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c51bbbbe6ae2315e4c2bd9a47749d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcef48afef043c30a3eff7cfd0a1ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc4aba99da21e9af2db5c6aa0c2e28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f99b9d776d4531130838160145044664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54328796187f7fed9ec142d200b1dcb3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f425642ee859e8d31d2800f91a61f68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1b5fc49a8e2769650f31e64c74d37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e41f9958c15c6e21617538781ed7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d970b72435ea501c98ca37d78437b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caed94abb9d8f1731d5497590dceff3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ae14b2839f627123c1ccc0ecd027b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83076c5bb6f09457bac89659af316506672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37450f141227841b0503113b120011673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30742823dba427d1525d4103d9c209674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9acd6d2e3a5ea9e28e511f9960659675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8f5da7ff5204ef1ecb1f7b836ba13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd061487ea3fd5606b7d08cb0e5b6ce6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39409f97437787f92b4feaa0d57e85f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc4a86891404719b034cc678c272c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c17c14121340c4a07404dc1fe20c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa874a203657ec10e96de39cc63709e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a46ca867ea8ae941b8e99675ad94f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08cdd4b4e20eea6e3553ecdcedd27a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e1a0e62d298ff3e161aff13ba3df6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62163050273192e3aac8c00dbd076e18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569c24a7b261e9b24361892f814411c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8cfa8428af5c71c38cd29bcabdca5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cc14c1876c0b47f374411f21d9a22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b9243b1363b674eb1f9a784dec3d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c707d1af2acf16cbd1abd28bb65911690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35e819ba8f35b6dbea5198d8c56c54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef389dcebf14b9c46e46f65f795c4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297824f568e21f571e6b92040c12d79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88002b516699f8526694ffb2e76818bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410d67987186b4959f9321709f99bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bea41b9f11a283289d92119ff52901696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11813528fde886292bbfb3b7e6f0bd71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41468ff679cdf8227a2a3edf01841d4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5d80fd8f12706164e9285c9eb7a06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b08bdb36c82e4cf62c85c415798fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a518a8674ad81ec472f86881c5fa63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5187338fa0111c45e26b1058e25274702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28446f8408cfda555f405461de287fe0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce2a43c9d7898d1d06ff9ec70eb963704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30e1cb17fdb1b86e0da5d22ebe44a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66892518504ca11cf7d8954b2f38c72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7910339aa67a15275122610341ef98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85de2d3d28fb87887e91898484c14dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a36e9377848f2176b3402453a362da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6641587fc2d74a05f35bd1e22aa812710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf96ab69a391a09418bebb96511a7c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf09d98c08aea30a539905a19ec294712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298ab1be489a85d15c7f46ff7278990713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed11632e8c4abd285343e6dde12bc36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773d0859151aa9f551effe8982e38ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b33b450099cfad85a61fbe74c0806716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a4c96cfa2739842b41d8af5188faf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a502ac492471893b1565df2c7ba228718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337251549bc2fb3977d9cc24b68cda74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca6978a82cde2c6567718fddf445b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e49f1aab7293d32b5382ec892e62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788615d4fa43ed9dcb5896660f67c399722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f471d8223307a306c0ed8ef76ef5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba124c7148be193e0f8554357eb946724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2445e1920f018703150d9b95fdfbf2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f99fd297357fc4c775a61f5082dca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ea992012ca227f3f87d871d9b7b4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dadbea5b66089a147e973686ad17c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af7255e8e2a4f4636b33cc0ce1f2e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaa5b19409b79fb6c01807fa105db4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ad847ab6949dcea60556561a2a93e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701580fe2aeb26202a5ab771a603faa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6df0148925811d99261087b34c796f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29295f8c807b83de9409b085e4f8f589734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5913b558fa0172e1638b73e1feb5ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f15ff124d5dbd8bc801efc7947356e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6c29513f1a3299560cb809613d21e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40a46bfbbd6239bdbc21377e3e9318738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8adc95f8febb55988a8be58410faa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3904a38379c0a571ae66e90696c482740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f1ea924ab440839834c8b7b92ef87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbe1121d27bfbd907223848110a0a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17049b163eee06f0539dff8d711fa00b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9c8de4327f6e6879fc87cc63ead53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0595cbbeef15b90ecb025f8bf5fadfe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b627b9c0ad91b3aef1cdbe39094d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376449e95b53ac7e8044918f842f147747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af04f2049699caead70363e8029aa4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb37a888a1306ae1bfc8f87cc7ab307749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5152b0ba081b8eab6546201ec89e6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bff8009949faddff96c6c28346185751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9747f1e4b58a7848b4ae94e8c10dc23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076edf0d0905754265267112f966f71f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093edb2eb05d2775c38469a440db1be7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f53555a40382a6d414cf77c9e1452c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202acdb845009faf410380f0f2fc05e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a82e2e3e8ba4eb6e1693f6cc6cdf2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d2e0420dfeab3bccd21a5879c5c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122d000ac76a438fcbfb6958209d4a4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba840d127a6619a1bf4972c549c0e92b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c603eee27e70d5587a4af28d32dae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71257a59b5e20499e18a0478ff535ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf58d78605dfe4447b1678ad7dbc6094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed91b0a1cb09dc77e0dcf70467ee0d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d4b6e3d3a548836ce7345a04af96d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6af02af6a1e8c316be095a361dec787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16cb9c815dfa55017714149513d4cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9311be003bc8ed473b99a6205bf45729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eec93d9c157fb3617b839c0ee502c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12b06e5aa0fea419e17d64a101b6cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640644c16f5295a7201dda870f44b4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34770ceac3412d19da0a76c2687b3cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bad97bf218e74b0201ed5c445e5cc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e87ee0df412b8a9a73d824e60fe5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43372f036dfe7f09d12c5640293c88e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ef9fa46c4685865dca88d9e9656dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894c542484d8564db5478c601794bb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9774a54df18a662f65b8323dbeb82519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5780d59865f69a759993c6d19526220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5e4a029548df1adbb87a45900877721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd973883f9cb4d8545b6948d7bdec8c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9a05d169f9f9d59d366c2f20329f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69432aaaba50a7350b6c4d06fccdc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51965e2e775c2df259e44254f4875d4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1433917bfa31586b2c4d87af1a9c4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f95cedd39047a589b9533648b944127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94be61c7639deb62a317f0674b4bf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8c979928db6bce50c4b457371fe9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc446cf24bf4b5940d79e315f8341230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269026d69709ac62e44161110cdd572e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8854aa33a345e413a3a96ba28359f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fc99d7fc2f8fdb13c98a9ba09c16a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59bf8f3368925a7939dd083ac4863434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f563add32afb4117e8006062b66de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9ac062e2afce31037f8f503dd1a4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0022a682f6baf791bc5a8fd62b69ee237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42310200b74039fe439e9d6c01fb85a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870c16f2f0e93a0e17be3df0403b10439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f487b393723db466570bddbcf7f46240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3404c9c455f35b6b40d36390e87de7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75c969da2fa0328f29cb4f02568e3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9fa409bf855cabb1b9a32e321fded43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1467f6e326c40dbefe8ce08ed61a52f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c159cdef8a96f71523b5d5f0b509f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035890b96f8b0b2f8441e14be814d81a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff884c9eabdd9376bc3effb8b5f6e9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92f0f5ad831398b7fa09b1f01466f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a8261e878957561dbd74e90511fc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93fc805ccbe3a82dd8048bbceb954650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e8617a695af989e49aede9bb76cef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895b4cd62e4cf29f757f260bf0c9f8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411788d213dce94456238d7a0cdb73ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846b084a5abda4ac80ce497bfdc068c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aa95d2c457672855ba5b8be2fa11a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bef0f0a34163066856945065541ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecbbdef7b8788e151cf43605bd65fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff1db8d8f5a5ef76c7a0ce01586faf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48d77af31db572aa019177b96fe8aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0988a7156c104b30b4a9a510709f20360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a14da01ed7c2402f750a31c12a42561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f87bd1615c0b15094ed3125316f6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae8482ad418b49f5d041b44a30cafa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed305f74e25978a256964c376fc42bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137a9ba636a09e315070add1969e74765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c59777adac6f52aff3ba5903b2c3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56b403c9b3d3368d92bdbcf011439267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ef44ede66718af97a5913525a707f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d2af4e948d5e3ea313a519658e72e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b6d4f3c21f9bd4e299f91e564574f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e869e8a8d58eda6370619e3ca7921e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ace0684d1353fa21c9e68d2d32bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dc66acd96432c63fbecee5bfe16fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed2fb304bb17b5791bbf03294e77db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda14707e584b9279f2c8ac2307df1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc504dc39236cbbbf5fe5d3f219ada4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7232c40d91524b6db34e5f989ab8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64b8a65d7fbe698fade5834b6d68c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2aefc3c1b44a8a1fa0ff6cf33a2cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d49c59cdfca6729823d3a08918cdc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd79003a6a68719728f3f1a4928bcf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3720fa463427990f98885191b8748282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c12f34c10e6dbb47eaeda292fae9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbec651cda00e242bed4d5b3cc35a3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35befb8ce44c980ce017fb3ceaed69b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d32f2a1d819e8fe0d7d0a27527e5f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec6558a1034f570bf25ec3b74d38dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2944130620676605f97e8ebe8bfda1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628335439e5e327fdb87863aa271fd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee12fa5b04f0d9e83f1371708f08a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02c69a937bac6eee29ce3ca3ae3b5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fa75da42a6f8a4da09026b889d29192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7303ed313f4cf606ebb758c68b1da193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48790f32537c2b245eef14f24a4448df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46363506ee48e009b964634e8e2d4df795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90d999a1dc3a2dda750b9db9c109cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08267338535bc9a145b7e4b8fc8b184e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d915294bbd2c4e019162b0efff32398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad30876944a66629d9cd49c2f4bacb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7158888573c33b0f1386d91156b798100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01790382731324783fab55acb763733101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86629e56b5bd70cf32c7f7629055f62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb25e232d269bbdcda8ef3d4c4e2915103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58435a8461daa671c81a088cac5381e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bdcff5ee6e8bdccb16a6766cad2f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cc81bef5fd6a8b30ef97a502ae3c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bd4044cf1ecc1aa27f03f84adb648107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069ff2197b4cf2c501bfdf32b055bda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb864bc391a1de314db7726685b6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350a1e2b1ed6edc3d8b803f0a700eff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be52f487bfb506bf5fb91655301db7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988154724de20a44063be795b39228d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba710813993f4c8603a9bf21f5710af3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa58084e47d20c34c57bb5663fe213114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772b1bba62ca46f2060169197c0fc6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12c64dc4f1c768752dd1211a73a9a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeda58dcb04a01ae7b483c91083a5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213b851fcd04bed4ae02a7927f5511f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbac397919ad018a55ef6b032c634a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cd29106947bbfcf2d23421eb8d5a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bf94bf9903bb2f697450737965a22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d610b461f26376db96104c30b1dcaf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82afaff9d439b08a46188e802e5309123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d32e1c1056e12a5a0be6eca894f4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e80d02da765522a9aaaa3bc82f73a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19c7f5d2b5e7644e3b530f8c26e35a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483567bbfea7c7e3919177612cbb6049127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c6ed927b3569a179ca541ad2c4362128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c78aebd5c5efa3c99c7f2b1acbcdca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2a192682f9ea572daa9e691857c2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92199bfa5cfecd1b07ae374b2bfdd90f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5c7639a28c87116b011b21909c2cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4858b4d0d46963636c06c9ac02efe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d28b87284c58f30355ee8ea5d0c4f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd88ad55f0ae489173f708f1df4f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d60223edc29352d9c0b19188adf2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4f849d4f3a0fe31b0ff3256082fc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e892b23e321c9ed2079dae42a9c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cde964e99bc031fdebf61f953375e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6395586cd0c966356b76fcae61cb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380e803d9a4384b9424e636c4997e5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cef244cff211543210fe1de4866eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf455c2850b01831b4fafa54ae96e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4469255c3b3cfc6e24f7944009650144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c206f9c8388dd9a69a3ef51109759145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e6a16e4440da6d13834f5c77423bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b125c4df431274ae06a0cbe675b1e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04192818d40fd46bcdef6b6376aebf69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd5bad2ef8dc7758f8afd3e0c74f84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adc45f3084ef9910647b7b0c56325c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbceb2872bcc083aa7b3c182469aa28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85db29b316c6bec88d626a67cf3fd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4dd25e779316974552d2e185a959e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0a610d83297d0dd21614dec7dbdf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dd90f343c0f923b2227cc01c074aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dcf6bbe48db2ed1e8474d287a6419156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac12284bb74e5152b1ed33408b056157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fd51b823ebf9aa2ebb3ebb3833b20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3cbb7ef48618892c5c8dc6d6c82f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084efa97ea712b1e63757411e998454160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dab6e0d30cdadfcc52afd22169180161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e7d361552742321ddf43830fc3d75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83b60e6302af1baffe1a3b92b4532d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21c9ad64941997fbfd996c8d2cab68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba95e4eaeb00f3325d31ec1868201ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c38c5565f9dfcc2d2d830d406aceb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42510efe47e38c045cb1cf7e3b35f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0aa7d42cb40c0ddcc4e44c38de729f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08cf8965207de842820f1f887b2706169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d355e33458a0d3aeda4f697d64b39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fb52464f5039de1888095f9fbe671171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b86e5c9e075d7454d53e532e163ce5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5015d96c4000b5a1236bba781c2d443173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefc1ea032a92dec2ba2194c0ac8b4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327df1ccaedd741caefe6e0b70e8d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce917c8cb80e847d6cc097bc15d14e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e03c3d6d82827f5bf91e7cd0e8155177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead10153c3b510499d6e669eb6b1532178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90a1b267b262acfc1d393234008010179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204670540b15c75187fd26422e89ded180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec400350025f39a2113f7d8867cea1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e886feff294aa391dcdf92d81d6cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b7b35875464ff2311ea581cf4446183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f20c2518ab0a13db116696889ab45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfcc458d5bc4f424bb8ee965d04533185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e3d9ef5667e1eb585dd5ec60fe4d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d967e1d4c9c690059771f336905721e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ecbb34447336fd728fda03768c1b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4e1fc3e368112aa256bddb69ccb51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333039c8ea22641597c6568b0c060147190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4dc1084113d2c20fd32fae8b1734d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078416a4c3c7e06db7c4e9f2c871b42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af833048f15918802fd3e87c001ec230193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceeb8ddf539543b8a32acf1e6c03a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053568c9b4ecea9771a05ea04d68cdc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a26b7d396710945ba048778d02ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf38f9bc9c13453091c168d2217ae9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165a879e82ad6737081b4ef34b839a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c824e65d9930a348fc205e23d7c8840199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb1b59bb0656f5f2d6eea2e5fadc44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a914dc5b6b33872076b229450f1cb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd50ab6f7688a17b233cbe5e615afe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0536f8eb891aa276e7f66e89bf468203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff085a571196b592e9bb1fa050356898204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a498ce2e15a2c2f445876ef983f53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5aa63bc8655ea4490decfda1bbfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcf16caf19db3a6467f4b63455b02c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b067bede29a68d54509802b4fd8d07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023c517206573095b0964e04301f341209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c059b0c17bd1070e0d1afab84493a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e10afbf923a2fb2717e3b2603f1cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dc5eb0cabf7304114ab55dac572cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eecf459503abff4a727f9b2502c7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beb514823a9dbd3442e1a7883cd8f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba1c0ea09659b3f7d32ff33c8f8571215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbb52eec2674c504ecae44924106a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbe921ee706321a155dcfb0aceca15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6577723bcddbeee452ce2a1721ee69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965c3ec9a3374355fcfd1a056e36855219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4befa00f8cbd9e03f5b38c16261ae4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178580bea038d69c3def6545642838e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e758f1d4caa9f2a6f0899e9bf40df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f42bfe1f30d8de0aaa9477f63d88e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e633313a4a2e2c1a061eeb2ac1a043224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990de7ea201e5350293c569f313cf0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66b94b9ad47c0b6de940252d9dbdd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d40abf08cd884f6f8186ee078781227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d1a9b788cf6abe6c399d24ef052c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1188fb4cd3e93115901c456b572b5b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec0355ae14dfe5d0d1fa545d002ffa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877c920309f4b3c3998d692ed128229231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eab8b2f968e0117bfe348f07fed6fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b232f6c4307ce7b71aa0af67543261233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66c3b8143a20f6dcf22af8000d9a24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c7bda5e8ed283554f6ff833e243f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16b73cb66d991d9b2b9ccb2d1a82ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a32915808adc16315fd948c0a96f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738376148bebf172f0820e3edbdccac9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec474413834f457320628793682f02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43f28f187d8a3d6febbc4414d75636240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ac9057adb037294c79ceeda1443b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861ef323e2012d01561bba009e3df02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841a626463d71ae021e1c39a8eba256243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a215e37dfd5e52f32ade1dfcbcd3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17525468f47334b8c0513e678496b303245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17199591107737fa33d30e21aa84d931246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0fc138ba6cbb8fbda2ce15b8de4fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba931229814172263a855b99e9e661a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7bcf5e068c0bd1d077cefc680bd5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad0f801e7af15f83fcfdb2cb98967a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66566bda8690c10bb58f670ca839cb28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f8a43be2d4acc851ff325946c514252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693506e1a067d69e9e97a3e97b1216253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493cef76240ba61965eaabdb8308052254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc691bd99193b2b434bea1b46ef9a5d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45232cb4e51256032043c482df9e0da8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc319bb3a3fe0c524c0f2609671e7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17058ad8a2f62f92abf329319fd9d7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d77f09f60f557284fd950ad47fd2f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd246672a1ce9951dd001d8bdaf96b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388dcef4f42f61b0ac50ca434ff6659261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3a029993f98a5cbb78604328a7311262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf660c3bd47e87897ffdece2a2f59fa2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a622dd40ca01a55bb919274b1182623264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e4c724041f6c020401544c6eb8e3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7c7cd2dc03ea325631296c3aff499266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d9ab8a5a4068c7618c460a95c3366267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33579ce64925ebca56d649d14f180a8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aabc8f7d9843f163668ed89959c5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14621f6f682c2dc69c4a6160a01b81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77765f4b0b1577fe4ff61a18e2b16e27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385c21a7f837f893eb94adf2c7c5ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b29772af53486f34d37e72261f81b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2a9009f958d3ccc8b40df30dbcbbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e59036dfb09f3e17bb993d332e3542275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d720ee2f38a5dd510c28a1ff47e57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f416edf09b59d9bfc6b7322eb662e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54e9df92396cf209d3e5d6cf0beec1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497bd80c24857c870c3578333334210279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e8969ccdc93fcba975b9a489191b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bd6bcf1d2b79b96e58507cdc42bae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb826f46a37244dfcc7c608412bfa4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1e5d0b796fb3ea85052a61882b3d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da7efc43f1d80755dead49c7352204284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8047341efcdffd92a524ccb97e349ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8249d3e0f622e0e2a6e735a385195e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83b1aa289f166bf444dfc8ed5834e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d1f1a68286fbe63d9a944e4d919dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2023e0354ebc5de4c24bd3ef57a2a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5ccf175c0beccc4b905274a48eae0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b862ad356e1dc8b06db625e5a96b8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693b20eb4f645d958638054085a0e69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68266116b7c094a4b0aff250294559293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625760cd22b3478f8407f65f45450cd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49f48751d629ce67f66b5ec7d94a49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d819888fa9133f45c2840753dd603a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07470e6a17705e44a450774d4eb0da5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea99464884b5d9a3476ef27704d72b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca9625e042ed527768a465f152524299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1857077bc08396efeb8b612628f622300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc293772e5fabf99fcfbf0c8903cb245301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848aea490d7a7efdde84b5b8a30311db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5682c0d99df90dd2f3093feeb6802e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61053e547006e56c027cdafadf1780f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fac142bf16b706c74a24ebf662cd62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb274d7fb74b4f021c8bccf22cb65e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ae4e51327c40052a839b6a9906f4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672654392b0e0558bb544a9ea8929796308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4465c002a96a085b5c842357e18bf55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bebcf399c01c06768fd13c1586dc4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7cf0cc54b4b262b8114ac75b80b72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aadd418f9a3e0020f40d343ff9ea6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c30e8050b479e6dad507d25b50485a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e436024e547c6330a6d755a6553725314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeb9b2b73ece7df0974fd8939587b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391e8017bbd0d8f02a8b3f935e18b07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504f5873cc8e91f29f1f6a815335728317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7da4a85c49d4ce788bbf4cc895231318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968442070ed9a79a0265eb70002e428319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a652e2a134ee856fbde72fe530a226320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24544e1bce20d0fdd72b1b7352ed146321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7e163b19becbf6874ebbb160d3f49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5191db97b23203db8ee8e28157077d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca257244713f94d6d9f17822807e47f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3925fcfa1730f2065929ac296267d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c23bddf8e5c1ce6a7a6e0691b09347326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb645950debcf8eb4436c675a8cda5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8498a159ac54a3afba1d8476e941903328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c18584799d67334fa254a06db9cf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c88e95e09f02392cce487d11e236cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329dff3e8546f59f21485a77c60645331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed31aebabdbff3785be1e22bb23eea6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3b585d51a3b01e073f44e93fb4638333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80efc52e4fda5db8488bab84ceaa813334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb5270d5921a5cee4d4bc5062b13a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a2b0f981f7c8c3b4b137346a1873b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b7b9975612b6e2be0b7bceb17f39e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8f47b948fa36d4cd0eba535b6f78d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8c117c2a46b0c4d8ad0912631970e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387259d2aa11414a4aa9545130bc6001340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d080ca6769577b95593eea63439ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65579959a69f93432e2e339512bd3a6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89bceca967a531e50879cbea3c2cc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e624998fee0f2c07f17ac7d81d617344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4299bd08ee12b2a0716ad727774742345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1bb5ff4d5871bde721609877cf423346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb981640c9bdd07bbce19315366b37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc9e09e38fd6a99a97e4d7f267aa8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1088b1c1ae14077a4a330d0c4c1cf7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf073ca7df0f7b44da49c3ce7e5617350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed771982eef0be6b8b922e2e519523351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6d17d12feeb40ed6b3ea1689bbe50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2b66dad87d24a8c42e4dcb566e943353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc7569ebb0fd81dc68a882f3a5a8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27848d371b29a2966eb3d172b59c095355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe450bead8f206684f27bf64f224fbe0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d70349e1662fd292cf318980fd76bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c19ee13527a1c5dc0867a1e10ff28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e5725d585795ab9f4006d8039ff83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35dc2ecb43e4a07ede8a4446353822360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f58543556b598fe725e9607e7cd7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79d5425da6acf50bef8dd724aa7e2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad1bec956ead640a7cd87f4dd394f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5da5bcc4bd74c84a51fd453a05952364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27bf1a135d76024d6cace8349eb5a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd0a36011808d78e6a023e111d6ade366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215d33bfc4aede381c4ee0defca3e40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baedcac6239183015b90d69094ab9cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667834903dd16a5eac3238a9d1a0e967369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018f942d0840a488f59d38f0293fc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a441405a009df5123c0d202458983371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922629c6fcabdd54fc79e7e4ea80b64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0c498951ae55c677f9865878e072a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd625fe18ec44414ef64d2f2157e8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d16c6d55238de1d5ace063e3ded86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aebb263b6cf9b3f150c0846114840376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e00879817fe98ea091e411a592536377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c5a695910dce924676bfeb39601cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e037f4096dd55f2384d4203e32b1a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0bef6e3bb644a0dc3e025919ded0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f761ffe8d242358f47ab1797f601a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38673caa3cb6ff9177a04c6c896602f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0deb958b7cc08d535ce5d331bf658383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832c7c2fc581640b994e51b0cd9ce5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f13df55847e1b9fdbab4b3eaa6091d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b330b4950c8126cb0340c99746c305386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4ffbc14a6986c1f3d2cf2f50d91b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b6912541849fad33ad45324b4b5d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417f5508e4248578fb336e8ff1e858e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d915ce7376dd6789c2a520353444f5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6375b75d07021b6de2b864c13e42b60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134af20bf63b67320bb64601778be10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670218d31cd406fd4265441fec8c8fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe406bba2a01111d0238113ec88437394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d35f5019c44e08d0cc90f165ebbae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbaba37675cceef8f7c001ac9268f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0a50fa468919a6efa11d65010b4d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dd55d1ea349dde294e06dd58b095f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc62797d41c4cf1d3610e0b7de4a63a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d6196dbb1151c38d4314ead384aa9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb2e7a47c1e1a1b13482bc69790eac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca49126b2ad0ac25f62205d1f76db9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43efb913eb87f590a93ceb29f68588403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa769efcdada93dffcd5cfd65e2007f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56079b8e9a1a4ab96704104f1bf5242f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef7bf46884a693312fa8f648e3eb53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cbe1f0ef3284fdc32cddc1a22f907407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f002015fa2c259758062aa9a0dc050408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb722ce25002822de799ab5fa2698f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5113b38f28ae6061cb784b14ef2da3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e903e9de1f14e15c962d3a556f4ed4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efc28ab2921aa946d506d43fa41feb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35696de859e890cceb6dfef74e64ab84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25511536dbd94bc77feccc2f31ca2f6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2978dae6a8200bb64a6e8461a7fae7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67510a7ce86fd38cddfaa84e85d47e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422990cefa60dfe894430a7421b08f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579466d0ab3d022b8c8de7eda89009b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77760443941a62feb25e91e4b5f26f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbdc28b20b9d0bad843c2f0b2568c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ffc6c867850fc1938805a527e0727421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f97ed2fd62ad2ee1c4721ee049baef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b810a9361f0866d97889356ca7af203423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c65d6af339c9b568883d6dcff0427d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5c9c0b273b6d2669355a9b74549d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe79b09ab0aaa0c30b8089ae0834b54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74315ceb853f5953cc924c6b73fe085427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791fc5565b5296f12c697e7cc7d3d16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460394daf4ebaa723349f4ccc940289e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931d1fa382c2197db16f2548932d2d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8302e063a2b7f201a2a1e7e0842dde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131554831432fce8e5a301f72063dfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f59d87b671d46d3d23dffa79bf99a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c78642e3931afb89aa6b72587a741434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce8ff064498649e8f35062302e7d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5f58f2673369a1c8478ed313939d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6edf36d80104a0075b47eb043fdc6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc6c29aa94771c0d3a734459d21da5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9bdfad2cade6adbef9c7925373ce5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d096c13c0ff0b1ba0a9a9e0af662f9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dc429adf982100a77601340b414a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a83dccf8b4d41b5f0ef9dd9b46a4cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76f79dd3134b6264b416e435201beb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8916634b8974654a6e2b57b8ba257c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271eafbbf4d0de233afbe10719ecaa4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596eee5a114bcf23e83d35097ad3cda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603f06915602c9c39c31c42d99cee84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0782d6998962234d021a6a88556730d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54eb0a90dbad662bfa5bde60c58db6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bac8e8852880a49aae414a67c0be0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2cb9d0d4f01b0a4fab55081fd6d10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72644aef8840cbcd36f4784cc039640452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffde72d6ee71e68d2ecfb4ac8f2df26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b0aa35df50d02092e9045ebf8502e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931d8eca2f66d21889852f084005b24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f9dfb568542a5d40bd5ca51b8ac40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29f79ecbf5a7addad28f1e40c91a37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa7ec26c49549b543e2bc7fe1ac40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b848bdea20165b366fa115d91b0e488459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2449ac155c390355111d87cae989ecb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a60b57ed6233c59bae58eead98acb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18878f1bdd38ec709bd3ca7008b7a71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5834385dc9f6290499a11f7b1f3e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7e58f2442868265b9c9af0fc0f6ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cdba71c69ca0ded12de2895f5da99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48dd6972223733836b8e7f5d8cfb11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bbf7dbb1e8564e93b7fdf059d825b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aac5ed795c0c73f77b1748e3400b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e061f1bb3fe3ee2c987e031126c5c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3862d00248b0d7fc98f05cffa78edf9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a60668015407169254bb0eee75acc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dedb1b7561242f55c57054e650c0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cc46a7a7aa337a6d051e88158ebb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cfb4d94d787ec27c6fcac886dc36f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ac2b508816964513e0808e27e5fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb71afcf93d6c2f0ae7e3451ce75c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187090c8dc9208acfcfde35827537bb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b77b98572c33af2e6d6d237b27c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938d639eb8dd8b99739280d54acb42e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bec78254fa22f3010db6b33d880539480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724b2d67a0d7850b294c332b2153449481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831f8bb41ab7ffdaed3d27524c026fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b1c5dfd1598aec27c3171414d739c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a81a7802698333fe7164e3895d8306484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f6a1243999f0e37ae6edbc04a9e06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fde616d3f23835c42bdd7148aa2ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23211baca80b1da098d88346a94002c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56258dba66622d70fc0c618e173c75a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f51df09bec01c25407c638aed5b874489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16ecd077aee44a77a006118b63c759490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df7f95485753da7ca73f7b55a8b803491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfc8de3e296164be21700bb31823ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133031588daf31abfedc61acbf4d46b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55885be56481918e95489768bf6e5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1419198dc1fea72ba4fbbfe591db156495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311f59e0ce3b380007e26711a34410e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0fc9b84a1194d8649ace60cdfc0a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c07d8a4786fb9a11eab1b170667995498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e0349ced12d5efef1d2cf9b3abaa0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae3e62ac00f7175f28dcf24f4cc8c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a10a360bc051ade04d5845a3e73ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b146e2bc05b31ff3c677dc36a375ece502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f890e330c5a11f329a7331666a28b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c9199a1d700b2e68e1de210fd45c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dd65cf4adfdd39a074acfd95c9981505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56730d9fa39e22fdc3ad8645b0dfab75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fae12424ced7e1763fbb4fd2259d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bea571a0199fd28f5125fa99a1bb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3662524e7b193fc913509f755b368509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bc20bd1238170b38d521f7b970760510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f44c901ac71a6754042666e3d1eeb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cce7998272d27c8684b38f44e968c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c750867a265608ef32b84d969f228b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dadfcc76b9d27c66c51651a83dbe9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101293470dee6310c13b48794b4e4b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569a831c080d9683aa403cfe825513b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539b96e8bf9b4257c2e3c7de58a7bd5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172042a2cbcae21dc4289b6d27524cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c5c828e8a93ee18247a96875c4fdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8026fb578e5515d99dbc331c221419520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc868d0146e581a553ed9a51e1a80bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540531d2b9bed41b0a9ac80687afadf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cb7b4a5af5393d8ad6430566ea3a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f320c920f60fda9a6c5d2d3c81a75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53fb8bdeb8ed08c182e2751f8c31d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91410cc2d12a548578faf3697cbef1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3e964ba40b3517711f8ffa088e3a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44433a3780a9f3685e50fd3cab89600528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dd36b11ad7ae884eccd49a34ea381529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06612599a9c214450a8d0cccbf1b49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76030118282b9eaa535df04b97f4bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be4db8799020f86aceb164f19c9f3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489a30dd2ef8e272afd809ad498f317533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863627f548ea4070165141d6ff42484534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b87cfc53984ff3101be3b307593796535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a9e53f2f3d50aef1399239b8dd9cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb84ec88ee6afbbd9674a5a2d5ff1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293b579c3ef738f67ec7af41fd93739538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021203b5edf6a1c90870312107ab5e8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889e107f1d5ac71e5f11b8126479908540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8453169899e99a447f8d97ec0301fc5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047b11d79b4b878217ab41466871fee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66d171fc24ae53b5edb148bf1c1383543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1e6bf08e1f9c7417338e109302f37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a468b88c78ba26cab5d2500e9aad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff5eeee9315428b8ed719dfc663532546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2c9222b8e3bf66f45f196e7498457547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1fecabf6ba28f60ac7ae7056737cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257e2602b6b1dd4f9ce99e6c13ec313549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dae81ac572189afd3b1c050471ce7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb8b1ae6ff9ce116fd3dac880d8781551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd0dbb54ade5b70d9ab50464e6bbe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f6b604849ec61498e93f21924ce89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fcb453e0834d3944102125e4216ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899701466b1880108cc2dd93b780966555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bb3a43b02cfd81cd8b3d889eaa6c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005fb16c1d3839b9e24435b270a289e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ccfed956b4226f7653ee3e495ca9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6ef3b5667c57818b15f7b9c68d59a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c9806834e43d5e01bc4c02c28dd85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9778fd11237de66b1b186657462fad5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30287e59824446c054fa926f7f2be8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb704c337d5587774305378c017a977563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2943bb1755b8d3824e89c95cc6c0b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d18110e81f073171a893e7ab3b63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249820b3991a860ba281f9f16d38aba9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b50bf9cc7e7899ff867037bf980dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f83b7b7eed93982f80968df669d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162864929fee0a129dabc7849e937151569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d68c9624cb3c078779359b812110f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb8c21a2262e38435159684e78b048571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bab5ca29224796d7b981468b347140572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d69760335645cd8bb6b804102f92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e3a698c42cff5a7d8c169f5ec3120574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa08acd40fb55aec212dd41f06a5ff6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c29fd8b66b235b95b0e3208fa803d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fddb529eebffbfe6e7d592abacae7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356450211336282362bf19d7f2f0e03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19207ef9094d9c8e1b7e8280b0df40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903bd5311f6633923eca069213e1dce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d3f96d61054b69863c51bec38b7eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ffca9d0408a745f392f43b05011e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d2601fc6dc6c50bc4b4c347efd341583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7256bff6ec6841165417e7054d76a96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c7b050b1e5a4ccab9139821871d78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d05092b4d43aa7b31cc0c43dc8c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f59994358c744dff70ed140e684152587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e12d110c74013783539e8c68bcf57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2c09695cb78111101cbccf3e4cc55589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3447c66a2dc5a7afb508044086e1e07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405962cc626e1195cd6eaa6a018d7a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cdfce90808e0cd15dc8f04d48fefb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdde48c5df8106c095abcf1e367182a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6f3e304d94edd9db06e1a884bc32b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92a70cae786e781687191b59f2c311595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca5814bc752fb358f24b6cc3baf591596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bbac4457c72ca54dc61f27ab97f69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf33a538028b61b334fa5e432ad26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cd5dcdfe4674afd8d7e4a1bae530a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132be80de61db948e245e070b055fbaa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc7191fe1c06fd1971c7cd67252eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbc7bc30484cede8d7db61ec60bcdf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e2c64401ee8fa0852b9c5d1cb1fec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85167a1cab119a4eea61eed42d40bc57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf24c9aece6b42fed3307e6844e9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553ed9f3b4fe8caeabe32d830234cbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9eb98054e96af2c69728b00128b04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68590bb33f893ac70cdc686ed5c63f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922fc5dde5b33fb1cfc7c794ab620b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fd73683506a70d9a7b397f64c9a7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df3c2fcb8d1202971e4a825e492391611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257a2949824ce83c5d02b7d325671df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf35a5fcbd861697b8d6f13f899479e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db000ebd2ab806575bf3055215ecc924614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ff8013776b4cdcfe0c6ccd2076abb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37a54f5fc6d28e147e0a7ed6689f2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045787aced6c2ce25ce8fb06642f6d16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16f4d00e03b6a4bc77d98bb25440b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511e7f6304700bec7e1a76670e55aec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebe90344e384ae4f3d4b5ea1c4a917620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d35376ac43628a86a90f69948f5a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddcc735d5d6a4a666c5a7c64176a7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1e9b0dbf94a1ff5ed67a2d3ad21a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55364f5d58cd3f34d10c48236ddcb93b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea250b9db84f3c771efe12e95a9a5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d3b6c44d7bfcc17b2bc9555820bae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f948507d37374ba3da56687209fe3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cadc46643be51ec8e8724e2e2affd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd40a9c1ee602b1b66ed0d50d6d9d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d3cde95021a5083bbcee512cbdbc4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571008436e552c307530e579aba2ea84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9d45004408de1aee59dd056534a2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daf4f66273ce6e8d38d153684e22e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb97ed8a285622b029d7361586dc66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a495517039ce56f3a05c244357413f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2cf76d9d777a5b3e34e724ee7b346636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf177988972d397df5c8f11b3e8d557637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad368edc3b2e999190b73a54abbe7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9b39420e2b473b21c84e958db086a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333fb651e8927b813548ab82d6d0f5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeb957e1d59d866ba1e769d4f4a553641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ba3fdfd8d1d5d7b65ddc35c0ac189642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511827c3860c72e93f95b9f806325af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d910f729c7d93fb8c6af2811f546c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44f273a37fa594a868a77905462ec5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964ecd4d1b75d0ad6e9b2246ff6a5c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091a3d03f4a51cd48b53e1bcb263379647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f958185bbcdf81350d9047a057c67a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea465ff64ff558d41f7cd656cbe675649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f9db879b0541695e24a12bcf09bf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8d332bec0652d42009980910096b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a93e1a9d20ebe5818512553ed476f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9410c931b287d5d2a5aa9372ce8eae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3693516901dc9df9061c773cdd330d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157e6624bfc9d507315cea757062f2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2962787d6fc84018553908b0571c6d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104c4855a10f3198e1f09cc93e43a1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c6d91b984f6bc63dc52c693cac270658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec175918b8379d2e0d15392e0a932c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c41a94cfcc6110a982c01bef73ce6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf497c4dcf0cc1aa7eb2c46a64f8c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf5212f351b438c0d479714f3aae7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef547cecd789bcbbbf536db98a6db10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90732fd8310fb14a798f15b7d69f26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fc1bc0eafc94177544d26f459f451665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17665f04394d8129ec7cad08394116a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ed4220a4a833bd9c255a77260bd01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8daf99999efc7bd01fcaace308690a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8d7cb24e8a6286c193c3a9f9c040a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf05a649c2c6a52e7b6d1b961f16c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf1333c529feda75128a01d1ab6ffd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136bc49103625171e968e1a2358f9e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b651c45ac7e1ca2b7376c61bafbf6c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4241b2c31ce06a3880fe4a51343562674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f98f2e02470030a3efb76b9166f86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ae46d23f47e1f9bd50cc660c7a99d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598cda32239bbc0b1f44f01f63ddfa8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60d66f1c544df85ed4e88289d7d7b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8774f6ed26cc2d49480daf2f4bb0f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65b14f446cf175ec590586c0c4d76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661b072c3d030f4b5c497785c8f2493681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c1db90cdf86f73e58a78320273fc6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130d3348901dde541b074c7e64d8ec8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fa14e1ddd8ee89e6e8fac2a13c555684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc52b2d397b79ba3db237dc3e93d05d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca311e234ee62fe97fe98f1a7adcd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e55863238fdb456fb983ce96559333687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f13eecaf0dc804c3cbea6881fb8f81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f828f547614762f5b20e4693b679504689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eb57d7afb0e0f013f9f5ac5c40b45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111324ca73346c92d4c213e91a0ec0b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecefe29b769a42daf308eee87d3a58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39de174c8398dde72e83c57972786a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae152b2a7721b99271cdcef809cf641c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62b3fdfb891cd05d360e3ef653d21f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec94ff6b4741a2a979aa0a2abd12b07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fa1282e254b621e1d7802f5891ea0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeebf553c529756641e74cd7cc99c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fc50faf0f24c75be918e0abd3aa0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce043a1134961b93a11ac8494cfbf90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc5c4b8279299e8eb7d64274109180701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1decfce96e28850b51c5267e233568702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d187df3b066563aa89c18fddc0507f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85013fcc73bb273c9335dfdab119489704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cfa4dacfd773244c25f0a36b165cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13252409d8165d129574d6234894b683706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85150cfe12f1db775b0cfbdf85e12e2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284600777fd9e3f135a5b9a02fadd14b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c93a6098bbcd00c845927dbb403d5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be4d4f6e1998837c254880418dcdc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efda00e58a3484af121a654fe92635711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27138d2f7481030620800011b526db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8d5049b619b82560db0def3546d17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c5328c056c0fca9a35fca4e341fa7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d746cd57ceda2ff9b93c3bcabc703715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574286036a20abd7d8d7a3c6da9dd741716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a53ffc73d903fb6a8e6dce50d05aa1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb87678ff135aec7e9833c75d6bcc2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15a5b02100c9def67c31fc6dcba33f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938f192f6da8eec046c26b612a4eee3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cba2027e973168371e0028432fb68a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb630ed6e4f3d60e8520218788dc692a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62daf520fbd8abe79620fcc1fea4a45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb849a9b3ed07ac9ab2952339137865c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6998df6c473ceffcaaf7f7706a3c991725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09180ec380e8de2a630a6e1c9869c4a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3fd23e4a186a6c37cce55bba67519727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25057c6aed06ceeab60f0cc50cf8fde8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aba8bc1c9d74a0de4415292d18d3ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615613469786335ee1562c8e96c32074730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0499c63147fbf3d524164bb7ba937731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b33fa6000a2259f7d0fa56d335a24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec414b11e1d7aedb64d2125c464785b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae92ae5a7c111b642837d9508f396b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a1455b95fb08e8cee6ae413281cad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991b3c6cc1dd47eca85a097b9aeebc5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ece163404009b05f9d9d1caec654f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d15d025d4da30a5ec680be7f60361738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f35be09e0dbb8743144398f386e0b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4254d28bfafaed5b05a38df71e14e67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f47569611033b49195eccecdd6578741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4542902b3b908d5a6beb9353d10cca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca571715a11a6ef2f79bba7e2876e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a8d97e981ce25df39683591202f29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598008fe1fcd8fd0539f5df755ef6c20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d860a33b74a8f5e3e620d26d32961b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38036a0af70ae96226b7e8c3823c25ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c13a2b1eef2459b67e0a5a71836ba8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c005628c413e91f3d22da668237054749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29e70b7c16358efc1824f7d56abc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f236da176e8502ea436e6174a5ae3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751d13fd6b18a459825973b146329a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5209e28e9c388979fa5070ec65a2aa9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55998c20fa2572092bc1eff9406d5e53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0034f4c8ed53f3d022278608edef7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab74ae929c10640bf062b1850a9a2d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f9fd5e98f9fdb199159d682ea7ba9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af862872af48aa3aded1d3dd348a0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ccb4463f85dc0f29dc46f6c103014759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>