--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d0184e5eac5a427e6f2392a8af441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4281d30922f4f13b68756d3d87798472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca297f003d3dd7e899e275e387c11d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798ddf7d1e220566f48b7a217047fbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bff0c509ca96068a01b5940d263595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2f49391c13293c5a59eec4a4755cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638261b7b614046099fb2ac47a497597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fbc5719d0cbd60c89ed2f7975d0348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1911359b41de3e4beaf1b04d81393ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940bea26c1b50e30a56d6fe3c69340a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b98b724bd1600ad0d60cae3c975f7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e14547b8b7b75561d8f388bb41ea0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e657f5da2d8e079fa4185cc0914822b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050bfb195611b5fb75f2b1f742fa0fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe724c789b507ebeb9e9504f3e69767415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2b7049efe0f37fd29c263bea760ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07090db4d51b97cacd2b5cac43988e7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4b6c080f092c88236b182be48e7b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da4e292a5c2c0f96a67f044b699e6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba79586b76f545df921867854e85cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bab098f1382b9cf441f75a7ba23e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2ba4ea6184ce9b1379924630da65b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed39fde663b8d57898aebce14ca36c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b1a94dff9e781ff038a55b06eb61224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72183919ba252d69742316b341cd528c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc843876dbdd7638615e3d929b9d19f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3fbfcf2f590049e8f1c7978eec4f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc52378dfaac39ce2bea8a8b0ade5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e5a0e0f805fb288c343d0a19995ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06954482b2bcd34a6cb342d4cc0dd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100cb950802ec3464fd741dd4af4c0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4465feab5383df8bb60b5633e56c6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4325af2edb6a44b35a9d4a85d8db40f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717c367d0debca93df134a60838caa334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfc7b549cbec92e7854b18529455fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4d9beb313014ad4cc5f5a8b534ec536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5cdc3e2353c598eb2f1a719b6d34537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc9bc88e06357c2c90e285284f3d1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f7394c5895f9a9b881fd14381ba5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fb080b23b69597acbbda44bc1119640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5214c0545cb9108da95a21fdac73041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0667586ed22867f8ca859cd6eab27842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0be959f0c88912a02050b8d1fc3df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30eeee00cbac572687e7dbfdd195d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de32ca418601e64f04dc55e55ca36c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070049a5f7a36703fcf3cdb4449250546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cb5ed8113a2d6f6365dd4e437a87c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f207e9ac6e66e5f9f5c10050e57d2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcf769378f3e50173dce1e0a6e7f6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95941e2994c1fdf7626b21e75483c45050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada8c9366fde0ef5ca654914887aefb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d83cfa184de5ecf285d777821a675a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b3d308b30208a2f6b2353ded08ea853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973fcd6f0ba2fa40145c5b81b91d80e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f13f0eed96f35b8a2c90b95fd6399155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2ba28d459fa0f3db4f272e89e4fb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90850e688d1a717ee6617a632ec5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99419e0afc2e0073b978dd531072c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc0127befba0066aca421572ca01759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e138f431ef022f4994eaee2173cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1c48dc264ef4eaf31afe0b4245c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ee2a30b8762e967827a37f809437a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c22d9034a3e374c984f904ca7b762963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2b6aa087c2e2b1ecde19f5846431364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70291159deb2f1d8def4c2f0827b22365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f34c6dc706ea4e8cf272f3fa83b05c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fc824c0c30b18ff3ca0b4d636042467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cdc15743fa65aac776102d05aa53f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7838b0998ee3eeb431aa2cab214f00469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320fb17994c1da2baa7b8ebd1477c8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335371a86e69765ebbae7277965d21871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012624727123e83eaa7d5f699a832972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d60e92eb7f55134b060217aa5d092573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2985c354905c5a1761993942a797e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85afb16a515dac898f7328707d657cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3033e70ca053c4ea2d4f897e47512fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10206063796b5052e98bf86f8fd0de5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236a58d18371fe5abfdcf7aa51edfc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304287659310ec3944c51aa2cbe205679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ca9e83d1037819c44c016bac4aa4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9396020d12805c0e50bc28adf72d76081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5c23e0100e49415b99fb51843512082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852799d0a48ed68de3800c5b674c9b0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4bd912f547ae6b7e42077cda9e34c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f992c10b6d9b895f50283df6af71785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef087bbc1015f1d05653d1ac2d225f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f20567b0d662a3ed541407408b1b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f45849d56510e000aa42e3744e98ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25087a98bb0bfd29182b5e35794c1e1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de302472c57b33bff85de2e284ceb90390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9bf482a4f7a0dd418c8917b2845db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ac17f9c1134aafad702b4337de6c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14dec3f4cad13f9ba7264b1a25435993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f58b3625d0bc8cd5503029efeb3b2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf53c559f7bb9e1fb6325a88364986795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21f1101d917ed6a0bf9c7f290d68e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1a269e7894fac25ef5d68ab4fdbb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c6a3f1e34f67198ffda43e11d4d1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae780f05a69cf6311224d7f16133e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de6bd25679dbf3bd7d8672dfadc40d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cf7048e8d246237dd31f63a10f0a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5183963165e23becdc13104589debaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e54c875bdaef1ccd6abf77e3dbbdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dcc86abc097d1589c2ab03bc219d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a838bf8db2763fd2fdd171ef93c2986105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be121d99e6ce5c16225b33c2ac4e1f9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9348e94c76a50ea7d4e7db9e3cc30e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b451ad7ddf40c01cfc6877d05c8a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac05e14c1f5470d7e0ab9140aee55ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb11b4f29b038daf5f75c25ab7c3898110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16778b0adb54964b4364ea6967c216111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496a5050f3f0f314917b3973471692112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4ada2482d273c2f55fd6734844efb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131801f10b13b6ef46ef96c24cb3eee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45510b165586c42f0497a9e133b0f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f751d5d64c380fbf347540f1281082e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0449bbf20b37fd1f40c6c48efc8b93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad8f2f03b6d4571b9a8ae172985667118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e03f48f0ebe2dedbdabea147bf0ce4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f370ac2a05e66642d02a36aa9170bfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888967708246ac68eda9b23af83a73c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d88de0f1bfa4c31e59185141a97b56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ae9a0b64789ab6a70c5601d4f8f4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b062c49354c4179afa86069cb44e9f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7f5cd27f286d4c2222eab23f340ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e1e8ba8dc6b05e858af440a2e6ddd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024dae2794c7355e12e30f5ef71fedd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b3aff2a8ed48dde660a5c6a1410b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8bd5f6fe6400f300ed9052bffd5f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71de809d293a4c63d99f93532c06eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e322c177ff3400c6f126395a1a73a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd051e2bb6320b10957e787f788ba7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3006a246d3a7883764dee384d65bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d78d0cd2060ab471080a40192b60a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa50b2c42a90939f3be6262269002b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdb1e3a9d11bd690dbb51d50afbe2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79633803e48f0573ba4fbb2ae37453137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976eb540a62e81581dabc27f81dc030138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15520e94ba1bf1a1c9675bb81193947139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fc2aeab49879a2d0e346b14f17109140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bd7c490c8ea9ab05f8ffd3a46e57d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02498c4d375476bf2b54901cf3e65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd5e1f619a02e94ccc699b8bd9f9b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48603743ec8e8ef452ce796c3ae5570c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c6282cb0b25926f72fff0e0c26f37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7ec6c548161682a431d41ae06235e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fa95eb71832d26431368f3677bbc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3708e35158c580007b20a2fc1298440148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bcc299a201cb1a5df1a0b1ca0dbb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4dcf0ca6444f8bda2673a720ca56f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1dfec4027bc35fa13e6e79d87fc4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1be64caf926b4c5b7e08db707e634152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e140fc060c97545fd56cd466bf04dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfec3f0f7be40f8797ff230ccb7c79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa54d40e52c6755b57b5c499d6226f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8793250f280f90843e4c5aff1d41f81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521896c249a8c7e64bf13de50df7718157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adccdc60e3b1075c3525b5b6442c565158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78708d6f3bde69b6db9d26e6b4a30f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098fc46fcf3991854c7cde9fd8f06ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c64251cbb325750af896dc4e3787bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e86c188bfc00ed1ddf5c467001c73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa70bc12f9537a0b4ce0cb34c83deb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0337499428e96f9005831c3bba7c47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e33c2acade7c78bba79a59af1c320e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f1517ed145415e7808f8db4795e5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31a7542f03e86dd59de158dad0af9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb06ff2027af7711d11464bdd48b749168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a14c34d21588349490e00be8e533169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92f7d8f3c44a309cc68507758fedf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a681d76afe03da423014360bcf2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3e8d3f150524650e2313abc1892ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e20fb35f18a9199eb49d1a29f4d9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd50d07d4de817ce62a83bdff8423b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db1d2fae9f667c827be048a323351a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9ae8cfccddf9d7390dda38588cc52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4988e3d8f7c8f4945497bf21c74711177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a90041a8d058ac54a560537e1e967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc7fb467ce92f8d0be9a7a30cbfd70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b3fcd7056446bb9462f2cb334000c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539d3c81657745c07af5a2b83d952b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77af2d00fd258310d604654ef8907f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d1d43c12d14c5fc041c5683ceb6c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f821dfaafaa37a45fdfa91be74e2e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d8d04bc9d914cd0f92567d6d105d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3d216e0be8de9d21aef20e0a1454186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23614b1d5cddba1dcc57685f47f3111187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2169096d0248e070aae94cdfaad7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36144502d7facb67865716be9af271a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9459afc51b324c1750b5a65dde360190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570464112eb91194742129182fa6d0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25b40ca7d3551bca51fbc5b131ebe3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47167d13e164c9d65bb632554e30218193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9449702cc605756eda13a3f08e4069194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f5362b1c24fd6354d1117a9237615195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623531ce8fd330c1b0f190753718ff1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9580485708e5e386c8d8be4c94277197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a3f5931c46532117206aa471c7832198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48844808437b2b05464caac027bae7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a756f459b0e9551a118361e765ac309200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14eafb658e91a18e1c2133b8ccf7ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c89022382e210c8a09c59c7310606b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f14f43880deb7a563ea341ae14db8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c256257a8cb1086ec0c2eec118352a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c6fd10fc8e6a5f0856475e4d5ba3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7468cf73833702e3104c1ea4633d328206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8077da03d75fe18b311dbcd6cda8594207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e2c61ba0c57c4b2dc5292808a4aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e05618cff1ab356491115eb61354b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67f38bb7e513432a3cb71be8b8abdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc134ba2af4d4e9960d002c3cbce88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b784f50eaab373de0e3f43fa962bf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5de3cd133d28f52914f00a363f7d8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618be08f9b488148dab750682a1c3f20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb42ad66abc73820d83b369bb19f1de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2732436558a0c317e6ac623be9c3b78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac5a1ac8d5e63fd69cd0ef1e2abc48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fb71c7f5011669e6ead58a9e51197218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254bbde14920c6d651b15ae1b8892eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6737e2cb13880e48b5f916c889f6927220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b901eb38c59af0874d0f4857db17f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7bdc0594ebf209451f4bf5ede2461222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f54d965ba96f2bb99762e7eabcbb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73c360095f3486c090d8cdf9e850d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2e8bf973453ee941266d9d329c30c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c375548491ebd5eb35dd517da3bc738226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457c92fe5d623d579cdaae45531fe0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def175a49a9a78c82da6246be773c96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66819b7cc5778309c0a1ea1d66784531229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f60ab65b315d73df419a586ccd5bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d96d7b49800c78de335444a05d0ce2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf6e64675e6c1480ff29b6154d8193232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa524fd171a91218e566d07e6732dfad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89ac29f6d3f776f8e500cb9ad10e4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e16e52f83ec1dbc011c5998719f7a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaae5d584eb73d54e4a0c252182b6fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9a3fb57a1c6353d1bf762b7f9d17d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8797bd9a033f643ec6f211e2a91ddd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf52d38bd78d96c04149b71d142febe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fe389d0f5bf9f71e0a43c0138f537240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f6d0347f8fc9aa416e70895165f91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e7db8d9c2c19193081c50f20110e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e08d37c5fb64908a323752619b632243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadef671848cce9bd06369b6a686adb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadbceceae3daefc8c62e1866c40218245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aecbcaf7b059ba27f232b3751b45f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5adca78cd6e0bd4e6c11df6a3ac2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a4991db617f29b39dcb178de914d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb64c71b95572dffbef745237dc1bb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2939c491033a3bafcc9439547226748250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6dd2b36a466e032edb760d85eba17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a5edb6425c43a6254bcc737a558ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23724bacfce9bfc0d77f58492ee4abc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9b7c1ce4b0aac9d3805932bc7e705254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111c56640423cdd843a74e184d1ebb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7617a1bcecc90ea7841deff38858846256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f8bc325a079a4fb99547ae9fb5b9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba87ae7026997856215ea8436114138258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a0a613126277559ec1490701ce24b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a438115923ef667e693b5432fcc66a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53af43362f1ed1d9aa29f7f17621bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd1ddf7a95086e80494ce071579bb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f68640a9cb7994eb809fa3dbdb60c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768388f05474e077a1f5670e23a83e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024e593e7733ed952b70bcdec1ab977265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec719e58d197920228b8df9116498aa7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d4d4de6b337b5d9e0ad86a2e9845267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b2b0f12fcc7d3ebfd0126fe1511e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef8e20a6e75cff8b49ffb0b2980b2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7e0703c525247c73087de25b3b0a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea842ad65a8a345e9c26d173dae40aa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65d2f7263f83896ece7027a59a6cbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68cce9083c6db40ed3a2c76cbe31a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78824158bb946ae04479d3009d3b991a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36950c882597ea0b4cd6b4f0dca25a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae811d059d8b00a0eb4d0d462fb3835276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e12bb6d4aee04cb2a7dbae2cd6c68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e84826932cac86ca84090a2e7bcca3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16014938d43a5130414a210a2c4b115279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabc82f400fb1c1f45d8aac027ce347280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb1f8da8b1de5aaa7310adff55f683281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44debc2861791fde49e665a8ff003cba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cab3e78a67361be698a43a5bc2976283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df57c0915b1d2dcad92ee4405813a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a30b939124d839494896b03a1b24ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986556faa841647d5da4a49384fa0c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145a1981c5e8a61c2a0a64d1715f008287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a97ea60e8e3cbf516585bec1099ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e45cdf47be9b01535799e57f6a61f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cbe92eef3631a7fb2c4e1352f7ecf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47903b10f43cb760fc10a0b152117bee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45c81c716eea2c369d5e0c8ebb08ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4285e0396ebcfe62d72ad37cda719293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8a7c7ec4efbcaf4d50b7691cb22bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39344d802d84c679fcec99c783f0081f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721fde78b3fbafbfeea93ad9d268743296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9130e88720b73801cad051648dca5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e812af37e0bfd466bd9d233f637480c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fbb07882b232acf735fec37e60bdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58d4229d755863eeab86e4c8044c15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd476abacf2bb6a7c203e7146e245c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e82c1aebab14678ca98d5627cc6b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e207254e17faecd643bfb309bf53a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b33bf4f25da6675b6547ef260a623304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d2c7c33a7b019410748edc902a8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a511d13ef13400a5312bf74bd7f1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b1bc83ebd04bc03d1eb7c5f3372cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a650d8eb3ebd78f15882e30f7efca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3416019d17143511bfad0c3e791f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3691d96b6d0b367a375586dfa4d87f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72bd8db4cda91527a16ad8db258b1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d9474726677fa13b7cbca19bb749e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c0bd848248cffae2ba8f75b7fda2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16df47ba9d92d8466cd98108d9d42c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e3d6b950cd9a07a18e0bea521b337315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1f374e5c7a122062393665b0229d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df99d159fc9493f0dbc7895d9290b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a07eb444e1bf863be607df3afcaecf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0aa20983c8f6d05388e9908d3efe4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d0325810b17602f32df8187fa080320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5179716c242fa29a774b0fffc2fe4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eefafae9fe6f7d8c6f20335615c30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a58ea7f9b62be6a4d019cd73fa3b02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71180efc2dbc3c196f104020a63902b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f644f677b357709f6130a77a7cbc73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb2e61c225c67f8d5d57e933b2cde5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79a55c7228643516f867e7973b5478327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c67d7702271227d737319047daa47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da4e18c1e6cd109aad9d87b0e07d15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3efaa1639e4c6ebad2f98587ba1851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a027d2902c8827ee3af8daba5aabe9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d81f1322f5380f713132b5764ab063332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80329f4b90939b3cf1311f3fb54524ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826042d3c8092c219afb44b61e6bf7e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02162ca33c6af4f2dd64063f12815fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e704015b9b726c7f75ba37b944f829f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ece13a76ad8733fde1ed9f17e88d5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47d2bb40939bb4622348a89433953338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6efc22c0a4b2a6ace7958e9021471339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df83e19c3ab34db259da755d8550d78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a77d3cc4b4a9da17a3e07868b4a55b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f65bf0143d215c2a760d355bc6740342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5374d41c9141baf8c7e696b97bd3ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0616669949ae7db58c49492a326b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e69acb5251c264cbbdf0d2d3dfb78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e53d629259bf248b0769a73b98cda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a598e0a6d47c8833a6316829d7c95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b006a55aec2eefbcb12e2de82b7492348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794530a5d873ada06d1caf969fda991349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802926eb910fcb34ffb5092d3b784856350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d3182dc008f0bce94ab94ce720487351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444741fa0899f990cccfb7dda73023cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f15a8a98c7a1e31a6a76d70593e8a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f3042f498250743a75ef6f2da5fe7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f07499c79e0b517bb2a3573a8218a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d147bbc7b859e1bdcca0d9a27c9a4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aa65171e6bfb6aa3ce7f03962cf7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2faa3f5d0a6fc44ea25456e039fcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beae9ee5ad16726cfd8ebf67e9da431359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277383f4428bef8f8f54ee6a9516eeca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf7541d026217c5690cc00179585d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccca0ae19e827718e17c2a37e251c3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f4d16639ead8fc6909ae212fac2bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef031dbbb9264e071623da38481ec1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df2a600722c1aab65c3e809ce932d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25a409c236f7dc183889ea29cc44e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e731e3ced1c9596ed5f11c442f2c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428c0efb0ad40522b9e576ed32a1d5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaff7b7d9bafb20f9a944187efb78f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54fada6aa5d52199258846ca92dd17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b56db5eb9f0cb48c4a039c88d64e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21dd93c9f9f8365387559e4b094d5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a34f71c54ddb86babe85dfbc3dee70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb6dafeed5dbb0b9fa6f4cee0f6b6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f26f1d41605183f222dd3d64b2d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3253a2b5ad9f5c6516cda297fa0f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8c5ac076edc022f699554bb9ee8a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae0edfd181ea407e16761d9cdc468d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d7ed52280db6825348bad27c676f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8b6902812d5703830f0a68c7ffa0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04236e8e9d0458cd1eb7cfec253f3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765b95661d6f3500283bc1f49bb8841382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428352a5cca9d8ebd48deaeaf38fe6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363defc9d8fe0f65dc6fbfa477890564384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a8244f31efdc71aca02cf8b9c8bd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8f7dbee985bb0c7251e84b4b15825386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4a3e9878e023b8d9a285fb3be15ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acdb44a19028dae7408082d4ce3c66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c41db01066de3c7fdd19554d371a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f577d9a0bca3be562e1df9703dbb61390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0304d6eff1cc8fc9482bbc3e07ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead47f9ab76a28e54826604143e3c68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf301cb9c7a6567aa3670bc5f548651393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479942ac294b34d38950458934b90e61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557d867918114bd4a7ec803806f172c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bca9fbba8e7f4aec574002e4a76c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8629d09aeb55375ed7df8cf78a974397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40473bb39caf4f5986b5f1886cc9fb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f1452b23b7106111eab3ba0c7764399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c217fc95753de1d4ab87fc989294bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeba523986f1f9227e4935f4ae0bd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e046239c3862e6d5a7e3fd319744be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55302dfd7c07c394cc95b93cf5a22ffd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaefb275542bc38e5bfcc8b503a88d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2e6f054fe3bc0488413d659701add405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989bd83be809231c9db5b3d3288c7d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55453f74a49d8f824446a83929ceefe1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b89731f20a17021784b6ba1b3896a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37080c581967caf2c82980659ac7f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111549c5f2922b03be94b34c7f81858b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c219f50a831adee08ebd600217dd0ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a185f0ef72ae9bc1ddc85944e67604412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb2e0e7477b722314e5e29a66d080413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c730082a50c4be1c34f442ab923dcb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4096fe6fac154c9d7f90261ce39db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d9ff727102c5a513ccd9d12db210416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d97b500e8c0e1d14d9ef4823cafd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29fbc4db7e6759c22db48819e58aac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a3ce16b21a15c5799b928fd3d05c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f665bc296967afbf0fa0d0226e740420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f210a3745a458df0bcdfb0d12382421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e37e5db1469709f8dca438e10862cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7db6a07981fbc3b95f5b3aed3abc8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd0f2c4115620576a3ee22ecd0e6b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f26bb183e319c681aca1fab7b9c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371715914b1880c756d1173bcc81662426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c7a5f8753ee088200ac4c99ca18e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669c4cb4003df7f00f6fe23b6e6dbec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a05b49057ecce65278809bfe1beb1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545120f8649b89d44a36100349cff89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa658c9e48146a7f67ab51e6bdc308c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d77f35a124893eea49981bea9b8d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d3afc8e4900c67e200f98602e0787433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a6d7a0b4e1d8ae44e0bca1ba58615434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99033810c8112904c5f627b1aa8c494b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa668492920a778b46a399903c19998436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f9a47e62c5f7f339218147975e878437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474fb8a837e009ab5c9610ef642c0ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31d4324e13c92fa168b9e07135c465439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7f314dff8094de486828c84bd2593440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc5a4f6f5d2506544d4aaf9ee54f21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d386b5060b3838f3e09426865f995442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045b96043ba057ca0a4090aec3781df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f9d36e2202443042acfdbc92030a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bd6cd249206d087f580cc33439973445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f053247c2c04c162aad014ff4517f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31d71db7f3193c73c60c3ab0cd8a8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d7f410fdddd2a1ccaebfd63f23da8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ea5823f86dac3d554dff6dfb573e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a320a21302cc9482c55ba2f8b2659a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af5b5b09ebd549d5e662663f8c59e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcec95f598f922ab41ec3d47d03ca4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01efd433c746a1496c8dfec2f4197a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa16722161356de15577e4a45c7930454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca9fc626fb97ee5dd73c6dec059015455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0070e9b507a8289b8c5afa8935d1d39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230187e67850f4029475f6259a21bdc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5600122828b7277a5072d4bf25c87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bebcb0331fbcb04e35c8425bce6ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a84731496ad50892836d9fa09ba310460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f141cc9c19040ef126651e3c07c5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2ee68764dc1817d8974e9621ef39c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da21d4e76e4bce17aee07a1df818a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53120ee434e6a8eaa1b6c2bc697c98464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a228e58b41e41ce6b59dd0af21fc1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06eeb9442bc319a741ee715def7b54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ec2318932a295f95e3e1fb04d6bde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37016cee6b80cb9a9d4f104ab9694c2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d415ce9492be78ff079a4d5700711469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3c52a0a3a190255dce39455b4d91c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe54f3983f2963aa1ec25b0efcab4ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89193e0a1b59495d92a0ea3d84c30377472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172d6292a6053c1c0e8c1b64cd87f63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54179070d9f3dcea565040cbc5f4c7e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd38b00c8582a957b681dce267b4ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4a12690c673d95b549d09ce9de5a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b644e4d5eb33fed358e8ec5dc9e3fe8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91391166d1620eb31c3642bb9e4fb81d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe76b250d0014bf97661b935b498809479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78ee7538cae9f3a6822c7bd50891f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecea12fc948a5107f711356a796fac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd63d935a277280fc160326c700021c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7d1dee847745704355a00245a34cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797a5acd2b0693975c89809c2866326484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36fe5f67d430a1720b5821124cd09a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741f51d3eeaddd8966fad5b7fedb9f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719616343ada6b687c64f550965e798c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a544e6c893451d5e05c21f1c38d4dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3a35a454ab3f5fd1c044cce70af37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142a9173d8bd3b8b29bffbb686ede6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac72fc585267e8189a06e510cf01370491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963c1b6ff3664f5b529c21924bf08b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02853dd941ebf0a4958c904d00ee7d6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e68b4d7703505f1fd9970cb4035af7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad9d2aef0d9e386d14d2bbb8e532db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab0f962f2347c996eb090e57c437b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bfc8231b726511396d8b11db9f119497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290513f1d8ef74e2cd1c0e46b9911cbb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f54a4c99835b03998525deb6251d16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b728eed7114255b70d2594cbf3a2669500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f6a7c35bc343ca079c7e1e8a38841501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4348ad189ba33ee623bff44da104da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b378b9ae0f9f611f515364a28cb04f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd3c12ddbebebc0baac7775522713b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a35d7d10e4f4fbedc1e2184d0b98d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58347cefe1c2cd7b6b01a907ea217b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6807d353aa692455f75538df36727507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817dd70d0b5e89eed79c23e13eb66eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1108349e03d35c252ebb28463557f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc16c12344e1e66b6fb5c4ac518328510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce2b2beccdb8dfab73f92f55e0b1c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8039c6a0d3254c086f328effc971c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1209220a0fef87cd674e4959dbb61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3c1373f7115b33562b9ee8033305a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0acaac6c7601857f7bd612efb784b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fb23da920fe86eef000c33c226d46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a1bb7ad92ae56f20a6991c488f51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee5edce5e118ced8b6961b7d9afb7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63941ff27c0180cc02b62f2d6349b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf792589f9defe240b361736dff811520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902c46017cd4cb566d762c31524d24a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1fe7b0e42c9de6cb4b78014003bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698bb297e865a0d754881d2b636bc53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528d45f2bb69cb38fed0eba190bb6a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd4643cf876f850a5ddb74f0484759525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a05cee78302af2a0a0baf47036080526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf17db7f1f216ba4e189b226773bc94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70668dc0001176742c0aa8358c866e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f576455f21822cfc03670bb23ebae74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a928ecd9e75ce2e219e63d47569edba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964f08c9e23e9dff1c2cd39e287f8ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675def43477fe826df27696942ed6c2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72ee6eb53a25e207f4de8e57d2032b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ab092a4a889251980b969e02dfce6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01d4bfafd9f2d7b1545822893138cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca01cd826645c919997fe0098eef1e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957af2fa767e3d7c441b3e74c7371b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33508d314528b35746a3a45a12637e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d6f8e6605f85bf9dd651f9cdd2187539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99516c90a2697ba4aab4f2b927bf7516540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f78462c7820022762aad9f02fbd5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31407f81c556ae0b8a5a0be7d141b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcb8c1ed83b36db2af44c0a82211a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4334b5e436f074fa516e5f810161a6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04989f310e627a9f04895aae7c8a619545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5608211458f01f53043e7c2ee81007546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26883dd4025a6a6209abaeebc3bf32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fecf20cacc017b4078ae8ee67f1ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5902dcff2fee44c26f5fc2143855c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5e39e92bc7febce6a3c50e682bb32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba5922897fddd435fc68992ee7cf94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae69ae3ec855289728347c9a1a10203552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ab893209031defa2c1ca095d967d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93413c4fc8dad86beac64cc8ca023c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb92eb6163b52396c5728f32990ad9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea013c231fc70b76fba87961a3bc70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f994da238916d24d6b878d8511dec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835e27c7716cdf7f90f639f7e50f051558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cff1429c0801222f4ea98cc0d991b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730657e3611201625b6ac998f2c89fb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc013258ad66da151e2b417d2cb066561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae3c8632ff909688f8ce9080c906d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62cab609775a31d8f640f99665c321563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376eaec151d8cac1520e8a7646308b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6cbb0572afbcd2b2e7ab34b1600c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77332a38c2a374faaa3679cb7312948d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339a4b853b07c8addb1bc9aa9b5547a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd445da8e7c3e7937f5bd3c4f23950568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06901c24d97a8856ab3eb399cf629dc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9df48218e73fb73104e163fd1e12d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977fd38e0e58b79244367ff86548ea4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914859b4b8fab9afddd65734ba01a25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dc670799ccd1933d202dd081f2383573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e6894a8702ce72027e6dd7328f514574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36337e48979de715f00f394f1268141c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5785b79ca0a5e04f0ee114d3f364c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404d7d18b20cf704b7eb3ea1c29c9a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20b051965c1041a6ebe54fde100c82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4808e04c198096fcc4071bca70a84a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cebe8ab93ed1a87f350e8f323b967e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da50e615af9c9f9ac19016c2be0512d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d36d4e405134949db72c88e7c5f0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79fd4fc8d2d021eeb491da0a4d356e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b9874fafaa4bb8fd37a1febb5bcc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33ddca5482262877f72ef0f9cb83c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868eca2018e7613e6fc46e323f16bee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19985f863d3fa986068af31aac463177587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023c0ee16b4f93e981ffcf9d4fad357588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256ef659335114cbc0d951ac9286a2e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b4a5e4aad357d6078772c294d55a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67201acf08ecf2e57812b99936253b8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7869a625ee593d2fcd1aee9043b15f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bee909136fada8582ddf78d8ee04a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c918b5dd1c93724c072e774ddeea8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b637db402c4a3b1f9989b3ab6fb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7d48e44bb4d96365bb149eb95eb3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab9d576b0aebd7b9c3f7cf58cd79c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb4fb4c86679b2fd389ddf8b96fdbd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466b1f54f4465de01dee5e3061ac5fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418072bb993f05d2f25ce03345fe666600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c7db1f391affaa773a30eed69a734601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d93eae50748a09e1b55c8da818143e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9f8d44a14f65c901ed17edbd7b702603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cb37e392f3e94ca0a795e66c08285604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6f30b846ab0ba5df626864eb8da2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3bb0f0b08ddbaa0ca4ee12f44417d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586fa293a06d8225379ca2df510c14c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97302567ef65e1f98bc7952f6fc2bfed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8dd08ebc50e9f4c041d82d0ef637c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46517a60425a9bbd597fbfb62a893c60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af72620c5ded9225e4e2b158bfcb3f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3c8b21f5c1cec7250ebbadd2c71ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1f7742672e23dce0c14e2c942b3de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612be0e3ae49f0a7b50418a812b45be5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8695c9d08a379f69eb2dda83930c8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47453bd162ba4715f92f0a5208623996616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdc6fe5837cee0ed26ce9c593342e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d5a96d8244bb7931c876f79eac0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89542308375d7375b987fdb0a9db24f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376f004b9319688659acff6a810a0a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b44944edbd6d795851c8a9c0fd06d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe13a292170d8470035b1f5f510d2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd26553363a917ead850789d851a36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697166f48b9921951b976fe16064b75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dbb7fd16a0faa6b39ab324f58ea57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf0f2d8a7ec7558471d52d10e643e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0426a85636db1779b54f4684136d56c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab9ff0896489eb5d5065ff1afeebff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36056409a5dd7965c57ba3bc84aa44fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb33f64f69bed881f6c2313eaee8f47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a980dda22dc3debcb579639729dc254631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173629235f2d6e68215e48f1f93e5e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf7f3fbee06495e402be9f753582be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c18e0363b3e1e08299d8eefc2eac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cd545510d47d2c22515d37241d576635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d73add4e036b625caa81356e13233636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd52790612a61235262c88510ded545637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf2a8da718093611ff55b5798860dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a6d59792dc3a8dae594e1bd92e20b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92cd335f525a29f87cda5ee968f039640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a290d55676e365aed5bd2b8c7948389641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d70acecb335ce6c46e128ffb125d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dd8327dc299edf6b80a82946ec1f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f30ec66d3f3142ee97ca3dce5d369644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bacf5e5e204e89f8e459b79f1a85a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060b19e592c766e61196dfab9973e85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4410e954fa18fba82fba3e1dfb85d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aae86579ce24dd185a19da1fe0914648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06b689ac05f41f31f40e1029404c6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f77ed270cccda685f46b3118563c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69811896e6dfa91f62d494f937a404a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6d68fdb89224cf3b0b59485fe9d7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15abbcc4514fce87dc9329c8ea1b715653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35373cfc82431a61c39e7b91e8206d7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718765a74c8c2f1d9b69838d5f281564655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb4bf7085944befe560ac5f2a994a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a1730720502811c31bd6b19e4d322657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105019d7b449dcd25a54a3673c843e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcd9cf9b6c22f82043292e024c3f6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c06a87322dd658fcaacb47351343e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3210eb6d36231121e26cba5021aaee5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fb8a0dcdcd7707da00bca2d9765e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffdb962feb7b69042e9bfcd7943353663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6e930896bb893be8e6deda4e43bc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57a468923146b38a7369d61b1a88fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250aa15b88cc7e447548de38126084666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0023748f46d7abd986cf60c286c6db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc2ee8cf7c22669b36c45e0edefc94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09871a67b9381d5bc2936286012f5e00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc3a2ebc61f7ea9b0b5960309858f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23fdc868060f18846794623f26e045671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1bc8aebe1f4eda10abd2a9e7bd5b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd69cfb623c1e515fe08a280a56820673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f834c218691829422b42e15fffb022e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42481e2d88d3fe86ca51e7b805efaae6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832293bdc393dc4eaae03fd357431eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae57ad2319ce622e22897d7a46e1bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b4bbd4d6d12d18aac2e050dc0b1b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4030c1cfaeaf9caad7182e834263d43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62355d66aeec89921ba2a864ae2b7896680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad250d79c132d229469cf4140149872681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f858f6f2f93ecf97b904a97133527e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cc4bd8c90ac742334408193fde785683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740d6426b549ee22231fa655e6e50d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847caaa94e00f44a60781ffcccb8f54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbb855dfd56c6cde41e7f2948936a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd3483bd51be22da5ac8376b7de114687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9a60b82ca3a62d4866989c34a8ede688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bda9d6a24f63e66a4f0cb458feae9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005747f5235bdc2cf006983ffd03658b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c25f44929625d81a08789504e0f0bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0500868d48deaf41a5c1bf24d077a94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5418d5acaa003b0d2bc41100cb45b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7030b947e45356a9c8ae3a5064a2f04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33af905cbb056403e0995b30130acc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c266a536e22f5bcd39577f505e4ce70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a6761ce74213a662d869dbf55cc86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3457956d312ee44ed979c305a0a6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc79109b26dd88bcf5b36a8785554e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fc717d316c6a25a46ad433fdf98f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0c4af71b6c1b6ccd5dba2aec77989701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32b677b23248e3ae0c88c0f264d8b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488aa8200744a852a250eab79d2422a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e015abb526febde1e03005283b453704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5ccc11de7f8ad2969c216b61f9ede705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3e65d1b7150f8ff336018f220d07a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e11df4e01e9e530fb29d38effa8187707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e9a0c206388f5d929611ae7ffeafa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08fb6d236e81385cdb074baace3658709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da299030129e7da28fd67e9f58be3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b1dbeb184ba0eac5d0a24da86d364711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cd4ee5fa479b6e83a66b99d3b1e71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7259212c2c7c9ca5def11a42fb21f84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f1c5eadac6f203f8f4d5a911ffb54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e2ef654bcc3fa81df76ea9b687d2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c6cebc6bd61563211c4a7452be2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09af53854f362933904c66eb0dc5d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9869bf42b0046b0f88320a20590f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6f3a05e0edcd324e96b5258b2902e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270c689fb6328524a592692db9cbb4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a921fe7592a69cf388c5f185db8a07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1054b5ac26043ed48ce54cf9a57e63c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0969afaaeb13da6db547d1a9b732b1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437e0e3b38fe8244e4d1903e4cc248d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166d6daf22727d0e91166710b903ac4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5447c5ae9c4a701b0ce9f21345578726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84869a50a212143e743508af81a88704727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9354afd9c773b29fbddc4d6fdac3d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f899c885b4c69a4ddf0c75e2915fc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544001c785982603e8f0bdd6e3a172d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51c3babf517626de41f43c2f148dcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae60386dc4f08948a77b3ac14f0c78e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312908adde7cb6d3f03607b78bf0939e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad0e523cc7286618b31c6c15f51c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609093ba246e3d9dd2b9334711f8b35c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aad57a880be872a99d1f78e7370173736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff063f6be0822f33b70fec4fe4968d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b6d048124224ce802a1ee11cb6a8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b47d9b99785ad70c8a3dca8bfdc26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c898b430f265c5b30550e8a15575d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1faafd77ef6a335e879f6c82dee54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e6a923e12f4f107c32f7e4d0aa70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594309d2d826b9d43f99b4b5a3786c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da89df4a0cbfcb86cab3fc2899169744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbed90197b5f821d9b5818d02dd39f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b700772e4bee76cf37ebce3dc0856bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34ebc3defff1b067badeb918064853747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522befc11bfb937524d08df12eab845f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707971835b0efcf951cf5d3c5f6f314749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0d47c54cb9bc42b6ea17ed6b8bbac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede5459e8ac663979313dac5dc51809751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5ce35204a32e186fa313b7cc30c14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc7ebef83abe805626592cfd91eab4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce8627cc9ea9b48d934431d1d2d9e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0477d3a9a08aaaa482c57ec955f81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd62c26f8fbcb04d92d2d68e3687456756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd46acb5a8770faa51afc395cd1bad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb6a0352434499ac51d35d419980b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dc11dd13825f09a1f16282162d45759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c005979968469db7d149bd4b424b6a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaecba808874261736fc50ef1f1e7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348320db8b4080f95dcde64db6c7c7883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcc6a3c7d21e478c04c2af17a376854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8579a8483c5b81d7b3e3790cc07df5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ec2d7d3e750793b20accfd496b2a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e54ffc764267d3db5001fc1a305c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab475c3e27195949ff1670332dc955368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38439f706f2d709e85080cd3da2ce249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb992654c053aef2751d97ef6ca03b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e7e14c2f6a95383aab8b7391c7bae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7513e9008972635e3bcd6df3e0876c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9b3a5132c581b782d30a7ec8c583a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275e105ae8c96666ad8637ab4134b6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540de82ccea951c395dc0c5e4850263c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16892fcdcfd69fcfa9926042df8451c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588d6e227921ad11eddd3590975949717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36eae9277136d77fd03937c925a8f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc893c44eb3d9e4402a6cac96ddff819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768af9851b57b3a9caeece1cd9407af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cc2c7cf5ef5a17f66deb2f61bcd2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421df337391659c04fdfe84242ebfc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a3d8d493b6b1a1af77b949af9864d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e64eb86a18a185f7d39ae3ca222e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ce40236ea8fa634feab5ef284afd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9873b2e0b27ea861c8a120a1d2f150926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502d9a83e3342d6a507e5e7e68c8a6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25f4f6504b94e619b2c8989df2d5cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14722ae2b0ccc6b382115ff9209fd63d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb24d829a438e7b93309f38a444309a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ccff663a945cb9e7d328ef6540d2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7aa17a481f632921e5ff865b9888832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1e947c1829896c55e00e3f038cc5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406248922728d9f8b067515f630d0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4695b39f3dd7bb66917bbe022950aa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b06771c9e584852c38fc96523f9d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957acaf6c88a4eeaf7c30f0a9eff6d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be8d1912784f2b5b30f414977ffdf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703082450135fcb9c79646b95c2cc7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2ed6b966f065d7d50826d7ebdd94c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53db3298ed3bfd166aded4ab8eec0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049bfe355e15a0dc0886e124819989b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ed17bb6593219149aad3507ba40b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb252fb356033a9bed0c2e78d2235a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd2d141ca08252de10af7f60109a2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5aa9148d3059172fe84d4d8428ce646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a53daf1400379308d1c85f19b0d6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d02a3d4b1097e995747a1719f0b7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3674e3d614a1a32f26595a052c2b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c364313b635645ba38a70d1107e67050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48407e44ca6123de21d57a2279a924b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b241f7fae72839113782ea34e944f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f5e84f923b3f4d9a1746ac55149c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e555d07f500d74da8d02da16a1a2b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d29c04d245a8a79bc9814b95477ed155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d5eef1a90b5f1afe0e54b2a056e3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bda85863ef2b9cf8c7477f310b56057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e081f69162e6f1f24e94dd2419eaf7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f984f44de74bdfdf5ee7e44912b4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2b6292294fea8d95e13e4f06cbaab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bba12c898bb799594129f7cef2c9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee2de76a012cd4ec3507efc714f4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303bdfd82e82ea725a75e9faaae432a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d23e0b68fd224092b55f37b5031e1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c4c03f73ee502bbda6012627048365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3982b72ed378345b4e5638034d4ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eeff285684274567722962993c95c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fbe73126ae892c274d81308a7426b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d57030d49b2b450ef6d842e86f32269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a23e852ef45ae14443a2ee5008c6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049e93062690e8a61f35abda9af691b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fe6da17efc994637046465c7d8bfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293544b7c6a2a170117551ba8a66bfe873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cc7f845a4c9bc287daa15473f2c0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7886111e7297ef118971243361200075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4781705c8967fa194b750539dd62776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54970b0cc34e8468ab13d58fa4eabc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e04b4f6245f3a5d22fd2d5bbbb9c2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49030292f18ba8c7acc3eb0d6b19bcb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d43fcdcd64a37c1bf60b0106b85c6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06e8212ade9bdd752d1ff9d858420081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33ec4d85a8a8f1f54f3c196b5e770982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcdafd9876147e3055e5720f05fc7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba3d98cb4022e5541034af788149b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0681ac72b3937fd2dfb38a333938f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963198ed6aa1147a55c93724b627ad1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9be0e300f35e63e81d0e194d4ea85f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d047cbdd6190909046743b3638db25e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e55bb838be6376647dbf0981e066289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb56d4eca00779199661a0d6b11d8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796081ed2fe8e999faf9c92173fe3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698a694a0665b6c9bb199e89c995e8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabc774da5c34c7bc31543d393eca5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c6f91ed8c5f4a6183f9463fab169094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d900ffe1acb1b205d967aee33ba121e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979eff733ac729807586cda8f2d532196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648c1feea080e167859f7e06e3be66397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02914acb3101815b73757c3dc898640098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2de884d09971bb39be17418fd308499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a86a47f0b9b58677ddbd4c22e56fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd761a731ab084939ec9783c8b054eb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d9f1ac4f769d7ede2cb02d31c0c9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50061016fa2dfa6b8d0e24b0458887103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79563307a6b4f6c184e18146397998b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad0bc2dcb9529d96fe5f6380ba3f7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab15608a9b4d46d237319280026005106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a57344d39a1bcb10cc0f77d5745f8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba625f6c50b0caf253d4205dcc9e52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc915990771b4d1c5e723929cfabaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e1058111b9eef6b1d4306e45a4fa1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc6640397e6aee20dc3fbbc94ceb73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615fbf2785c66a8a26dcbccfd2a994a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7db4254f3792306d4cb576b9542ea7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fe5b03f1ee3bdff6ed1a076d925d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76614b530fe0e9875c9898ca930b816115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391499438558a55faacc196be9dbb51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72259e11da2cd7a7744e53acf3e74b8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21a9e98f9180aa823ff6a2af014df2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34de140ec3762580482a11c0e5c3ed6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e8d20c0ae03bc68a3986039fc7d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a0807c5028a269e339d1c269bf4a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0887c7442011c0c9a53463af3d51a5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b0d1f552360eec0098431606e8f0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc22abf1da953859be0d6b985233d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b18f72ba2d69cf636db9950d219d21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf120d2a8025422d423c85a8ab7eeea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a819898d1296672bb1769cc32216ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a882a7c86d2c2ff84ac4d4f28e8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2005f2fa78c12c34c3ddb6d65cdde6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433107e4a674a9b25cfd729acbd2963130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc81ff75ef0b754068372717828fb1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb3d10a09a854b7db477ce9281a05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f3f1d836278e8e144be670bdf18f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8848b3ac87366e6402f199a837e611134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f44485d816354f5f8e57af6228ba49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79f2208e28b0e9e7a484de9b3af63b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f08eb00cc2461cbeff3939a3d0f1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbecb8437c534446f2b09e28c2a6027138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edff566ce420d07f1a37163d1631c4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae0e1f188813869f33c8dd3569ea09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeadc61f749d790592db355daf86c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5b567847abf86e872ad2e11061cce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1fba0c825b28da9fbcc8b9ae045bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6db2cbb69c0f25dbffc1e79a5a0fee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330d41041600d6d2ef5c0a8d301a39b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b31611330483e57bd10c82536e57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7707ecad2610a20e259ad51fa8fe7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050bb7ba678ff6da48b7ce59ba4ca05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a9a3196b168832ec639f29fde07ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c550c870ed74382b5f4498a54e65785150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefe80efbace89fe54efe90bb7f1464151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2b41c6f5241879eebb14accd24c13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25faec9ec360bf7b5d944cdf154df25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafcaa7b63a819d6c1efc3c0c63830d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9755d3c4e994b2cc0393b07cfa0bdce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3139ece6d69cbe8eb6f71b42170a15b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1908e6617f9b5afd5f74deefffbb6fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d3ff61229d1c1e227a8c2507ca29e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ba61bbdc6eabe6078616a7d7a2591159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8efb5d62d1c64886277ca80c0e3ff7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729837e4a26b711200a2abe74929cc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9b162601ae0bab759e95c9768df42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb5b4d1aa57eada224cf4a507936a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f3da4148e8e175661a2d3f870ddb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4183f4f1abb9450ebcd7cb6f47567fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7fbef25e1d13cbf149c065205c730166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3b6408d3db9f6f44129f6b56c041a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a03b5628c9387a9c562267675fc6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d982a2f9a47656b0d59f1f46a8f7ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51815d69779025860b466dda3be4d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457ffba667499b759057f81f66440b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652219d9c29e152378e2cad1c458dd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d6bd4d35b8f93118cc25dbccf91fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea1ae5b4d6cf87e16b0ad80fafe71e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898cb4bd3f1b343253f76871a88275f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf24de5c500b9bd5fcc541e5d1e1c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed4e515aaa910ba08e33def7e66640177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa504119ad23ef00c03909914213501178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf859f8f437f4214a903ce31659975179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f705d29cbaf7550da27599b768a88e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa2a873306fbc0243e7d8e98cf38c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63f7cdf0f48855c498417456347e82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d0dbfd415473ebc8a04e8e6c13e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de859c10c7df191e9b1f31e2832b18f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208d9d79f7af1992ef707e5e4bb0246185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ba69c6f7b6bac54ccbf34a5bd5d6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d77bef021afff6aaa068335a4473c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6c9fb2d8fa93c71c7488a7496dd07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e26117337ff4e13ce48f0d113c749189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a0f5891b7b69f72b372d5c500396190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7c830e4b126d150f08dbb307c2edb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7f1a16c72ba416bf6847f51e58279192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ddc44a98b00db60093986ad1bd0d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a5d624decd9fbda8f2053b6d6aff4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610167b8bdafdb88e6dfc441fd74926195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a30bb459d5f4926daedeea941f0648196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f449992beecd6bf73fa9540ae537eca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d835c1aa48f4f0d3000e47a05ff57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8faef787dad9ad6e3b3468e6951fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9f9fb5124bcb64e0c5fc68e0c9ab4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beb27e8d17ec9b5027978b3d03d1c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabac90d24855826036cfb380f4ad0af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9fdc0d0f71965f0eab61418658647203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec2fcd64422f7daf32680d054fb9ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8b589fd4e0f3cf0fc68eb7c2e6553205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c69c1749d79e1efb239f8eff2d4a17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24448a002011068d60f4eabe4727c93f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896136730e889edf8df5c430c8d61a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635992b1b41ddc0ae36f325ef0d32f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63b8b12753e3614559f87f8f35b510210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84ce8bb38e09a26385924d30637190211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f4984356628f4bc7a73bfb4312ef5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c275614d1aae7e62b0f000612550213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b5fb367fb9e5595527522ab1189bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7f6d626c06b6b85744de4bb861e31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61288ee0119f0d6261c57a923d2aee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34c274061c2a569c45be573ec56eea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f7df960e7fd24fb754eb0a7debc11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f6f617e936010b5bb4f2350ac6932219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c29efba59ac1be39e30e34f7ed843220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baed5ecde26940a639a76c7f3312c24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b22ea0151053f564b6528de1267126222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24047a599373e0a65e91a91bd2a2189223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cba8eb697fade7972c5635eb09e9bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f976ea4d0fe4612ba79e878fd9b9727225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73335a7d6ff77994d9ce62c8821c97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064d2aa5e578bd424e4ef632e1e1d32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7625a8138a140b24991fa854af1e7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d99aac31cc3ad1ae06ad0bb3d825e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8421c7ef32a9562b7ff3de3e6d6927230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164271752cc9a6828b0253e80c2136f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed03f6ea9580bf2b0de5eaf021420a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc830353286ee1d6d0bc736b13a60645233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf5f139b0d603291b82810fd85feb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d32da03a9d6f60d9dfb84c25ae5ced235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eba271a307c332c81ba27b3af4ca0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c970ff6816a5dd6583554ab644606a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a066ff8815fe5e444860dfcab7d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ecebd917e882e2978789aa08578b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39f577f24ab1014283f134d68cfc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b176e5ef22db9c9939fd7187a63cff8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936757636e45e2bfe143580b51237ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764d92a0dcedb39dd18deda6db574b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba956feaf5e12b133d0ed0d2ea080a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6140781fa5888a5e8207df295d8b49c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343e948158e1f4fe4a76550b355082c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad06643fc572cac9db9bbb683f1fb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a56381271c6bd5095108e1ec2197a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffa080dfaf0da04bbfa46c2221de03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4c0f6d07ddc600420c7d568134fdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2925add465f18e4df57ad80a29a2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72851dd5ecb806c63eabbe0beafd2dc8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e53ba9adeb2c606a290c8a0e7003af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd575325af84d5a2fd697f7daa3ef60e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9713cf2bab9f65677881ba8a721f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844d6adb0f9da6c5eedec529e288afb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab490e09390a568ade64a9fb4194f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acce7955ced276ef551c3bb468bb20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c740b75446275185669e82bb595c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c20a2d2253051144921481abf0fceb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41b2e8a882f7f2ddfc688fbad54a10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e8a4521d11469fe089add9e121315262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d6c986ec4985b75356ea64be6c4b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb70120d41aab716979717b9e35eb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86ad02ad95823d4939fc7babe74a19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31303b535784d03bc7028becc388192266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401228276c2c65cab430f6afc414ed19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec85378ca76b692c7640e50ee72135268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275723d5668b8ac0caa0ac036d8f0dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a186134b6f1c9e8e85cad9124847270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd381ae00ef172ce0e1b365927d30f93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96b311107ab97c118844250034b18c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0e0e438fb84b291e53318eeb3fd9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34273f800a638efab3984704677936274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867911fe1102ca7a2cd5f4d7864ab4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ca513b45667eef9c12f7275c02320276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140621674af83a36f4220cba0167eac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e259752f7fe07622efb4689cebeb35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2fd99e1d7503384d73ef211c58dbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33125440dcaa3907368bcf40ccedd499280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9633127502e9189a079bcd26c50d7cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3459ed1de8594bba8d37a8afc5bbdc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbc9133da0772bfd7ae74281dfd14f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19f63ea700561f6686d55fd69dfe10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dfc3848105dd577ba7a8ec2ff3c30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000feb56b0e1fb34bce11340e447b21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe9ae0fbc0cbfab83a9b4d785923f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230c51d83a7d08416cf5ed79dfd370a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37463d28e80c0bbbca868636ab6f9a4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386ab41d9f369e8bc69388ce5f4c5ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4f4ee3fbb838864ff7276ac61a7fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f898fc12d51f766da7517b2c9aa49cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bb23d9b3282f1faf4b3a3d06c6dbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c479eba732ef3c19cdee720044931294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcf359ced5e4c168072d3bab751276295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdd474a6cd9ffd28b5aaf442299bdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b50d65c356a892b2d5cf9b50293a65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b4bcf53767bd7109906ab6c8c63bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318607ede1fe6b729e8690d096314d0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2206277b3069ef312522b8d5f6f4aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727e50550c633b6e8a895a17504beac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0047637ac3356467a9cf43789aa507302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce986cd9ed19aad830a768b56b1b41a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3272855b7b82a5697e5e86915c6055304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d62a1394e68b62f14d74504ba92a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c2b5b6bce0c8f39ec55a55a01d11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6044779eb899f646d99ed443d31dd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ca8ea4044aef441dbf2d2b989a10e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12037a86ddd04950af96a8b417aead9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391f1b111f12c47ef44bd79f798d4f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d002b65cd93f77f785614cb9fb7cb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f40bf80106509f88782d69ce595ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa52a14c8dac5c9a1943ad57c938a3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d60c60b23b5a267ba898e6da9412d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f29fda90557c71cda3521aba4b6fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d538ff49d383fc22d5fdc59c03fe557316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac430d1be93e13c4082e5b368ef83e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8eabe15224cdeec830291cec8713318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299ca19354e3b652018b2e80071172c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0bcc48b81929ef1cc7341533569e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7005b47ce04bea62254913ef8d4a327321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203caccff05d4017d5bf597170c5d0e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364f494a855a9223014d374c679ae38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec8865c5b8971ea8b11b2b39edee9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef947ef519f3b0c14bc7696752dce645325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ddb1fb8277962236968f9483d56c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4be9591e054da96a8c640ea6adf037327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1321bf915a11c4dcbb113aff6156b86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe1bc210e298c0ad11130a4b9fbce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062585414c4e637709769e0535583f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0a87434e6360c8f7b5159f6224164331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28fd57a908f4def524ac92ae489bdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddbcc5b07d2ad5f1a0bc22d6aea70e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1c75f367614897d40403279b6215c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefee1bc210671be15955c522b60f0f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a7f32fa0553fecd96318e9efed0d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106ecb976d9b3ce2140aed684056d6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a41b5ef132c731e3d30b5f8045fe45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0f900103f3b09f12ce4385fb3cab2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda8017d55241a7df4db6959abfe3b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef64e58f450548544bb317c76f78ddc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9d4ed337781ec5b66e02d86e2b4d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45e35f8cca8f0384ff3cac26ddd921343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853613549601a2f3075b6beebfbc86b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf6ca9a1b737e433318a3a0c665b4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d95ededf35051789672d1f6dda919346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d526283aeba7543ecc03d77f42a184347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42ec65d71b417e476ddca9f20ec385348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d03826f77a678382bb9ff23be6bbbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb95576c8eb0b7aaf414e4a295f48bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178f81314e2071c9a437250a7a55fc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d0c003f01389055e062dc32252818352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe318a160fc5205fe40d0d7a8ba8795353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24efe6d92d188e6ea94a4a71eb3e9c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecec6796ac3ae636c83e45f1644b654355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64099416b59114140c96ccb8ea22892356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5021f2fe5ad57aa762895cc8e5311357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc2b1b39dff89b33534f8fc66cd19d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c6d5d9e9d873d1f302bc3498ce329359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1533e7c636150d2de2d8d5ab29fc3ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8132b07e2c682adc80c1cac4c06733361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa257d37faadbf5ecbcccb31e5860d19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6606830274425ae26e8af463e53bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cd278c3c58804660eea55b4369d8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4bff34e587123fa6d767be8afd0b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100167e4fd77159ca58b5cae1e16fde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6663b2702fe79287b98ee822f215f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f5b74244938f57543d6031f40cecf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c30bab9f28c0f45385015fe565a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826fa5153afa44e3c473ff9f33d671c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a908be8e441727d0d51d5dce9cecba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2e9dae73ddfd98b3ad5e63998c79f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119170a45bb65e6cbbc8f92887cb13b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429eebe2db858f036d8b30858ae936a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fd69b2bf744205ae82565f2fa0115375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595e2e07524057fdfff64b7c1312d88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e1ff0bd6076caf4a65c715ee59ced377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee252ee0e4631eab00f09556301dd2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b57b281332ac5b1bf3264c310219f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7115e8094c42c51c1f567cb64f0d4ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0cd2349968b476651cb9a4cba1c1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9edf780b44a6083cb8e3c3df26465382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f85e1c7d4f142a1af97f54d3e4a95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6326d23faf6e3b9fb353f42ea04d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977bfb22187075a2a62baf790b19944385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be83d37ed2ea1d72e64157391c161386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df1ad4325af5486fc1cf9c74d9e2e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4dbe69da14ccea0df804ea14d0e7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4738e113e52cb6de16788c3d44b9cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474efae838eb8d2658a2204e42cf5d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd0bc4b60b62a6fa46b018bbdfc772391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be59e3665fceac3b3bcdeb95296ec3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d813cb85e9ddde0848d35c2b397a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986b6a8a2c9e28021b75d36479d4b79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8613b37dca8d3e3238c29decb73cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f8645b455dd5499f96840112ca43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e66839ffc1016ecec24e40ac9807397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f00c3f25f3f7570af094ee1a76ab86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774db7566805dcd2f791b0dace9b9473399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c571ce28201775fc4549477348efaa0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c05688975c008e1782adeb2faa9cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d88deeb84ba7dfdbcd666cb42a4049402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86780045cdd01bf615b37c278dccf798403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77209f55599afc61e419295d3e557f75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5e3bd9eacff2e6ef367dad4896a4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac12d2e342f85d7fa7da940816d06e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07caef5a22179c790878c99bb40210d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06ed0238690f0484d64bbb709ae0a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e43ed256d83b9ec90bf22884759e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350da56b55704623b7ae05aba4170c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560e7b406a83b3c41eb04a214fdc33c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b922c4eaf8ae49832ed59a8c06a0a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdf24da413e624a73363006b56dbae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f71ea8b0a7de38cf2ae3c95123ba86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ac04bd7b6b0be16400f890af5ac0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfdb62b5c625e51d6728da08267639416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb23bef47dab29430a60b52f2ce8e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf910eca0b3f81bc5d1ce5724e45668418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d816ac4153eca99693e9fd955d16b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554bd04fcb969264d22f327b2b61a57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa20a5477d3ab4f55a60e2e5ea27c0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0687702215b9ae839c734c912d7a11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa430f79a5103f795445d6b5a56a1874423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7aa55ed8da26c143ff02f4c6b2907424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c3a4a7ae691b26c102b4786851783425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b33f6ef870169e820322bcc133f245426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e19d4864b56a282fc39689b2f3df5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af931ac60b63fcafd97262ca33b8c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf59dab2ff23d80b5b3625f7be5033429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc26e8a9b28e8594a58a0b73535a78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac48f28c69017285513b1866c65142431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e78eace73bb2f942628598007cf04b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425ef09925a2dc9d185812b168fe1e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b491041c6c9bab279b1d6ec8045441434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7af4481b3caf4e546caa27e9e1eae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8450e762cab7dad46f1c10097fb0262436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686cb83c8ffbb612eac3b80f7678034437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff1dfa2520ad8da77a93b9a625f0db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd03b17c6cc910ded81badbccc0c4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b076c27dec4c44944c260791ec2fb84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dcfc632dc896141d10642183dd603441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042b6c05148b7cd545d067fb81fb716442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ca5c8ed165265be6a532a0a8148be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc11019d2ff179a1b27360db889b23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e956cac8cbcaa228d505c811d10242445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6280038b53cb9eecbceed58e82dc3b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd31df9ad6fbea8ff5014faf9936d23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000402fd542302b608116228ae99fe2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601558d7fac853885bc7c353cfc37321449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f88ff3bd3426a7ea265cee1325168e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7b91b467ccfcf00b1341ba3e8a5be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4384699f2a201fb65f3a75e300cd868452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471e0338c8e09731f24d4271ecbcb8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bf47686d6bc6ece625acac1074058454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c72c93296d79e95222e252b9c4b7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c0ce569373e285f6d3895d78f0134456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4dd9b6ad13cb319e4a4e08993df7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a67af80162bc42c12b0a1314e513d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a9f830a9ae4500c9f035884dd637459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2b4f7b0ff1a25813b4184e163e828460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f6003ddf9c5bd5493ccb128f07ad3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40ceda864b5f5e1fe67da586c5e223462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c5607bbc53914272bc4f8bd698f1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e9efb437f9d4a80050e797cf39196464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2390692d336952278eb7310c7dfd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc168716ef2f81533193d8530baf62b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b981fe96b7f0643f7ed5b3eec444a77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62653ab2e0ae117fe6d46fddbe08ee31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89d5564de07615311ea485252e8257469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a41d88c86e5622d6aa017669ddc4db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e74e077a2e4c40032fd76313cac8d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ea9b28a6608f5a9801ecc35248c33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d66e687e14dbe3e066d6d29c01b0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972d2a6274abd3e7c3cd14c514ee91d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0f61ad059ed63138869a019c4afb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580e72ccbe114cf91f06e4ddffd797e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ca3d1ced63b95b75f120784f34155477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14160f82e3d44fe6d05a9f205becc2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367aa232a085bafa59ab0f7d02776ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce74ba40c37f431f00a57063bc6ef41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ce1a8d2e8e78b4ebc2654b3c1947481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899782cb1234abd41b0eee3fedac34cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa629cbea9c0f3d8a3bb78b31eb27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a959503fee69169e4212effefe8001484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc77bdcb164fde691557b5dbfb0d8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da262a9dcafd51ed1e792db72760a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d35c51bbdc396979b961f2a129d44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42df1b568dbaee9a171023a29bead0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9c2a1cfe4e9ea25cc1893ff47532d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b30d9f1bbb3a98ab593b137bb44574490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e772d1a082cd72c356fd2fd4a611ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64d5c408ed1f9984ec1992a73977c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894548eb6f4be8795147a09edb6d3e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0d2757484e244ae094aebe030ef92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dae194bfa3d0604776a9bad87c348e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53facfc93702dd206276669ef4528b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f7b0d4b81a9863ab971ea8649626497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660ed4b78817f175ee5e5ddc207240498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af03acb1d7dadc4b32f808e2336c7b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90582ca7879bea2ab62080692f4b62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc536c62a7514506c763637724b117a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c454680ab6cfe7a559eae83f2157054502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3b24b44a92c879ff5a5120659ced6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887561f750a364316192f9e5856a84be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bff151a6ad0ce298bdb341c23d32a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a68941650d86f4a697d7de7f55ae1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3cce0fe73af098600f24afbfb3577507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5b74ee0adcebdcf4aa671d9cb480a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e907ae8f83cc6cfa277a0ae1375e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e739655fc9a0ec198af6e7968e9d3dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbf7bf53fe5cc537428a2e8289e6cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc92f028b993acb1c239958d93dd70b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c336bbdaafad15dc926e7505280cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021b7ac7b7a9b4ba724cb7792ec326a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8cc62cd6640ed630f0dd3e4cb4c10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e376aba61cef457d9be61035153df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675409e9f2818750e5e87c717254b12f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a9e3cafec950cf0e3960f2ca55f51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3116d89a773128a43b20b54720538519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2214afd3b33d0cd3d76fbad4a7f7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5cef96ceeec3f4d85c17dda4a3352521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ba28e09daf03d79ca40739c86a477522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048e87bb49c7d9dec5064f4ec99f5c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1db2943576150bae3a6b0d89c445aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff08834972428681b82ceb43ea9d5d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2c3b343cf4f3143c470e023eb8acd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842c24869238aede83a56846fd73540527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef246b2f5184eda7facb042494763c04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9786528bcea227c92b5aa548a3b921529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bde9e1d7e66c43b8f74a871e25039530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737983b185c1a8cc3c54e7c726565d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e654100bdbfa129b9dc595a462a9a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad74f4a929ee860766f24045bed179f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea934764a0774fea441b81422ab8717534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdf4a7addecfe86bc18bf87bbb7319535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986745367b9df832eef535ca6ae49e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8e362f43491fa202281b8cbe4dfca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be1f885f1af6cce9c140c39b3ee9c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9771e6dc8a5b26cc2a6303ca232a6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557caf388eb0d24b7d223bf222690ba1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ada6c4bb80f3d8d040be27e8e853a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620de4d498d0519394ba685c1c06ac2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e920abb69e215f28406bff5aca7ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d85d03b299f59d0b9b681775fae6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764a6386a1af8f69634bd92776c2500545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde130e50bb34617f431237e802d71bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8c75c20b18eb1a8a776f90752e0ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8f61f247f58a40f9e5a449204bfb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274b2ead0a370d59b82269763ef18c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711da68243a78da458e0894ec4448e05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0b8fd3dc5a9571b2ab4103fede269551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84840d59c80ed7a6c882d6f1d95f5e3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a8fa5e5b940fc5b5833ffb47b8601553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd710ef1ec8495e87b962233847c9cbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de051cd513d35358f4d13409845d4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf1b197e11c256a25e90262b449c25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f66d88179952b1bb261193c1e163a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b14c0a9cae6ff5c99a614ab4a19c18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161d52a52c24a871b88e4656186223e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e0ebc2745353c4dd6205e63f51997560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb2a01f5276be2fc67fa16720be917561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4f0a402bf25f638919477566cb2a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdf4e1b42c6a58912209a85b2f6c9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab02a1a563fa9134b132b16ee7f5b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778212d18a71363cb15e29b6ce812dec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2959b43c7aa318fc0ec16be4fa82a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c9c914d1f3c8b0244afdbc8fb75f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6626469f23078492f0dd2933a2f4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe94462dba0e5f08e946a7308f2590c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502343b509a368f67e69d85fb3c6be3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab482acdb14bab2155ebfa2bf4569db4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1a889a0f7955daacb4a2fdaee822c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492ec9be5a8e677f8fc75e0f03e619d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5131b8e1cb87f987c0c665c7b1c9d0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d397b3011812b004f283d38147264f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ae6d3a32f0da7e1e248a47065ae6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26095b96cba1346e2c5d1d1e07e433d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0b77ad772bbc4e9ad8c198ab37e35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210d5d648aab88aaf48a640787fe3c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa375e728e69a38aea804c57ec79ebb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c3c2113bab66941fa0b92c3e5efd7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4473af4995fdfa564f580753f46f16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeef07766a3a2a81d56f314274ee9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097801af7ac9b65f0c99368b43e56f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea3c9bd95540d44b07315aa4230282585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7136f0d402e6f0b9f23f9e4bb457586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55b1175b31dafd96c67157166cafe1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bb62245eeac6eae781b89fea409d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defa935a4ff8c596495c5825eb5f9ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b4f5916706b73717e2e09f255a860590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2984a3383dbeb3bf7e60b9b3eced1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce1361c3d8065516df9836c154e7b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84184bf62229680b6c10030825223972593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e52403adbf3a324194a7df90e953594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941bb0a2c757dab3700882ce1fa61f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d2ef7da48cbf20315bb99dc90528c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a7083355b2608984cd5df8b526f43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd7cda6c3477c729837196a89068be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9733d626c94080389a3e7c028191e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fae9b35a94403e979645fefc8c39e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f024d147edc7f56588681115c2bff5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa6eb01c7f604afaa734974be87469602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff3a7b83a56256b4375812e28fcd3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d91b4da45b40d002addf2684ffb22a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320a684f066b8d029d3ad88380dba90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da80b3eefca01d7f7b665746350d90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dc8487455649953131136d37c437f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ab4a6f80e77e08af5847ffef93f2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9640fce25773d806e0b1e833ee157609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a00e141dea92fd689bc51b67222a1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb39eda43153fdd0f6e52a70f22e5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea39a3034760e4ab11530f9ff00e83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7f1cd91fb1389cbef9b662ce5388e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca5b4f4843cc9cef8f95b0fe9b39b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d51cee6109ac45a45dae660a7f4b4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81966666417965700d67b6bfbee5acfb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c935f3ad661e6a5ddb65d080f52fc8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462385b56fefeacd5ddb18a351cb683d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af0122a39235527fd13abad2f7b36a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab3b394b6062934725f320e1418542620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cc8e1cbfdf219b00c89750d21c030621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1154ca877183b9d8d4301d2fe42ad2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955d2fba18505072798a1a15b901b18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad647c97e592f57b7984718d518329624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44b9a9a4448af456b983ee388962d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528478f2a3a5368822174d259021ee8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa909e6f5b770b5ac81ab8c1738eac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684452071d60b119a5727c228326d7ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cca84fe192932062f844d55b9375d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf65f6c78d511e3f6f23ae053bcd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ece4a46af7290fe7e32a8cc41b691631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53ce82a53ee26b44610c8f5f876d8e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9feaebfe073321185fd65a32da3a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ae83ee8d43045a7e7128a0fd31f3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a5b7487840d0af4e5033a8bfcca91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82253428b19d33f2029e88a5f61e870636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be3c261a42b74c6c93708a12bd04ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce118d526f28574d0672798c9b6e8cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008af798af7e830e7d8ccf3bbe85bd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9a5f94d2a8b0fdd1d835a3496bca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9904e91d55eedade9ec06166ef1c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7048cb4daeacc78f3e9686b840a5b94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043440e06714888662a87a1747110304643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6195d59a1a37817ca675442f46b59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e8fba6fd5343b03d4f173ed48e1e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164375fe8e33f6c80eee1ce49a77e3fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305d39fa9e0723d7a7ea5176f6db19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d03527f31ab4aeba2173a2648cd09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f62c59a345ffc81dee0f85bf1fbe1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd4ef165198e232054319c9946e28a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e5a130ea4cfe271eb87e40695d9c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa372202f01f563f21f7c02557f618b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9892c40074528a14244f7ed5c6ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a75250d91b4a45e696641fc87e954b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f32ea733d041bb80eeb7a874e7325655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b165661f5ed5d9cdd51a4ba8d6af8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abae6a16fd5089c7fd97decd13cf52d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b35ec03369d0a8cd02659b5b236f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed1fd54743d8de91c3c3082bbc9e73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53418c8f67dffa725a405b0cc43d27c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d349beea6d987a46254a01af59d083661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff722a71f23865587f989050106b540662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6921a377786fb600627a43fcefd180663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b9fb0a05d36e6d4766cd5ea32d69c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6322733bb7d9546a0430efb4fc1ced3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2810b111ca83e89b82b74a6dff41a95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe825ff624fa4d685beea0a935b2c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667476777609e002375ee8513c1c1eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ae5bf650d7aeda78b22de02dbee59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998de77b698f737aa2031332c5049b44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a4c0ce588f7f19046a5a819385bf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa6206b8fa94ec1c990a8e876e265672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627793ca5e4d0abb3b8d462e0da60983673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7ccc55e2783545366ec5207d01187674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c9bd5053d22f98322d8f41e9aed91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a0909933a7790b0c1f70d839dd2dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1012720cfb9cf3408be37faa85c0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be3607336f4d3d7e9706b454cbff49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1dd661f087f19b042b3b25af92c73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ccffb45ebb24603cda11a4bf434b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255164466d7c7f2f08b6ead84d5d1949681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933d80f6fac12df1db1e999e89b073e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5094ba314c293ead257151ddaea883683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4015c40942d1c52cc15b3f5fce57d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cec22cb84448a6f38674719143461685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6bbd486a584b66bdc16986d6b43f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c294fa73b2c7a50afa7d1ec0be0bcf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bd02fdf6aad7413d00d728b41638b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a11a16a159cb4bf2fff0fd0a80e43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880a1a64507f0aaeb4a3e00ece73706690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feb682aba6d05d57c5542cb81ba6d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2cbe081eeb314599a00cc482e6738692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf1a0965a6336c77f609ae52f38c89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae4635504a0d9645c3a0fc7d661549694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a00adf3b6d5de80f9368038ef77b23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c13c34470acbbd8cc14f09d9adbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc61c892fe48702d522298b851fa5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8b1a0d9124d05ba164febebec94b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845b7c0271ee15e8ef2748bca492783699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8592f9cd799ed830a5498727c53ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b880d9d53b6b6a4f837f5264d269b0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a59164f2adfb62942fa474eb9f099c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb070c7737b94e70bfac73cf488c6ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a474387fe786ce7b9dc5aa6d468884704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214af6a018c7edfcc0765a612e762c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d699726ae220d12a28829b2b75ec8e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c65dd3e320780a0847fbdbcd2e44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73639212ddf4ab89eeb74ce32bc613708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37a9dc733727bf9ed5944f18f2b69f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6c7937c1c58a7c572a5ef52db12b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac09a36dd3149c6f44635e751d616f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddedaeec55ac9bbf1ced8962374f20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cddeb0afbd31dc979d73c091b8e4d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969746b5ac6492f1c569e1c3d4ce33a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb90b3cb604b842f8f47882949387e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab224664c9bdda4ed3967b0e740784716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80ccd64c5417702514dbe32ca33a5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6e183e23d32bb581ca8f0c9fc99de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb49ff5fdcd23fe74e8a4ba0691e7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceef393ffe28b78e2f213e64cd7f897720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f463502caf9a796abbb946d560a66a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c16cb9f6cb11115cd2a8d295fdc8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890de4de1a28e485822587d5af341ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e92a9a0e041bf786a803e1359c0afe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd627f7f962ac556bfda238a8f0eda0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65708c8bbcfe907483ad772da16cfb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b0790c96d15d9e3c08998242e444e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9389784b57cbf9dc37c9efaaae866728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d239c7a6a5618418efefe3bd9d87e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e170a19a16bbcc0eee958d020a6e041730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547a840f93e0b21991907dc499cee0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331e9ebf9e27bc5a4a5aee5564cf586732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9a2fbe8469433925f8e3304be8e09733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf3e7c65cfa6acd63a4a437c8172a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44136dec6d5dad05d02376a1070c1352735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d035a6d2c3766e740c92442b91d5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e366a277c1d237c70ba1d3254c6acd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744c278896f80484d71b5d7bc724322738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2529be856c1fe92c580929d43a16fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e2d09365d35733b8a8228a6a41aec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb9a2ecc044f09805bdf55f8b4bcee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014fc2a70bf2c8f4d3d35fa52bf6596742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d46ecf97d74ff41ac402999ed718b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b078647d0d12049a9317c586e0dd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3cd46aa3562130cfb9b4f579b3a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5273bba56b16c376ac1eb09475f645746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8df2b7dcb88d0b8fa770b2439e8887747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b10ff9ac0c8d04abd2033ff9c49642748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32be5d836a221302730660c2ceed253749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8c9fe170c39a108eaa6acc620a322750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637290d6aebb8be2ed396c9778a0096751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a93b2127907df9fc5400c8f0773e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c3f6c8825a454b5cb8b49d483302b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fae19eae4fc51ab475e1a573564430754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e996519275303613ea2787d701f25e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28ea299b2e9e36b68f67f5c6fe1177756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477c7dd71b79b990f14cb12add56085757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0d8a5c55f627829e573bce957a77d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72560c5db70e3a3164f9616df8e27724759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>