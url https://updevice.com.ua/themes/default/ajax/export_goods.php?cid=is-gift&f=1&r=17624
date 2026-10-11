--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bd26b0ce38311eb02faec8c0bb73b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28751786f22d386473f31cd475d163572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3421f3879ccfbbfd1d4d58de86479b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10008f118fe597590becf56d12669c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160391676a29bcd267ad9f0ba386b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcdd0da08b464f9bf3044fd93268e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288d418059086d8a504c36bf117e7ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702eabd025ab8c12579b55e833870168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b2cdf28a7ea736eb8bf1949821f699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca71dc71e9bd330a4f0e30da47d36a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e6f8475adc7e0fcde370ae4c215e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc4d32248dd3bf97e3ad87dadc59cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833dcbfcb6cba30241d9453a4f2e9d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8b0d307748b143449eb50bcf562014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13bc8807258f11cf196ada511309df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c138494f56b3b04fd5a0f1e97028d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8301d7377033fde5e0bfb89e3e80417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edad8e4a842f81eb45ac6d2d23c5d5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047b619713efb73ae462d5eedeaca1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18b2d4dd32a1de822a0b0564c8dead20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f8336e4870fbe762534d599c158d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67161ec8bd7c3583aa2dd29f673e12fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874749e5d553dee5968c0f7c98b9876223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa6025b4976f12a7ebbd3e27c4799124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ea7b91830d5062a356257ac23ef4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c0da381aade6b4577ddff0b3b5aae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cdba0589275153395e3eb4a13911127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c9c9ff01fbad6bb2ce9c6aac303c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693457b6b237c61d8910d6a0689d14ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674759ce456ee1ded16ea4efb93a384230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05726c09365b487092018f4aa81286c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf684afade3a73ae243de7efcf5ba58632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f30ee76b95a18522ae66ddd4992cdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f93c6c95e16b911e8e4714941c76a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac89ce2820204a9774575a7464f5be135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a07b5b4fc732a81252389c7b37a6ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6e03783aa6b295c95828a8217217f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b70216269116e995b53c8b2d856d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451d201c094e35c06ca83726e193c6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e5f39f7a5e5fb8b87814b2ffc578840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e1813bbb0f0349096f23fe1e6164f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526dae254d9257ee2231ae48d427a3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f4952d539f5f13983d20776cdc7aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450868d6b7c4534c091902bb9833671e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003db351c029be677ebcf6344751d7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cf74bc7b0e0a671570bdc77fb86d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d8d8a961f055c8d69efcf6a65d7b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba965ea339e014741e04333f2ce49548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3744b8bc1a48f2ca6e0ddb622e7278a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b98a114a01dd81a4ed5747409c8fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a2cfd3a5f1dd79e64217c61acab4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2771f63f40ed26a47ee7865220dbb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45b37e0b99ae31c7ce29bd1d04105753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0d6df12b5d4ee432185fc253bba2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b772ac055187e89d0498bcc6f05760455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acf25e8cd12b379c1ebd82f5a017e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34bd927f7d0a106cf23f85b4b7788457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fefdab858ddaa58763fabf93663d9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a5083e6255bfa675353e4ce15a1ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c1261f8acc5a94e8f6bc18a88d2e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107762b85ea25eff01b3d589fb4870ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e97ee9197d781e906f7755675eaae362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087d397a2c6a4309e550c031d2be71863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc337b9bdbf14854e1f1b73e5beccff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3e89748edcdcb4cebb8d55013ccbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a26f40521c2c6a2f7320011766445666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcfa8b1892370307fc92609489543c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650864913f9c13d588fd9ab9357fd8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c9ced480985efca56a522fb229eae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2973d068e2143ac4ae5dbbbdd9fb5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a18dcad063182c48021d69e13da271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56857b0579dc260de7dc6c49f664ecff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea5ff1fcec00f55133fc80d7a502d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc862b59887fda40aea0733e20bb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b7e667fad24e06402072d871d4ae475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9838307ae8a37fd9ee0abaa2cb3792f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673fb464f2efbcd683ea1d52476126977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe32b5d852e613a509b5211966ee9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac688c2d3670e32312ff628dc27d5c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e675695a4feaf63f98ab6318928315b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43879055dc3c1c8b7f8d1b7625f651c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbeedeac74fd426e6daf3de13bb65e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb1cf71276f22b531bd842bb6586a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601dffc14a11f7121fdac2c2669981084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f34fa41488e6d18e3e72078852b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790428cd1a8fc5ba86b5eb558501c6fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb469e8809be8d61530ae837b95dce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57be78807feaa30f01fe32e9eeab5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ad444b389eaecd03aa6936ca7795989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9150a25e80a183d695a4372cffdb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7387d5832d95b3810ae07ecd315ae6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd338eafd910d1bc2bdb67907366b67792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029bba33fd7731dbc0015684f4dda6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b16bb1a14a4e44068a8a2921e6b41794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b9b7405877d8de122fd3a687e3d5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e33b03bbb8fd63dde950537ecaea1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcb8c83dc5038507aadddbd1f4d80697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00c7d917ed19bd9a5420ba5e42d55598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0531aaa4b4bb5e925e5ff1a50bcde199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c3dcb0b2c24d99a8aacfd8e4b9641100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ba22c7626e3a75c8d8bc61cea8d5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df5670bf75298aa3bb61a9c42159cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e26d79af6110101ec867af5bf2723103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ed11bf70c37b9ac0b7aa61a11a51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306f80835af84d5ae0b364cf1d56ed1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91241f715e5a0bf467686e16bf53a80e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb46af88799d036e13579bbb614ec0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb992dd01557d6c1ab7a6a45080cef9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef866c619a1aa427a93b273a2f9d2e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfc967f680d43641bc4316ca435fa5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01306c9efb54762dc212eef5e83946df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd35e36892e6284c22992ce8ef8fb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ad730e7fab7a07dbb447df498f60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8287e8f04dc8756c42bb0a128bcf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e55f13c0950397dac771f812db36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69015fe5c78abb0a0817532026d4df9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebb4815b164aa2fee4ab9fc5429a31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe783ebf68b00324d0f88a25cc8a3298118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7efa96e3358ffc88bd18517cdff053119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3bf57e20b792b2e5b098dffd80db6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a01c96a6b32bf9e63d376a5def482121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d38463c38b55659623cbe79b42d60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9c02f09003941968365446b8a5758123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1cf7a9b6794cecc76735c893f4ecb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3aa2a26907b9eddaf1d143c188dc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740a38a98e0cf08d3781ae7531f4c14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeacd4ae42edf786ad7982f32fb0c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0919c813ab96637cc2f6d660e7558128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4d945ba17d9007703a498a9083ad2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc973aad39648fef2fd119985d1b8d59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e758c1d22dc5fca281daf7cac29457131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934be54cf16888d768e7f0e45b882b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1480269290b07209e5869f514363e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dbd30ddecc654716e2b8cfb08240d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eab98f968e680588dad9d14b0d689135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a98ba1c3dad4f689dbb2e6a9944be9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c6e58e777fc1c6cf18c50e29bc219137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27e749550b39805da8fbafa4b0d17d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361eab85be2200caaaa136614fd565a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b5175de8a167e17af34e7ee22e7aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef60c31877fd852bc7480199bd989141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11968c8646a405b0d91579fd0cc377142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0e54f229ecb9e08f57929aab47b90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83bfcee47a675b80aeb2224be5cd82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ceec45c0abd817d3977d877e00b72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf65c54f3cc407d83f79b9348642cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092db6d252a96f7d80b33afeef7932147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6476dfe8ab8eb3df78d59bd03fe77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4da8fe6d052b10bbdfee4169bfa01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7c84effaa3b870f8de43e4b7b4657150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cb6ab253734b44125fe7d3f4a2fb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a2e990299c9381d26dbe867da3287152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14936701cf9176684f927325337008153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72937fd86b35eff44892c73322357f65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7c500ab548d1dab2f855a548fd5a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52022b093913f9a108e065e7417521156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b2503d25bea0c69239a0f2abcba3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d0c034c61ed8de2709b1d517594a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84087f4b360f398d7e847c7d9b04b2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93cafe883c29306c55d8b6e82bc934160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051fc2bcea4212cfd18d7030276a489161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0944c3f8ebef333711fa47fbc98575c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16eabd6a3d760a62fe8150300fe371163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce22ef2f3db67431642e1f066dea5cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa49240a108e5be3f95e39eb8c135c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ca0940313cf8fba60f5a285b2da41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e3f26c91af8a0ccdb442ed3a1391167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f753f8a9a600cb7a41d338fe7d38e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f81414c52f4b8557bb07efdface51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4865b122f615b3e8ef3a77c7382141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a12dfffc8b48dc764da412e1d961c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc52112a8b80ccb197456f62fcc7c77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4958f23a36f9b0094c58ec90372643f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd8905ea0aeaf26a84e8fb667c4941174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b23444003f210e89989987c275ee0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac78daa4cea24241d52405735af2ba7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44660ceb54d8709cd84aeaac86e49b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b84aeac5e9e8660298ef7074b22beb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7e1afc8108c54087acd8988d69686179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d3d3d4bf1f5472aac8f51ca1e5405180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c47f870f64ca5b7b50980d0ded4e92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee13e6f8d7b2a4423e081b480226d24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa11473d5acf12f55760b89288eb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa0546b322d8f2c887ba1f2b9edea6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494947d621ce7fc37ecdcf7013a23d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea5674d88e0596c886b1df7f76e90186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc855f50721838a4dba8a3bcdfed2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aa2f868c32f697f12bda2f9ff7ce3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e367e79777c3a1068a6af32b0a28b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540afaa74a586f1f5cff8667a969e00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041752fa38b20e2f9de96d395ae78c57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747d55c1dc13bf2c35b58cf146ca76c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e897bcb0393e991cc8b75a3f72f7066193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e54107cdfa4efb8b749813a4b2d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0693280214d80c6fe20cf8bc32103195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d709629eb8cc08aab7b2ab5806a07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d1c77630fdcef318ba3fb92096ebd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35220d753712cb1aa2579b0ed004bae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d74d2c2f0536a6f5f54b8ff69dd774199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b212cdbb5f116371674f9a4970e9fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de89f7ecb83d32e8287a90766c747a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514563baf5cad348ba6ab3f7ff3fcbd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a602809e903c17134929088e3bd9ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d341ce9ded0a43c47327d6076fa09cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89564c27f0995beef405efc5ee47aca3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690f3d2befc238e2bf5920653ec3c0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc10b788b8af5a7737db56498ac5832207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc7b525f82e6c5c6320c65375be7c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6814fd44aa3347df3760450c511df7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93427ba88fd1a29da3ad8a9bae3e5428210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7503f599e4bca78ad12e164e10cc36a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f7fab3723868f292299a728104aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ddf0afbd9b436bdbf08df5c66389f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe4ffaf10b68aa8df27700c650fc7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c62447b914acc799044cfdebd225215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4cf6af328f1d227250f115c869bb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6ab5f2a8641473e85751338efc1b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700556e58d2d7cf991250e4f22f63b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b77eef8c4bdba690ef48699f503bae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeb762f43750dcc1e924424debc6a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae351365f19052889920b4fc1ebd8469221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f886c717e04a64a152a8a1a7f5733222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a079bbe0d2941ca21c855b4ac96f1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33e579d6dc8e296b96da50fcb21372224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d35028d7fadd8519961e47078ec45c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add4ee7844d123f220227d4ac3031da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe115489ec276877b7ec52f5187b3f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf783847c646a50c84ed8934f7ef25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09291c6a3daf624e0bbbb3c27ff157fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846917a98e31a687b22231acf8e226e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe95c2ee84b8948f107346b4a2da838231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7415afc94e6a63c56b796a82e0b40f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd929573bb3db4a78f4fa03e20a5b144233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267c5db8983204e947f6c14b697d256234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4fcbf4a299976f6422c90ce6ba471235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098907728476d7975a0442943a544ecb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760490527856c6eaae222fbe6bf6466237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f1c3226ba1083256f47efd5cc0ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a529e4de83894c167e6dca2f1d37363239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963d12b4c711d2169ecef99f90ceddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea76cbe295610a8a5d6ca4d3b925ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a691fb5ec35ff3d8f25aabbf9cecd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b6d71aeee3d125ebed9a1bb07395b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51e92d06d4625a9cc425066439883f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060d4207816bea5d64bb2906430608c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dea7051bac28750ed905ed0d4ad257246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0ff54f0768c632fe68519c54c3b85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831c22c89efca45628c804cf33d6b5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34b429e476cc6efd3c0cd657a8c796249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e5d3b8c18c19b4a705d757a1f762d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ca2c2305f9aee478169d4a203702e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffa42e18cf9bf1cc7fca4e182134fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b869ec89f3fa3c79f3cec47fd718253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be586147e8852cde5f363227acdafde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da793970b659f2379f67dd1720a693255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de819a2c26e3d83f203cb61b55a5efe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff5265c603d487f343da4822713b2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60524fde485515372d45a017982a134258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb465657025fd3a15806352ed96314b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be84f8def09140659e8cea6ff135c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14085e3ef7c22e33a4d36b2ac8d559261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532e2636c049aa79adae08fef9c151b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772eafe4bbc0a66439635d1f05f149c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b0c633d6901804b1c491dba7a49b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716314c2a22b4d5cf9ae7e01c561b24d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3573bc0ac4e85f6db3d8d57b551e1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d1e217af59402f23c436b3acccbad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4799fba2616c4044cd5b599766913c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f75cb8e5bf0695b3a110e6590bdca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd4eafe5b2d3575cfee626e3b2c74d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ce3ed39a3c46a7f90bee8e4c198f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660c48fcbccbcc13c1bd7f0c94a3f63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42d3406607167573ab656b3f647a95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593f324dd0b37e0b92a45f1caa8c50a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8694c08e6b56e27667d058bfe67c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d5dace4ff103619936e3479d1b122276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c68a81cb874905a9292dfb45f53f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278d9763028fa1dff50d43d41d82fc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b1a4eb3a367484b3cc0245865982f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e527d0bac9a7a6e6aa9c7a34ef0fa00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeebc85163338704486eaf18cdbbe33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d554bd1b112287720ccec782a55f6da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df026d7deb38d0145d879425406c7253283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73853d78be09a9cc7ae6e19158928e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f89a6ade7b8871e04155b58a879139285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0edf5d8b9befdf763963eea67e394286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca32b028b4d9028a18b5835fb093d6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6de132e396f4e8f59dd240a379310288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6a51714cb52cca1fd7aaff6ae6d6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc394569452f4f916916182a6915bf8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40ebe47b7d5ce9cd6cc8d266500be5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e66574bd0a992e48c89dd95b8a0bcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7b575a353ade8ef1b3dce6e81bfd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364494950f4d95ebf9e40949457c3289294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d634f747a654d2d6cb7e8f3acfc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc33f70dc144d76999639689a2c8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866f0f3a323aa72c8191bb32653d9fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44e537262d32eb8a07c8226223bd8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f1cb271f236f5e87787fca9938be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e705bca13d16f1e022aacc3f368447300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ff1e8ab3850fbde3fdb513aa74589301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f50617c5efad93b2c98d42acccb42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f78b89b26cff7faba955f05eede83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40638ca2299eab419e026939565ee505304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d296ea87d96d3d2278a8af153cb2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93997a2c16d89d41335866d5a3f44ee7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cf641d53259a0034e98f677ff260c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16672bc7c5abd1616e7e3c7b4c1de94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371eaaf1921fdbc3e4e6d3cdecba768309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0fcb5f97c1d86447ebf48380e672e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b68837edbfb6f6ea714ec5c5c85b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d0c773e929df4422cd839d7cad1d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa659a2dff2fefb721dea326c478a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f72e0d0357f1a68ac53ac2e05bd040314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a8c0e480bb5ed4d69191bee705aa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e69353e510fa28f3d1d56638f85eb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccecd3ea35399517dbc8aee76e03934317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fec56a4d25fc47aa1e951be6eceb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb59fafafd11a10b561681b9eb9f696319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f536dc88981374d7b5bf11efa8683320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05cc78983910312c1b8b8ef6152685321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d410cde6c885f910aa96846850aee09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b9a291a0c5777896946fa0291be7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89a7a0cc2c255b68f618ba968507c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cdb23ddd5f10c1b74a46d93542b62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce359982fe94b9bcd7193a9dfab3282326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140dad48499eb217058b720d63aebf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995783384762fd63611baf57b2ce0c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fbcb7474a34b651bc2c81c6b6b1e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73314cccc7cfa6b11be91a4a526027330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dd620621404ba09a616246d97499d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f025542622eb355e0bc79b50f9a0f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f66549553150e7db7e22c28282c1fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fbc14fdf05803025acebf65a0ac05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c756ba06db77422e927d333662e4e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2460cc1e1e1011201e3ebfc7f9cc46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0136b4ca6c531c104cc23b8869e8c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f6108cdaffc8cdd460a32f54ff457338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31313a5c072ceb190054e93efa41309339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f507f0e19620e9bffd7090b2082f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0986824219c25e2385faae54d20f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ba347a275eea8a2b969ba33385532342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1d377cd4edfc02e0edcebaf934ff2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ac4b3e543a6f54cbe9c6844c7c63c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47355f5154fb44c6bad8cccecd8cb8d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0d893b3e17e80ee8d7614ca9760a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38627cf6c401c4bd76a560b5efe22358347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eadd6afca8a9546b16b502185636f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2998b7c3275283c09858ec310769c2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ade572936ff65808fe2006f702660a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f95b98d13921562f7ec30a267c14c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5301a73ea3a3e47b902a1c6f18427352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd460488a7e022ab8613a1fa73b62687353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2416b2579d48b8129191be32fd9ac29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e00868d8b4d181ca1836f322ceed8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818c84d45bc8ba428aa4b6f52d8c83b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f85b7170c0c5a9bc40923ada83a232357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0822f78d4119da275df692631ca7c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afe7a076ce7990a360288c086ebd24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936e42f5d90a36f19da829b2dbf02e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822a046124c7277aaa530f67c05942f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68f6583bf74809c61992d24fecd451362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f539a39ccd4091abbf8725ed28857363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae5417cae87ed3bd5e0fe6d3a40c9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6c5a403c737fa0ba312b6bbb21695365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba915b73fdf665b80fbd784278360366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13777e697ff917b65d38952f8d001c96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d78e31d6a76de4bfc2d8bf0f104637368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81ab1c497744ed7b2d24c5ee828746369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c53544dddd73a0424e883d4f35b2c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c755c1cfcf2ed381d5dd8cfa2df5a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d238f1eeb58a725342aff0961c04c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4821fa463a9458c1726f6b5bd546c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293807cfb938a7a8deef9cf93471a60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d056c455672b8161585bab12887d3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614285e8dd089e7fbff021a41e5a7e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a06798e6c4ff5a46be887ba390f82c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fa303a47cc13bc86527db1490b9a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f95d35c44b5ad4acfd58496beafc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01626b1225f30b80450494a0fa525e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571b6d298746eb2d20c29580c2feff3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ede859b8e4bdd8201f6ddb9f129f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1ce62825ab866cb4d15383d3deef8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7cda023a9c4046ebcd9fc1619c2a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c1886f2adc978c9e2285a93b05504385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0b7496e2bcd10650cebae8424a10e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c0387c9b199e1cc7e0b773971828387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8c2ec8249ba61d73a36c3ba2d6ec7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e08a4c82f671cc11252bb24a778c45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede6d13cd0b6d1527cdcb64c382940a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358c061398de536c55eed595df1ddc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de3ec8fdd290d45d9d0ff496eff943392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62b8dcd399e6bf447e9d27d4da9ac7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9845cdecf5eaa36a31da1457c691921394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1b23f23900e854066c569bb86b0ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb112b0d5c9958e88285b07b83e3f15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caf5ed39d9f9db0489bb323f47af6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3a1e9c01863f847f1fe33a193dcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c19628bf96096cd871a0021d5318399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f32686ffeaa647197b5a0cbb08666400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20920f3f312658c268a822462210cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d521ec8cc2bf377aec460f3370bc102402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d815afe6c4127329cbb16be2be8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a55af62b8f1a361d7d55c0735452c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543872eea95b2245f1c997eb99cf146405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3b7110ffa4c387a4a887313b88978406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8410a207eb99f761176019be53e7b35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99cc64dbf83097e51f8574b0c77954408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e93eccb50b131f48ac5ceef35e8b2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5e22f5a4fcf23907c37a37dfa10ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf1debd23678175da4455ceb1dbb79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02c3029d21a081b1b12a10d80254cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e041a4ffed25e4b7e6f64bb000a28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc4f25eb4ca0203ab1d5a5d3ebb470414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c24eec10a1cfd15bcec7817ded5166415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413acd27a216273b73d0f07041793b53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb7778bca77e5f5708f0b0524a5b66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b0a47d1a7ec853fe690de58fd3a9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c19855cef6518ca481161d0d6f8fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a32ab2e2e1e330e2e7dadc22a07cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688d3b2576584b2d3eaf298c3510fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5ebbc3aeaa7119d0031551c0ade0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c6333ee4605d2664959712147a30e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de168eac333f55db7e89ece29494cbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021ab7ae7d3c3ce0396ea3383809c8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfab861c63612f36d8033dd5a29830426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d9a433d08a461f4b6ee337b0ea24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17615afbcc91e3707e5d85de955b73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2437a584eb768c0c7e50ee7ecbf2140429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652b090fdefc0e0396d8b106a871191430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc703e19a14fd6cddf139a7129b22eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b932a27219cf0ff1ec737e31c094c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc346ca586785486dd1a130cad55e41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced940698548d0cdb921c981f84fd9f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf97b35b586b4671f544e4665aa26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875724f14389f6c7253e075ea991d8ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e60308d5577df730f9b0d0d5186297437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee84334e38a9585e9aa3bf6f020234438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1165813ec49d7142761a733ffe4645439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a741f0b80022c75f45f9f18645177f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556d3964f82c946aa46f9509bedae97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4a9fe9bd8e0bd8730d679ca0e97a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0a68b0464c07f72592e76b8161834443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d23f75c4580738774ea89741975a87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bc1e5330e9ffb218ee355b73957c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391c2489387d6199efc3dfdeb9e1d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d8084aefb4fd3f0d0fba826a7c7e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef332d35caffc9519eba7e3028ca1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25fddb3e1a4d352b505399f263a88c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e86a2a31eab5a92375c210a3a5d33f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa423f33999fd4de08c7cecf220593c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3449a89d5c8fa8560692fdb097674f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d426833f4ea87005aeb9f279a3c2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fd0dd8787211ef0b37a0a0571dadf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85728c9407b4fb1bfa7ca7530ecb6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b61b26b2dcb3ce02842eb23708d6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095a896f19daa289fd2c885f3d3bc39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d3ca584176c317fdd47d33b225386458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8d6e21437494ecb2774bfa811596b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6aff6951a6a999ee61b76e982d3fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417c594f2f1ddfe262caa65a29edf4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42443363eebee05725a6115488edfa8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba957401f7289ae4bb749b5f3ff3c4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05674d654f8bd3ed7482d15566114f0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67af0f2060703c89356cd208b735117465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7744e6a2ab179d520e9af63e11f792466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2809422dcdd0e112e2b776b60ce05da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91d01688481cad98603195e890a62f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f247108f7c0c87f58fa00eca0d95d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2052d4fdfdf237d84cea1cd54a8da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d0afed8eb839227b8f270accf0312471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a2b7c614c168bf47e97b99c7f3428472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d8a15b0bedbe505e81f7e8040348d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3acd557f2491592c97e0945947af90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504dfcb7b162e4aa6a939eb4ffef675475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d257f82434183b6b32017e4e41bfd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae27d8d8ab7366e64ccba554489b15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93154899abaec70075706ecb56f1cdea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a8b2aff4205fa3bf01fc87d531207479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940f05202af159c0f2629adc0747af2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da365b1c015aafed4c02ec5ce34d99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0f9ec965c85c89414223446ee2c37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c207153d775f99cf6aa80b196b5cad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be235419f6d8a137bd8b073f08a1523484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf53db4ff0137a1647fda8a8ed6568485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ccd5172300d5cf1c9d305cf7d5c47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d58b83d76f0aee37eff31c8097e6ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5489433f552f267dc8de83917bb385488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc239b0c0a7433475ee23febe044bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3ab7372ee9d0f7ead7cfe7fdd8c80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b6fb582df818dc0cf258ff55b2ac5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d99dca73e7f6457a382d8b097e21d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbb28350e50dcf5b47fe69a1b0611d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a10b821c45d1a6f818f8848e47ae5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448761bebddd9bd3905b3717b69dea0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860894c2a9ad4635d35b535f35bc0f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93873143141096733158513c2acb4f99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924abfd6d00724282ecbcf15da53ae3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778433b145a58a2ef641b0612603c116499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade15b40ee8c2993127d420f14bdd785500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2709ded65a70b396132f2824b88b2b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f179edf9612ed018c88c3881cf0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df02de13eb442df548af77d6d1278aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6895cd5b2c65448a8d37de1e0c67db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b07bda16eccb60d57cf58664649cc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784505b974fd5e66ee7c74bda8b3a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028df14c9e5bb33a73c91feac0c0a9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf567042761d3bd472bd0e58d6fefe9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715722a7c8f7c76d16ec4203eda3b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ae10774c8bc261a17850c5069b1a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d40775b0154af8c79c44558010edcb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d671f98877b21df4549ed34d1bb7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806dd07b5f3c73cd4ba94c3a715d791513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6083d991e7a2243f263679b6657824514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4f801aab9db234d599f98a966de68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3564491d52a36641fcc02cc367504516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf35ef38a09adaa8bdb8de39aacc941517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeabf66a5601e2da1c9ef8b957d5af6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c848791dce927a68d3f1f8369d2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d0c13c0b95db6ddb0b08e5b3300f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78a94a119745a33da67eb7a1e38b6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e1489bffc9709116e70d8b73a2a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650c2bb937b6075539eb4727e08b7a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0768d7235fdb22dddfce8f45d27de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d6ddad1e5d1a4eadea55aa1fc6ff7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e0d8a4cc605a234f9967b35a7ed9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facea38d1ce131d460deea6c3055c65e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba24474464712812f1dfb193a66f097528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967d68562eb187e73ffef3b0c352411529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2aac17ad8887a7c32e0c423c8edcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9edc5076fc4fd0ff2f278d76f2c08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76115ebb2d2f3b116cc2347b047c459f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46eef574dc53f4e59ea73b3eadc66a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596367f10389df10a537b441ef6ae6aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ca64403ae36cccd026a55e5321657535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32817225229c13f11fd249ee578100ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8acc9ab22dc5b728fef03f00701e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474913b0343ad82a6a4c232602046ff2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372b4dcc16472d004c412ecf82e392f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af93ebf8e081ea406d14300eef946e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473116b64705cabdeca7c6ae1f757cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2f32d84a8b0c78b3b6afb29c1c2c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f150ed1b48b5c59858d8d9f41c6e8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a34abbef7c9bd933bdf4f738f47bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b78fd75fd98f35fe14d9a73e10dd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a3a2402a3d75316052afdce4beedc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe08bc2d3aa9de56667e40413df9cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96284e24c3365477da91b2f97d4d8ed8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594097361c032dd40272766b648a369549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3207808c07081b0730104acd81b3fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982ed9301613998e226dcf838501d8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d12cfc609556efd02cc880dfbcb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768381df50598f07d8a4fa37212d058a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00081a1b20404e10304ac01f51823281554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883d4eea0df3ee938cea50799aa1585555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29200a75be63f47c812c67cafb68fbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b078bec37c480b34004d08c0f5fd08b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f7f37083fcd0b5f67812ad9a94426558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cf8817fc75fc62ef7fae7db5b0834559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4670c433964b665153a0beb68d5ec3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf37b8151a7b72f83263a72b7f51dc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e387820164418ff243fb474703e2c26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa01050ab8dc86e0679b8ab2a1756d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f77d2383c2990071c4f3ebb8fbb94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8728b82b165f6594f5db4c106fbc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ade7137460c106270d7906ec0ada67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975f6e58386d3f9fa7e57509f0684e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8be803bb752a49dc9335c724ba3d4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2002f48ff08634173a68c6a63fb6bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582b7822769cadbec8d21bc0857d8dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a7e5da2aa6d2a8fe1928343347436571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67269dcdaaf5377760f4de872ab4864f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107d3ea8ef49028a3bf89be481d23f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d0568a387983a20daa08e30d28380574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0213321951440251ab2466c58e3a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145941e50591eea944932fd20791aa71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffa1f5c4aafc3c757f5d8edf6d9355577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c5985e0cb8adb2dbffd4d1b85ec63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc266b0d89fce1e5e527efca5295d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf077842983511bbe78553db1d5fb74e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6976971e989cb9efd2207269b820375581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031fb0c4d685bf08bf98996cd1493bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbbc38345cb67002853b9bd75be171583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b17e9735635f55d16c0ee980aafbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bb1f1b41f32c0a2e3bca686fc5615585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208306ee33dcdcbdac8c3a9ec6c1614586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93aeaeae1221daf598da3bff2dbc14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df48b90ad657b53b91d609a32efc27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c40451826c87ebddf4000379c0098d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34ffae968cd2457c61e8831f4af12c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74972533a2ca4ea281c5761a563fa0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849478184dd149ef39b12c9e2aea315592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fad2c1fa7f32da631b7789248b62c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b8d8f852c855afd8bfe9680c806a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d3d5aaf9320dd8033ae651c1d4147595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebfc58e5bdee0b43cbc904d86aa801596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2141a74c719f5a05481899f3f9704597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19ef304d052db77dc80d017d1753c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c117e1d7669922002721fadbce0b0cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36252aabd37f540ab36ae7acf781dc77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eb711905575913d72e09d103818a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd10c05481f1557bbe4c5abbe6a6b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cf71b30aee7aad42bd0452e0495d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390d1a9dfe13fabdcff705e2d793b03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d5d7c2344cc6ffdea06ae057fd58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60e3809f7782a32f3d3ded151d3a0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a1e29422b112abd37c15658e7468e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bf9b90dd1a929c9f35159b119ec6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e7a82f1aaf85dc45646e929b8dad9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991549dc91168fbea7d23c0b9cdc8017610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31298d4b107478757cb374a396970ab1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7301471541b31eb533dfb84dfe3e85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8e24bdcacc4f86aaf83b253d17581613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e04d8540dd7b0bd73007db36c2560614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc535bfcaa3fdacac6c4f1d26c8dd41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a8f023c9bdfb4f999d5e10916ed81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634602544bcde9da859d902127baad3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb816ff37cf9652f9b5a1118abb80386618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c6928236c06aa45d2dbf82ed679d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c62702fba0d299090aeda3b64ef94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb988095a10148d0f237052f0442296e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a559b073d9892307ae131d165c3d16f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80f8c7be274aba8c423c1a4313b440623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457c1c7f0b343771be6bb2f9160798b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3595452ba2a1cee3eea2e24ecb958625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa39aded70f42df7a8dd1f308a6a901626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2ffa1cb289148c39d9828221488be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4b7b302f2af01fe4c884166a7b1cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c6812e38b30527cd9c3d2a8a12fea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60090efc88bb21169e52ee2f9a4b099a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fc98728c78c464e582a0dd575b7fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e7e222fa3282d9f97232969537b2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d9d47a90618f2e7f6b7cb37f056b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39704679fafde466a25cacf6fc88ff0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c9ab30e3c2c0fd88c298f0d1a706635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49c951a1b7eb1f1320ab8cb502fce2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b108951bf2b7e768d7602f84478b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f864058384b36088d75b7181ca70e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b70e9ba9e2aac5453429481c81be7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae87847873acfce639eea7f13fa23e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fcaa83fec5324d80fb470c21759a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667fb10090d8d17cf43443a3afd9a01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e1a9ffcee63051e22a8d1e6ead023643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bba0439439b078d610c21ff36ebeb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4886b9f2a321ff51f11003db0cf1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04a791c3e3f3c059254c582ac4be0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d6c54a84883f91f119c927b0d8e2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904c7f5769d41e323b2c710a37e0e93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116eb3af2af11d1c27d3571d251260d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bea8ec09daac24c81c7f9420b7696d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882d1d5edeeb7fea2582160844f533e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aeb89bf520ab248c355acf296a1fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcd5f1f771cc406e8f9abb94b954a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306df7e9c6e81fb792d0f1ba9dade923654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d56879aaf73f91ef3eb589ddb9b10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557b8fc18994ffc449f3ef59e9d5e2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840b9a80e366d5513aa1fef413cec83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bcab10edab98005d8bf57168e57b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca113ccc5053303cd349de6fdbb87d53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91b143191f645f17b9db908442ebbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe8cc952592f212d0b7bfe546658aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67842170c6d20770a106330c3712fa5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d1b1304bc3c3b96a41afe487def3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a764a32443fe5fe5be4ce993958b3cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6070579c01d5567589742fb94156c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0a0012ac30c9570785cbb2876b630666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5f233c5645cc48a71a1cf6cf6993a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1125366f76b136df03a57bcd1f01946668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a44b3a9a0188f6a2867b4802f7a1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768fde191f995dea6c5defb2bc51898670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd84e525618fd3c84cc06c65d0905c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60248bdb3ea34c697390ae999b26c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f744439043ed1f3e01ae5ec9bc1cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c152402402c74d5a3afea18d6d5b40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57105e6abd58985c935446fe79fc5c7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdaa6c6544a237780d0a636dcbde39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e5cf32d80fab318c04ead6ad9b151677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e4d456f77ee9fa3fca078cd1386f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fae0bc18aa5dd83e7d09bd2e3c590c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bce3676831fc2cf8176e1dc498b498680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5724310904675c5099af9e2e156aacc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b5f3308484334189a6f075e6ec3d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0a01cb2f35cd8918be8e5f09ac195683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007ccd9f0073269aef978ff7f9f6d38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336166fb8df4c62f265fbae4c7b5b7c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8786577de4e161f2593671639fa03d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093c49751aa017754d079bc2ad038d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac3e6534e841efc27442972c366f06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3266a2a9cc133d4329418cc7f19c298689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5598f639770c8205b925374a67803f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b24f420546d4083a941f3d2ae982691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c4050b08787e7031d225145ccfac4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a581beae9f0ac2fc9434ce3ed77e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135c63be1da6595d94bae43c6b5b1fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aff2db3b1dd272df85f59683e37a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b4bd56b1923d3540422caafb0f879696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea543fa62df4887af4c1030db12801697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95584bc48bd1777c38c7913cf9a18f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed285b6f9fde918e24495855d215a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d916f1134eff0e06c24be98ef66c020700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6085a9642e0cab18ec4c352d49cf20f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058ed53e3715fcbcb8c1c7e00ea71df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad50110443e273ba1e17ce346271ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bdcfa9a0be5c049ae57ad34e651d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674ba4356e90d91bda8688e2cf314e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b65060de535d511a3ae939960a070706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636719b3c62b539f49a23e9dafa32d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13c4ff06e83e77056fe505b94957ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f80d6fce257bc3d933518b73a112b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc68b1b41b39708edcde76558ea625710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a985c903d99a83b27b916a015b11d9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411546e9490242fb4aa821cc414859a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2329e54ade1f9483f35ba485d5755713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc601733ba909cde309f034a750934714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3953484bad641ac75af534ed886f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586c7bed80a1a7f42f7656cd6c640a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c84b1413abeb4a811c5e21a1aa432717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb78b9be8f7cf077b7d210bf85e7708718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6245e0ba128c31ce452c78f55610cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1726b1d3d101b333b03fe50f780c50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391299e346d76bc8cf0c290b2ca011f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2359c11ebbec17a6ace15347bd8d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11bd9efaa37ad57ddccaf181ff29a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dcd67258f62f7e528f405c4f05bca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3ba02abf0eeeeca06c02cace7eebe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db021024185ccdcebeab0462ed2be2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c070cb16d757c6ac2a1f91396f3a62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814c7715fd77d20525153b3cbb5e65e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a359bf53b382f7ec44a97b739563ae0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6744fe7cff4a02f506ddf3a681c057a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed2e92d0ba142ece1d361167d65ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32da5fcbaa1c544d337a1de20c5fc49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc26fe14f1cd96192c1c980b95a389a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda900d933d2ec515f6759e5ee99ce17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae153113a255f1ae7be2dc6c9984dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b85c63b08973d8536fb75b5cdca36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382b4250a35f3315c95cfb01581e55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45070cdacaa79e48873ddf2cfb340b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6fa57d3c9a3a432521a79f04127d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e07b7204b4b39649969260027271740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23fa38a0f748b5954498cd34925254741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d084b405897276f2c9c53317909bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda8cdefa3552901c224fbd2f856184743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233ece9200eab545b6ad28e0ebc4d58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecb34571d5d22871ea82601b85e3f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25874f31a3f345e8f27e8969f457c707746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5450e7384996ced7d06f597097b6d16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7506397877bee502ea694c1a52a3e37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df20cf001c6692c5701946eff6a007d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917fac44e8735315f52fbf3833409ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1d60eaa9b51650df15c7706b7d5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3decb6e5086a0fb9b091f7866d0e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e141f827614496109a9b5e2656cb9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00f20eeff4bf579ec55a29115e5346754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e25102521b36acdb2a67b663840af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce6ce719328de4b89cdbea1a0e56a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a59a13e3ad6a5678e81626f76f206757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9c00d3c6369e88f81b4ff4250061a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfab761a338c6e8f05bcbb4a3ae666e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b91d0fd3f07595399747c84557f49f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f1cb05b130c3e214e7fd1c1d2caa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945090f2d8e27e7ae7f9aab12effe5e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228b4575a8d0fc5abb07f0e654832e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51aad7ed885ac65452c2f3f71aa0115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce343d7a5d45a57362a68ee4d2e82156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fbf136a70bf324e2b3e723a33dd8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4501abf4440425eeb4598f41d7463ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80887e8813ccc0b09ee94af724971b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d198bf01ff272d0166d72aa216c29fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadd4671d219bd7326029733314cf6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b7200815c50d79b5e4f3eb1e5047512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdeb9793e222e8f43b0921b57383db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75815172c6e8fb322fbe528443eeb9dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011bd2c3654c261b7558795556fc32315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceef6987ee23990f826e41346882d2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10edc5468bf21f2e42c7e744c5534c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7afdfef4d9fee6396c49287e5c63c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba74adc4e617e35b3556a32e1358c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d4ec67fedf0a7fccae64f81ac0f8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f14586acd9955539dbddf879f8deb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535ec25ec1a43d4a330deb993cc87da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8344df38c126a68655066c59ac5b49423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eb1a837564346ff320c00e27c659b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157b6e5e70eae2de5cfd90637264c5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9da09a0b1c75a198dab9e607b25ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2d932d1e3c75edcfb61e13f21d29f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535c57a151964aeb58999f711402cf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134018d9a4e0903bd6a3af73d99dc8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78793b94889842b0f6d125a83c2570a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f134923eb6eb27eca0956a2c8dac64631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41862b7294770ca1caf6672d1ce19432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e7036681ba827156a658bded26ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e86ddc7e9c9dcba0b8cd5e49285bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fa1c8334ab7c151e017c31add0e5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6891ef10e8d84a50360d79ddc852b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17484505b35574f2fad2c074e50589037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc999faaf220f16ef3bda500699a09238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4d9beed7c56c19615b655cd9a364439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a8c1631dce3f1aab33d1a102b0e6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075dd8d8147b657c6714ee9d9f8f2bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb5fb47841a700896bd5a9ab65f59b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83106c7e48b2a1d634c8e64c779ed6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac21c7d49a1b49148410255db024c2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86255817fe3ddf3b9090ca94d8502da145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba734a43d1a9df937eaec67d0bed8c3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241764096f80390dbbab3e1a9004ec7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250ee8fc1688372d60a2911e69b847248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31658bd2fd54f3c57f36f0abe5493eee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568dfb0d4390f88f3a8b2b01286eb8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d4f1c71700d929fb2524e917204da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925b718b2efd4ff43b77b017993a16152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d52c6f44ce106a8df2b5e53295d1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38faa3bf644ec7c8b56b784a403c7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded1f05461a12a73f98c8d9377278a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394f4a42e16aa27de6e8da01eec112f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4844c7613b960fe42028350a7ca9a6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0453dc2e1a64cd6999a59d68b9935cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897f6830561cc6fb38d7cbcdd0ce2ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0e98f8059ecfa91d05d2e6ade84c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a34a09fdfad837019c41a8aa131f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe87f53ef1f3a8008a3082f4bd0f97362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39183838abd83fcc78fd63fcc03b5aeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38054692ed7eeedea2ee8e21fcd75c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25409adf71eecf51afd6c2b967ebe2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b44be321b0a80b8c8b4fbe5cfa29966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eaf10ff21ef7629b031c850f9dcb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b44f144c27ba116be185642b3ffe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163b436c6b143bd18c46f9a9bd5f53769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660543fc858f3579da2147e135af0fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187df11fdec21285f4a7c1c2e952c0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51fac2b5e3a76b40493e4496a2b6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ec8bc0f685812ad6bfa8e1c523c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e444dc76011056fd23890cb4aa2e18774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6194b1bb076a02d1eb7d2082b3d4ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d01c5c0d407ee831fcc665b0f089db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787bc26585358ca6df1ce7a4ce21ea077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf024296c5987dabd4b260a835fbf0d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae1fc742d6a0a2fb3b679fd989c91c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16709a5c64a7f1bb33945c15031d491c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a843745076efd09b19a14610804b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f01ebe1aecbe7c42e1f5dfff9e5d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257bccc58a4032c5b766126da74922f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bece522c0f9e2670b25e24d83e791f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3eaad183e00c0e03bbb1d2488e2c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa921b56dee7c026668608d86f7438786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a3be0fddb508a455c37ad2e87211787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9bbc2dbb72b1fc340237320a307a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af4f61f7321a7f58d537b2febd26bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767eebb7b4c280e7499f12cf3a6f5c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf571e031713b36bbc8de9097a74391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d230cd66973acf40a7fb20ae8f73792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602212e1f94e48f1fd817c32a6a081d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228449781b321fe203d226a79af633e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045293f1e0ca1c3bf8e069d8050cce795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8d5c24f259541ec25da68cd4ae45a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ea5f7037f23a3ccb51b42f7a8757197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922eb3aab753c495c03f5f409fd56e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb76fd3af9ea0fbdaded921dcf128aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f0f79a510738586460a74f1bfd6a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc911d77ee1e4262ee0d5f775dd8577101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bf21e450bcaa73be688a65b3f447d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c610d4e161bcdaf0b851f4a50f28f83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe6787e99c3f8b692d15d9a580ffbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043efa3f5fda7d964653abdd2211951c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3549ec672d8c9fe328d84fecc2e83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02db79d2518aaf7ac3f2e6f8317b915107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d113d86cffca567bccd16aceb7e368108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de41dfc4fd5d55784d674ab48fa3e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309695db56a487dc38d6717e5115429110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea3f4557909c033e1b53efd976f972111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305575abd79adb5634f8ea3e2d3d62d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c266090b2e7e6dded71f6fb285fc1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba13e727b108cd8e60f1419d6c59d9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb896c45d99923a87040dc59278348df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39c52510f68a187106719532c64eae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e570e0b787d7987f3ad80d12b9c94d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353c921b040f9fcaa5546494e04cd3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f1eaeb7a805dce22b474b9805fe35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f175239864141f08e870e0b9c2dc986120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7153b7aeff589c5465c822fddcd713121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86271a9b95c4016d7788963bcb52971122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a90abb2dae4875122e6f42de51db14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b53e213be9f8b2a1d293bbfd023a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443714eafca3e4d56ce6e9bb6761108125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f5d2bbfe4bca83ad167f98218d4f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418b827c19ebc595639d157dd75a38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb10cf79d2e5f699c6efa23b62d30e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736907c336c828ab1098d762ac9069a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb883a5e1db50c41cedaa2fda47ad24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc189930f34b27315973beb2fd1dc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e1da0598c04d3f26d76780315d340132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de21d4adc4a6620796bac6c0418d0a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0acc41cc164678f042d954f15eba1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f02bff06cd5772e574cd5c39c3605f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43b313c1ce9ef3e5b100a95a519282136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad7b0ef3be16012fa128ea321ada24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8584547bcdbd27da0051e913e05bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdbbba11fe96308626ffa8c634b11a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921b751b1a2d01c601200192d0fe481140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0577bdcddb9cf82309b623ca35c383f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba57f4f398d6dc615ce4aec1825901f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed08761deed38ec1873c73ad5cfb85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e755afa4524146fe5f44a1679bbbe44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea3273fa8b11134ffe21b649f83b16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205e9f519324e6f5f314c718aeb6bfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8a79301c4df0b797ffe0f6accc053147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac9e42ce4fdbe4746c3127b6dbf42a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431b1a179acd9e1af9c48777c419b8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35ed0d67403f67da1a6103e0d97a3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1cc14a7b9d0f6275f58f56e13a12b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320560d698bfd3e9cdaee7b55fd1955152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bf7c83c12e56d4eac4337015df66b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf01f6cfbc38848f94456f789db078154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797a4dae279a1b88b89e561cebebd5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6ef9ce30aab7ed1f116254c10844e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a552891f7ee1f7db6a3bf8f8009f0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39487c100f055c63c42aa62733622ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd3485b9671bda307bfa083d326d27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f317fd7221c51ace8a6f444c6582b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37c5e6d95744e5d1060fe9bc835985161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa1918ed81d6456ae3328de9caed07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af80bc1e156c9c3ff65df7aa9c27e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdce1a5de72ddde31842400732b520164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94f0e31a4ec5a2cab1bd909875f3b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8bf82b76a67b5c0d6a55f5cac0247166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59659e2c8ad248b701d1d63537ae00c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24185b97ff304481c3a5b646bb8c3312168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb26a9b8af123d194fdc2ddab0334a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a5eb08dd0afa7a72a5a38490ee0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017a452010e809f77ff1b65a301a81a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2052a5e8a7a6f7a82c52acbbe958a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3aac4703f1327e7d5047518ccf74a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725286847adf08b1cdbbdc785a2d6a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf12f7220dbe59d33c792352d21d220175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f6051bac195c3253cfad82570a24e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5e8f1229edc2dad11763cfdc5f44d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522258f63c82ddfedb8edc3fd1388c38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4324cc113dabd608d8577176dc63e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a32e7b6b741764f0bb5db4579dbca6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722837384f6b12288e605f15dc736b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed95648c69ebb127742e096a76e41f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e436d89a0b81ca744745daf617970183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a103f780483f6c9d134739f0298552184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fb274fa00eb96f20e2cc88c256adf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e3c1bebaa3e10c0c80a8613e62b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31032cdf4369a0251e1e1277682f6d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038a9ce71e35bf1b65bbd4769b01601188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c822ff8b1a4301e07adcd31dcb06a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acb83a9ac2959735b1030b7f1eac2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36e408d5add6ddf852e7f77033c59a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f505670bfe1915fbcf183270d08652192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301f7f1eaafcd2c442d10a325fe2909193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2da3eae95b8662bcaee8423aad499194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186791a8451278570b574155f616351e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b2923f0530f3fe718b9aa8a95da8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2eb30c64b3f217d196a70c2a425a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bfaa61570f500eeef850b1b897566198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dccd4597eb449fec8d5d26f252793199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebdf704cca2538d031daf983405923200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13487ff017c3a659f08e277cef63d000201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf4074dc8be52dc1fe0461f6e913d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c111be0ce4e752f68e594691499bdc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fed91777c867c60b8f8d4a8aae6868204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623835aa7bf25b75db8703decda3e2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644651503e633be59743fe7e20ccb5ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e0b1eaaee831970df94c9a84feddc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14304a86c46cb4b6ecb908efb7db549208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c6ff1f1b69322bb442887e95b4e8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb0fd97c5577c17ea68d080ec034e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493e99ee3abdbc763f48d9c466d5caf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a3d86f611d96f4570368a1bbe34d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f4eed39baf7d367b40bc72315e8e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1984ff2542230fd9486fc462a2432b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff8679919b3172f1d772bf470c05af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709577dc1df5907cf1ab0f7bda7de7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592665c4262783cfd9a765d357224ac7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6028413ca23cbce83d06b58b78b5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec8e24730702a1fe40ba40e0fe1af7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667a0c6dc5b94412a3d259108a19589220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc28d755b3b7dd52ac67c1aa7b1ae2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16c26e703ab207a5ee7ab03738a510222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc27b40a9dbcf6a10017a08f60493fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77b5e97ba33f21e741b6f7f9ceb4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f65c83e1b514897a3696f81eb440e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db707bc82a1ca7e412b4b43b2dfbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c75d05711b32b66ab471292bca365227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715d77e5056cee2b1745f05b4198cfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea7e264c752c08475a1a51841118e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e1b50c8d29565bf55c04f2e30c1b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9687fba2f7d2a17b97d98b3529c7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50ad2adc9e4eeb3dbe9710b94b43e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349f4efcdb6f2e11793f5711c8ba5e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba71783cd46ceaeeb804b02fc3c7c0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1414494967484c5986aafc61425a2b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af52c9b1b6aa5c5fb81305f9e61e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad4f5280a1921b43152ee75aa8d74d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52506cdf0ec0af11cdc367fdc63bc4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617d5ffa3fc55229204f57735d95c2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878be6c0a8633ebbb5085901eec9c54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf8522b97e53fddf855548c444d9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50768b72921f86db477babb7294e77c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e027c4b6c8ff9d2bb8469d88ac89d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e94227c948456906b348685eedf09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee2c0d032794c9d94b06e7da24605f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fa9ee4807cee326d7cedc6aae9066246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1271178ba08fb557dad5e86d962d156247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ae2afcfe0eb736fdfd5a8032aaaef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff83c2b2247dcc9363edfd678501b84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce671dc007e6c9ed642e6b5a943a7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff52fd9e8aff8669a51075bd206707f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbc822491b0551c6844cc0b7b6aca9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a29c6828815a4b8c295f7d9fb2f8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3788292b5727a3a18f25208f731450254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63681a3356b8b75a8f4caa2e31baad41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166786ed8ba68b7c930b3039571250f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f728b786d43ca105e9d8737b46568257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d5f5f4a9dff431242d8fb2d329e70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77badad821fe4247f594167959d9316259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808579fd5571f46815360a9af95b6f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0b79ef5d1bdee791d2f56586e38da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782e6f65b3cbf24910e190caebe8968262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4acdef2641ec75bf98681593d8cf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb504557ddf9451960679b29b5bad073264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519bdd19c8ca819f00b04c1098e6c32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d107e774bc239880cfa12f3db4bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8a01994eb081bc2e60a021c45642c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73d14fd207b11a41a752e1ad015f6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510434330c894acc9ff0c30e9e4cdba1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326ea41d7ee25e26bc52b57e5fb7e4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cc1d02ed8769b1ed60761bf831933271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ccba1b5de74789467bc40784a79b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be2e98eb184f71b7cbff0a35d845d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fdba86d94569a52f4bd8622ce1b96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107b53b6542c3b6f78a80eb5c594cdf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16da91dd5a43cb585410c035a9a167276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6c9e46cd1e2a2b89ff99a93464e2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b40bead580b25dd0d55553d16e579278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1556d073b9348c162f1a5031f3b02f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00130a7208845aaef03033984d5fecf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf012d9bac948967b31c020c0e054514281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053ac938e95ef294908f475835cbb82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de361d8269a754205eb5c2806c6ccc14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e9bdaaa48bc9838d61ceeb473bc1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006ab9c89b268d756af10b1eb9e20f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd6c50db6082a52e0cc69ad60a4223286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843abab1f767560ba98dd3a53005370287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9ee916547e8bd366909ae5fc0ad23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a2a5044d3f5f8a7844f256cb1ae1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e131e45846675b44e7fab96b69bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382387e28368810451b370e60ea2bd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6c836c0784e01c0ba294c495ab2ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d58e84ed07e63aa574420257cf751293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bb5fdbeeec69a9abff9234b27af73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb8f7160c3869bbe4b9f820368621295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69d01fb42f5b1d0af84bdfba6fbdeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c77ce7e892c062be70c096ea4a78df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f25eb6038ea22700f93b5a9cf5b370298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53fa18dc50da06c47566ac00fa6505299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e425f793dbf48af0854c079efc1ae86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d55607271230b387cce28627529fa4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1718afee2e8b21e25f71dcf94fcdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e16fc84b324053514d3bbe20e4ac3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84a6e03d9ee60d9935d6a7491d189b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa339425aba77600cb96a032d7435bdb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099eb03455ca78e4509b173c0d5c2d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0258e42cb34bd7d0718d7a4caf16a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab4d32dd029882b9a8916e62450286308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977f594472b0b980bf40a8599417a96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5803e68d1968dc961fe6066d022b8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8ba7c679768e0ef84c5f3ebbd3d6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccb926032a795478f5d47ceab06594312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d9115ea2c1c22dbd63d9079655b2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437146d10310df4d428df7da4bcfec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b4d836e0835bb4b15ca2c578f39b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6b9d6bd3cb45787388f7038557455316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc9091e2e1cdfc1f545de8de2f465317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711728fe3f5c11b583eb1ae77c850c27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1236aaf8a111f8e290314e4b326002319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac67205f7cac89724a6b6e8a159399320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6d98dc9a56c2796396499701da6cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92666c77165826c3cc3485fa5dfcb93b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7032a72c1c29fbd3d2878bb44e126be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970d9c2a0063594c16c568a16a08611324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddbb32db32896eaf5050531be8dd63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8cb5015eadc8ce7eeee803a0fab2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6df508c03a77a900c2d38a50177e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedeec767352c27f933170ecf748d49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6ab6b37205e4afe5bf14d7fea9a5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296248483106d5862fe39fea6da42ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b81c631b4795c5d8f857637edfcfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244cc36eb388beeeb1ddf94e28f04b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a179ab0b842cabdb51da279567d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62727ed4e0ad26b08603971548655083334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd4cdab8a5447c44c7f468859f3dd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb90c6b8e4a0e1d12efaa9d27d437da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbd42c28eddd65f9654182617b22aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa57eddf975f929038d14bc6d7d6469338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde8d26ba3a8dc802b801ea941baeb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0192557a614443e1fa76fc068debed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c24f119d22e818c5027d22a5d48f29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88054f76915273c46e9ef0fc25615da9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ead270b3858e27870cec8d1043d921343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85abc776b850ee057a38b359b68df73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d797833e6cc8b00bd91b4ecfeb999345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea4e3ab06920cc0c3c9aab43c94e1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567368b3af3f63e1d293bf601ca04e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec31c8af369d5c745b7cd69d8a446ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963f6b2dea80f8a944c035ac2ece15f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20366bc0e2475418c034767e03c7e760350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444d6595222c643d97c7602a4f12acc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237687c2080fa7b0fae30ffdecc11aaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47232671fefc5e50a71c90c6b1e71f02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faf4f01693e921df85ce7db40ae414354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c51a15aac6a6bfae4ee211ca4fc4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a55e69350b456ac91c643c9b56b0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d2e862c15f0f28af23beb83419ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49169ce8cd1f5ba942625714968548358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b78a17b32d208d90ba9408f132de1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b14025b6865994bc54ef99995f3866360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e26144e9163e04e8327f10d659aa13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc1c71d85ebb80e192ae48c1d7457d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf334bb2a08b2e3fcc1faca55f958ec0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66a73d6c72984b7589f9802d5a4d40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e7acec978312cf94c03e04b9e8b65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420b0ff5cea7da023b50ba6248c8dd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f019f9ae4879d881099827af25c70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5abb5627e9c5990b12cd84bb581484368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1554a42afa0372471c22c4ae1bbc916369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c209a6d8d8c2d922ae4879e0c23b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bc1162cfa135d3ead2b09ddaab079371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff30f10f282baac672a141d441507d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1095b56cc9b98da60829e7bce6a1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794241dc87f3dc5a25998f3d3835295374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e97a64f10bb8ca37e1f8bca4a1a00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d623b990a65d86d2ee41ef88256b95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deebc58f35021460c57f547639546b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2283d95fd09f1323b395fbc8cd731378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b23668bc9387627f0edeb106c26c14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c639578328939b78d5f39a7400660b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346f9e08a1d0b9683be8cb477019e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632a15c3d4da786d68681fae237bdad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5675e741881fa85c16875d57daf7ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d306b267eca2111693315430f38d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103df384492dc4a593e9fefb68ad267385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3a8703fe5270ca3c0cafbfa410059386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491689cca3ed026942714efdc7a78278387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71242f6a940af65612666ed36f95ec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2123f3aa1a98b463bed0e8b016c00d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d28a96d50c6973bbeea2d405c85f38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518f5d36886a8c97fdd68090c0c00a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7422a181aad478cdd1c97172ae1eefc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d852f510bd08692d1584f1765cf3a8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697483b60ec62de06a65f45a1fec636e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c552ac72333014f6fff16a42d79c6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eefb9dfe3f4711ec29121c4ae16a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0d2bf7bb949a4e540260739e721f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a98573f2b90e5d9fa5a4df384f779398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b7ff9aa9fda975663ee25f6f2113e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d6ed764cf5b6bfd36db1a425beb76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc59016691a7a52289b35ea4d069ec2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1f9910e2d918d94368e2d6603ee99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea6caa77aeb23cc072e4d57974219403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379819c9cfcf602c1a4e6703ed27c146404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1edc644ca7fd40715b0b0973aedef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4103337da77479c1236a5fddd337eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311798b175920cd403d1e7f7190badf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbf7dc6a08c9aa8432e81ca6eb3d16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f4284b50cee4da2479a14953ea40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620c851edc452a3d06b3d2e1b9c3577410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf367f504d4480f6a47eefcb93ba51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fc95d2e87a7c4441d641ec9dec79a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf40e07b8b2269bc1bad56c85d79f4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fec07c715dc8c98de5828488a5110414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d2b0e823053817a94c6843505f9b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd51c7b88991a2b0b96cb4195afab8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c408224ee6044bedffc96d24031ed8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e46c1151362af1cdf0f515f087919f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bbb5c9aa7220f4c5e19d3e14806ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4040fb8cd42aeec7928b17c40de911420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7e3dde33033bc6cb56bd74fadbb40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a129ca14cd683da6c65c128d84f8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2ecea67870c085a6c32de2b1ff476423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d82f91e52b0df1ff29bc6f1d97aeb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93407aeb9669c82a3677831b8d8cae57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd9633e3d808ea2fc01c7367ae2c05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d476e2a7a1ce941e31291e0088173427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b20125de3842605bf209968640f50f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251c15d9b06523eda17833afbcaf085429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18b34d33289aa1f03f572e18ed5bc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125a954015d0abe4583fdf1a78d14d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815599802138a91a2f857a6f6e893d65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1e94f047dda44ea655d33cf25d18e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1e587e586e54d8ffe991e99b5bc7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10388cf17b2fa9970f9e4d58548d80fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7119ddaf0f82fcccd3b5c6e72eb420436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823518a5d556f0157dd02a0c030738b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d90e4327062d72e6c814a019b87c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ea69d2dfd3f366be7142dc0c848ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a388793bc57f0c42536c78cb03bdb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113a75cfb4a1214e5e9b7dca2be4e34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce8872efb0dcd303db84b87022320442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f82cc84986c79364d64666be5b9c5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1061d1a81ecf12c9eb6c9cc2f9bf613444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2df4afef433d573587514b24adf611445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789f146b174f08e0714ab8c0106d8b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3f9a27ddc82d7e5bbfdcbd8b793f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031355ad8417c3bd4b734196d60413e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7769ec4141747a1dfd718a15af54a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3712314cefb4d498d5cdcd896ec18c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be9943eeea0ad252be5676ff6aa5be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f386bd52f689612d244ec51086331fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cce53d9a1af29588bc1e2aa20d266453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea7f481decc1a38e127ff95ccea35a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1320163e85a2b328aacc5f15929e8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420515258161d08ffa62092793e7ae17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18816dab5b2f5383f01c112e6549e1ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e95c88754528a62e9d99ddd7142af2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753100031be2eee43f573d76ffe6e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df236416cb3a1ccc27676e5fe6b8fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7971e8ab002a4cbd71455e1e0d14ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820c046a5e2cba05f325b950626ac0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eaf83633bdf67cf5518aa7c869bd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94236323eebd5841148b599d34e980464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3b4a4b4803d8d94cdc84408c263c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0c7cdec782bc92bf2ed2cab1510d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a7849e1c12164a5afd969dc456f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced3318108f4aacd7e497aca43d4e84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddf47f702ff2d0d1a1eeec100c0eed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3360f50e922b4d9cab8926a84b78132470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74a6dd7d496f78099e0d7efde23c5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8830e05e24c9eea9d7dc0061d3c42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c244347dd1e4c0f9e980b2cfd1ff59b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade443d6035bb551b0fbb8aefdf71a92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fcedb364db3d384b922f8a949a0b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0782b82a528d22cf1c3f8585f9201476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f7fc2b8e8e0deaefc9efc77ba0940477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc992c3e01ea99a560e5c5781a240a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805538bda2a6998df6a1a3564e7e6a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099703843cd997397aa88fa900f28b4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e5eb4b80926e6b9ecabc95e01f119481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7f3f788a73f431cf309d0eb6d272d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4d6cc94ad55ad9a82582cb1dc89fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118999ebf620ee0cb83db5f8cb3c0617484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd39a7c151b90bee6a56c9fd6aa71d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6028cec190d168664605415b7f906486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef80e49b94eb95c51d501c16f9458e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdfb73affd0b8bc3e77cf2be3323be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e80836ac3f4ec79241db8c9e823dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1780564da022d26137b10a2b9cd7207490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c4976b07caca3c43417a878741cc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841e62fbd3a7c691b83b89c15f16e1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941012e1160c55e71f521ce8e91504d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947100a725d7b5c73d825270d4a3de9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d69d4c77c8ade6a9181f08a7dc976495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e262f93f4fbfe06c37240cac503265496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49920ad82f54d84ac3723e4e280d2b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0876837ced46bbdba6defb088cc085498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101c1fc1506589c5add57dbd7e5053f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d2d179387987a5c09fbdf9ecdac78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e253c6e52ec91d8ef294682061ab8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ed926884737cb9d4daea8244aadb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc2ff3a1da89a5be2212232c126c32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c5d8b06e6ebcfaf4f4cd069fa78a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20572336cb3d21bc2f1955826958b571505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df932e1cb54df3d605c0872d5da6fc86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb5a6fafe0511918e972dc69e19d1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d857b29924ba4180201020e176206508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541926c13a674b025c5ec36ea91f383e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fec1938baffb49c5795054a22b55d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9051fb15a55e7cd709fdad489aee0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af881d182a4a7aad1f6318c58b5e859512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c777647d780da134aab597b85b6d14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eee7d97d46d86d0eb8471510201373514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b794e7862e23e84b797e4df76039e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c6c7802066c4ec33763f6414c7eb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740592820ef38ba22b9787c4b213aad2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb629dec61e776602a0bf71a6e8c54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744404826d11dc7521dc272ecd7be66b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5946ec3ef30e843af356c8e1d3508520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae22296daa599344b2aaa0515ef09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbf319fb0f8a2cda0ac6466fba8312522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624cd78ce467c148f6e879b5399aabf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539f4d6e8396f85a10565909971f253524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d03fcfe22a14522308522933f4fef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525cec808613b628d03cc278e0a7e61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf2af0a973aa337552d4ba5575f3fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9f8fca0b419677de3fde29271f42a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1db77f0276d4cd83b63f47e3e3e510529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fa8ea55c39d6ead7fbba8e870e08c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60b6a5a27bdf74f17d124e15728f10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f89b5a55ae7867812c2b0c995858cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822be6ac19ac99a3b917b6432b94b2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1bf1995e44c5fdc75cbee0bfe8284534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074d2e1956c47ec2ef210547f6af0dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf05bbaa36cc1afb57d58b58f1e15bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248e2d3eb6f4da158359f624ad05860537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71270fa0dfe8e07d80bde6879b6c4864538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956c3c8fd8c7048022897f47ab9b71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3212357b295d98185b3b91bbe57ca8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ec94b32a808ba816aebd676c8d141541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2425245ab7b39ef4754bba04841388d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bc6d0fb9b3da592b49d8803c9f271543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145da9eb75450de4a2867be12756db8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8326ef1009dd1df730e4b262fbeb4d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03188fbe3411d8ea6a4657a049680c28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5678ec6dd695365ff437ffc17f0b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24d6fa2056ede83fd2c4eb14bbb8e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb315a19894e44ce97dacf1054101549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce2b39397d421ca371b38c345def00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74dd134808e1c44a57790e372c5aec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7f5499590a0edf59802c550f3a5bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0734d2dc81a21c75cf2f5622c0c9e0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b420ad6d17f1cc3441e3f9480ad3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d9f2d20bca2f50fdbfa9867b02316555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec475ff5d43e3536760914484d924bff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5f2d7a86a94ff29de3fd78bb65df2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3be55e7e287008d9270474dd58d9eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c777fe0d112940e4c6e0cc97d40dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04539b4e19fb7e7fe3d204bd77d802f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02e9f2c4a03421d7df7171b1e933e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e200d1e47a9e7b09da3df40cbd4ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d227464f2b245008613b37f7dfc305563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7b24b2898b936253c8e60c86798fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04356e14445a884f23dd4a949f6129d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc7e200805a9fd8742a6ed90e4e754566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32dc04c3527f1f17e7ee0feac8bead567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b9006ebe3a468176ed7b0924436b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545d30d3b4de4d4312224e997ba6f97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe14b904519723216e694889eab0d3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064c29797360a0b17197bbe57ff0544571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e04e2916f9397940a430541b5c445572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3794f791f660b8046728adf473dc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307ba4f35b78596130a3d4fff9f6947574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fd7af827cacaccbec0d8208bda542575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8f7c1dc634354459a7b0de113f693576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa93580a03ac436532434e37bcfe05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63ed507bfc4460efae31572992b9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5663f5a5661f0b10601da9189f7cc0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b052239a01199e03155f3de22c1b2b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24304244dd0a3d2e6af4beb161a655f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969f258a42afd8ec2564fbf62ba3bb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf33c075b687bff386a6361e6bdca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad0765ec448df2b513eddcbc25da6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283be870be12bd0f0206f39127b13e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753b67f61cef8e886456bb53aef9c2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a64e8c3a81eff2e368dadf9006efa3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eecd85df6df50a9d3b9247fde2927588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d98126f3cc1c4ac2c787be38e98a8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1ca55d7b1f2fe077bb6cae7886d2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9ea77e52262205adca65496bc0fb3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1b0451e2e4e3cf7ac2bbdb5fa6e26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87326371216dc56e46f455d91789209593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab8e52fb51dba087ec436227c1048594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f181db656e17eea7671662c85827752595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44a9261cc9a8d8cea71867b1508049596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd81b535e44a0f1d4a6ac8aa425c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1a0062ea8ffd600ae9e5fad5e769598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1ebb4169e2ae38f01bbe020ae4db6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12522ff7f78b9c34f1cf9fda698c3818600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b47c89afe14f1e140f6e67820acd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add8829c801519b6a8a4ac9111dd458602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28b1ca8ad46b09db16c5d8cc593398603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a770119520e97c708d3af37c07ea67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bdd9388d2a93ccdb88982fba2f153605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0ba4eff6223e92cc94a01ced96186606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be66df53f80e9c08e6dda1e12f2af6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2502c53889c9d12f887031fbb34113608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db3037b667cf4cbc404ab16d45faf6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3008ebdb4ec501a30ccc50efcbdd243610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe53be516206fdb947070cb68903181611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f010da69fa1c0f41ae92231b1fcd8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec086135aaf0ed3273bf3d1c39937b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf84d3f873ac851c32a6625539c3c90614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8b29d7532fddf70a8e595e237706d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d95f83d0cfcbf9f586f9ae822b2afb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69bc1aecf0d63bb51d1157a3311ba2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3163f1e7d0daf31061f062c49a4ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbb1c90a6b569999046af9141dcb0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63214a98a27b73d412afcad6e216d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375cf1ad5c12320038facaeb0508ba8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d13a75d91a1ae3b00eecfa2d77a2af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918377f8f1256e4964e2676a55195db8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822811cdbbc5665327fc6983b954a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796ff21b80212e43d8aaa45cb3f0efb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8b9965c80e55b142f3667431c61bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d560c5c4ba8171accc24ebb429ae7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67c53aa1a1cb0575467358baedcb95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c816e6553a95df610165bc8625f4726629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd19352f647a9ebd421935dcd9e440630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675a0b4e868cea04de10b719ef26121631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838302bf6dfb4f6052d2a4ecf029c7c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a72d5151d2e3a60afd574893ff4aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bb0fd9495ddb91eb7dedccb8ff5d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0e3b27c4005157450f306dac16261635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5e617fb1455afa99140b504a611ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8c043116b0be51d192afb8d80d5fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d8a4ae9f2036d246d6636854bd71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1dd88d3a6ddda305f304b82d58d02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433c5cf347121f43f4f606fb51ae568640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910cd17de73828ab52aaa6430aefd8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f585700a4808b410e12bd6e5b79ce12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522caf80c8a6f1a86030c5eb511ed7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f86bb99ca64efdd78644903bbed5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009a600d07d07c8dbb779552864b987645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46312e88cfcc1daeb820bf77180d5fd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65577b47bb19d4815f00e986e6b0652d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5cb81e70af31951e27225a7368493648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a7beb0f1e7249d3c4987cf5aa3b37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020960720d68a78250433d0ccfdbdb0b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fd84b0f538fc2223fb5d4dc421eb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95c2646b4468b58de49d07ed8ae11c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b790f22a2f30bb1d5f3ab639ba93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097242b31c86054d942f6d0fed3d73e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e1b6b7d39496fe8af3cc1804bb871655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62b9cf051a9706c826c54929497bfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1768c9bcca3b7edc9e26f4cf04909b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd34cea4b67d26b48f91994142e5517658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160643c1b0142becd5afaa16a30d2da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deeed269bc27360560029af7fb516a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4c6cd0b8508cf31e6ce2188c765c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce42971448fae3d66b716198480f44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadd895ec99efb01f5140ef786694b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d5d91c74695a58a999b83785c041e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3033e309da00a27203d6630db6de2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76021db4ea1e4a6b84226d3876f7bda5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aa3e65b911169b8e23ce6d81531a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71840822ba17be0cbd3afb56c9519985668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996b865f6607902c71053a220eb5f3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c59867c18019f1406adc6609fe93b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75045265a3b7d26fcd58915ef9ce2a44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8396bf74792914d64041a59f068ae12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ca8039c741572d23bf445813d37cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04888ae5284a67d1490feecc393825674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d175e1bb43c3a2b9c971b65b13ef25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deed5e82fe5a4040533c7ad70a30191676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c519bc488f27fab5eeda7945155e532677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edb0ce06ad0aecaf993353c7e4fe00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923831fb8e2133b0a0e2a78116051484679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58f811bf49f5b6a8b577acea40265a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eb261827ebc9a7c5b0657df9a5a9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d818631e84851ebb6d79cccbb999565682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964a97b4e3fc8929918eb92a55f150b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f2ac34c8d0ab8ff6cd5650e6d422a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd53746458e8eacbb7074d0ba60f93d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a33b6fe9cc2b57841e5231ed8cbe89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee98adfb4b4aec4eacfa3b425d26f95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954bbb973e36336de18d1592970d7d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d2899a350bf1e6bacdd894727aa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245eba79e52e7c78e03f76e5bb4e89e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f0129b361fdf07fc20a495ffa3e50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bf118e7f7bc68066ba88d51283608692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b104b432381a9d3e7533365a00f2f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b74979e25ed2b2ba723a82a3b988694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da55200806fc1edbddadfdde8831a35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d28e1f1be41a375365245120969b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44586900fd500a8c09e9becfad982f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1960cf9190581e7b2ab0529ee7e44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03072c4e0a50e91c22d70ef76d6d4861699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc440a9a56943cfa941cb965b4dfa6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da4000b51506425ad8a57f2fa0d9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62068ffa8ec12af625a0fad53a315894702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4612d5831225b17d64b57d5e903b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fea21487ed1f141c7a95413a9b329704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df70254cff5296c119cc17bd3d6de59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938015f5ea0247ef0ce2dbbe21b29fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bfd976fe1df1eb3f0f9842faf21dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0f48d738ac7992b9df6c9f9ff604708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41616b2738b7f493048de92ef61e3f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4ee76491cf9af330db930babcef4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6551d5214ae1c2180d7654786abca6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a543033f36271761a334bd83bd794712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1912bbd9ba059ea8047154881630e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bea91bfd457f9bde882cb7747286b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e7e8f915d91d516577e9865642460715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02798ff29432c27e9deb156644c0dc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486fd855db31ebf0d3075218e41e40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950da0736016715395cbf772b4e233a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e9f85e09db79da14ed6e65c6e122b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4684ee6f5bddb86022c645e86ac7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d067c8e0f434bc2036917cac878a66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d948e705c011441d436152da10ec1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356db8293bfc61cd26e3e8406daa80f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bbf9e266addc93513ad9a398b8160724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7da41d528d02675115c85700c355725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92d2c0bb17cdd761ca473dd6f97575726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f26bd9b55042f6ea97d905e03c70d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a811025c7373e974e1c49cb55497fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869d2216d491bc0bff4fc7ef03d71f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb76f69370cbb3e49f1bd34741e6ac5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c74939682e57933a1df671c7a3f69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f93f2113639316a36d01479cb7ae1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa2d8b1410f70696cac403c7b829bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837aa30c9199e067257feef7a43d192734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb44519dedcfb34d280c2368cfdd419735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07508e2a18aa321d838bfe0f2eef84c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a672aedeccbfc7eb7b089952d9bbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b2a705c8d49181c9b52a406f10d72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887190d54d61a0fa01d793a728e91f6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390968661e46a81e1f599fbda571926d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58404d3dd1875f9272d2acb62996c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe433d38528dfa3237bf382bd5a43786742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23869e7de026ead1ff0902c1a163b0d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bf913c5e4ab165e03f25a6d6bc858744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ae22900d9d6c10e1448029f55deec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b19e0689e76b123305b935d3b82b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02cefd59a9a48e2c081520a897c29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b107add30866b92876f286994b9a5dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ddb62446218098cc61c4ff7dbb7c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89b822c8cf9e351abd037142bf064b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81628af2bac3e0791ca42b080024ceaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc09cfe023ba8f504fe6dccf72f624752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500af6164716be02490f782c37b234f6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>