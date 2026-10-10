--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c3c6df581f748f90a0e9eb4a89cba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544028bd02aa1e29ef5b37b7f270a8c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedb5328f62d040177a9c805a5972e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a736f0830b7a19177e1b71c3d7b654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72726b7f8c59259485427bc13e3fdf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c554c862efca12cf28b6064d3cd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6487d4519f9b2567d0bc745d6ae59717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3579160c9a955a1e18ff3b9f9f57d288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cceef2a7d612fd45f485aaac4cb889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b1e516fd4901dfcf3d1370f0c9ee310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb187b506736f37b9bea6e7e1cfcb8e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c3f48dbf40c2044f2ec378f729e3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea84a6c0b727af7252f9e42894d5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990d80c05b2f1b170aeb4f9b3cc7c8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0afed6f944893e1b8b750ece18a0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b21f64292f975a97beb123afd7590616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16201c096b60c27f38c5017606873f8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c243c54baaac11d670bde5726bb14ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9ccffbcbce83499526a420561a78019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0f71540fe713971765d1210d7b97a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e50dc0fdfe376bfb7feed8c8f988a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863ecb8c3a3266db0e691571fa7925722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253f347e544f0f4b8535c35e612d09523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd439467166c68614c7d0b1cdec4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b42b53881a0a20aa7dbfc49100f7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3673e0a418d60b4ad832383f7651ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaee03d71f9f45a6934756c57e58b8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8cbdd7bbae1ac4b2e369b48dcf0b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9c7e1255826b615f1f9825de06fa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51044b8d3eb7719872e27bfd3c51ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901436527fc5e5f9206e019a03c3e9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e36500165503e6955371c2eafe636232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf184de43c31df8e67efd18c3d5df4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d55d76af6a57526b29e2f3ba138aee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec48240f3f2d6b4a00bd1642b26661635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d74d3906262996909b70b60988198d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75799f529859ecb6b3921f1319fea91f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56109b57f26552bac261357b54e2bb7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de06869a35337992e5b6d6478bebac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122b48a4a41e2ec621f412a8555129140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744cf8f4c264102fb29651b8d8f89b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121e99ed4f8d5c614662b5df27e925c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea462e2c3c8e0580cbf59a9f26e43943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7d97889e58543bca1f6e41b5bdfaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de259601873a41ecff3d733b8521c5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0a1988c7ece1c245e0f6e6347a8a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550adcb471b850111751ee0b41db83447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f784de09b9ec2cf89fe71f5ac67b72348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328d789cc20a5d02394721099f71d3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a1a9a0c9b8e4ef6dd24b39ee6fecb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523edffd139b9f1acbb6667b8effb9bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17568366df72f83b3b41d9789334e7a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2863c44fc04f7727802be77a217b78653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2c1d8d60ea8fc889d952116b9156b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68081b3c930cc61cf62f8c46f6257d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8aee718857c0992e1d1e734d514a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c6fb63650204ffd52626132faad1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec80707614539ff3a0f9754b9be6d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36210720f581f40ccb9b7903df5b58e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c88aa5a72ce7083bde8d10d6c1925460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3f82c95bf3ecd1a05af50655b3bd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49103b43c63407d291ae66015f8b089a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06a125aa6e08fc72cde729fa2271ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95163d30be34f968ba789f11b53d476864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a666372e210458203e07e1e2a5868d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459591e5802158580f889a4bf099d7b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a27a7535fd5dcc0b1986b4bd5e71e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8743aafcf5ae65328bc60b53775670068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03d6e9f5d12b88c143b659067e1d2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127797d998bd2cd34501f75d0f6af4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a72b4da05de75e197a68f8103e032471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d556f466a51e046fb56d308f7dc9e2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80877a2f6e1f36ce7f727248ef5dab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a899ed8d2f6c5892f02a3c83893c62c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e8e24a5f847ab0afea8760a6ce47775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aac4fa4327036339451881843b4b8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31a09cbcf74748ce8fbbe398e985be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118501f092c538fb804d2de9f9b7c66678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204253665423525cfa679503ff01b8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09759aa2a026e1832da3f810b08f1f9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a000523d49480dc77ac896ed854bc8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55e26fd42e04bdb9bae29cebe3cee382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e03c64e5c1a698fb2c2a5666361d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c33b8d8f65100d01e8233b4c1f17f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eaa1211bab58e3bbd803bcb02ddf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b883864b83244784acc7267bc5f7c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677b3214cfd271a53dae1b24abc5d7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d5f0ca59cf5821b2ae95dc2ad990488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a9f3b4d1f24ac0de3f926f42fcb0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e91a771a9ca78171f083c6b94762c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ef763be2fd2e06e6e2f04ff0a4ca491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5106685bb1f52cf7a26a25971bb8c2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf5aa962ed6b23e4b88c87e5408f5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7d634073e5b8a2837733fba0fd06d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd6230cbe3f630757f57921f97c0fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5de872cddaf899bdc71d4c1803c89c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f1902eaeb564ae9b37de67de2166f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe4b2c892ba434e7b9cef73c9be41b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780e1d035f7f2f42ec9ce67d8e23c8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef71837b677086580d1a7fdb9e7bd4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1484e402c0e60b06a8fd9aa0660ae7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c0cc5da5b8094de63bb9e161a5df2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf700d86466899efdf5d0b6b61716b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39986cbb178ad4ad2c472a89f8d18ae5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97d6ef540d4a1df11012668639bd97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47575d2aad35c6a1e3a693baf0e48e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754f74963764fcb3fe5af5890a15767107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3752f0403f75dbdb05205b0091774108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866532ccd135980046aea7cbee1d11ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc68e41dff162d5c3cd1339d04fc859110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a20b08864453df75e664a528b60ba9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4c766f6b4567b75c5cf48b61544ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df5bd1897324000da362033b0b0ad8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2310a8cc0d7e0f5b2223b35b74376114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0217836f863928b1319c7f4947ac8d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c272a1d8d43a30034ded25365f15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42854bd9bd8ab2032848d9191ca58e71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaddd1a8c62c3de1df6e1715b35c4c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5761f543aefb23374e875a2d9e0fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33eee49fe6182abca3419b30b05f90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a78598c88d4f03cd52b21024487a9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167d8f8ec70329372eee460708f6c4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7af5d9be9de50186845a9b76293f82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d8d3abfa0034dc38b0cea691ab12f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda5fcecdf62897bfa14bc5aff155dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b6eb3dacb3f0b5e963d577127af73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2b7f53bd7131ed758fea5d80387b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf650d6379b85a495b50628b02a02c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c2fb6b06597e43efd7c530ed30ca1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8438d9dcea91469b71f864bfc34036130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf54b7980fecc3fe86f70d2826db7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d74f36e65f4bfcf4769fb0b1f07d92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356efc0fdee00c0b96a613e034139242133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc4b97ea5616fbe48ba37d940e982f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6ce5288e99a452a9c7c4cd828c41f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f8f1b2eafefea3918f0523ca9bd4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed1c475929ffff88923a64113962bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f83a6976d8852eb7d72fca59fc90f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38fcfebed8330716f54ee610c8b1ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dfc0012d0fbb8f52793b1b8697c58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657a4d6be1bb3c8fe8b5c1a889bfc4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0c8eabdcc249f8ba282c57b51a764142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a1768a32a2f3a462daf4ba702bd9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cef25bb0aa001fca472fc73d4e334144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d5a51334dd126f7ea3f4e2ac3b98c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca5d46245fed2c164a27a953294e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575e7a1757d2a1049825df3972e026147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8c6fcddfd6198b675ef8bf8659e3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7484d7415c3bb59c05ca9ddd494afc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36992abb6727d34f25268f18034fa2ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a389fa27adeb2cb642a2682c825e4fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114400d043cb62027fcc4571c278ac24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fbdd94631160184a62b5474058621153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1926fd0072fc9d42c7cb8bbe4f71c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f0daedaa6b5363541e5e76a41a296155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513911b78f9c234fe07e1520c9e6e12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02694274e408c84312ea5a4c10fa3a56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33c260080e44376f73e4a36e345c6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06764473d7c7d1fe999c20f47a6c1072159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281d32824f92fd3a74e890c113d6971160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a07e51d159cefe4141ccb59130519a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9abace1ddacc23d257c9044fbfa37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c6ea1da8fb420de8f4f662d80f495163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782ecc746b7b0676892cd7e0be2e92e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b499e5761a61bf23623f18156ef76d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae0043627a6599c861c0177c37e46e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694e3dbe7ff8e30405ca825cac13ea7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80625c39cf71bc4bd4d1177adcbb694168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dd3a9f5d57c6cc8661ffe2ed4e4b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888b740dba674f9fcdb46d96855cfe0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6795cb86f59b29451df58e37e4266e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1cb850ef8220861ae8164b9bc35b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16092487454f96ad6d1a5082117877c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf7e340f9fe8df05459368c66372ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93a2ea2e66079385dfaab10c19d8d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51187b442eb9c68a3aa71072c173944176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be57d74b0618b71f77e227a7f56d19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec394a039bea411522332d48a8d0e90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820f34129234e2c7bbbb27f45b357ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba68bb499da71505bdcbaf3fceb3552180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da831f3bc1478a6bf71bfd679c6da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75ec0a3428205be16458394a300db4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b176f4f7d72685439721b1863e4559183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e033a6b32b68db4cdba14b635babb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53fda9d485551f887919fede4c0e46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6060c305f580440c58d83889b2d61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61e5cc3d30c6da27fe8eea85d56f0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6697034b678f6b26657e18b67530dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f98336ee3395aebf6658c65cdec558189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef7183cf22864657b9f8934ab3c40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566375942c311f407d7126a6b48950e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5aac36d5ff190e3867825ad07895c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeddcbd9621fc094413a1407af0afc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5180c58ad92f339b49c5fc6489435e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5937b5a63d74876b5f2a9116691acf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9779c942d92daa6a19b35490c71d46e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0119be9569e602e10767ee0df88f9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120329b9f3f6f0dc6bde2cd04ee0c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76283e55e19da09421092ca0d97a894f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadabf25389ac27c1b5de0d1bad4de60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e949291d77d64b991557d60734f8ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a76aed9413c7117052a26f25f7fe76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b6e7b8fed81eccf2ab41f64f68a29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d434a4551e01d547357e4e574709843204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac601ca1fb9b8447e5df20c0d44a70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15e565aa57c4e237f8efd89cf7cd33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689e1429b61604825f3a3343eb5b634207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe223370a47d71efcdaa7472f6934dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94999691147f836c26680e0bda530ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26b164c461ea1d245e8b745a21e1ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15537b8763f9a7e33bcd1d459684641b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc479ed297965f0dc01fcdf7778839212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5bb0356005936831fd97a5e2ed7d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21663fd5b1e871201e0bcb878eab21a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4787120a79d9543100c5ac5daded42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541b4d6b0494b1d236974a97cfd66db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e21fc03a5e61dc872a543fbcb7562217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234f45abf82e0c1819f3173dd396c74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0f9f31d6bf00c26da13894153736c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a407ebf1933f76dafbdbb9729a416220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225de12f92a5e18ec6aa1ecac35285a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1260b81d4df69c22f34b2c6878394222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f4586589bcaef12498d8b2cf967e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ebea357c93eab77bac7e325f020aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bab88ba02edecef193994ca68ca10a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b686e2d8938ed0f29ffc18c7afb1dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c851f223b702fc914395d684154bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2def27426b0b1846254c1e21f3188b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ff49495f85148c9d93207d1acc638229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0870c10808fe3207dcfea0acbb7dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d92f04e71a3c32627fc69218e9247231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf34a8cd5ae13415c97871ca008870232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee0749815b0e1dd746932829883742233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c87d9f8431597d8470b941a8a9545234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cfd7ee6f8df04f914c53d752c8433235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1fee6162176542d6533935fc5329b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f710922cb7be25efe56115a307759ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d93cf1911529766c05c92e96e61fc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8ad9870f4ebe4762b19e7a4bbe269239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccfb12197a25e6e6ad92e591fd4ff7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d38364ed4b17fd52d7722bbb62d80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f76b9c33fca13d16196c4ba04a9307242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a58b51cbf49e671765ae1117462f68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af5fa32378182ef45c6cbb8a9a356f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abae2d4b3956dc976dddaddc7b2372c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec6378fae457eedd503f8ea55692e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ca4079e366072590e92fd1018c1aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a481839f286eff54d2d114f52fddc2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8c7bab75eb5d2df86552d806ea7a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529893239d68fbbb6ba5f0d9c5b95eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88763d7ffd9ab5f06907b18a04213c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252c0161707d75bc45ae42f70407fcc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b877d389fc132a9d5fbe0515a237f3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3722f6bde88c5c1183d8964c02c91f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1fa0f23d48e62d41522b7277e549d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc83f927f84a3d341fac923dffc84c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c97f3ef589eeda793f13a8bbc75cf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16c6373134b6f42792f4bc3d628f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fbb8a2d356bc1ded72f8d26f85db1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a27f8bc1d251ce8aedcf09336d76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4862fb6f25a5f0cbd5880c4d4e5e1fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab18416222097e8ddeed6b613ffffe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f674d5ed19fe51f8acd47098913ec1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fbd252b41dc3abbe0ae5a0f1b98cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fe186d209a5744d01c426f5f3fa2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd80f614932bfb4bbe303c92c8ca61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bfba7c6ffe2ec8f0111b84a4c696b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366e2b6e6d78f57cb56c317801f637b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ebb33269e13d1ff38a30711dcb17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a838a5879be4ddda5f2f4a2ebb470ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de297e416aa6cd95b6e37253b55c143271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e648923b62e4ba07fcb6e3c6dd3656b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9deca27fe4127aac1cc3addb0f6f76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb401b99d9cf7ceffb59e3da48cf27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0e2c1c1c4aa6064a1df0845fd23b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431bbe4db4739d6f9b070065e3e4267276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5eae7a4072b1609e96ec933980d8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50f6e000cc0876d24792549c95ea11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3452b4f6e9e91dee4b427a4d1a77477279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c136aa329daacd042e2a1bdf28f2f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cdfc4831f55b6285f4bd0a80ad33e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3850c903d2a8e076ca0613343bc2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee226ac11e12f15642434f07328c802283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34430a0007f6ccb2e2f0674f3e0cce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b84c67f3fccc98576a8487234cd71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856a4459306771116476aa6be34a4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba56fa5c16358ab3dbf8b700ca598287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829772f2a99bf6d5d97a0de62291337288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb30a19a58166843af371fd3d43b4f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5baf265c1ad3fa6caf0735409a7db4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd298ac636dc103a8de2de3ad5159cd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370638bc15d117d33cde7a39e46f8b8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf0b49894fec08975a07c897ac9e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d879c902536df5e3231baf49974335294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627a886dac0838d50c3155da47c8aa3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248caba17a1abc5143ef1dd1c4475fff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227bd36cc80cedcf2b6cf59bfdae403297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1560068dddc1a7593fb0d476fd21262298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfa8524c9618c308b46df3d4bda018299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589d8b564de35a00c808e7d0f6cf2e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827b74fef07ee5490cbc3cda749cf35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028d6598ea91d25c9476f1f143a7042302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee09f10287015deee2b531a61a0c9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29816abea34b49bb59e4c0c5a3705804304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e259a7587a717a82d8f172b9c98c81d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea78416f3c5273896a226b5ebdf31d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275b7e678c7aa41c1d4179003242112307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2da800ff6008d8af4eebd0b1fca88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421b3a2263fbe7fbd3ed78e7c183554309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76958e43a4fb34460e8f4531b2da703310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52543cce9859e1bb2d717f3acb3c6ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8687c83051498c569e192787258f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258729c6c4836fd4fae9229e82fb283313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a26b9c500a8032805508c96f9cd4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f054323922ac06ed9fc069cc8b412d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3fef38484d516249a26b84ab70aea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fb32d1dfb81a83076cdc4be994c76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed4bdebbc4f92a1c3f7979a2f1fd2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925465ba2c71064ff078b1e1334ee62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470abac3ae0a74cf1c83fcdbae5db403320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c2dfd984e56c786ebaece3d29bfa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48dff96903946dcca69f4087002a10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df25d78d61d1bd233ed1bf0908fc77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46c1d47a0485058814d2b35cb3cfc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6adb6e98d2458c43952e889a0c2c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492d3fb16d2480dd69cad9258701eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d06208ef7e307f2b54ed78e4b975a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef038fa1f5eb15e325ae4ccb8d709a3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36dc8371f17d9e3398d37dad725e3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170c8f18ba7e2a258aa9816c52d5fa0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64797383b84b8b9de12152e1099fa138331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c951d4146a8bbe7328e5e7df301e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8756441306fd903215dc79eabeaf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28649d03409b091f7aee39956c83f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53236287b08bc1abd9e7de1dc7b093a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebedeeef74e24e2fa5a4692ee691889336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e414eb923a9d2744a53ed351a158322337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b609ed138fa44e1b21306668144d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cd1088d7d575eb97aeeaca1cf0892339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41102f1574a993fd83665c45e202834c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9037c028887c681bdaf37f35046aa3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a524fa5deaefc7d9687545c4115ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934aa7ffa698c7d73299ec96e1643b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff34665071702c5370ba8c9ecf47f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4939da9a6c4c6b49b0db009ac64b063345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0544cbd928fbed5421a87aa08a898346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c6fa724d2985f0e97c20fe6f531bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb763923f2a961cb33d0b4e332787ef4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a372e5124f96376ecc888501f41c00f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9161fbcca8c72f1e07410a3cda58b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30fc4fc7800364254f3d8a378b3197351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341d8eeb694f63306bbeaf57f77abf6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25988561940c5aaabdbdabdfe93a62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef79abe8ba4c9eda4cb1d571d08994354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e6ce574747fd068dc099e6a946036355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf46d36eb795104b8dd6b687f66537356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651385aa94e6cb218abc4227c7b5f82e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525362370b145d01b9a06b2902ef22c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7ebc811f543d4111f79a5c56e873359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad2acc83e0a14bd92942f60b4eb88f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbffb9adf61fca1df0bc2ad5997a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635222490972e48685b471acceb4afd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee4c61bd36541990bc4efc417e8484363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab243491344912e2f879a3a55e55d5f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03d02d0dce4026c0bb03bf2d16a3d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821635a8268dc7dbc7d63a1fe10be615366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7a45681b9dbe7c395db209a95e6bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8a26f82856d1616c378df5366d5cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6030e1acd190b1c543a1a4ab11c781f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f66726c4635aa7bd2e1f97bf509b81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0435350d01f378b19ec00a03e8edaea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c2bd9f1958883c22042a4e32acea5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c91f9ade0b82e86ddcdb20a74e941373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f64777863ca785b56b38081fcba3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639485fb0a32648bd475455f4bdae628375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337491457afbe9a18cdfe83817105d97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d148f9f44887a567011e4e575ab6a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52000b95b9d8cafe9aaaf676d30b1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811551d0aaf3ee0533aa4320ad8d21f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ba7afd508b67136101192537ff90d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee51e4fa1202f03024de87e88411774381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86711101d681e408d3e64627306cbbf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6100ce37e9123ad87c5f43d5c5c86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f80def9f663332765528ebab4c12e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fecf5d86fe0d596157955c3638d679385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e570e58fea87653edf450af06b734386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf96e3d4acdf0cf54661872f9672171387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6691d7a3fc68c3d3ae75346618f79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75320ab5e674712942b79b2a2135232389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ba86aa4f4816d40264f44aa9e77a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6692f5fc7db1e7f05d37fb42e90da55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795d39a2fc42b7873635c88af31aed2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0cff72067972af0172037c1e5f429393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39229a112c023c0f5ee0b6ada2cea6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483360f56dad579334c7c754e748e03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5905f444921a566674b3177796671e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced5c64c2c4e5f4d8029ba6bc6b3982397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ee4c6b8e271c5c68f58942c6256ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc148133b132b944e0d7c13a431ae0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a894f6494412cebe908993f8cdf22e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d331416b095a6b6d39e79a6c29d3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199bfa35638c8a2ab05085893963a80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde32008ed1c7f50673e3c0c70ffed46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1bba607583c06bdaae9bbca32487d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b914798111ee68d3fd122b05eefd7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72802bbcd35d8b9c11ca6bce2d41757e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f350787e7d89225ad12b4d9713672407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c3f0b513c2fc66cfb9e2be13d6e88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5afa5b34000f944b3068185ee161fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce2d71d7852e28df8cfa5baecf9a55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076ad8895f871fdc36dc6c49feb48c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b261a11270df172dff372daca48ae9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3d03c197d784d3724845be6ab3572413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fac577d0d631860c48b6fd2b78692414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ad9ea64e69580cc63dc797fd2dafd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa616c546e04f2cfe39ac3c6aff78e2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a6c8e20ed0da1b9567c5bcda00f18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724153554a04fff0f71009f9477468c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e69f41e79ed75cadf714fa35bcf5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3d0146e4c4df68db8df49b7c12199420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a62824e90c48067e1f339664bc5b42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6c38be42dc09cda784d18e08bd850422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d666b761c7c2f0a4940c76d3bfd74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736efebf9a6590c63ab130d0424c91e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5076595064ed4aa9ede5cd981b28831425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027ba65a552c3dc97a8ea0ff2d9fe90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d4443729c914d1b0b988c4556b707427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69182cdc848e240c3e4b3d4a12cff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a6e9a0dce20893d7d21249cf5238b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dfa2771bdd8228f5dfc62ae9ab237430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266993e09c7786e85c6c60e1905ea0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1736d11c792a01e377d505487599f04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa5267842d7b7e3aa7845af324a6ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a7b79cc2abfe38271f4966e18a7ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7802a3a15febcaba2590f3dd1018179435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c241eeabd5c4de8519628567551f73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1643232b195f3e39ded2a9873161fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d1da34a45ce572c9008237c52c8f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e888c291c5a6d5a61092810570a7374439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dd83d8acbd5ded1f2f56d701fac60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebd17830902daba468e34f1ba586bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd5e90f7ee6fe4dbb5183f447da235442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf516a1aacba3c27a468533589dca5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bfbe1bc54102239a7dd1665fe516d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5683b3f72ff8c9d460e589436783e68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8c7b8a502d75630659a271c03df6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fa6a49cc88ca10302a2d8c04e5252447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9634fcc4a0924d7aaff66d847ed8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa34e1c1538648e95f75132e0a5418449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4786a7406965fca79e36721dd513860450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c321dd503ed39950882aa81e04db0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087252db87baabc293b68ed80f9c6dd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb2b43ab3b7ecb27a079fae4331954453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cae7590d50ef27d33edf77ceb5bdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfd52cccb08a4fa5f6d38688165b54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd87fcaa63c3e3d8c198a88325a1b3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6f8cba78aa445ba667baddd9bdffd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d76fa66b79eda3f75e4a4f3c57380458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b475dd57232c6670143a7cfd731805c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3b2af47bc8b52916adc2399ed1bb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd14f1e59542e15f672c61bb78f510461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e35e1cef47b959b264c6baca29622462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18650635ff134e5cf4e9b8794959b3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1c0f2c029a12b085663c6c949be26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dcdb0c60700ba4b4b5e5c31756e73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d99e439d7f7c6846e966b08edddd85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c05fa89ce8d357f1e764b64daf4c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af3f865ed869553fda4f12699c8d4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5398a81fc9c10f977b651d42d99ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331580e08ca52ba5d7647ebb8884bb6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3569680fd67c7a5ee38e65426cb1d04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bad520083501f28f7cfa6814719067472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e470c74d9e30a09fb5ecd0306189fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a4ad1a13ce116207feae0159c8305474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed066925c96d901f596c8dd565cb77f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e835d3c0cf4505cb0e57ecd10c7235f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd5cf19054aec29cab2137b8f348b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d7ac0481ec86b7a0ba1ed60c2fdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b3e2ac249536d3e5a50a348569fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670fbfed23bf44665db5f4d372b4c88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909203c6d10516a6eb8352ca6fc3a482481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f89f0eac72634aff18765253745be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab018eb505f4274ee9a1819b2087030b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37cb4d473bbdcdbe3f9b662e56d04a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f219e34800c103fec07ace6a5263fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c65c484f3d6c4a5a7418c6475ca97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501b6a44240bfb92fda3c3dcf6b9719487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce6dc4cc7c54ed617e15ab40fa1058488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e28183cb95317ddd07df7be9759f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb668c8a2e156585eb242ea498531b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8159e8c3c472e7bf32fd4801dcca1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2f426ea8eff4fdd13c21b63aacfed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766274b3e2736ffafe6f4708612ec00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a8be8651c561854c50c9591f1deed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84225d353a1adca745305144464753495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786aa68d93bf8f6090ee4fe12927f485496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065912ad90ac54090c8f2bba8b6f03d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2cad345b969b74665dd4f144d178a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab7cf5d7b6cced0124a04265530166499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d896708ceafcd0bbea5f71f33a727500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42b8144a7d5cd3ec5d09d1871d4275501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ec6693c13c626a222fad19599a5ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463815fed5fb25ccc00da7434081077503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd092b2470f96d87968a5d13da6768504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936edb8c8774b262cd8c35231ab62534505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c972df191982a3352ba060670faaa9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690e31d63299846a97026764a5d1571507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdafaa0693488460d829f3e9170ba0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc557054bfed7f44473837b22e148e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c0d5aec9dbaaa74b58412f2c4ac8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0e4f73cfe1e822b6dbcc307701482511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1639c5449d74143da66e7702faf50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b169b4c0b2077eef3540b35f9ab48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7c322af56976ea8bc7cedee811b61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeb57436e68d029f856d7886dd2f57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d3103ee0342b6ccb225b9fb13149d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f744863dff038c8707b4afc7d65bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5d2c91c628a1146c0f1192e5473d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36b86b6bbb8a9f5370e139af1b09d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38f915caaee62334bb9bc110b21aad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40ac7b89a1c32c045c961d2d0d5b0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166846c4f08fe63e3da1dee69e04c34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75014d96ebca42eb1968548decb4e6ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382505845ca44b7e9df40918689ffc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e919a0c352ba4d0d925cead51c5f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb012e212aaa3376adf7e8727123a2e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7cf4ee539d4284e0a1d8c94cec7d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cff571063a3d42c7654ed55661af29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00beb8d991e8469f66849020e16667f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699d1015c093be4177d0a8c6765962d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4057666b1143a21e63e7268245330531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143f3f0f249a1959a19ead785eede1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64df92fcdc2758ac79a5d780ed3cb05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4830c7839b83cc289921237f1cf3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d8926a5efe9c58a47f3fb7e280aaa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5b56329dd28794f68607265debdc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f705b85064e80ed69b72741e5e37806537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d0c1372dce6c78b1b0da10ef24207538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dc9dbd9a97f77e1694275bf52542d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5727ec43c34e6763619548707f51d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac222ecbc57007ad57ef15bfa96e37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaf561d5b7fc7863a2376841b45d13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4a39d7bc52139ae76c4b13f93dd66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d538f58d43ebf122e2ce785a484ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb9c4a4704d85a2d3aadf78a5bc145545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f5c7fcc822eb1676e5d3b5a4b3760546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e8f7aa0cf167f7fb6b9007a8c2a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3467f7872026c35a265c6c068b3636548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2990bd76e0a1f89d78fdb69c238797f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b977c41bf5f22166e157a77bce0342e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbb04149f6714d4d736edb9aefe522551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d6b227814fdeb674166895c4e764c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e20940e5ca4a6868648c0eef0fd98f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec2ce3e14cb6e7a499f55ba63df000554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd65a19a25bc8432e745cad56302b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cc034995e0e67ce5e34bcea70118b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed70a78e7e540df4bb4df2abe80f868557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990b674c6c6bcb46fa98d492fb2fb71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d687eee78f3e377a2007fe4d8b74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caf7b5febef8d4bc04f6a8ac77a51f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5efc0a511d71c8fbb7a6f5f6921114561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c63d904d51bc3feed79742e649f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf70a656199c9e3c3e2168187ae901563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf988751d9d0d1be16eed39f02322e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c1498c37cc6d62a457dbe88c9433d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3e446200a8c95085a1deef7c0e6e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2522a8987569528567deeb8ecf4e276567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b980a6e99a8baeafee1929da812bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ce171ce64ac0c56b5f4c38d07f570569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74a1a3a4646247056f82d3fa797d6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d80f012a858f8296d5c63c10a64c26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7b68e14f5d3ba70bc0425b162683572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9665dc9a1550d8fa6da94d814606a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a18047143505a18e80cf927f0ea9f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba70cb4133ac4b9e7a21f23c4393171575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d25b578a1abdac10debaa0846a58f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0f052a3159a56cc9212f271968663577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdf9b4cafc2feae80651cb6b9662dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd35754741e9e1817b65e624734b6a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8113edd70651ee0393081ef8be8159e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afcf346356440b6f11fb72f947501d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b0625979ffcd52f6c5cd8e0c3dce3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0d151448c46c52d0e1057c1561c88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955abdc42a38196445efdc21364956a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbd134a44be92b8be5bec9ac3360c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d36015a76327433de14afb86baec73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64b6b998c7fce31679522d4d634475587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a7c10b0783d0f0cfc195cedd01c49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ccfd1cfa4cdb177620c941c61ea1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d3f507644cc317f807003a41dc373590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c5b22ca02238f9d2dbd1f7dd9d499591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc2f73b9693144a10c287ac515977592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadfa3d61433a77e1e0d066215ce2be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6575cf780639eb717b0c37dec379f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6e6d195612b5b772a0a8ba6001989595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5689cb8ae51bd064bb19bd27ca4b5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6322316324f7988c8483c6a4c3953597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b5af03177957496d677f24a83e7a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f989c9e16b6949bbdf2dce3ab0050599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798f1ce09149db066e554d6da0c90a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e081d60c665832877bb9ba85f0ce16f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf1b59b1e18bf9fd3fc0bf99e1cec0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71b12bcdf265a9667bedce2d4e686c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51664cae596a678e2c7f45637c18d4c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18230fc86faef2244b578bc803cb1431605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8a5ff4f37e11d5904e84d9dd735ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2d0706621a3d772d82616f25ad8e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4e37dd85e73cfb440bab984e0f45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b4690651dc615b5242a463365a68d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efec69e2a61982144764a25344a2aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c1b1258529b14ebad74ef0372aed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce85ee51db33f4054c87f4bf542ad6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a78a5f1e9781d45ac9032752de777d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ee1bd70111e5caf5d6e5e99b00cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7794ea6f8bdeaa11aa14b391090914615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef510675571ac9261438f02486a0aa18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767219d32676bc809cfcc342849e64f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612b5f0e984e94830588e0f2fc9579c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f625ef3cf90b8183d900b7ff7d6e54b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d0b2dd736b6fa450b513e885cfdda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceba0a7c0be674c4bedb4feb79e7f3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1f2bc74e994f2048d538c85884a01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e689a82a3c9f589e81f70e61b249e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4111cbf51640e581925a40154bc1ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7d97746c814fa79bbb4241ef3fe38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b330cebd408569cd50d89a1184b38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615bf863e191fe10033864789d9ff57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70345e47aa3b92ad41eb9b017908f72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc36bd56e93bad6118a2162cc908995629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4558eb574be3ca506be1008c5b27bac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf753f24a109b1b82f6c4f7c06fda41d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987cc9b500d61a517c934477bea2eac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af1c77df24a1e187d0575896dcd288633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89fa5a1b58bbb03d4533fb42f3647f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a952fca5e3310118114c0971733da4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84234424440f9fc54971801b48cd06b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5e7152fa334895f6a460840263f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42670479c28ee383d17d099cac9c7502638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d3a02f10197ef7f2473e8c8768fae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14263296902f73b9504021345cc1a2d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b9c40740a0dd1ffddb8ea22553241641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612ecc51596ee81ecd1789c2046fa76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176ad7f80860cb2c37d61bef346bc6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c141c89e17385e664bce32cbfc93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d85286ead9a0f9b1eb6752580a1a64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35bc205dfcb0ba5546e17cf65df036646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b1979c02721e6820f32f54088bc3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab09f200479e7ed1c39f204825a2cca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f53bc55232c54163d33cdd94a8900649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985ce5d1e4bff0fbf8d9f0e4f04832c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53dca616f02d70eb4b35fd43627b38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd5838bbb8d2e4283bd9ceee4e260652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4e1e6362c5691e273f122cd94fce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca2b22f2582241e36161e241fb596e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0e530b983f4bf01b65c67c0d365b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cee3527612b676a86cd53d6d07fa21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca5e797552bf04b732ba755cda9e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562d0103ca64c89c2d074a3e793f49a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac523d069f2ddab33f5529e6dbb5cfc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62e0d31f44dd1405651881bf537927660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03360f75f8eca3e8f4d320599fa32a64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5078322efdf3e14546a260011bb0da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac3f99581a28e7c0e38044183d8ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f6074a5edae9334d8feb9811834fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776ad28958e38d24ab416dca1fb5a05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92f03acd1502868cd4ada0009b429666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf79913f4efe92dc42fe5fbf589205a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec994fd285cf6154281882a00c4885668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8921406ec046dcf0382d70756ec42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb895414b78154d97692de2a424646670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1c82633b0c1c0c5ca372d50e9abbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b3daa9a3e29347cfc59bdb469f07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15ced41de2d2c938df8c6c991fdd47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acb65a5a693df1d127ade4afa6e722674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646e1d9e31cc46430d712df33cf2418675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3afce1d7e7c292df96c7686cf8936676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ef1824bed17ac0578ef9856006018677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d83e67b56fb8161d0f70471676155b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b286f3d51de4ec90fd6d30e65e972679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730561de0f82ecf62bb07d524107928680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b8e56592ce73406920edac89a67e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3bc42c362d5174c0ee478b17547b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421809b9ba92c793431a488398650bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24849a59f6e70e77aff23dec2c926a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0f8a0b49b7f7bd8ad7d15b494653f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8735c00da1143de843a54ddb1b1602686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbcfe2dff9f4bf69b222fdcfbea3a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069099187488178251e83757283cce5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf403a22975c4b8e8a6b21052d2514689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb6992af2519abb1450096ffc5640c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d410050748ab3b7534de6f52f6ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6637dd8dd0560bb1c12c0a42c74e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0959451f01040e06d64460f05868fcc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690ebc08226adbf0036ef1d12a6f3c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c8cba793e5fa314aa1621b34a5677695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920dcd753fc2567d2776477c5bfde08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155397048542d701b46e75be9f403ab0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a542a260914802f9d276bba06246f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e3d74dc2319ebfa05f4828c1b9849699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45a3fcfce8c636c08929a57dfd7208700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9a283a089a51e1874c93b83674cc4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110639e5bfce5275d1e7896d9aa78cef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49aef90db1cb7c57700b0dc01e8bce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605efd1075eb73e54594d08aa134a65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c587f336c36024bffb923eb9ba5eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a34da5392c16a920bfb1a9bde937706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba122d9301e4968b2ab7cb0aad1246707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cbd8974ea6308ee01aace6bfe465d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04616f4b9dbf08300a8688800b58a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01a68ef66d5cfbebc9092d13daea2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edab61bbd1869b69b6e19d50f92966711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6631ef1a2f0e68aa151edc1183727712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16296d324cf543337716668a6bdcb9ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a2bdc81eea0079dd89729ffdb4807714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c6cad42bc86df719db65390ec8748715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864034c0b17082131d95a6367ecaae4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613768e1f8b83ed916cd8c206f3c7ff0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feda06f300ed7d4858335799b95483b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd8f26e541182443afffdd7b8067dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966048a504b9d5d0cc4a8b2b119c3cc5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a50dc8d5265fbcc0320c4c04d7061721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133eed6668aae8ae111318e526531ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190452e0ba3a4c5be9cd3bfdc2ef1c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8c6713c05b9abd5a9779867c4c72e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd89c27be561c11d5230a3f8917b1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43add4c421ea753293f42d3c5ed6859726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db3f962d88fd2f27c58580d013c006727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc10666ffda9fddf2aee829c8752b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561f09bb322c253611a6a844e9d8a99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674db4c1f150506db58692dd0bab57a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d232c6ad252f8bc565a7bc82c62f97731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb9d99def462b7921661aa12754b5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d039b6a72e32e50b0aaa643f7977380733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ef3e07bb66692c5c1ac61065a1f84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd1ae7cb29844b890c42cc80f63080735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c82bbc9d210eb14a53372af4db82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319a26c4cd2ff96bb2b226cf5dcf946737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f5ad0ba893438c9c920d251077ae5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec1213185f3e50d2c507f2b3efc10d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5d4a4c57cacdb491d04b03dddabb2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd1cd52185e139d07c6f0b9dfc8ebf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbc5b0f985b75456cfa73358132da6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571f0c3b14653e3229a4cce9121cda8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057274b157520fa645f29d8a55a6c9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40b1c9e2ebd4a7b79a475b9ecda69f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe134eeffb0985b97ef301a67023481746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69b1b1c9d9f1441b119617996ae9ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533289f2e0ff0b16f354d2db1d199f81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75b4c947b89951c0b8054d889269c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439efcb5c99d3951e963ec92ee308503750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea73ea0a72bead0c5688eaf7818d6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b03fdd592697c6e21d065260614a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2c3ff3f6dce683f8e76590b23fc9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99479060d522b8c638f4f22db7cb4c2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8175bbe24439ae42aa6f2979db0ec1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cf2e3f41cf0d31279b51dc5ffe2c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935388ebfecb22193610d023a8efd3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed9d0a9479bcc896d7c69519c44557758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c3be0feabe12309d1d634f782705c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b024d86e9c177d7a38ad8c08561427a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01003f60a5d2b8c6f855073456bc05462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1084a9f863c2f0718f7c442ae396103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2f13368ebcac3007fd484816d3cbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4745177c82ecfbe2006ac426c1535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ce5283ea9d9a1595639fd784f6e916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190fe33a1dbd41e0306f932e38684bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ef2463fea408019b3040f5a1dc4fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585e6e4f53dfeed23f988412d438c629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4155903fd9b7a230a888f94f284e7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca057569c7961780e95a5db334fcb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da7150ba9f96e56b9db0869db002c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f51f63763a97bae19563e9700f5b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49697318bf98f36efdf252b839c97a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742304c41e3262ee8b6fdf976d1768115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0953f5d16b3820962b095a0c1aa50216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf36ecfdd5a8ec7f17b68277ca925af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154d24284ade4bafa196da145866e2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76176a3f1a6cc805736616d3faa78ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae2c779eb9eafe8e0a799dd31bfb9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b1df6b16876b983d89393e656a0b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43521da797d74555516294dadac0e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc6e2db87229e1d02b848dc0394fe423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f811e3fd669b72711ed83a67fd12aea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01f53ced1fb313139169c9c91afcf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7958a3ea5494f04a3bc433a6ed51d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4a5dc9231da5deafb0a786951b2a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a11b527971cf88874cfbf1ea2a97a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea20d4cfb39e5fcf2227e8e2d5598b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eacd2fcc7732fd0139b23a7fbd4f9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6aedc6402e45ed3f157d1c56f8ed931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e8ced2fe3e2884d66f5c9ad73b85532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ab7b5319d08e7d66e7064904829133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a981501220edc0be9941a00d66a2ad034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37d1be7fac1a1606d68b2a3813e9fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd88af08ceeb7ca92861476df093d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cdb36500465c2be089c84e1fb589d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49188e36faf6b226554f425baf44d3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8ec4319e3778b984f1f3129227c3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ad39fb71429e39c77ac62e93fe19f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727b9d48da0f199b9bb86239658294941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4155a5b9afa0dc8453eb526153ca642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee94a7b6163a7428c065c1c81b3060943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f5fed556106ffda3634a470d7edcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aae1a09e5f88ec6bd671c726bff9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d848c95fc1b83a4e8517f98e980960746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b849a7be0bd908d9a744f4d721edb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeebda17de0d66a1a7bd3d342668fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32633b8b359134d1ef9234ab9f4fc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164682e987088e794306fa444fc59e2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1599174af46bd28f050e6a0e70068951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba8da0c794cd13beed1bd9140fd5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1557a7b390df998c96df2ed4dd7b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab589c0bcfc2353cbcbba3fe8443c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6172f248724fdc843e1dda3de228e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e97c13fee45a69711d633c8c92566056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a64c967969f71e5bc17b2ab1c8b7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444aae5b4a31ff5dd135ed333d80f5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da290fa1a12b467b9e6834da8d4219859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11780f9cd5b3aa9b5ce8556a5f5e62f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947e0f9e37e2cdac1e3eb4371c0716061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3bf6ab781a6a287fa5bb74ceca4db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b617e52777b40ca2652b2a8e6ddca663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa502e3b9679791e772cc75082e37c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991330a300994436844633022307d84865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ff05fa79f1f7a52eb6e427ea90b6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06dc5a62c5d70a38db8c9c8515333d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19ee7f73734beb6fad4b5b45cf7fa068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ddaccb0d31d6eb91d0d05f45c90269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16cad82de7470115b352f1290b5e6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde9edf8fb8ebba0b836797e2860a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25cd5874208dda490c547e47e8ce7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae4c305f69944f1120cf9d096184cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37fdb4b1cce79c80cd8eeb90e556d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa881396c3de8eba52c2f45135cae50675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd38ed4c27ac259429eebde8dfa3e4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de137ef75ff57ba2d8784314f689aa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba174e7bbf31ce804aef5449c0cdcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b7acbff5a589af1ee5db0aa11dda179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96325e483572edb1193879ed6a6a13e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99adc76d533096e4fb33a34876843a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36554e7e5f0e53eee2627358f79927c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276ebff6587895acbde65b5526ff90e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf774b3d2975867c619f053496ff9aec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffaaf0539ffd37bc4348d34ee2687385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16ecacb3b72343461adda0823688bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b209d27ff09ea8e6e0a8b3773c3c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c777f92c76aa41de54f52f7d1cd9c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b7efa5c012ac55094af92f6a931d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea33e9a9725b04992234f6dc5f0969b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ba9de6c4fd3201473749fccd1ca2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bdb261f21340487d98c5c0f922c9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e567d12ebb9ea31c08965af36dfe393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45304c1754dd4a40cc7b48429152c3d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237289a5e280f12fa3114bd70b7a7dc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcb9700d81d38cd45a21b5607022d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209445ad3a94939ddcd4c5b48689ae397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953df7dc46f0ca31ae111e694ee00ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c329375712d424b4b86a67b05593299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f628cb42827d80a3e60699397417d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8612dee31be1b340de5c37587a4385101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414c0733781336fdeaced15c63dde3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47754d91652bfd2ebc0ebc96dcf9a6f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2168e326ba1b5eb33a7ae11fa71e7eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1bc3f0b45071c19d7fc4fb879715d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce020adee6af2349dd12910786e8aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9607c46f777795aff93a4ab4dd077d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6a25437876ac9abfeb4f6658c97d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c3f02b0563b84a523c2079495987b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d0cc4f086addfff01de5526aaffd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83cc2941d676abc4b5ecc2c30f36e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b1b8221a7dbfc2b7309a3d27ad23c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efad2113d9266ff960ebefba73ef4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5aa37db9d44fc0aa355029745720d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5554261d9bd9709d288fa4e12ba663c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c81cc880bd283f622c95115dbdc8de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c991e9c980e92622fcea8a1bc4e4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7bd7554f58847ee6b27554216b6f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a7ded5860de8858b77beafb4542f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403ffe76aa22e84666af190729b8ae3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f2c9d11af20ee3c9c3519ca3a2e54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6976ba483ac2984fe8d508e1984566d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366a9e0a740928cba7f8c10b455200e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa75cc94362c878041ee35f8c49947124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7977f99e9954147f91237195e5d426125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec17ca340c8ad970cbcdf37681516c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc0df613f8553ffdaf1affcbd66e3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86334d5c9bb5ecd6a2f8f4e09730492e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c37162897ba668797dab3f4e81cbb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255383d19bf64e9214d575e727e40c9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a672afe7da098ac3b6976bb051df1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eb821dc8f4df9bf123e849f1daa85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1130f62925c695e79a8000bb7a3bf4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f6631555c75248458c8ff13ee69c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe6057913fcf1be9bf4fa5ae5d6fa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d2314be0ff3830c5bee4ee952fdc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0ada005f17b9970a3251a02fd708d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33892b34513f95be515cf711400c8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f064abc34c997f4d6aa31f64ae6589139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467fe154b31442246d0007fe78dbf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adc09b11711f676c0b889a17616e2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520e1744f887498745f64f11fb69ec8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b54c48022371469ed1e88c8d2924a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0442a5eb6385ef30c823ccfaa1daec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe7729af65b6305378081deb673432145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063e84b4cad52b58645e3aec74f280c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe49c6f7ca657e9ad98561344e81d8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f546fee36e10c0a92529adf7ccdf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2822c3d9321b18bffb426f9175bcf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5a4c8895dcf23fd3d225d1fe2370c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ede6f40b918cebecc5fe660f00dc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce161d195f497741ab7eb33c5b477a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3984c2a6488d971f1dcfdd2e3cc4340153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf11b69d88cae7fbd7f5a040e5e201154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3448461406e2698f486191c63234ceb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993dab7095abc853483964828d86458156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb36af56715bd45a6a695b9905efa9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23319db7b0870d11ee3d73e674d7d06b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddacc1d2457ec1c07ec1c47d07a980159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dbc15f5b5d026d45ed11299743cbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c4d4bbf83041600f237c5a822efe9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb052fb3cf736542df6a343bf6c1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed19fa8709c46fa21a4cade860a8932163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe5fad5c9e7264a2e5f0e20f3ccf1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca8b88934bc7a729f9fa54c78131b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b7f022cc474ab0caa0d597fd7f20b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4dace4f89fa415b7d3bccf3576075167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b79787c00898582e80df7d7fd402eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fcb0ceb198eade93d1227a6703b10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ddd6eb2ef54032a8d44a07399688170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3ce12363d4922086e64287b2edd45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0634b687ac42edfd1df3990a435df8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f5c420bdeeb15b4948d11db1ceaf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a3066c6aa1acdfdfb16fd5b576ea0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d82b0413d1d0740b9f14deea56119175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4af4de09ecb6e5347b3f932d4f52de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93b2ce01d998da0d0704761e1c803c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368b42dc6ecf334927d48ce54377592178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7387e1146a6d6b23b262164a854eec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a384d7cdfd27083b58a61f3e4e975c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713736eeb70f3f77003772550b8b8d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba6145c9717a224566d7e8285e45c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9efe1370a05c9a5d4e6eac8543d5e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30206bdf56590ed634e240da5b05b74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007ce139df448569d755eedfcb8c06f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1e4cce77221b84d6de8549a0076ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1ddc524c8adfc6850bf1150d85ff5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853144f371ec840d5763617df4ad0706188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011e4fa50643e30a0c5ff017d6f5634189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856d66d4b4f13a49844d18ba209a051190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3352bc6d6b428b8bb8df816a1abadc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a249d9b0ba4aad060e4af701e5d8ea0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a85eff1ddb31b94f6e0637b645cda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c6e53bee9456faf26787e88bad788194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaae3f56f08e5b2200217796c54217195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b51c9e445937363fd43a440cbaabf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f02316d5d89a18eae633606b1ed641197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad3dadfd0651bc330e7938ca312416198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf87adba25c5473af128c1fae09e94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387562c782f2b976ef72628632a617e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cabcba95ad5a89cabdd7109a25ca47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf93cc1dbb25a37c84f182368d2832202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334f216148be30ca9c661315170aeb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d283e2bc2e69933a371a6ce2814c98d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016dc80960ee3f52860c64c29edee7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e74587e6421591001343569beb749d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97178625dcd2ec67fec71b7f1b6f2798207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28e7b84d6ff9cbc7ab651eec923453208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55a6f1c916acfde241d136cc5540d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b39c38b9f8e4ba7bfaf6b4ea48178210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb834328460d0c9b77f5a4a36216096f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6387585076467d6fc3203a199f55b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65d28afbcd5d1ffd918e9a1e2c58b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be138e1d8226455d8585e45465373c26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a2937837816f59652e834bd213b5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9e4ce2ba1ef7c6b3a4c9240b89c07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830f0ac2a3bc49bd73ca459c2325d92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1b0378e35c188a53e07a746031d5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b482e1827f029f987c27c911112b26f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941693fa24b61d23e35c8ca6f8905158220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92a3ae1687189c36aa677a03913f26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbdbba7183f820fa932a9659174586222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d25918b8d3abb44f10ff580d824ab2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292a366dc45447c7e268209136ecde2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798532c7c051b1b0112ff9d9cbc3fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803ed6408b61e3b4589575b0f448f82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c3540e58d694a5342bcb1fc2ec0b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156ee9f6d4f581367a86699ec11e6d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3a893462ac19894d78ae0fcf993e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d87dc75fa90b4cd26e4134d6acfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a1898523c8804abf8e918c36868a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9a0332415042f706e9141a17239ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aafc5107d757535badc9d9994fb32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac0e9a2792dfa514d1ac0a2b7503ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72e249fa35fac01104e80f7e7b40b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8788892c790aeb5e058e08d4e22e49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d735b731d2015c8f4e21503a0f117237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81248a91f6b6321f2ad5bf9f7c3da7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027f887de6a310eb98618c8c87022d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eed0dc0ff4e540caeb6f925b5f1de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401197d2a62aec33a6468a77e300a6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f646ecca9851d5cc67a1d607ce2291242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b48388eaed2b4f693e585fdc6ed737243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a1a82c9130dbd7f095098c13b4aa6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06343c8b7877dca3e771c34103025fc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb07305fe38af1ae694ab1034ee4de8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28893cfa51f842aabc3b4b666e2b5dde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fda0adb0f9f185b7f9e3bcdd6ddc6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c245a82a17dfae8db00e6b68a1a612249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74671a3a844f6aa9f46fde82404c6505250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399ceffacb94e3fe425c4e6ca3d30e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bba0981b7d15e9f554ebed6803e54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a46e3a08d40e72121614af79b28b15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf42e476d0ba7169434c59f2e65f3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7883cdc0235975cc75ff0534bdb53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d2869ed5ea947176834f44eaf99f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc448f8a5bb9ed660e9d5119adffd98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d91b2588a0ae142c036ae5247a8579258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f8b97395e3cace20e57de692957f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367f6fd8b863c1917a8a75e81482723260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fa2e0de2c8d8e7dd63137551eaf1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a14814e8135e8c5a1f0ec1c291094262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344d0f17c81dc562dba604b9edd813d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a311d2c40d794730568c0f8508d8d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78b57b58675e1d35a5026ca2e7ec3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20180bacd7c6b9fe82aaf6191f5b4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333c0b9f0f951158d51d2524b2d13ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab96abc6396ce690f029eadfeb1da0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad76e95021774dc811a371c9d62bcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792df25b4be90a6b5eddd69f0129f17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01069d459fa58e71573f7b8f763ffc9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313919d4d1de31cdc42dd8d131ecbec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912e9e314bb55293cf023e48a638328273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd5baae3592909e089382e2470959274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a62de53c579a3149c8ea8c74dcb408275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4922eb566508dbcfbea7e345309b4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db874b47eca5c413c9b434557f044def277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86716f0e3928fbb32bf67d323d400b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d723bc3f44f1e8f9223c069a4b2f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc8a7ddea3f84ec2cec367da22244280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3e481d0b3e511d66f2e88d2d33ec0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02395c92f44694befbd6fb7f1625c791282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314334bba25f5deb2de08b540738e188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4480f827a3432ec95f24c34fbdebf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bda24b3a403ed2351e4dda2515367285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11182e232dd550322921a57b6c651089286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8de2422ff5f880ab20177db42887287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dbeb408498682d84cd26e25b9623c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c972a3d2d13fa887d833c0c987c077d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb9aabdf88ae99dc69c23ab655819290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a01f40a0a7e61b95cafeac79577418291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba29b239cb9c6ca657f8bbbe4c6a297292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed03cbad2bc647bf5b6712bda7e261293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e2864e3b85a61b495f436695e704e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b15a45a3ae35f9b989e6b84ede3c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9031571989430f3ce3f3274f065609296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09354fb2a1142e6c441538deff698f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182450f05791926201fe01aa954412ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f51e57bd137ac21c369529c2f512e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749706d9b7c849160081dde72ec6280300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b807ed0bddc2ede2544384ae8937301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daf96bc5e2d165e3d9348bdce6712e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd62ecb45998999423614b53feb2257303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412835a6e2c442071101ac33086659e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0672e74c200c82f3cb3a2e37134b79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4804f2cf4fc05422c2ef8bc2d6a610306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e6d6dd326b4879be82dbb8a5f30d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f56b37c462823638678faf775a19e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a1c0cff237991b49bbca64e26feb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361276240d90666ee66ca79a328da938310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d98b92a13c5b682dc6ecf2cbb2d22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990517f3836a524c9e2a6b7d24c33d17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd734ef707a58c59670c65b4ce42d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8382fcda3d3055510071e44e26534314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5361e25cffbde3a40e6a5c93023c4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94ca5bb825e920b7ce065094f875e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de18f020622841e56a2029306f7ce3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63d1a8860fe298e8872162192ca71b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693d178baac0625c7c43a37f2eec9bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ecf04dc035311d3ce32ed5bd5b13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5d6d4692f8d677b8033febac8ad76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc85685e0519ae84d5c61d6378e2e1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373646300029a397996ca22976fe3b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10522181fa0e19b359a8e15ca2dd4aa7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acab9153c1993fa268c1beca9447a36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8d3e0b9f5e0c628cae6c544e24ae8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aaaeb8cfcf8c13a6c023ec4851695327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa2915200ba272011d369ce8c80157328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3511781d0d97e167444939f95bdca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223dc2f5009c4cf00a6b1ab1b4ccc26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d6c31bd5e776af6be741367ce13c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a82155a1775170260ebdb5cf2cb49e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc1d240977bee876b4ab2c0d046aeb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947511eee1b847535b2a9d6616c81152334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff627862f8ea6e24f8e5fd59c92ede335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1726d49532a72c2070989fab446daa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd70041ede04253b1c2e5514a62515f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da34d694c46405940097588d224a7a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6568485d63b6d4e8a7d513fcd0639c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07c5c83d9a3897d2bf3e99d27712ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1330bea04bd78d63a1819321250d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ab85e3c18d70e6b3063c2331ee0a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf30dbd64a85a34467ed97f87e820a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ac430b33da20bb13df14104a1ff90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0e7ae6be202dc9bfb0d0d9bb99fe7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5090b0f4af9c3eb181be391025dea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46caff47294943a7cf35187ae5c0da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec5a9c47e2228271e889f6790c86c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e764f4a041839415d9a2d07cf3f32f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3c847ed840a8ece2bd86a62365129350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479edc6c3afe6c9a0300b88b6c529ffe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3e958955e62e5e0d0e1875ef014ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4840e2d003d7d7420d143767c9144ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3df1311d171a1f91159043635a2a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0be6939eaa02abbdc3c1c8306232b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81124d30896f5635976a89badeaf891356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394ced9a423fc3b69ae84f2dacef251357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a3d76981efe0b7fcf3c8dc84fdc3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7df7f57b586e92ca224dadb332944359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062ff7df0b543f29310b60f406b65b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a38d317227e04f8c35e11db9674e41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7f39096fbfe9c1865d6deee8c0aea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942db4ce8c8fa2201d60dcbd16ddc9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f97dce12be3e633e259c51d95d12d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ba1643048156cc9a07aa334fb471365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e78485c38837f415ada4cd08e69673366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604f705a3ef7cd95b4a0ac8eed527ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59647c8a1700be09b46146f00f2b908368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb66db6760e7d62dafd50d6c9bfc39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139e8e97abf45b23f9011fefac2def0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5f167b0f4c4efa29ebf399d6f611a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6ee96754bb301671895bb83f7bdd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ea6bb67e326fab3c1320494ed3d55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d7d3a27f3861a81492af7300c6419374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d568a529393418e99f0119ba990526c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2a1da7c99915ce920606fa7041a79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e752f1493a57f1a80b02a73a1cb14b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826464e2f7e4eab1eb96a9620238abe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82cdcfd746ec50360abb05a553d96c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5e44d7f29832f645511de7cf3964d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef8b981a7a1a4b2fbe8ed718a96b61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821129dcf865b5bb6e270c2621c8a588382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e8af9a629c3b60bf6775dedfce367383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c0a1ad62a6b224a4b1435cc85bfd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260ea0e61d4aa61081a63b7eea806c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e6b33a624c7552b1caae05336b72a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813759568a9862faab110292aa434d6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6477e9ac1212dff78cba518336177f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9fcf4b3cad4fb5a166b542939b0b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce57907c7a9a76068a241f7d1544ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ce05d282e8533431029b99a44b4d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd3f46f687149803b4f2f89629902c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25865940694958fbf2182b980b78e4da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c55d678c04a7b28e85d8d6ae485772394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d8506370825bd10f7d7d3852d8cd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f007d541a4aef264866cc87e80627a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d13e562c10bb51d14af49f03f42c79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589461dd30e32abf407285bc49985f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd616c2dfbb61db4155c1ab436fa129399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eb1bd94d47c11e7936db60fc76771400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb88b77a96b9ec06254475f434471cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb21ff676f61569bb15c9624138c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce0714aa3a3736d53e4ef73235eb4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0775b1fbe31db210a29e3df50f5aba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc64d23d12ebaa9f87315b29ceb083e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6f3cdd61a98f84082795f0b62f1dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc27b0fb13f6b8b52c3f7196ece11f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e2a81d13b6bed2448b37b8ef07ce4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12755e7d616bf8a2069fe8b37504fdb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff11867d713b1ea65799bdb3595551f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351919260e853f012ad5d4d255aa778411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c190e649e1b6b56aa48779cbd9474412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6acc4e2d7110cd0bba721eeadfcbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73eabcb1b0321e5a46ddc424467ad9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3247e4d7452d83144ad5393b0fe4ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e00a21b94904c46281d05351fd8b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42878e8eb5ed11706c45182ea87583417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7b801f9dd7029dc1d8ad60f6ba311418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d571cbdf97d4bd04a054a8e27bc29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dbdfea747f392cc05b2e0853755b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4b614329a122b925937ad48bd8566421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb72a40f4b9983e6c4c1a850b0b8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a803adbc90495a624d76511d1f7cf9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd2f532dec493b0b9a286c0ebb5f35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c597fbaf357875913c30cfad78eb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ae270a7a9597e1b460e97801203a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdd6e1527c41a1d418ec606f70badc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512bfe67ecbec692e7fab4197fc076f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3e49f4157a4deb7a2421bbbdd0daf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a72a21258226bfc567e7be930e5c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754b5b3e021cf1e8a6042830e8255b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f60ae593d48a762523a49195e229af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a33168bfd198562c7d1d5aa3659305433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b374fabf16805d1232651db4c14819434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc1107d2d0c917220d6830255b511435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c85da3cb2de35dc62712dd1a1adbcd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cba87402c7650cf47049c889b4f99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd209aff29d0249b1dbe54d69af5808438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd136e12458b0fad6870e0ca1e29fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb157f74c11784606b4dc3ad7fb15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9081a3e6f2e1385f904548cdbdd2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e455d4b47fbe560509c13f6189fe39c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257af98df9cfb5f4ba35fe20779667df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81036dc3893ffa3ac848fdcf3cabc805444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b1598079ef20b6f61e38b9decfff7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda42016f21eecce7ea89fa147464030446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbdb0a6714c6d122d9dcf127c70305447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e851bb436c2dc39a051736045f72b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266d1b8ff655ab747ac49b677f6fbc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453beb58c68f52865495c961dff1d2cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d730ace849ac70f33dbe60628d62177451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e381314421c4e8b44f16d1ec3303bda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f9d03cf4823ba6cccf4a0165d501a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfb6a05eb3c1826f1102ad385bb31c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c36a85b2ff6ab5ddd7c8e29c969cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2a9af576879f237fafe2391e289f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee028924f034bf90967c7d39469d5c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ad40da6221ac182cff1dd481c31dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273de9635140de4be8e5ab7379bc12e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1dcb458ce2356602aed6db19d9d2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7811ba3d2b3c3e7636f731b7dae3dd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97198ce668483bf567bcdd6db54fcb8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399820baf1682678904b388b3eacfcd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef2624dadfd4200a866d40330c8a56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41431ba32c21bef7d11a2585f7f662465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46e61d240e92b20eb7ccbea984347b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add78f3dec8c570e8df1c7aa6cbc09ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec815695cffc7ba53e3d63e2197f21ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e512503567955ce9841fba5a87ac66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe3328428412aabb026fe8a00108ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beb4fbf5f902dabdd971ac3a0f9a65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a5107f5a8d0896cd9f507850f249a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0f0541e213adac0bb3871eba6e454473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8bb0888fb23412b67ae6d9ae19674474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046259a6a2c2b6853f380161c5651411475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b5f735d67be7a93f5ba3feee1d19e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5736346844a7756468782d0e26abf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b49a873c5b7696d84390c47a785cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376ad702a35c83309056b173b3d8e62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb92a9a1cfa440e1cc9554ee02990cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadf5f9005e655c5381bb0fe53b8c92481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c82dbee16190108af5f01669e4d602482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d695486062cea8bc59f6e71d87fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20981624c8d6df89836a8ec2eb2493ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af27cb1b784c2fcf9068b997db1451485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec6bd8a81e828b476fb624ff175dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e5007f474bfe500074d73156d4b7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a37726cbe5777d44d8c7fb8d44a34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88422c83aab864cf31939e5c8db91a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65f246187149d34d1456f8ab8d5620490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c3bc614b0a820e40491d75ea330b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e093d102ede08ade55d81cd9ff7bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152617b0da31e5d9770be35178d6a1f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd765aa015942c2ac6abef4d58ab6fc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8610e583ff97dec159722b56f3bf5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc60b2228d7685c6b7f06d322d795f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec7edb8eba51821149cdc2c7cab3f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ca1adf7285c0b5c4444c9c490039e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3c61d7744d364ff45510cb0708de7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbbde533f707a828399def0b3ee3f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8942421437903f34cf9feb729879e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609b6fdfae483fcaef8eeef58ff64a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf720cc646a9c36f7fad4e0597f38620503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0fdf11962c2ab994ce7259ff42958504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c698fcdc8b40ac6408e110a5f2cd77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07819aaaa782b39f7e2c74f26d79bb83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1daa00dfc15beaf88ccde4f8ac8c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54a6dfad88d3169d6035670c1a5246508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe33d42d01614921f174c53394a4efb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9a30d3aa278b15ff2e946cc756002510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c773a2a2dc12eb516518a260d402c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecd9e0a9825bf23c494a79aafb78c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5eb7015414202c192ba2dea838135513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6dd58e0b6f3f830903ebae233ab78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ac4d4e014859ad23a96b5a24b8254515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a459657169c2f457e6ac53a15dcc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa068d1d7a6599a0e21ae20f2140fb32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759e2d62fc4793a4cbe28922b6b02db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb59d2aaaabdc87eb2ddf5ba7fbedae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8f125fe8c74e9710a3d5cc6d36273520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a00ee0145615c44741e8f71156ce2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23f744a62df9d000e990cafd66f493522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48284626b4f12b88adbc25e7582571ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2285a6e957b2dc57cc38cc8d7aea7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e452b30acf8c056484f8fe4c04208525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2d9b863526cbc088d67b1c937d755526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9e8f2b714dc7eaadb3b5ad9095697527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de91cb29c604d8d65ea186dbb67002528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007280eabfeaca74584694127d541d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa37c2a559456e3514dc3b77e0f4c18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6ebc73333078c9519b674fcbc9c1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad6fb18005fd445b1ec0f7bb77cbde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e35ae88a3a975b76c30ae6afdc3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f977c5a2567b207c807800ed5e4aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0015a782e27201a57c1e2e6728480d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911c7b1b27fb62cc8f69d7f94ca92a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e860bbd521fe044519efafd45efa5ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c295e31cede8ec5613ca5c65b3c7fbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf031657ad3ed5f27b0c67c897f834da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcb754979e952a9ed500ea3523f818540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de323df7524218c67b6e4711e630d7eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78fd29155a80abbd4b9f91e97b7ace542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe95830ce3429e031a69b6e4b80f2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02c52a2c2134ee97e8664799d81734544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d955626712c82e24a30f7bdf7cb1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9069993d091540ce7b631e70952c6cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec26a8302b73e2728cd0f6d213d1972547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed41f0a389ef095da93ec4fb7832190548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0b4c9113470a627a391aff499932a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866291cf1acd0cf4b97d58384cfce32e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab621f17b4d0f675f0b11c121f90a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fe32d2ac381b654f46ffc43b08184552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783258b7d8d77cac93f929580e33338553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d84875d03c7afec41926848aae8e2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7817f71a3334ee910eed3a280fd9611555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834b0d87b11bc643ded5d92874ea763556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519359ddcc15bfa2eef43597456aaa5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90ff37a4719d568bd2ec77fa4ee304558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6e9d301299e0e38c5ecff37b5ced8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d91312d5919b5333b04b11a79c8d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f1ac66c515cd606eb7f34eccc55c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff69c175c0514f07060e363726e39f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe630742d6e8cb2509f543d0d3884c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16daf78ab14fb55d6434f9b07f53046564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8829e9affd494160d7e74256585f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1605b699189a0c3ae6f3dc88d54f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e87820fd68c805571c873588eb40df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c8f1a0a42c5255671a0c82342e47b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c10a5523588fcfc97ffd40fdcea6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff8e694d10a35b057fc53217224f65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad66494a310280836e5da2ce04d00ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609056f9744549cefb0bf7abe68190c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80f21322b246698f759b518ebbafcf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feb7f59b6ef25dc44476f536f758aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcaba2794dc597339507fc2f802133575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099522621dabe61fe53afdabc4b5eae1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f3acd51b61939420a3a9f41c9037577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e48e156f2d3f9343d5071f8bb66fa5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fcc865be2d2b5630e7bfa50ae3f73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fad1189b234555e1e6013afe14d903580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176b9e6c2d02443e41fc2f90c03ac7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309add99508831fb410fa1b13c1d424d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73818e520d10e959093d1e16e37508ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deac7bdcf4bf563153befb478e2285584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21105808414af0124f8392ae948b860c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539d383a0141d9bc8c89fe471f73e98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507df4ddb17b994ba0bdbf78e79e803587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8cadfa290e1ed5edd879b72d2085c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358297425f5cd112c26c777e2de4c83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750bcfd37ffe829bf49de801cfce410590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec6b48660da0b6fcf9b83d24ab14fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465308376d45e26e64d3ce898b39b5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555864cd068b8d6fa154e252e57cd7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5a71ebb53770bb6299424ece75f7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aadd410751b0e3dc627f1ae22b938595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b42c8f419a47b9bffa02adbd531fe2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ee4f27e6c8a0e5383ba9a09ce8e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe715c93056ec95b8d87d91d1162538598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0686cac69c1a5c0616ef15df43b960599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2a2bfd9bf865c31c77d1604197419600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b3449ab44761631e57e79d82b2fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbda72ab413efd2ac7da6c6768330e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345266359af952fb370fe310d687f3d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b0fb836c7d43aa23a8bdc5af1771e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d804d0fe1fcc93bf12727dabb35dae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa76ddb9e0e23decb98e1909b606f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771529eca40cbdf30017c02202a23428607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b343ebfa072fce6294a11ae5e677c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f0f9425e8455a06d96a73abd9d0bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f8051f1a54cc020ad72b4dc550a87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1321c74b178f9e7876847ae23a1195a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f229b3a1c08df7f0e3a32b69810ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53021f9a058d34194819d35c15372d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0be9ab3bb9b6eeaa88811891012c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e55b79124aa4eba01c4f16cf973183615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37f83da9ca9d0515821dc8065ab166616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d5ff9c556aa3d20751559d7daf04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0035ace235ba9e5444f32ee7218ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ae9a04366548231b521da89a45f49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38086dea913dc28608c6f805f950c6fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd6a2f5a0d899a2447882e54f8984c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a913b6ab15df23edf8c7bdaaec3e10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d0d03e6a84560d6ce8f12d184128d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f206c5ea40ebad07534daee28f966624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5fa90d38b57eb470c33f459041cae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db378808d85c75a828963ce5c567280626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc86e7139eb7cf2368cfb62189bc90b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef81e0d87d87a078689bd203a7be5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77574e0e5d83b1be855062f54d9a35dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f88bc991e1e361e479668dbbf78d68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d73e11028317e9f622a57acf66867631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799743b8d5923584fcf1388b190e85d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a726e65ca73cb2e04490c34d0a3fc9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e897d5468a3305f0a94dfb8eb8556634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e32fcc49084564bf237ae65fb0e222635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281642236f5ca6f7d4a9b16fefd1d6e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba788c4d713f9e57d25c8a3cfc90a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54801d1eb5b33f5f02db64d665ec5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e88df5ad5ee1e53a772c8d5b4d0b53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da98bb080c36bee3f6e21cb6541d201640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a375f26a5ec58d7aa3512add4c2b5c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef487a56f4e764ad593393374f99bf9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e406598da96e37fde1d4c0bd84ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0ef7ae905f5d3e8bdcff484c86351644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db40b83ed19c425e2df71d5b44cb49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715e6f6bf5d0c5f807cc956bb9a2e7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970300eafe441161a5b6383b2d0df821647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61318a7055a99fe4078f4bb4993384e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499c42be0b2eac8132e40f363b37088649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a2f05b6b163d1d4d2f84c1a53251d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31981f56bcd28ee5317fd2e9566ca5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c26d0adbf9066ed6e8e64def9fdced652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20df115e61509b1e93a2b02cab02a59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27474e744ef34ff4911577f3c1d70f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577c2baa7519b1b06a056911a89efdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb29fac41c7f596e055eed5ef72322656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68c3c31ebd6eb5e17a9fd4d5133c53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6238eef29108e7c773143f6d2f8d2ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b3339cb6e1c69ba9f798359ddc242659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e92d6a8df8980c214655268ac92f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b51e81e38571d927a7170d957d458661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca33e67706690f9e7afe84c0e248bb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9a62fd8b49012914ab7c59ef804a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170b5ab818d1696a46c5df86841f483664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c33e7934b8db25d23b0b8398b23b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd31ffacb2f530120f4f304bc47e15f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d205b8450081acb4d762d4a63a2e7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abf0581e9eb102a5721c91d372dfd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a247c68c04faf88ffcb07203208087669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b87674105c731a95386170de766bdf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05620cc86bc0284403b345edfc532157671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b6ab94fa097cb6c029c0c0c91e3e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549b6f4db25535f0ec2244071bae05b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8736b96131e8a51e8524b8c5ff1ae97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf331fa8428500fbee84ae8551805c45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753b7f38b69bd47dd3f0ae5b0ff0bfe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a8d15c6526f4e7c316b17ec4cacef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f126ac310dec03e45bf6336cc521ae1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b2c7e7ef14a49a310167f34195553679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a4a97786eb92fad8c175ca482c473680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4883395e1c67ac0cf677dbceba5e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789be7f402a485a5bb21efc8799b247682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ecddf2994f8862839faa70b945ee2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb27fc7e83b6e62c7b8149316f0034e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51ea1e7056225e705d6ecd48c470b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36967e74e57fbd09ff8130d3b1912b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e69dfcc9288841f5739089f5a2c088687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea0ee900a04ff36b9d662a487691fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd77a8fc754f3760dd83a569667d33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9448160d8ebe40c2a22b01ae38e90b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f053f73eefae7fdb3b073bf290ba7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5b79442b8478e3c6a0635e5d23b86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47601df4fe588c91dd64edca18c23e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c52d8b26565b202c8183c702cdb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae3e0a688279542fcfa557a7cdeaa4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda33d44a99bdb6d4e4b7b54e3a874f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e15703b06a0f2f7a24aa3b84d955cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe28861ac4ce36a503c0923aeeda9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dff44cdfc49f763bd531911237ef7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dd0f1c73b268329d79b9c1de21a19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f2520943e2949aac4dd0ca48614e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb0e4f1c22cc7e4da529e9a17a4d06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2a9926b9340c68514ca861a8f4bba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f82e16dd220d7d80b6fd4669a2fabf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d7be37bdb3cc8f541a9ab95bfa07b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d85c41099c7024569fafef0296baf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487391a37d129044919675a85ff6bec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655854fa26595b2b987d91c8f3ddd4e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493bbeaf8f733850cdf92d8daa51563709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5a454f9c5c568aa4769302282e9c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d841bbc7f5ee673b056b8d317c2a73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53396584a8efd4908c43b3fe8e3beac5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc06aa7d413f37e87c8f15d08d4daf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad662eb70d2735387eeb4d349ddec1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98875acb443eacfe72d9dab21fd7b195715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cb1a2d1478e764e719017112b29e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b4db9e009ec2e583a1f705c9f2bb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf43d99e8d68a0676719341df4a3d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294efc970a90346eac8b15c957544a8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58320853c73e70cb2e56dcf12e16b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc81efadcfafcc71c7bd8198031b50d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c1961ba38d170c54dc4f08c69acca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52078ee3a9fba91935b99ee07de69666723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6bd025dfe41a4039c8d4ef1bcaca7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9f74953ee5b0168a5f0e59ee6b26d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aa949487a9dc96361839b3d9febeb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d7ef4445c08c658ecfe02d60f1424727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65ea9257e9a1c0c0f16e17c568afcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c63246d18271b767180b61a25f87e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18616e6163446ef1ba33f569477188b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5df163ff3798136bc9d671f36ee07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8747f51748e3659eb256bd8e415b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc6cbd3b96e7cec409404b260356aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e261b65654f878aaa3ead9421667c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10324cf05cf708c4ba50f16ab6947a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de6e5514321c6c30deb4f9b47a4faa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c1987263e427dec9b8b0ec7ddf532737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28d4ac0065296388ec2804dd6dc6a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ef563f3af5cb0d5f529f4f7de90c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b74132652332cb59e01a72b9f3d9b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16af58fb87e3db681f600a9683350c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1e17b6fc591829313eb869e0f7f02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd4afd8c145c015cb2f6054f431010743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea0497fbebf0564cd4320963306c64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a014396e4d21d31fd958fbdebc38d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10935ad66ee19fa05c19f43e9c4975746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3b2868e3ffe1bcead37cc46232dfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650a9185068a9675408077f8898f140748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ee0c8d2de92b5ec96fb3eb6958b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3e3ba5e2c5ab07da3316c34ec83a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c74bb6434f8045fbc46f6bfc062df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c20a475213e67a69d59f66efb6c50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516c9a37e50d95a1a31b9447fb04081753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>