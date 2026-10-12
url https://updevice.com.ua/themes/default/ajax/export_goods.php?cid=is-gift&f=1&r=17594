--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da309cfd9ee4d150ba2ba4317b4ab96c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98ff9b01915f2639c23e886be142fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c902c266ed3fe7e77e8d81c1aeb613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d44510a73e02b1ebd0dcf38286ec354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fb13e805092c319252ebcc953dcd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f2cee297e1a7b16842b88bd57b67c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e3217aaef0637030fe989aebf3ad37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938936239b4354e75f7fc168682b6908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78c7b981577339924a52c8dbff3c639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384877bdc8e8abea71188b1de3932aa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd5544a67d53ab29780b5c16259c5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bb85278b87d0cf5a4ef65a30737b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba8f0018c4c231ac5c34f4581f1d2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4adfa8be1b23140061fe47b1d32cbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e5598d53beab680117c510c862e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871d462489ba86e06c62d4a55b8132016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fcf86bc4e7ff134eea693ee0ce35a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81f1e0c2948ecf850c945f7d7e1cf518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791978eb1fb54731e6e715abcf3f94af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95737544e1fae4c342b641a44401c00720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e713b85ae5f3d3772d417618545586721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485457aace584a4675562557969802622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a39480ef66adf0adb7c17935ab01b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4760a41f2d111ed5ac89a22dfa8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3427683c4b3d68e6d5760cae9f035b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9181ee598cd51039bd1674acc266d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebb0b9a75b6799a27d7f94754dc24627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b6f4c97719ba2b79d22c8d303adaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a7865a04734a1712f2e16eda2587929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606920ba3b07eff546d5a27ef68074930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8492c9ced648c0afdcb3af8225e0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d19cc84419c604263b8baa5ce5b5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a42b260864c19588248f6401fbff033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a733f910c8bee74fb34cbf52344ef434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ecc712e027fc1f5f8d3c1fb2dbc7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a954d67660bd98ecb2a440731e73e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6979725e29b3844ba29239b9ae5c4ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e874638db6b55e84219c032601a05b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb64d821391232307e2c2cac017cbc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258a49514bde7a8ed03b042dceb59bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce21b3e62597f92a73fd7da515570b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ada10d39ba7311fffc4b8899c8409842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642a3ddfe8ee2ae6d50820c01f3a90043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ed5fa8fd1fedf3df97c71ca93022d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de992d8e7f82fa6ff3b683c2d3cdc7c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c56354b5d0d39774e7d5124c84227c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372a07f4fb1fef642aba45d71e93f3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069990094dd265a58023057087d38ba448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51210837d7bfd713444921c7d900790f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5c22025e43894f2cb8a58220811f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61ba712d7eba0b4d0c0909614387aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863600cbbb15d847196989f21c39a5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f9805e6ce5ec75571606e367f72ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f427e3cc8434598377f4df9bc5d9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa80acc129dbd76f465f3b6b26403655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39416249ed40d0ab7a085d2408e77cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd5d46f7c9d8bb5b222f53ede7c28b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc5c75fc6180cc645f466845fec73e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1fb27f153c6ec4015297fca84f4d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47916d3e4f513754cc0cd937b6b461ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f53cb2b1283e69b214f13db30e0bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7ffb30a62ddef12c54c4d5334048e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc625bbafd1b8c205ff9d309da5eea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a349b7be93759b4e2be960db720ff364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb300453961feee3e7a2f469d5673d0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7dea2b510b4065de6c52425c4a70366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa32c0b2d0ff92ee0a2fa830eb35a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ae1b3268d624548a91edb75d2fe7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f8c6ce8fa8b220c51cf2ee12f795269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a4552fada1ab010d60a3a996a172e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca601513fb851b22ebaef048754c8ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1533407a382fe864c2cf1b72709d0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba90d6287b26ea651f1b8c27588fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6e54c9fbc93f7296e21f12da7130674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ac3767806543bc359d414ae0a464075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7253eb6827dd826db9cb6e3e86657676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e56284a0c3ca26ff774dba315503b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21563f6adfac6f49b653a9dafb15ce278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49a532dddb633610d2c7636c88022579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f845ed3f14ac48613c32941f9de01280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e7655b50ada102fcea661a65be5d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c571cf66b7692780e3c5683206faae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761628b505749b9cef39f65a05654a1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87220ba9d5ea523ff6b704257fa966284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c27661026e3fd9542fcee8d68bb49085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985b95fd006829457a9ef137cebb10486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bcf8dedb2274caa669fa22da3b6b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532506106c63f62dec58f9899403e4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283e6e7f58510c5f3844cfb064823b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c509405d137788f900344b3490764a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229acb8453dacd382b8b57793f41bc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357e3e298c498bbaf52d706618d6e8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5fc0aa8fa724e1dd1a9408737629193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6098c5713ee2906c3c95cc33211df494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c62da6d1a1f086bea3d390d13bb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980a0ae214b6e07d0cfac20d16610b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1cc6634eb9b6b343bc5381d1f7d1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e387a11f991abf851fcb20d1486dcc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29514f1e19b89fccb36c618744e9f25899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcbba20412e71e7fbcd8541ae946cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619b24c8ca5b4c163ea9fee5e65100101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e2ea7697f34008bfe9b6eccd69e77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579810c91f477ce5d39ee1fcd3f61154103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c200986e77af2ec47718744ded2fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6612edbe469bf2d590c92a5ec32d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449227c7c652ddfc50b94db1b156094d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029dc41bcc32428c77185c94f7cba81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574014c357ac66e96492157f662266d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafec45284c8d359ee95a4dfa925079109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6c13540ebdfd5e18d545863e92e38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc09212dfc8fb404736cb14c82f8ecd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e4d491ac5a8f4c9f2a3a7ea3533a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8233f67b895a7103a5bd2a6e5a613113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894e6702da3ac0a02b2b54bbb039e39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8710d7a6c7f9947a81c06899291d69b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717bd1053874994cf8c27d8f5511088116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae4ac5ddd1052e0f96ea516426721117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade25d6c30d36e5019d5a3d910d1aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4bda43ab9c39792a0a81ab95ae6e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a60347320b4257544342e42693ae40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde7b3004c444ededcf478e8b03799d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf08257f79c7c2e045e47f1d8b78c62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6cd42a8f65259d35ed728166c895e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57582737d5034eee9621a5cd2d2a60e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2fb8669984ba05809c0033d3d4d7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad300a7b54663db767c8c4b6a7361d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ef182209b50f162d68e3056ad532127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef249ce027442a36e619442b9e5ebf36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0913b801c8c4aec0ae257cff80711129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da197bf5dbce1f0a37286fb61df78160130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f089a4d99bfc0489e350bec66070163131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687af763c2c0dd7dc943359fea8d68e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aca6563b994b2c6e13e381085e729133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddde33b6cf80818380f82c971b0420134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef373f8176f9bf935b7e65e9bf243b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61e1e2fc33575ae8bd61428c7518c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac34967aa3e8187af5f910367fc942137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17e9e6ad6e0857787c48b8e7d7105f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d43316728a6ac80a03f2ff43a7c900139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173953094ec0857cdd883a087b7cb1ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca496bfcf0fb6bb74a416bb8b5efda6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687403a4989d25a896be1a346bdc299142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e90d7a3f464950035325a012f0f217143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699842ed343ac44c304d9753979e851d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5c399007217965e013cdf3031e4f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d44e1ebd83798f14984540ac2d0f6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d132e857aa323b8045705b94780c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54add6aade01ec387d5ab576b0a4ebc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5b23d98a9b8d3250ff0110a6e2ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e96ac9b3f89ea718676053c1f2afc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14574ac51fe003f832a9745b3349f29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b50c931a4bd24c14b14f560e32929152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53de46eca724372f0835c4daeddc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a3e5048ef48e9b07d4d396abb3236154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce55829c2fd113ad44951ad2302998155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e251892eb6838cdad0213f328d75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78c1bf770698582a2a029196a25062157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffd30c6eacb3f418d810f6a8aa8de2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e953f218bfd09f6bb4e659b3be6fcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c926d1382523d0c0d0ba5b1779499160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb7e11fbdf9d81ea675dcf2af85d35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4555cdb6ac1b685e3472a88979bc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b1b50c0a6ca360945cb9237e0b2cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10c4b5ac241918d308322906b20e48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff32371889a691a95862f59c9198cef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf43185db8642ca29636e02a47de8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf262f301ccc119c3b8b52f85beef5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c11c51339a50398982c5316167f90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b93688d70ec7a8ddacad55c33c6f4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542ae487004a793b2cc199d4fbd867f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5d176dee2e7fc8bb6c1329dd1c8a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccafcf650eeddda94b012ff95a69a8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4005846c1b0834a56d809bcedcc08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f0c4f7bc31e9f8536ade743f5a353174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff62b935125b8de3342d5751505dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936d5c7a3abf61d8049481227c92009176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af701becce38a2475fcf15cfad935e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6894f7afd26189f96340d884c0684ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b51bbd38484cdf8a8cf04f634eccec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c11a5c4bb8abce3d4b915ddaa9070180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681a964c0365cdbe75a4907c09c19b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd744691f9a4f19aac81966ab5be64f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e4e7b8fde9133dca59a6788b8fea9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8a31b2080b13f0b1c8cffd6ceee4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f86b5c71fe752adb9c0cc1c6b52e95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe34a1c56c290bf37d68ab29fc2386186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a979a5bd4b01de6a56a45e4ebd575e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8817a0dcc17c91870322144de5995188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e7173e5bfda7445a92c6e0ba5e44d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22551746ad0daf115a982c22848abe7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b451cfe377e227d00adf815a0542a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b4b23ec9005704a09faa0d6c928b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251872ad494d1f68c41784e6ae7372f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d455dd5dc2766e6c82ed9fbc15bd032194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40129269a62b5cd506c554404f098c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc317dc9f66d7e57100686a63da9fa7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce840ff904169f910759a3f74570c2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18accaef70f34490011a06bc273020d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3596e39743fdee1de1cece794f45e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac284e075981e021e10493c6c54178200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19057cb2afcf099ad61bbc1f288ae605201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901003651ea2898098ab49cd1c47d63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4308e0903f72d47a1bc037669cc03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb29d6711bc1540971c50328ac01d57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e7d2c8bb1455cea61b2725c989f47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aaae93a2ff891c19152b61e95db87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a95f763f44df805485b572f51f4f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dfeb1dce95410b1585f70261231a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8e322e8a3a2c3e67e6a31012458e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8bd35c1e05754afd3fa60564e5f2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ca190a0a648eb1bb56621c5143816211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6714438babdbe16deb3a5ad91e530212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c5f76d486b3f76e1709a5c5286675213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621efb1089e41d8e930f3d3a68b6cad8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e19ef1b970a71fe9f28b185fabf95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb854c8f1d0c6e35a742b4762dfc4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b061938750ebb5664244575ebacd93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a438caf9746ac80556e0eb2b3f34ac0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937700a27c5fcd3c990d8932166520a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64062f5d2a685d6388f76755139d40ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee7d567a5fe82d0e313d5c92f9325c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141942cef6a602c8d209227a34c277f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5febaae26fda6cb39cd72e34543776b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d612a433bf9d83a29444b80a558f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062b73459b291761e96983eb3484ca9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612c16ab7caf28cb455c4b38b41ef9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccb8b9aa40b1a930fce20130c4efe8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869d8c92998259c9f70797865f8019228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044a724af740431536314b587c6e536229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ffdf1b1c698d91be43ec7cfc7024e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d48e35b2d7bdeb4bdfbd2c019bbf3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78676d9990c41c4037986b548e1e07a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce38c5e5e4ee3369de6dbba8e8c94b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fe7cd13076ca8bcdd5ce30e4cc327234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a23dbd2748963ca7ba21805b5d46b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b3b40c0eeb857a0c5dd87d1f01329236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ea5736a5cbdf2042e7a47510768f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e8122448201b0ae8b7517013f4669238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30833398e0835a3edc230efc5ef974d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356751f30b7a08b04b3e9523e07e7011240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0a54ad0931835729b46425e5cd9e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346dea08b6c534e09fac178be32781242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d83d6fbeb6129f212a3f382219b9d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687e7246cfdf7467d14a59b4fc4c58b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89b830f4495c09247fba0a34af9c63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9800dfd5f75afac86362a05afeccc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d033ec361720b1fc1bae77175268d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311326221da6f4c9cdcaa7dd711865b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51aad7ee1ce23df9de7c64b91e61c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0590705cd30e1b7bbf6b5b4a4c910250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af1e65bf24a77ee7f0387e3fa0d9da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf7ee18339ddeafe96800915ee3d00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc089a25ce7e3881f3402f3421613253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec017761993aa1b80dc80c6d8185b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e9b79fe1bd83fddc7ce413c6db765255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d33b0c115cfa2b8ac6d9713ac905a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c11c3cb0d79e291b6b0553b623469257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151592520d7353184da3216f7225a52b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d98335ca7ee03dc244a3c326cf2005259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fc7fed6d9662f13bc68b68f336e6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19475e52b7788bb57b75e1e3e069c93f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3b6fe0c3533e37d56e7ab0edb225262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750098cc258b57f54c9efd973ca225e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547acc9ee882859ad36c0791db6bbc7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e248f8b2d92082547217d5af55f2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb732620104cc20eb8a9bc46006e51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42725870fd5809262057b0ac92e8ff3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a6cee141f5eb530e8af574134af4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9312698ff7ec63bc7360c2d9dda406d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a99333e3922766b27c006dfb6484c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4694c875425bc4548287ed26c1821e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12792d0d40e87c4c83d71d2b333fd72b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e320c607703aa60941419c9940838cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303bc9775a40399a5c6e591220446d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5852564e6cec83ccea889e8ad78244275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103bab987c69cc47186e9e1ccf292c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b33544ffe5516fd3cbe3fcf6f44b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a563fa3a1b062bbe00a56a122c185278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481c546e3f9df82957690d7fcfd2473279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1ab0578972ad143b06866a5dab152280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a24e319a7d1ebe99e9ffb54ed030ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde076b82a092e908f7a06b930ea994282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa589b8524fa0e969e4e07fc7769f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f9d0da26c59a78cfc2ccc365de675284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f70ab70da2ff405055ceae1d94c375285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366ae9d85b86f7971af2fde02de950d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5b6685930370b4d5f5c771e975369287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd72b18a22cd28d9b784d49f79c6e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc212d7b038a1c45a4fedc7963e02b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f993eb76b9a766e15b4c715b9b135b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73176a6d19ed7654df5be76f17a058c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d512581c5ff446ad02d67dbe8d815292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26742b118cc9af476df348a67bdff38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508afeeed35bc7a13e5ed0c96abb607294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4911bcb444f3b582c45200edf2f0c8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1391367bfe673fbffd7ee77655be8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22bd5a21c5e41c04f63861c83a2bef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b30ef5d0cd60b76b5f7c29811541a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a78b4573c165ee0293efacabdde43a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca47da3def04bfe33bd1993bf2e2fb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96126853f6f1ffde15c606f64214e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6590392123c1622fbfa103a2bc4c3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9254da0eb342aecbd7c34dad10cd433303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497ecb1f770648dbe074f5888f61012304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7794b9a4abae27aa19c117786e125305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5385154da055ff204296d7616d4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3bacf82ae454cfd1df475476e4fea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8824994d35840a46a6a1d049ded2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89256d90ea8dc2127df81188448eca9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884854efb25067abfac0ff6caa1912bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fee3537227123959358467478229c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6466ef752ec32970ab69c1e4795e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d19e5f86c786fbd158d19b0e5498a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539ed21547608f3f001ca7ba45a0721314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6c53542974fd8ad01bef26be75ab3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d767deef327ac3ac2a72b9b068ce56f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06c4367f4dc4717ae0325b3a5a3546317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f3bf6c4eed66bdb43d5ced0fe4ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7107021ff281cc2f5a6d4cd9967e28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b1414dd5eca623c86fb0561086921320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b913e326d8337355de4184b712ccc1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0554a06a3a6e0d889dbdafb015558322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28faa6c992669c923de0d4ef0d9a9a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bd983ac5f302f36fa7f07e512882c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f772b3b580a89069d9826a332cd5c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7f677e7953606b28a440a317f6bb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6c67a47b838b140601a30aeeb0e33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60cef8a96c51a7ccae47e64d671f8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf19f1db62dbd88a0ecf88fea7e49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829267080bfb31fcedd9b05c1bd23ee6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ad934ef1cea99c380d8ae73ef5e74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2190b0d39ba8fab7e237b05d181008e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e7718f2a40ba737f70c1049f259d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d920490bd2908a5fed8ccc2245f28dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02666ce2ee9dba34f9693d10304021e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95de40d50b2598bb4df8e15987862ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a875fa126348dccf3640552edc1af7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf8cece5f3216cc4f79ad25033b329338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a098a0f39a2a1c69918fcf0d04630339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d830810ebd2a858b1ee25f725e6fbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93094fc1c27dbd556327a3769b3bf6b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d299d10e510dc9f523c6cc27d825f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ac1b1b6ac1b80d2a7e9763072be31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301e461dbf9e7ef374a583c1c725a6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282f6e5feb84797287a6319573c2946345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63fce34a19e40dcc3a50db95e75268346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d9859588a026aedbc73f9572cc37c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff343e2b9affce8a95a441d61ef6578348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69b27eee5994e06a2165f4766e0895349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604461924c14f9eed981dae114a1df52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08a2822151bf19ede09eccdb459719351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7fb20df32a6b05b1202ea01389640352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386e8b042095209783dddc6ad276960353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af23b9e846c8c537707f17478e4c97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35bc740b0b860b8837dd5980fea153355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32817d0af9b623a848d497ec164d1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0c0575c12a351726aa0da52e546fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643f56981a9639095d0f301453edb78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fbfdf457869bdaf855842d3848f54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f2d35f5bb24c7e11a2e82020c8324360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ab84432a950751f15a39138313b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7d8d98126a1516fba70e74b08cdda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fbfabd0e3b69ff032fa7dfdad1315363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298ebcc2d5460627657586d80667109364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d501e4590c42b4916554476923eda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aa1156fb5da62d50ab64dad74d4e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c10255c78be463a8af0bdaf56df2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaedb99e5df7b9fd4a161b1179063d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982ca2bb42b8e72720852fb415f25d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1748a230ea7ee914e7d758e68aa5ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d12dc5522c75f954442111dbe9738371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463f63b09293d41394342bf35c2a386372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73996c8c45adaed1ad268158d97daaca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b2bfea13f14bd1632a85e4809d5c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5abd5e3ec1b16ba0c2d1978b88108375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dcfa69a7b4ad5c411902810eaac60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e04da30617259b3c6b7d4d8cf79624377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5800f6c5e8972c663302cd4a0ec51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f09083759e5df1de93ef445c762bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdfefbe728c1ee759b2caf0b3a73e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5e3eb74e78c711ad09162111c450c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06430831eef1b7ea4cccef2c5f76c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0e0243d696cf3a29c3ef71a10c2f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364d6cbdf1ba99afe5336bf5785dc37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4560236d17062c5774e7ffd7550b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aa02eda174fe60c9bf8113fd5d0d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da80f3d1b377373af9993a768004421387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b595f19c3b39f3061dd5b763a64d63b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe11501d548357d553042680a30d82e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce143541463ad71e4492788365f9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740770760a1203052f5a1ab2d69e7aff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c844146f91809a4709bf9a6af70a82d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080b33c81c6482848f8a3b9305c2833393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaf0cbc4dfa7b9cc450a93d77aa4d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3097d806247c396657a332edbd46f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098477a95ea96cc5ac89652e1ade771396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d78be0eed8cc26ee4ab769d083c51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24dcf95225db4fb1053bbb80d8426d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ecaf5783f5af020b3d13a623b53e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cdcbcf2c33166f3f6a028f60d31d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cf3af14c17ff806da01ce7d51cf6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e694c8f5127576c21748f3c355343cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdba4bf6d2fe4fb92b0cdfe8172778a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2da6862b2cf902fc64c33a524d6ef2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d75f7870584a94f1cf2a9d8415c65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240695ece243e9ac7fb755a04d8a50b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2c6872a3cb4bb14e3f7bf9bd9d590407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc4357378741c230e9c930cd9a406f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754b7f5c1556b20090d2484c87f2db8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e3f49885dc529f8b7ee62c0b7fd67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81241506b65f4d71dc25b53430598ac4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9557fde2bac3ed3b529c2630875f4d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc616c0036ee4f7da049f5eec82d84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d527d75498bc5c8782892bcc862c5ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622e6f90c04cf44189f10cfc75b24b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c821d706322bc1c1f6b76a07b1140416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5203ae432c58d4c8ff348d4f605a1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e45336ff3e7858001e127d5d70a56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaba052c0dda3393b44e15e46e9c1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393e2d3b4a7be5e82585299c1444db0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a95a5f7103c4aa8da74595302d174421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c397f54231fc5eb19ce9b9b7a53d2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e401f71a45a15b67049b7b31e5c462423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585493a6c27861f45a9802b8f4a2216424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4622c78011ed43ebad250f91b02622425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838cfe2df44c1bf875114b1089a21a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027c27535b98525f31a913ee2fd89fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a03ab060394570a66c7843a076569a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbc73d90920b33008ed71b6c1eb0ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a56ec7d8095215f51156fcd26f244430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8116009eb2a0025699e0c30353f6e65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859e5a3da6ac955a77c4bf6c84e26c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556df81cd1a99f0092f551f6d2a090b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee2e54fcf2ab641d6d26c54833cb09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f177c5e845ca88ce07940fa9346801a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2510a7515215910dd6f6ddc07dd9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09147668b1a853287da1527c0212aeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7756ec15c899ec18eb983caac0ba1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c30a1e12c6f61c7af5f61d7de3788439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8f4eb4620feebdb1f724242671554440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177da8a116e32238761002111c591520441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f642787cd9ac5d33e0462527a5c9bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80492fa71e5c164c302efd8aeac5ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf20de7e41d5fd699dfaf21441b9fbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452d3c07941a73f3c5ce2e72f034046445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c70abf18d681116186485f97cc83ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d56164b3615a37961d86983ae1adb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e399f0dcb4c41dde7b49f947697b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85751da4897d35f912edab7399d437449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0d5bb7c052f7f29342107be8a1d0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55fdf80de85885cd48b93502de04a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b01a12c6b00a6a5f55dccea53e9980452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b62d3c080a7b0d9e88d3d09c1af73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147513bb38c7619a3fe45a77767e93b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874afd97b581a6a567ec97c1d177cc12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b663f3a80cc4f63f0eecacb7816d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94202d1c7fe59314e4a492cfa983ed2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50634f4ee4a2d2115bcee3db082e8ad4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c176a3751a92197bc6d77a0d099e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb929abc7c88c54fa082803f606a6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880903895b3e4f933215848a2f95fdc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c01f19f9b6ac5812312fa9868d5ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cc4d7196a4267023aee19e5319aa8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd637c94fa46ec00215bb3a7a52832464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234e5bd9f67e37e55a43ea34d258cb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375daf1d42cd74d5ed39b096b714935f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a157457a7a1fa8f94eef2029fc5eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a86d738fd124466ae24b3dff77b23f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b88b757a165d9d01397239a9f34b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ffa03ba56c5af7ace531fed96e191470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6b294937b91d8dc7d450588fc809471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f6e955b06a0116816703f9201f321472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edee9babe719d44fc8763b8a335a9b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a56aeac13ae6a00c44a0caf7f7d8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843281a3288cac1ac74746a3edb0b89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f5c64b8b02ecf25d5b3f3a821d6b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de4013829c17c036992aea02898cf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73871b35a0ecfaac9bd5e4dacf6a454c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade09f4aa1ca1384c2cbb38ef180bd4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d23c37746b71d38f8c6d5e1d83659480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f28d8430756b0267258b583e43ddbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ffd6e35a6a75bbe7f3053e5ffa3a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3bd13383d86abe28b5218bdaafc4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f62c23cdca38d2ed865f4ccab8e5b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02d4568f9632dfb6e2a4316e8f2b2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c1f564ba2b36b800d786ade43a58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9142330ac6b12e23e1885cfe3f645487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e5b5b1c889fd79bc50f29aaf99ef2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe008997296e732a6f94826f143f1ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef713a9fb73aa05293c3d9f2e8ca0beb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172debbe2cb7887a26009c8cd49465b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a9f6103614071c8132ed7b64c72f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe12ae5f231474f288aa0caa48293d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ef9a56b33b67a6848350cede9e235494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39312ab0dc57b5ebbd12f6186056d0d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f342080d4bb1b346c7dca2fb29c31c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc9f8c477d7ecd9994fe93695b7b67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b73914add0aaf8b97cd2fadd0e60b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7daf90814c0519c6505bff514f4ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4d7d97c91793ade338d6bb69197f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287c05fe94a759a30b9333f05af2991501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02b0c0f50ba9df43f17e459b10db7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f98071b7de12c2cbfae1c17ea67c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2bae4b53d69d7c8d3b690208c8818504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf1b92ccf7dcbb11f25cc09b4bdb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47537cf7e312e9ab22dd8aa3fe731d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7a4371c78c6234beab6b7e6e7fd6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd694cdd2a8007ee09266e1a677b51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d31f6613664eb3201cbdc995963eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25f66fc449d8094b3d17463b92c56f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4479dd01530552c9da415e859a0975511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429481614234407ea95e60cc8283e564512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b73b039181fc2c4c1266e3ee40bd1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc301085f65ff9f4e796e7d56af5579a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5c029363a12ffcb7e2da9643611a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c922c7899342ea03ae6259082c6418a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb779c3f471a8d2705908a3ff396e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a18083d57ad7c9920816ea701a6e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a9e0e517b3a958e13b153d5fa1509519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39f2385249e60265cf8fbe78fe27c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eb21177d4e2df8888a03dcefc52c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e1ba840aa520b45cc3862e7271e9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7c6a6bea78285bc5317e11b95b35a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f18bc9d377e07ef8b8fc9d4a95bcdb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6988fd1bffde9d1a6251c0c917ad2d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d650977ed87bd80446ec0d0ec2582f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244ed696149f7faacf3b727efaacdda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f3b660e07de9ae748ec102f95db7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7efe7fc1e0246ef4af7132e56de2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dca3bff7f086df64b8563df2cc3a0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb789d52f50e0d20e8ba7bcc0061276531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e9b79fe1bd83fddc7ce413c6db765532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dedd516335994d4428eca255dde316533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc5340d230bf30a7bb3028844a2074534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f606784134864bafe038a437a11238535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56bfc3edfc6d48fd8cc075a96bf9ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8049f09c6d282a838828405b1510a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b21e895583bb2384d39c9776a4ae8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739670c93847ee159233b11f8b89760539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb1cbc7b2be07ba22a9dfd116c9992540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb93abef5483fc9efde48188d34a03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee087d07a922d59d1954b36ed9999d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ccef7fda7b53b708d25304f8add98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e974d05f4e4e6d403f88ed28a0a287d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9023d5193d2294f0afa75b9530e11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af923554e43b58d419cf403c3fd5b9d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7c69ba13379ab0dda8301258abfc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4498aa1a3f264f26326db11a26bc2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b04b6d6a99425b4c9521b2b40cf3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441e314cf446db0e43e32f89a875b55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0030ebee8a8dd7cae4a289fdd32dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840103e761972ca727fa3adad438153552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1dfd63e49b12c282b2b7b2c574e41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acaf15c71ee0dc3389893d11ec04b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37687f1625cd52befb559f8831551fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469566a3b5c792d6bac708986a76d28c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0162c069943f3710cb4722114f9f8bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd94790f6ca4800edd34ffbebe5ed2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eff858420967f131950c942ca685c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1f0d870e1f785aab35e9c8fa6d04e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a078182218b8f072b236c0a919d92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff32c070673a1f8b6d43e3bb9b59f42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb82f7d21aef83b8e48e6da31014f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5720945c499ee6f57525116cbb4d2a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380a575393a09d4e0d5d844efd8f2ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2292394ea05123fe98d2dd25c887dc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97c49d0819835b680ecf3eacd9a781567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54519bb23712ff64487fb70574960c23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eff2df292a7a45c89d60fab74b01b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cc4b1fe051003728a772ab9f7925d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41bdfcd6d57046f8b182cc31ca801c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cad6b6610c50fc736925b9fef7939572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b89163fc6efad789ac583ba3afd4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe73a0fc15f4a270448149d4710d07a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34730be03ea95feb3f6a934f7fdc17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee85cce28c49ce176697bbb0029084e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418f0cf8b0ac2587e96e8a2ccddad18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8e61b7dcd16175c579df80fabaccd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce9950fb4440af8e3cd425a30ff70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09276fea5a792bd0a4985e0ad2ee5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde13bf3c4243d05fff46240ab88ddd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba371c4985718494737a0962f78790582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed3e3ce45895f8c17cb18b9ac469b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b91d84d1ec1d1f59fbfc1529cf48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fc2aef83ea17ca0ac34a4f8a2bd7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b95653add032256e6135bd83cf38c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248db959b4cd3bb0dbe94b1e313a791587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26a9967f2c32b755171f704ceb0475588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395de90596ce9ad63292d0ecf72e085589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f55597aece8e9d354625ccc4a8be0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15ca6539526ac37188428b3c5cac99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee955c5d6d3f55b4c504a242bec9531592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87add0ea9703b83dbea30f53aab843593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16463486c98ccd8a70392a004c8ec1a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333859bd9afb3f8069e1e1620fc692c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b1495b5cee1e34bdfe2f0c972b11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b27882acb11a3168b37c845d8933ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6f74fcb5d64e0c8101f7c3ecdda2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542430cb32de9b9d7b54bb34d44dd2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c33efdc61b357798b66540c1f8a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c0249cb739fe0599732c12058f455601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d8f9958bb5b655c149a1e3feacda5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b226114ed4974ef1e83c108694321603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea6ff5d090408f6cdcb1f827daa8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425d00458cfbc6f146dc391dd6386ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e9d04202dfeefbc024e63fb205313606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cbd96f742b9981e66ab29d818b996607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3495de059d3b495f4d5ad31f95e8cc5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203247bb1a45d55135a736f5bacd89e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13192bc7265efa2953ea287799569fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a372b904fc42adb62f5f59bbe1f12a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327555807a117e9e960aa131e1c4bdbd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a55ed8f5b7792184b610595cd36c24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95cdb02bd7214e89326008d64e1bf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035299542a4848d7ac62648f751acff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127a79f34c7687031182965c9c8fd5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624936e3ad541daac4d8b680433dc0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af97aac70f48570338ff345c2ccde46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007b2df71f3a004b653ae1415619625619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bb9d60e26e067e6efeb73ba78c74c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31020311ce2c1ca8f0d641f0fba749621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7415f1d1bdc1b3c04e3aad68ad8913622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f570913bcae23f7c78a453852d8ebd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d50779d80f5dc8fc29a8c2cdd657f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365467237ac79968585ed30175c6596625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af97bd3044db1e0353ec8b48e898b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28dbd8099fe93c74d94f5d4c0387f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c057a3ec7d7f0a5a4b64f5b2a30525c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71069cd3c3a19ec098ee94f3a9fe1f6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915b34967f3c0c51001cf6be34425c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69672d9515d8a78d0f174fea07998a73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856bcb5910cc3dd19f94e5bdd59b836632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c7623e8b2a1fa161d72ebb48ad962633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515439edc184dedd7d33ac32ce893509634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754c16500d114dc5833d27059a55586635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4361356df94985854c2b7e938bf551636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b77ef2b2cb18e47af702f687aed91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b06c02005d80597994176430fc897638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921625c56c81ffc57b4fd8fff510625639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff656ec2a0c548fb80308d0dff68eaa8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c55f8ce2a423377d31a7f7a77ca968641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac236538f10298212b2e767d598891e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ebe3c73966907b324704ad66225c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d9c948acbf2e454c9f12cbd731d73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ddead41850f631e246ec970a0895e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe3bcb0f6c79f64a36fc116159e46b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7f557fcd7c59f02fa45ce46e89011647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aea4d443afc75235606b95e435703f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b60e81afa97ea393d87ce7ec09d635649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2b5512c08db1fb3d41a9562ea4534650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db4b845221e28bd89e1a997ca19bc3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7706932f45a8eec8d339d56ac0e86d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52387bb0a8ec16a2f987a9e69358f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847131b1ec3d07c372677d5944596f60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d7489eaa34c3b69f99b4d16df70c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62278801e7b5c89cd93584c187d9b14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144ebaac75ca3b7e957e2da1f62ae2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e015937c4503e262f4f2c84e3d6536658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32beae2d627bc2566aba2c39fc4b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc04333ed2416439244631e5012b44d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed317746efb47f0b57e3c9506c0b159b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c07fdd1d790cf474b23d019e8f0e4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da9c8bfdbc99c0036bf4f476a517a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e7ebf0c1137d686380369cf617c56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d989b854ef3c886121bac78f031d58b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51cfb9278639ee0e5e72c36ff471a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5c13346282e3ee87a06b2a76c42db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89814125f51b84a53f6956b2323e26ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c678936823abdfc5b260f198a04a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a780adc32eaee8d12f81f11b3afac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7f4a8036cbc933e9df055c577a395671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05066b9aeed638628e4539a804e9f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d93f92c02dd3def1d0396c4e60266673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b92c66896561be5cfcd79f6f889b66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f895ef551c9da659cd41100f31229675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6491b0699995d39a3163ea65accc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758998e1f9ca6a559536a84ed7ca5b3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d644fa15468c49cef144c6943d5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9524561311ece237eb0ac9e4b3eec31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29955dee23f2a633c0f3b1addaa40da9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925deeee4c6b170644ab60a80000c24e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32468222e5baa70f58478ea2b5ad205682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc69dbfae41b25b924bef3a97a9f29e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cc9d63dae434b62f29d81ff4c12ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06abb4b7f3e03974c4bb426718df890685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeaa63d1197bd5fe7544e81d7bf67f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc950673ad3919b98ec8370401d669687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d0b7c1e523506fbe1a6caf73b927f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df5e5ffd541f4231967d48486e0d3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c76f87652fc09d1043a796ba57d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cf81d0ab6f95d7a8972cb9989d9ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaa67e07bbef8e449bd72b7d34d69a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ff3d176e2b39bd2a562e703cbb9fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f6cc3697f2ea34df62587a8c61f28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34407870a2a175599f8f9cd0683623695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bf2cd8d9c50c25286e6fb01ab0621696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc24ee0c2cf4b2d16eb3792d1af04b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829b1c33284de4911f1de23fc27b922698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d619029cb86efda6ee70920f489de4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ccc94e283ec51b186c4d6d0ffd2b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fabdda8b68dcb6a7f41f55c54f1690701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d9a037c78dcaba86039f880fe38e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fadef7caf303d8907768c1ce9b3a18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d22d3824b8f8d0fa06f0597c58e81e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78958a110c8e9db966c65851e077200e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d8bac6369c620b3e7f2211b367e56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29cc7185ee3ff42668549b9b506b39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c183e78e2d828f2c5048d6f434b270708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862cc953f536f5a3c1f8e4e34a7d13e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af90e518ec37cdd32a7aba782ce3ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd40ca19bb37491fdac160c6551a509711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50bcb5f11918ebbf19696a94f4729d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297876362951060f1990de62c8b0dc50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffc5835845fee3ee99a7310949fd54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4221474aeb3b7a912119be5dbd397715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aed32f22ad20f69b609b6e76720826716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb776c96239d0e40f4a6fde098f010e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded39650d6dbdea6026df6a46da8e5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058e4c3c291f9eff7c6d7a654935023719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813e78602bf4f5b5c2f56f25ea460f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341b9a9606f0b25887a4861c262feb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fea67757d6504eac322a7f464fdb5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2664996ec1d3558195a7f10884b12b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfdf254c42558f34a6b96c1fb406d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831e3c603fe7038ac495c055a19136a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4117aea7f9277cd874823e8fe44153726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62151224e4bd81fad2c45f9736fe226a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07573fc10a39602080578cc5856b27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c846c430590de029c602fbc9a57229729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e804967524d56bbf6a270987b598212730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11808a46a9cab8a3b66e31c3d6ab0081731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352b69413eb3d7e2b034c5b10451475732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d96280b9b6c781e6bd41ef38c5b2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c679af9f71fa69bce88661d7ea26a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fa206d07f1b5483e5dd0ee19d41c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa0f8676c235b3aec391fb6118f666736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f005be7735a3045f9cda8579fddbfc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53680f0287fc7c68c9f06bde015858e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009847a056945437791b2dfe944a0b35739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9069662e9351886a700a82a572ed244740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3ceacd1408fa575238a974b61aaa0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f041c06aa47381543547cb71f21041b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789bf10fb5366888b08df8aad30e988743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4838aaa18407df0fb7b6cc0c2313cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b22ac514c4bb187eade37e4033ce7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b94eb5588f77b16212ceef4d7cf70f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52082114ff7ae7d99f8d36a6c4db7ea5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67186d59eaf31a1cdf93ab8c68bfc44748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7f210b7c21e8cd653555789f4d5b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ccee26053113b1ad52ef306fd444a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889617e44045006e4698ad167172e1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad46ea80148d4c21e49de9b78ac39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1787a3353165662a59f656203b519a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18277a8cb8d768a42d42c1279070e02f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c30ff888784206597acf8aafd9772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b38cacfd5bf462d093f39f35606823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f70f68dfad3a2823d84301259f67c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3e75fc70bd50370342da7c18199b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab803e2cfcdfa2be68399af2ebf9206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656375c564aa51e7fdd0ce5110d9b39e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73bc7f4eb4b3477530ff72258c27428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0a839d472cf389af1499edd7037099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9f7f568d6243578bfbb03751aec2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba5ce7a29a6d07564dffe306fa04b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d9b95c22280caa6aa001b67f1d3c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909b4728f66556a501dbf5019ffcf4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc6f352630169a2ba543003a8c047514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6eb0584724bbc725876ff2eaf208c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d1bbf3b18ccab6e125517d1fd991d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c382b4220b6d4cf45ce17fe927cc2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe651ad08c663cf5af4c3aacc5070818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e950115b8cc4f429e41298971a6adc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e20bda3b67c69907e286701b602c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ed1171296164e21f3bee0a0128d5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabb2c95baa79539940e29045535b2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30356f562a5f30cd3d7e9456643fbb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283459222593a69817fdb0084899fca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f037977310ccd4d4a41d6457813ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc06ef16e455362379ebbae3e992d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72323c2ff8649c3e217513a0acfa9cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6111809b27d5b8e99e1512fff8f6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833352999899fde3330f2216aa7beff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d42881ba17ad450a9e06354640533c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c166dd90c1feaccc2ded3585e3d7ab131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e2b30299b9fcca5bd7261266247032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f05a0e3e0437008467a4bb7c7236633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dc17116ec26565e0a59955fa337d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222b1383bb874046354b02d2372fd4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c52061121e9efebc86718c50f70eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5be609cd4787bea398499ba9408d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760690557ca323b1aa71e2a429a6ecdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88be840ee6f6c0b0b2d9c891b85ae7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe19e8ebd7545b51a71a7c7758145440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4d03362d9aa19de2abc104d4e264341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69222b12338ff21fe78ed4cf04cd4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a182668d803366fd899cec6e9a3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b55834e947c7f5f02ca7e190b2b7a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe7e6553df7ea45a3711c9fb2aa9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00008a92946bd55cb3d09fc593a23bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09a81e5a0309e3fa9e5b62bfc035c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7838ffb8b694f8cd718f07bfd62c6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee44d1bca15bf078519af7db0c6e5f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5043cc000872b7d68c8e1a092fac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a99b8b1e54ceb5805e4c825abf95351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4b6ce7190ff9c46f33b7e255352e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474a0de62baa9ee4e1c354861c937f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f92685e3760cafe6ec0e04e33ac3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f0f8347f95a569b7e6da1aa6a2ac555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2438f007578a90186f201f67c9ea856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffa152d7eb85e3a3c11720c90b055957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200d07281fdb45d088db21ce82adbbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec0c479a65d0a0ef1023b4fa7f27a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b548ce0de2ec0a60ea9069bdb4a9e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f632884761e6e2e954093ad33a1f13361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b9abae4e7b37d69093c22b37ed5c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d364001599e90b266e9011b41df6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02893af71ca53cd184c6b1eabdd4bcd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ce07e1badca275d1a26be60a6a65d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433370f7422cea23e9879d32abe118c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898a0f32e247be4926d6be8bbb6dd3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc826441e47e3df19ac56b6c445e24168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502368631544967ce81c290c2bc888569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac77567954c03c26dde43262af83a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761886f45b21c4607684fc6dd17055071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c992f1103d30b5b5364d7cff7c144572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d9d28a5e46bb66645902e5c7124273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa3eeae6b2efd6dcb128351b448ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ba4f34bcf02800823a5d389a82e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde43c3b233d9cf43be1ae991ebf4cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8c23c696335d177c7870439735af577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8256abc5e8b48ba170596a8237e15378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aeed92a12967ef57d1797cb4768aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f5407202cb73e80812e24112bef2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef804463186cf7dce180aa1d1dbebc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeea63bdbc7a8f1997b524b3ebe3d7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe424db6209cd04a120e5f4cdb98d52f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a187fc67619bc442f314c17ec2e4d3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5e84415b2972476a2778fbaf61ed585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafde5be9f8d4b1baed1ede3fe348a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2784d3de21e6111b1bc708ca2bb031c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a45c7f8ed9163059489452bd672c4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93f228cf34ff8b640152331916bb2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb562ca855b8f510b660330da3c1cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cc518319d005963e79cc300f043a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179021eeb8136a5ba18951751d41ba2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7402960d8de8ceb6a7f769635b7c27993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c8a2223321a95de3f0d952916fc7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b660c5d272c6be093422dc4fff33095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71963642b7bc0f56b3e9de9d66128a5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46d30e95440f2ece2ba27ae239aa1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e5d428ce1ad8ad00c6e23b83cf24f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b49d259c3d09f4ea30f2d27fb315399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b52452ae3d3552847249f9d87e1f13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f8533319378bf19b7d2baaea73f25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a659b3fc35348ba971de3e2950230d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eac2e5bf8a5055a2aeee0154534b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a122d5ecbf70e46ef95566d79d022a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faf0dd7d63480a2c9fc96af8eb935e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b2acbb19d84d28aa1ee535b7dfaa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff258c4e888c2711f481005ae6ec57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57550734e73ed91f6209045a2bd98579108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4fda72329732afe11356f49cb21c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644831900831a75e1ffa9486608fb6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e119db0a5b292047940829259183e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982842da44ea4a162c8fd8b4d3daf2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1ac6618b8354139bd0efb720604e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f412c08e9313c51e28c5a3f89adbf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb2766df8167d8ed7b774c07918e38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23acf288c03f9e567e13944a1a0a50e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8355b011943945dc0c90749efe530117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fef0f71770af5c7f84ddc858bdff7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcab094f9dddc8aa08ec66411b6c156119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818f1e43e17af81c25947c5521a2a97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcfd32d4bb46477f557c0006215d9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0a56e027a781e87ce79ec89cd67af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1bc04eb01c6ce43094d93aad416f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea46c84182dfa36ae1e488fd025836124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1a9843e37cb7d0131d6a43be959f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6371fcebd5fbd99d4542217151a1e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a86593f4f7332745f504b4ca2bfb0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88638026b1b16970841af5979b378c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74d63982b4df46e1e49606a9bef2ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384a01928ff81534250768952b36266130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fa5b58fabccc37cf08bc53543484f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1afe6a4598c5d05989cf7a44a481a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93708600c2fc2bba1f00e12dbd26186133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efa902d509d99df2ef1b7d950c0e30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e46b5019ff0cf5694b8172c976698135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73ddd8cf24f36e01276a3dfb037a5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb7961a3ec58ca6f32f7e980b522a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d393914649dbf772f6e28981df657138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d109e9fe94e0b4b2b1fda1d51833c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ec1baf1a6f3251bbdec14e3497497140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20194b30488c94b07c10272c145e2508141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477197b0f15a5cf1dc27e54f375d88f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e1c329ca33e814864e66145168ed9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a808a7293518462f702f832b15590144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34205c60f8b4f0fd4d5ee67837cc0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d72fac307fcba32b123d5d46fb1696146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91349552502d56d6dfc1b6a9637b76bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f7b070c848cb86fb9f27bca43fa79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8794b7f19b811c8c583cf480ddc06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd11c31f258392d13012fcd3980e6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcaecb748207cf60a187b08c06b339151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b6d56fbf989d165659e22efced121152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4187820f5cd8c8d9dfa5e3b92ca5446153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b79b98327f56caad5d37a9126b3467154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ad77ecad6646e0d594fd1b67ceb0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4de9f999ac7658b1272865d242b8b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975a17706f031b05565d50cc03c58a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58ef05c8b367a3e01d0267d7d83af2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f38a85fde106168bb320b8283ec5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebc7cc4f5899d7fb09472a1b4cccc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97912ee4a560267edf8e817168041dbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc845081fbd780e0a327e946f2411d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c5bc45f95b481c1a1d6aa73b8857f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ced7b5d0a16956b3bff279b87235d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97c12a60257bc9fac03d69087ec5ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a8c5ce68d43b07e8944bedab2d80b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f6fcbf8ab8625adeb6e1ac0312fb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b3d1f26f5e4dd5b63601963dc87f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a197f1c30870c86c11420b06c5d850d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56713946f51002c3bf3f1f3910d735170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f885279d050915cb645afcb7eb6df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecff5d48bb73114e91806265df40f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b149ed7a284bd9a8dadb1375a3cbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0af51d6779ad0de37fcc94af8887e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a797eba52e61065f292586d2f33b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf14cd7e23873cacd278f2d90eebd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55607bceaf509626d27fbf3be939e03b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edee36801ae6134b3f9096b02e6cdec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6c52b4819686fbc3285be2c2bcd35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f5176fb73c7effd17fa6b2e43ae3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f194d3b0726c589e2cd55758c2857b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8ac77098af756d9a85c66170e0753182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e64bca952ce8690ddaa3b84f3a6e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ea326e4940c97793dbc45f5fadb50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8006c0481a38952da3f917e4b9213185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5230009b0406e8f675fdd33f6b5c69b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04042f5d5dcac947ef961b8c49ec5df5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ae47036c255038c3f0c2b0441c7f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb33341a64d4410148f65db2b8e3a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379423b85f7b5ad19ef9dd3df87c9ce5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5f304df779fbd23619141073e03d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba5a06a35cfff1820b87e319a03bfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66533255d376eb403c1361887c9fa0cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bfd84a1823e838148cbe73dbcca1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e756eac8528f0f990e841ae5a1ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335fcce6742fb2c70172592435e4e57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16711281a9680c15a533e90c54dff3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e269fdbbb2786363c7508e28a2ffa9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76752c35f2c5923e29c24916166b8d5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa20ad10ecee068d9e87f0f1bf1ce1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da5bd5b93d1d83a3be8d13b9982d36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805a1296c9b46d300a62eeae4e50876202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba46ca4d204b19fc34f1fc1210345c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c0df18180e7e85423e131d7c355b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf525d42a6e3cd1800cdd5ced4895e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472d598a4b4ed93abbfd6982bde2d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7038dc0443cb996a23f6fc5f20109cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b722b2dd5a7814083ac23672b353e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd29f5cb52eaddd4945d8a36572f908209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940d3ef5169780f2bf6daa6545f26ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0a2b7ed5a7c18b07d477d6c1da375211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3815a4fd58e50ac2ba8238c33acb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99364a1a07559254ba570268fc781643213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bb61edae5571992169f061f708c7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6b2d2017008a0bb1b8f0fd2670573215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786d4e8e9199a423a26f437df9cb4ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275de5887dc9fef3855244150e46067e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd1a0f519bcfd23ab6d6e9ff13b7d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a07701aded2a6253bb8d12eac8a5e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb2dc9fce1bf6bb1ff7feab3287b25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206bc37f2fe03213ed971efab89bae0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50f025e0038fd1e9c4701f7bc7f16c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1b9f1f3b82881d00460288cfa77c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36947beece2342fa848ef0623c1609ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c570277f6e8a71fc0935141b20d94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099c1e4522951bd981eeb056dc51df1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292efe063b51f1e445816a307b18bd18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d573390f5171cc7fa7fdb535017b2a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f299c13c1094756649e8e4a9128846229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da192f73b4280d8438a8fa31eb41432e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a5413cfb2c670d29a5d56849c4e18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e52351711fa39581f42ba8674feda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037910a42dc3717456239f1625ee887233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2fb36d040fd4c9dcfa06726f6e056234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fcba1326641dbb077ee4361960cdb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784868fd3059ac23ce060ee0d2386fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44395b4d3fb14cf5fce7f6ee76560a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498ae654b0c5dd31b61281938fd94e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfff91b60570901f38cc9c5a897eb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d44857bb9432dcc8b75792b0886f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d21970d1c9881fb25476f496093c4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bfc045b99ded05ce7129effe8e7f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c66ed274b95ea2499e27398e5c644243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9592860b858c51f002f35746b7bdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a535727d342a71acb99b42e4dae69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a7414e13fa6fe58c7d6ddc5d230f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a710fd3bce55aa083fcdb25f7ab32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7b3073433dfb39579dc88768d36c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9132c15d3bc46546174f43d57478fae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30503350e1e4c6d4101c39c636ff51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896635a2fe371986d2056cfab5c5497251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd2cc9311122922c3a057039d6ff0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba21bd70d9ab1f5603d733d790d8d2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa05e97a861b62dcab065998046ee08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f372f5798999b15287985be43642b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720bdbce2af25c420134c0d7202f6a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359fd24f1d2e1d34597d189dd6c7305257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162be32b6b6a7043286ebb8280a8c22a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17455cc78280334562aaf9a766f426c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada3364ebba869cebbdf1d624cbc365260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d4b86168c53f0dbcf823614c4d791261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad8ff3f0eb00ab7851fe48f16b6a77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dbee0080f4844cd8916b05c4616b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b074f757178a5d542eff12ca6583a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4c3d051155b5f3fe060c4682bc31e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da12b2d03d1da0eb8a57ab017d1bf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0d5875c003da7b77803b8bf8e876e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0ae7cacac73f2d41efd59612f67eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677b3e14aa79f90e0418c30b16e53be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b09007e194cc7aa055c8d08baf7a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0693a8406e02370bc3279b6a8347e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83b64c8407ead6420046644ed3b09e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4d1521813c89603e79a0f3bd91423273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44af4c83e0975c4d4a24bfb85370320274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867959c97398fb1aa2b3a48273b675a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c0e0545518ae31af9bf9ea5a9270b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68ca54a2e3dad168185b7bd8f31f3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc5b547634fa4b0c6437ce1e71a5a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15050daa8cf86ee26ba8bb570b6847279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8a7d60bc8240d066d5dca450e8854280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37db38e77be4adc9250a24df048b22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c180af7bc09dd9d3e7e1a9bd48d4943282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6fc7d77efd77a92aeee2c1f937873283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26b9998ab99694e79d0dde2d656b6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cedd6ee4182bcd1a27954a25950eba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9acd57b06e15c624a38342fa653175286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede15bcc6440b68d873909012c3ed6d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d64c267919cd30ff99274064551cfc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8631a656695c9a2d5c2f58401efb27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d783b94b2c05b429b1d79e7afe83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ba914545bf4b8245df0e0f240c504291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f7ec0e3841f6194cb3c4a1dc6da11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89770964fc117f33d3a2a120831d2e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772fed9925c6e3f41cd60fe9c49f258294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ad6d0f47cf91f5753d9f000f308fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2494dff9c01dc8052db76a3febbec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb77c51ecb1a43b48fa5dc528d9c1c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d3249698d9c5322fe83dd7f352e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59313f8aed0ae6121d762c1f9b9961299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2ade15ca4cbd36de3a3ec5ae1e633300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0d31f7fdfa6c9286ec54c5e3b479f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9fa10f11ae6f8f5e195288d61f269302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee566911219495846ead149eada3f2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f675dd77abb3d968d08ebc8e28d667a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8833e575e4b50dd8f378cbff9342c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa7e89a9fff142d5f876225591ba73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b1f3350a4f3752f5190885270449c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe698dff88acd674deac4274a82c8d5a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088d248872024ee30036d347ffae9d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a46833be7b33b9054ced459d5972b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d02d09f6c89f42fd7b57dc813defa9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f89ef15b6c573b63b07e5c8b3b61fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d102c83fb0ff1aa23fd73a0b829840313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359cfe6ba6bdc050ad5dd7747cd344c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176562ba82a417c6da1fe07d51e11577315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6092af436c3752ff98b77388ab1eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d226824b01d0e71e5b3a3a77cfc42b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2d225a6299ecbe1ec67714fad3deb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30066c2fcdd52d583fcdab96422f17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5876c68e6ba69412a6d1c79b2b0fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b415a294dc5ebbda09547130ef48b63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d1ae1772d695ef38000221147e694322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9ec8b4ab0ed3a1acccc7912375017323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85256e70677b1ec6a81a65a1152cad71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa61e63dccc9296387ec32bb162ad4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48d00d6e673b39b56d77857320eefe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86324ca6a6c599a7819bce6410d7b0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd74696af3a564a1391cec5c4d465e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7930da0918be6a0621e08ccb14f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa61c1dd476d6a450d9ca8199727005330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc49f5306b8672c5755bd83ee32bdb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c54bba57112ccf5aa7bda76c997842332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b645fc802d090d1ad4b00535491de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d096c600344176cafedde7b39936f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ea08c49589e22b90cfaf965cd986e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc255ae9953474ef002ff536e2b977b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54196effb242f761a228c3c62761b0c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482f0bb93c3fdcd74c377f8c3263255338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49702fdc3763ec7de0110c7f5af9d18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d86e86ed0f6645b11c506e65a551340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d5084314160c8711a557a76479037341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70888af1df9c6d36ed5927eedd45d951342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe52a35f9a32aa06c5a05da4beba508343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb49cd50bf27c86c6808c0e471ea98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f108ffd1c4c25c138cb6a148b8c53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a1258c86a859db724cdabcb2fe9fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89b7551ceddd19687fb64c8e4edc47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cbf458a5d657d02c23ca5c6dfe994348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2898835c2a7badc9096cbff54f9f13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd10e4f4194baa69ce521550342ba11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37354fe28fc30169d9f3a085c0327602351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1db8b0d8e07ac4de490c98f714cf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df676e6d2b86a5fcb45e274f0df670e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af361a7d9ffab788d6e0b6dba06a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ad22e0a63e97904bd11305cf580b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b06a239c16c648525fd7a871a03b8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db787b04def1362f2f90544265102c68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bc3fc04cf97a69723315f55f68c7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fede4801503e90c785af757265f04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14d09e117332d8292136b4eb089245360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f148cd24715b3b9e9c3d2d067362a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33366bf5861dbd0c438e8e2b62fae0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e13e4981babf4750380e87bdbca104363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb517f42d8bbb8c4f3f8a1ad6999e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fefeef195273abc962f41b67fd98a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c37d38fac15744942da8585feef8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe4bffee32a371b2e1788eb2769644367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b7976f958b92010eac8fd85503eea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bf7ba8d27d1b7ac6322f7a99a351d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6b72e59985cbb9151709e444a40d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540b16ab77711dac88ff530961dee54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2136ef8d7db9fc18b744cfb7869783c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba0d0829d544de83c798938e2af74c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5305ff7b39846d533c5ab6f26d2fb92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9b470c2c7c841339196bbaf47f230375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96182f2e74451af08796f539829073376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43681eb43efb413fb5abcbc6aab98378377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dab9a6360e3a5f49e8834c7788047378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1110494636a4a4883f5f134ebff52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11331b2db8d4ebe453e53a9ae943a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6fda26bbb204a503fc068229d6c47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828e9da061d2252acdc8af9888cc991382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4de427e6033fbb4ad3a1c5d983b21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e959d44d1042eae186545e2a3bd69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d8b57689f33e90e09b32cae85fef9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99878a9ee7879ecca2b91dd470fd531b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9c99d651b9b57081cf7e15800cf16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478fea2ff1749bb85b07258c1702d57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99b83b455a939a790580c1a586d43f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eccf966990ec88ba10545f918891af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561805b3bfe6ae605085b8ba3fe5928391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0bede8a6e8286e5be246f10eb7ed3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb9f78fad2be198dc0e3bcbeb5f2e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e50316d24ed67cf475ae2fcc8655e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ec9690e789e5b14bd963a3ae252fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07228e35e97c6676408aae3e6bd7a1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268db4a509d69ae33e893d0d5491f458397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6f5d55ce8df8a7dbce2055b5c7cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb071d74701d8746863b816683634d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573a4e39f962effc83df2613b31b34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3528591d9b9743096b3914a9dbc57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141b25a4ac3c6098c5ed9592d9e86b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77ed7fe680da89075de0a53ab4fc1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4a4fed188861d878e3b3db4e6af19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d09f63d3dbe3be04b23bb84650c7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d9084e690baeed1175f98a4e098c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc467e1d1d7eb68a3adf75019133a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8102403ec805eeb5c35f8017804da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab5dbb399f8469c535a94e5567076a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fa83c0cc2ee7309eaa4eba6afb550410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca122feddb646c99aa987686f82fa1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021492cc5fca793ab8fbb5fc239eaa5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50e3a2d519a16ad1f7151960935941413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778cbc07c39f2d0e8bf45f58900f2e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8a9b469597a443d24b6106ffff1ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88975df8b60f1a9b8bad71a09944a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47510847303cf4b58bbb2122abf9da1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c986021ac2f434055a2c9f340da92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023c70007f6314678b42c8ba18795b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465fbe829db54a065a931073945af72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac345c917576aa36e04267925ff59583421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86b31a70e21a1d9cb0995d385dd7fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fde3dee22e72b703b1adee385ad46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c7d700d06fe3409c97b42f33c106d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8c96187c3671dc3e3e37b417973ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02555676e79184379cb2e9d6db71e0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a580ebfac05ffd23d332522a86d09fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c35d26c89992a52c7c39fc6e6f1255428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feb9e35aa384513608cd85c5f28f79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0740cdd0a8fd00260090510d87bf719430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d2c5a441452c303ee1eb110d16e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869b2d56d5e3ddc7359daf5e4538368432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aef16eb0f6f97568cd2e1233caff7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e39f91cc794c31ca9e95738f6c77a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3bfc82faf887b01a962b6013e38e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2d588a5ecd4995790ebde73f31aa9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417414f85d2a03ea0ea910aeb63649e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a77de6cfbbec0c210d76d926d35f78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2a00428a491334924bd0cd5deba32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138268249b4676926bfbe2b39eb108440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9f836d239e1bb9f7a375bb97c17f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ccdedaa0424511336c688e218fe5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109ed26967601c69ba0463c05c4fb4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe76253ce3eba2f45b9a629a76542444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901217b9a1599f96871c9767e316c154445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6b22cf4278bbb69c3fc3ccb1d21d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142080b8a2310e40c1fecf2a70a7de83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fcfd833036b7a7171fca5cbf1de89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef81bf666b0dd6267acbed4434553f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81325d9c7ecf20347b3fabcac92a89c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aee9f16b9f9b16125eadfb356b721451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26a75cc15ab8c060b5fea6578fed1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fcbd70d33e718a801786b42da6470453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e592126f797dc99fb02039ced9b71f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797e7c040da13fc3e6c3ddfe414646c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73102437cd6403d89f791be206e325a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce4cf92765afab58d1103b9b7736ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbadb186c54a3ae060018bfaff8d28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981c71815483c96439da5b8435f2ea6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3820be307053df1455bb782e07ac6b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e69699f32c69dfb13d3f030f3287b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b383d6fdcaf69e30027f2cff080064c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea651ffa7343aff4872e9313f8f6184463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cadc4d15d002e9223aa900571ddb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3678ee5b1fb19b7138cff5ddf7ea8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5811eb01a4c1cd4ee08383bf19dad5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb2fcea87ced36bf5c67ded5dcd59b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc228e29ef0400af71b1bef44e9f455468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f6ba61564d646df4347db3fb16dd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c8ff140e5930cd27eef29227b5492470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6438097399b836236b201bd053838471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aad7cc334599923db5d915892065c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1836054c5f3d1da619001384730ed2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3496952d9bc51bda784cd4aa8012621474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590d39d8d6d2760953a2e4f872a69b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b0534032888fc948ade14f4ab8b75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c21836bfe38aa77987b9aa49bfb02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7163a4fcfce43d5a31a43e6ab20ab91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c6225389b6aa3173c478adef5e09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960c7819821f9b927a79b028c9b9d1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7575fb0a269e7be2d8e7c9400d06696481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8a75af904eb1424ba0caeffd92102482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a67b28af98837bd2b938afb849650483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730644d835d431d13c803a60f5cc760484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162864fe1062b20cde1a556848a803f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42da2ad8e60c07092562366e160137486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5723b5e160c6fde0222e83ffa547e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afa7fd7714a1332615fd8276aa1087488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e7b27d57b79df5b648f1f4f1f04ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cff422310a0201192cdcbb185d5be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b256a7e94b1a1528ae2896b8dd090e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aea7855d29816fb9bf1650f9310855492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de9e8b60db78498a10f24960ef49da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3345663a935c832b29e9de2a14a24a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cb1cbc5562dd3a71f9bb8b1a75b5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed27bd63c9d6e1e3cc490fc2b78690496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c94becb3766e0b4ed7ad18fbf5705497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da30cd8ea4582698b69035f1ee5224d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc91832164afccb065a4103734e8b3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffd2ba7a3843f4d3d800eeb0f493ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2092b37763e4fbb13047710374ed8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6450b97f3e380f770441486ca5be19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1420c746df1e71589db8118565439f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff824ecac27e26d9d4508c723212a88d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa211b0088251fe8549d4b63d7e108a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98bca672daf5a6bf92c81c9291db1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843c2789303996aa9f700fb61550af2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f693f6cdbff24df21b517aebc662f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3cdd70bdb063be5f3da4b342e2ea9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4b53b0bbb2a307e9cc3a73ce6f7c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23a25ef3931ccafd6e01d3d6fa1e95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5681980629848f8b6544779243d9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b9708d5592045748185e33ec9843c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b917386345db7e76cadf512052b28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adc1ba79347780f7def96064fc210e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df410c454c63f1e0b7f2b3facb949899516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068c767e580c1e4cb6387a236dce961517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca168d450f9d6fad50fc44e91a89a23f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c27e79f9f521faa6970203e0e03f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fd65896a5dbb296aa27a8dec7114b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717a5bc22110ebb2bddfbbf3390fa17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dd205130609519de360fe84ef231b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2482acd7e764715cb9300724cb03c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37898dba09ece8dd6795af025826e473524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99ec364d35a3be4ff971ef4cd6f447525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c58ca8cd299c05d207280a72d8be2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22859ef1a6f9a155fd7f02390d8e299527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ece64f15d0fc2c89a137c8a1590ff9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcca2bb47139074c75befdd59422e2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daef9fc26df79cefd188148225b2b00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7b5e62f4437764e73fcf77532247b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e24929419c6df293319aa41f852b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4601f912072f9519774da983b86fc56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4414d7abe358ae8d68cdd42552afe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566de93502d97f35aa39dd1043b66b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8afe155eb2b820257b4632de01ebf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d7902948f5ba7f1e4ed7b72fcde38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be839e0677640f4deca3366982964aee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559229b8f3b574df9f38b8e52f92d721539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c84ee8c2770f2616edd99899d8183d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7666f409e21518a133e0a6bbfcd3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee5ccf80b04fd8fb49bd5100a26f20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605102a4bcea7b0f6b9d75bbfa268247543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5212d4d219c93eecc929b4095d221544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55babc70bbeed0ece5f42a211ba4501545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870661232786539d4140c162b066ff02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a5df748b3382202afb99744672653547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aeef06a86aeba33a3fcb8ef13fdbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8644a3daced538cb4bcebf3dec442549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a7a88b848e1a633bbdf36e040b641550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b1e3b527b29d3f14bb1f98812277551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ad46766ddd79aaba219a6f949875552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89729dfb18a33f3e04141ac7d9e4d97d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d27733117f16e5809d7e2418dd97d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ba33e3dc107721268999eba1410be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766112f507ea273ef0f7a1fa4828f872556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd587c1f82785268879b5d99fdbb368557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e30ce7115b3865ae05efb5aac45c48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338871ab9b067615bc181e92e68ac7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81399061ad5a9d40ebe898147610fc46560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0e302c39a06635a5f246861df40b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeb127d51c0ea9024de414ffa67c12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d09464a77c13b432e09d9b6647303563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84762033433f0391d5ca523367819380564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d03bed53f7649de8ce468edad5617565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d406a8b4d832a9f4325d8f5fe7d03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34960d27cb30c0e1b66f6c0c59b791e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266b05d34e30eba627f32b6a5d1fbde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e420b826b06728af0362cb95d1e61b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2638f88f0de9fd526662d62271625e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3846d69aa2aa4c2d45dbfca1bc9f94b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0493b61852a230a1788523bddda3d92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d26130b4ba60d48efb3a100652fc69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62852197c6d947a0ce58455353f882574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd4210acb923d878fd3c842e5ad0cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362892951950f01c26c6d5e4ef9db099576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade28c1438504b2b584b68abc86e6e00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313c6a28997efcb026b48eab1c7b2ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff38afeb56ba9bc1a4fd8f8ab6a81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff0b3906d0ebce899020f2c37a2f8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d91155ea1767d166ce5c7bb8963385581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d79eae9a25af76a2f3738a250f15d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17efcdae0cdef32c315309f91cb65ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c9b84cb1a8c5945b3148378058796584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb70db957b0a20fe095a7b55a49b9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0201aa0127f0ab35756f754b1146b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac0b2b384474900c48c1087396169587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa324bc7de004d00fe5db897fcab52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60850cfabdef577c6696bc2f97ee0e73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3707d6e398c090b7a93ee7f52a1269590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8a983c195fa3435e13f3f49805c3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501db51eb15f0283d20cc62deb16a063592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a936b33031a8094e7cfab26cd22d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe660f131b4c171e398620b5b4741594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361705290f47cf92766f32de34239e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18709c18537ba90cb019c8d64598533d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc848780a0180b8fffef065808cc5ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c52e238f9165f32c2588d16bd203c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ec22c631f0ce9b2bd97c6ba708596599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e2134868ca8156c67d9d85b91b00e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fa7fd34fe006109bc07dea4d7bd56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52104369839295b8f7964986eb3fab1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320701add1f64fed494e74f4bb008f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fc104059ca3784a92c1f409e9d893604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3108067770898fa18cf5fada49b48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03341a8fc7739d7764a165cbe1702e98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20ce90db3e272122eaa43d2c1137e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fde222dab80931d14ed02ca1921f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c25cd08efe1e5b087c52459517a6ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c7646cf3b3017f6453d242e5aa2e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e75682d4ed4d94d28d9c49e678bcbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f20628209b314f5cfd62e30899fea1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67c83034e4e060bba95923d8f0bed0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954de6e10a17be3d47bd02b281f3a41b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad9dfeb9a9a22396c8ecb92370863b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9295db501a2d50e5cc04a731a063c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b33c12de303bf41c563dba8148804617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bc9c22d3a844436ed3099358288af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de48f281deabf82ccc86cecd747be2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30a33596bb65d33f0e8a4c61c0bb03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcb9702349f6375496f3c809ebf932621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef422219822ac74c1ef8708aa63c20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8084f82f6dd2741604f14a653521630623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aee0f62f4ea545726525e46b40e720624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367520b9e827c2187c41fabaf0eb26ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035f1ab553f664d95cc2746790c161e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b192b1db394b15067b6480c3b29fd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136dfd0de89622d46edf7ea7cf92d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b838332d37f94c06a1fb3f918802adc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd60d53739e2b1ff996c1e3d6bc5343630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1cceec921336923254fdce328c14a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13d3c7b25198b4fa428dd72a22511e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ef4b0e94466e864db2f953608739b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cef7ec679524746b5dd66a2ce285c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af275d2531368b55018df645ff20e0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4823f9ecd7698b453b59ea591ae21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827668c44df522823bac1bc6f3a7e54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c8d1caf5de54a695dcf89bb96f75e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94605d6234c7a9ca029f0ff53c6e4e46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af20b420c3486eb0ce25aefb23511640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb41df273a00d1660d7602439ac8fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ff55124ea8bdc5a94b457a5a7a541642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726e8547826dfcf7114987acd1f095f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496769feabecdbf6a1f3c72d9a8df65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30e065036bd31a3e3e11d4b74fc77c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0c429740ac5eb5b2cfd066aa4d701646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373a1720249f81f0676b9280ef30a4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aef18263edc72e98983ce8d1833a4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffd26b167e84adc4c07bb8241bbc30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cba9a52c6b513f5d9f778fde2e2e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ca668f21fc245b5d797a043531dc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddea327fc05ef27cbcd6cb7c6dc9e75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39776b4d0eb011baa218c860d074da37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4a6ab83832f1f2609d38519d1e6fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a373c77b5366d6e64b461215d2749655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f8f7ebaf743a56cf3953ac5ee3ce4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00200aaee868dae08419c8f8797faff4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a309b998dc18492b18e833a5902709658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096b1e1d2f537080f30924cfa8a5e3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfa1b0d014e30443012b0fcab9ab7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45977d2890d669756b30974145e9a638661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f472dcb8d5494ad851d5d7ce2cbb1e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01620fd3e3149d128ff3f625843459b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402ef2ab39607311af69e5135337186664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cca075a4f7a56a5f15a19828c71c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fb10921cf3fff3c7c18c948b078cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8314bb553a2ffbbb68ed9f64e7595667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c90349baaf2d529fb3f959dcb199c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871754b0549f5a7082ea8e52a5c80f43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c5842148b1e270e08b98541bc613b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e578f89c4123986ec4ff7f70d828e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c60d21b67e7e0e3f34fe2eef416eaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5664a594e7f7909c3a1e1b43fc396b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e4350aa81efc50281b8e863fe79a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f0c04598795e060ec8f5e71b058e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde91ecd8ceaf3a931039f94175776b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3055b483627182c5f84a3306c72887677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1e8d7b8bcd883c28281bfbe8d317f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c16a06428e2a1d0672cc92fb20b30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cf74b3177296576e4ed82526c9d0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2ed41657add5033bd3d1bc51c8190681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94829af28551ce9dd74ec4dcf6f23e95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67818bc42f4e4eb667368b4cc25b460683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1c621e170742f1c375b53129f11a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1746ff9b58b403dca93941f9a7cfa30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd36f6221a216d47718def77d006bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c1f4bd3e950612060ff5c5e5f6db1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d26763fa35516425e418cdc821ba67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29885d241dd5d10f8a6da616913cf2ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f546acea8732bcf6359c1f0b17734de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400638d5eb82d77ceb948dbe0e74121691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9a75e69f63efde02a3eb4d99b783692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500828f25c6fb4ed932297164300c85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7173c9461e1f4ff5d89ce8f18542012694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb38c7a488dc52106dd2a47456b34e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b22579bc48dd04d35d6de6cee1a13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee4817468f253bab22ee64b5e1d6e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dde76a5edfd80d932f58504dc8ce6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfb09297d897c88ddd740809ff4911699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7ebdb54004afd85b9ae0981f1f953700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ecbe7e3d29ba9644a04eec925c518701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543eefb673db9a237c2541ccbd5493db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821cd839a447691c5c9809abccfd5ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8d0848145deb1c51279abbd96bf82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119233953da89c1d865bc5e95fe7f6b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52432a8b9e6ee14acd055bfd1064919d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554700b0718b1a7108b71ed611c35bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2971d359cb12f0c0739ab1fef0f3ca4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e208f4974d449df35ee7f4d8c78bff5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1eb44f61af1bea1134bebcc545b7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ec18f430a31b0fa15a8c2d8b19c61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4744173001071f518e0f919a2ad1306712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343aaf25583830156f33334567ac859713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a8f3e29142bf34f5f74ebd8404707714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea5f85012f6b1c82fffaf7e98b6942715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40438f9b2c93b65d1f87bd8bda57e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c931bf79ee827264da954dbae17839717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e76d8562d0faeefcb6df659dbf6a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02956c6a27a7fdd8bbda390ec5ba6121719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3f9f95bf2a844cb5bf6f3e4f08857720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accdb5162e655725651fcbe53c843d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babd1a7e671f9f20200750bd103ee15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc322deeb4ead4eef1f439679602fada723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405eaf68e12b129f324b0ead25e4abb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939fc0dc8e6b6ac0f54dbf997470885725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cc5a3ca5bde9ad8aa585ad206df3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f8ce0d230d49a4cbb1a4a1aed7c10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd015c15b697305e45ff2d43effd819728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37766b37d9716cde9debf63bcfd4b01729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6bed109bad1d59c4048532c4d665e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15e860f09ec33a4cb3a7236512a368731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65802c68d944e0fb818a1366580928ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f204024eb6197a9d587f9ce741e329733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77f1d29689302faf088c76377c3ea7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888bec96042304a355cf0cd1509f65e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bfe42bb49b751af5df8258c913fdb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba660dacdcf6cf858a5541e11370ad0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096288c88e9a329bca16cb5f7e01b6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909610e290b977f7caae5c7a7713ea9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53f4b3dc05fd0809977ff25a8218ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6881b885827d250cedbac0a3c8e37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9836c86c1f4e5b7be3665e1a5304458742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a7f9a8446a4c77a614f3dcca808ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edae5e689f53fe6d4157690de93315744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ba32a1717c94cf7cd71a240ab38fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aed45f5d0ca5cddc7dd0e6fcde7f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ce1c09f320b8fd473e99451363eba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fa00f16d6d88064641987ff09d87b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c37caa45ea74d7d6b498a46fd7edd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a240ea634e1b9ecb1614d2e39888ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390ac2921b02e5cc258591ef06bcff2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729434bdaecc09ee210cc2a2817bcc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b0955f77c9d38357d87f28d0a2989753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539847e20907443fde9202316bd05157754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f03b205ae316875f8156b3d8c1674755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22ef1a3189e8126353fcf4c03e0e0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed4ec2aad6bb36ed39b1d0be6ef7f2757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>