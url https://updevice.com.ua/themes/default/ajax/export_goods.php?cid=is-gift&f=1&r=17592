--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eef2e55c8fbe16997a0b9b517d944a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cdc25108c9400747ed9b32d298b362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fbeae5d21fc3769ff782f3525ae263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e69ba817806c74da702e905a255b2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df94c967d2024486300748126994585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbca1ed54bf05657598aac2a568097f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f5f3d1fb717b518479a279bd519797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75373d581b357b8b675dc26faf43280f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f4611c88d2b12bf683a093b2967329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dda2a428b294c825a040aa5955c1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54160b44c7b278040911f27f635c818911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd508dfa48e68f1a454978f703416912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f25c2bb3a31e4543d12e0ddfa9db9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339380933c8317b526dae3a3fd8f446f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1888936083334912ef752b0142d68215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bab4ae8560d119ef69ba89f8594a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8395ca61925422a82c40a297f16b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9b5d032fe0fc267f9dfce231da20718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e88d413a097259224eacec172d132a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c21fd3431ec1c8597ad9e483bbed8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225bc77c5f6f33beeac2a0ec6206db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05247d82a22271c11630d826aeb20ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e12c6bba9f3acb3c3c7373e90ff4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764142d6d7b044505ae653785e8924324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dc1073693fc1801c663ab73d47f1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeb194fbc96eeb11ff25381a86718526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff15b369520e5b570361b4f72f6101b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6417b1417983d8e058fb795871981de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cda4211c3d0721a7cd891ae639c0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ebae75a3023114740ffc296d0162830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df067c4ad076e45248dcc817d6490831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160f3da922a797e9eae94da926a32fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d265512339c17419c75d62ae90ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173c80798ca03b9801e7788abb9287434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a4b56ffd054bc47fa706e6f6a39b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf81fe9bf003f4d9d7e71d8dbb8c8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054587d42c41a5949b8faf5900c6bd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81866b033c64cda09efb42290e2972b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c53b2a6f02b0ea922475c18539d93d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e700dd1e90396ec878ce5256c643b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e02cc126a306c674e1b0390abf914541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f502076d4efbcafc149c990763b3c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900b5953536cdb404a359e0f0c3517443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b66a1564a016cf481f115855feef0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800bebf8b24f041d4852d3e6784508b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683bc98165b11c830da6507098d99a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96914bde2eed714cb2a3502513f60247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f4ff56f17e62327bbee7f9e6971048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c22614b22604f76fdb224560b6986c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceb1be6e5561c54ad3febd110bc7a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37354395c4346ce9cee17b6ca4d6951051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b176a8ce261762430061c0137347b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c970f3fef497776f15cbc34c1eb4b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3bd3e2865d0c9c153b195b5e7d2fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c4387c42d89fd6ffb9924e0fe16dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb8b24af9fb3805292ba26860f924956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db50806917fe32cababeb134b267a3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65429196fcd7ecf427206a94e9dd191e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd3b644a27820264dfbb5e405aa6af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edad4a5ed137f319fac49b0a03e6e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ebd0afb632f5a5b66ba72482b1a6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e8e8dc32dd3852664e0ea10b806162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af68f7cc63397d20ce637f8f2dcf2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d51756a4d0eb727d133332aa2195664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b7c8dc2e960096d13893a53f53f8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63a8c6938089474007e963ffe10c7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05058cebb7e2b457bd9016215770c5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ed3f762140ddb7c24f3e8fb107f5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cef93dff275c8493d0a334e567992669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d5ace20edb81bf17928145ef1a9de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336ce26aa4ee3e1da349b944488cad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e010ead99f76e6d40f616f0c07a747772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef8789f06ac016ee75d389110e8f5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c5be0afdc9e892367e66eac5d9f6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb47ddada57e34aee8829b47ac61c3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c3489c94790e34e04259af87d1b0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59816df26b5310f88170a77b1048659077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e21f3007643aae94efa77ac3d9db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77eb88b3ec4b26316c8422e1888ade79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764fc5635a065a6ac9adca616bfde6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029fa046a42cf01c2109891e896730f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e221586bcd989790c0b67aac1abb34c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a2a6d19a07d8eaf60cfb597fcbbd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595f934b7402fe04f61aee71459c80384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89372e052e591d4bdaf089de6c499a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ab1d4fc137029d828206f9cc8850586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92810b6144d9a38dfaea1276a573ef6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17324b231239ed7e4fe88be9d93a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c24a3f4521c2139cb5f91d2279d52a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aaff29390f067dce7ab71b9c4745a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71d8c758b503796b5198922d0876c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f5187037321ffcea23202da380baf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f1ff9c0a33aaf8e86ffa6ff2184db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12062fcc6e0fa72216de037915802c6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b4723fa92af168561c561cfda907295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345b55af92497ae1de47c71cc65c4b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba658aec91f00a618609d3a707cd91b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15932e37518eb7885978bdd1d0925bf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd758c4a4d2ca123571f57353efac799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8e7f860eb0c37b0d4ac0bd6f41640100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62774b350025626718c686c23eced0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb872031e7679f62aba411224be5bc69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5ed14332cb764edb805abf0650df9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1619e89233094c0dfddc06db394397d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145ce82bf15a273d490db15fc1259e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402f4b251311120884145f66fb9e803106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05478adc12fdb37cb0a862b2075ae02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ecd73262e5ed01c7083eeb279fcb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8393196a1bddccc6d05eaf8ec5cbe5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139cc69774159ca1d2acdb5e2e005f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34991f65b34807052a8642baf7512dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb41c0b923a2b3d1135c4f0a8683d09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df249a774ae4caa038873ec953bef7d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be3f802ba782b6e8f46c02bad0f5c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2a6a52513d19fe16f8d279899a617115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3c043f6a5273e517ae5e1aba6b1a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814659d6358908ede53863e77f22ca1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fef083d94b26408d764f54305c8829118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23777537f01478142a6241b407917b12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb89e17f2941fdf1cd901d547ad48f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bea53324817230c46a56b90c1db3b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1a1691538c182b1fbdc50a0433431122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd94e92ab275519723041697532d3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aefdc490dc1d2bcc97ce6b0a8fb4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7c96e5c9c54f29a73a8f76213de8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14bcaaaa8477556b9f40ce982a7968126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7461a4014022fe3fc7c7f11eec81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6851dd2c77e7a517f616c2edf5640e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2144851e6ae5323921ae5b1f750d22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac222240951e00f08d373be6845f1b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de68444bfbbeb3e17f19acc91ec2d71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf0c130c1470c01d6c318917a82de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac66bd2736ca6dc99644ce4f3c9dcc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9e17e01b9ff527aea6cef2b156c51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a496b680f1bba4bbeec0bb77d80e864135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54aebcfc925c3bd8066c6f3dabff0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e62b183d1a53b7bce0fee8cc7d6608137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30049684bd52fe4f0e278a9baf75f4f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4687ee98503c09a024b1e00746463139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1352c845e679ce935099dff255c0060140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a94b4c5025cc7d334df371d74f531141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad5b115e4aaed4b33d03e2ac342b59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b9e0754e65b614563084d9d6af04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c1c5c19510cd3547fa643d3ae7d28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cda49d9b5005a515c98b66bfdd2d2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd678c4971181d76ae46ef306a02bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f070139dca0915c96f1283191b77b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602605469bd6e87e9753ab2436f79e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b717f9a6d760c4c25cc6bb9d5b521149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad05679e49172334897e65b72497303150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2205e2fce0068851ebd0caff818a1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87059f9a7638a94a7cfefb6997dc894e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3c15bf1acee2759238c31536b09e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea095f5b7eaefda5c5fa6a0ce40a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629f5aa66dc27debc18c76bcaace66d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2af7e3a95a83658601d188a949a52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4793fabdb78fdbe14b0daa4b44c853157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa0a7fe0582b2ceba5d9ec28c5084b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ff4f2f533cba285a848640a28c493159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe80177bd9ed123a667827e0fea56c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016d72edcaa3236c5d0ba22342f02ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252971e9e1013a00cd3dc0293ab3064162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8eeb104706210a06a8b2caef53205163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d50d5993a56a69fe21a6b3f346a0c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac305ba10597c50ccc00f61b5df53f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d33531468bae56857e1bc295e6e37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d1909b8d4ccce32888f82b4a9e9d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba830d56e63c12d2222fe6fa4c8a40ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85736308f5992f766c1e93baab578860169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425b7310f109b97c024854ec594341c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bdffd26bca95911d9eb542026a4da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548adec79ab6f21b058e55f9a5552fa4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d33eb48822c449eabda95e539683173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905ebd36c72a264449ef57bda6d0474174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448304154b9879a5a7b13aae26e417a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0511016400bf928a14c59f9cfb1e54e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a60600db83dc1f4743d86c2ab10cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84f1bf2688d29433afa52fc631271f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc37bf5f222ac3a42563996edef7202179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f13e939cd652a8fe68c073e88d2ca0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabd770055e1fd173b3f5d90d1dd488181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024eacbdcbcc8fe028c18590fa0ae4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516407ca7f54b9355c1c93c95429aa58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669a889dfddfa5eaffcd9c64a85eb03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e2ebe1155f73cab159b2f8506652e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ffc4694f8927515ff0fc04c630ee5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0829e62bb6e1a0916b361795a439702187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001d475e94d05b81fba6a7cebd45984188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32bdf8e0633a45c836258ebe6fb3cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f46df5c8cc2d7c7271229ff0132cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a991d1be08df358e5b90b8c12026a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26593e159730b8848daeb012f25dd7cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f028073d2b1db641f823cebe92c897e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ec49552390542d92a88c8205047b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58d7d6fcff1c4f3e6f1950cdc9c41d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b8a75fe1331f73000f439946b3dbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4641a5e624226ef7ccb8d3317aad69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ba84bdf9dcf90b9ee6081b028da6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019d0361d355c02c1e432d1205ba530199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28cbdd4a975791d3cff2e28b406a00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e067e7e8278c96a21cc7d45129f36b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6526411faa4822f2ada3ec7f262a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5837f506ea80d6b66e6f267e15616203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c447ea3e9e8358cb316c87971fdd6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131c9f257f5f409a02b6d5b4f4c76dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7aac208a5d06762d64164876dfed0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b57694ace3de6694a00bd10044ba5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212554a0801fb14ab8ffa70a3b59141208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6aaf2fe6d781e77a41ff129ffe4ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd524e67a79c9bb94f723ad70689077210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706923f7abb97bd9419fa50178df2037211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ed0204b28c0c74751918c5e25359212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d1230e56e5301a073d27bd2552654213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e51494eaf97b5b68349b0a8b833f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d8be3cdf7f4860313ede486fb70ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfd895a9fa449e2ef7a56c80b5da7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d08f9e88ff040d5834f4a7e476993217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af23ec12f75aaa99cdc6587620bb45f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbb09c2a7327ca3e304a03118832c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b39edd4a93ca8ed07a6c3efcb1284220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce2992e975329ff5bb4dbf0bfa645221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5ef890f492d9a71135dd410847a05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cb74dd7e421dd459bd38d8260daab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a66f38336506b26cb3e34758941260224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584b9f51b0b59d7c36d467c845302ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16708075b51494266a31c74853b996a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e6a468a000378f8f18e40c766bdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558063ec0e7a12239f8b3057e95b458d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581e0903261b27e682f539fd294131b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f45fe9d13298398eb4bc626608aa2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4010fb928903644b2e9f8c4dfba0c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e809298b1f9abf8a5a02e35ed1bb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90874b540d8ae46b485035338c5751e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2fbfb55109466b261c4d1690ea6f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4085d19febf66bfdc2fa8a1b4ae51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82ebc8b86690db4f82200fb1202731236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e6f1ee64a64af5fcdb6eedc68497e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de9151f4a86c00b71f0d5cb0a0b85e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e8b5fea0a2450755e3f0d12590288239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a44dbe998aa258e28fe3d94567404240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10041c14d6ae425b802778fbcbc32bff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3679d845dcec00d5f18f59c1496548b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a4b607eebc126f2b20089aa6c871a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996649aa8375ef0b6e8beb3d14f23cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac47b0bcb77090d8ea8cd91419a256245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d510becbd091f62a80cd05c33eb8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5628725cc8f5ab7cc3ca62af1262e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba242b87ea9749a1db01c07914e4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627155c263828719dfb65b01895f28a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f28f734f355df3ad2c34334223382250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31292442e64f773c311a3b2b4f0ee9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74173d6892f73b6d278d1177bf8c9af9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa899f0da0d372ffe4842d48634bce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810035f597d05f55a6e493fe5cea357254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5945f165d49373d7389099a9e85a68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ead3f3ca698aea55000b43fc0007256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a333948ba82ae6c277fea752bd96e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7339533a8054e651e931cd4b2282c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9428fbb537c4fb52a8490ec23f93e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50390bf18b6610f763acc92c1859a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b6c2232cfa6ade41d181e2400f1ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f959ed0480d92b1626996fd93fdb0c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ee423fb823bf29afe426019208b69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8fe25f784b4fe153801b93ed29405264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6738e21bd57af563d6bb288931006e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05d1f8774f30b1f73e5c9a9c2fd14d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7d055e97313e5f0bfa989efde3b82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715042707dc9a75c5bee430f51859dce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae7d0421759f3c913aeddbf3ca0d07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a33c8a9674fb02541bbaa4ab742d10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc6956f753ae19f82298033ae1bd15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa552cd1c44aa1c3b78b52964121e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d46ff261d509131ba90c8ec9bf7be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7179c8a57bb2d0d1d9db0a6697b2f4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76486af9dca10d32e86173e81de5b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912263625c9004c06d9fe281a13aa0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5bb16f1c2b5f10288e7103f4131d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ce4cd628b5f47eb20263d445ddf28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37f409cfd84467b7783c49d10b736e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0204cb494b6573e8369d441922281280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0287053d78c0abcdf70c5bb1d0f3ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e79a77a0b858b4f8faf0af434c1c3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164beed24ffba53161e5e1c81ffcc3c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b4f84f658466da1121ec425488af5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da6acb32e11f44d7639638be3fbbb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591e9765a609488b2b12e42e1454864286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7661f18e1cb04e331cce67f1d37bd45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf07a2a2ed98f313c132623434d725288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161ac8f520174e3dd2db976b70e8f05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b153ce632344ef2a9cae8a1453983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a861774198d0c0b32665672a4536291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76173d3b35ff72923918580233e22d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588afda81f32a7639a99721742eae7fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802cf5ee6952146ba6ec337ea07d523294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e28b7062c8830be41e1056eed39a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5488c8730d58f3e26f71a9d14cf9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef249ebb4ef85ac96913db126349bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc336096470d0476fd4583e74ea754298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf5a0897aca678112970711c5dc965299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334104a178135be652e0f2819c33411300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18fb3779af856185ba240f884af802301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ab9a06f9455d41a030c783c8393ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c5f6bb108cabd8414be4a52ec6c52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fdd9268d10dbb69d6dce96c5aa6bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410d665cd73bce1ce0cc74c72b4b77a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d8317b03ba265df02f61e0b4c0b34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e00241cf0a5d4efaf8f8a5e3fd234307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dc612a765964c7c3076804d585a24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152431d9464123a900085e42412b9001309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c1c2bd5a8ab3d2b8aee08048ef11b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0dba5ea2a1074d1f5157351fa7d19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3225bd604d258d1d9bf0870efa9441312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a6c73cb0bd5581c2b1031869a9720313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65955829ad46fc397fbadbcf4df1da1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3676f059b9475e811c7e4d5ea70e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d468456831efad6728bc658c5edd69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e851504aecb168cbfe54567d89c5d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb335859007521e4c67258f59ba57a73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496650a11d94d06a97cf25577f84af80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266676d1b5947d0e457e142d80ad2b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92756efdf12137c159c7be715b25de8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf36ae31692c84deb6acc46fba2ee3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb61f4d6375b0d1221f27783200cb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4a504cf0e4a290a752af861db2479324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d72b0615e5e8b012660b4ca2c7f127325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c12f63fe34629f67dd66202621d79e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e274058d95469068aef7de28a199f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c495226c9db60fd8a90567db2de05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d182023005da67baa670d0525658397329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f2568fcce3c5c048e91ea444c8244330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a9db7149e133a97a6246da040a2c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16631e6f2ef7f378baa76b3ff3b173f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a669da35c5ec1d65a1081caa0d2fbd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6fe5b280f8ed8e559ca38f0570587334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58c7a69435c95d422806990f52867335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfaf6995768fa0949cad3be3e000df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a27f931a2c0c2a6f2b695f449fe6f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f42f0a4a8ef478b202f7db169bd635338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e26da45fb3b1b9cf9dd48b508bae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ff9091dc26d8685c4d8cdcb10441340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d7ec03a861e032938027cc6a3b414341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5ba6f07661f991efa78c6f49bac95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610dc3db6f1663340073e0d9d08824c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc1d0b9d9415d53be1d8cc35676aee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5805e4eaeb5fd8059489dabf60146345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58279b06bca1ce79e8dd8dea4bdda4a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f371a31664a27bab4cc1ebf82a06004347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dbae7ca6abf024b79c24ec08d54a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b657d1bd104796965e8fad57b5a24f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6600ce4c457edb7150e6bd1e1080a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe494d2e856999fd913a2cbad8e84f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce95758d9720da162880c700ebf67ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfd8f98e8ddb48ea5c30a71ee23848353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e21332c60fa36b0403e9dbde866e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ae3005bd482bd80334aa72273a3a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d79f226e51207d4605e01823e1e1d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5485e12ebe035e26d5ee38d28b1d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fb286769d6ffdb99805e4db62b6ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5a11179ca61de7598a44fd204a4b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3658b9d19c6674dcd56b770949bc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba952c22adfe0c1da8df5f83adc4896361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1eac32d6e885026943fb53fadab5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee4ca49d89d9d595f2582a2b7d6c0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9d2e446c8b2e54150e01bde15a0a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a5fc8d15366469c84b5f7a7dd502365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea30807ae333eddb6e91e4bfe9d9b84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b86dfe187a0add86b561622e88cc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109555c3b4592be0d475d73eed85beb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f664fc14394bb67c8beae1971db01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511e9247e61d651dea57f8f9366fdc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a5e97e2fc35c1b3c050e1afa0d7aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f2db5c8caaac9609b47c83224b7e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009323182017ee047792f430aabd96c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239cec6c13c57fe9fbe2493ede74a3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471c278b790fa32fbf57f323c31b9c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7c2dacddee91abe708528bb818c23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ed70b7e4bffaff1facb8bdc4962b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0f0845f82bf9a3419dc7bfdc46609378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4718678bd602a49532f0d1aefcbbb98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbc038311933aef01bd14c37dcbc03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa154a7904a10834155db9243a402d0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471dbfa33b0e5a5ff0dc86a942aafce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c20d3196d1e0599cab307cc940f146383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e435bdb6609bd5eb8baa83bca13e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fa8e953fc0c60766f82b9664c5cfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e88c65278468a4a3be6f2b2bb67b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777353647424ba78f14ad9dee72c2716387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04233c848898e519b7bf4303b2abe0d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471d06b02de618399b219419babc195389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074914c2505b8edfe735ec610debf21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b4cb49750757720a0d623b71218f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e97782576bfc9ccade06ae6ea90ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99edf191e6dc9feef95c569e484ea4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9370de6a85c7be6a5d09cf971999b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf876df36357ebcd6d8e0fe1be470f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d22a86934a5699832f4a37ec0fdd7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a85e4e543db932da7c86fa5176dc4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878afc23c3faed9b795d65934c36d61c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9997db23335dec1622f65d27c43d6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62260d595c9d132449a93648c25c6f34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d52f721f9005a4eb5a0f375fda5503401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d29b44f58926dbf0016df7d10978fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1155fc13bfab72c0625a8cb8ebb42ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d438c1c2e4ef723d80848862ea5264404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe52cec52fc1756230508baa743f169405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcdf12f010e65a914df79d33b432f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87212f50fa5559394ad65c535da79b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9162ce48b84b15dd635ffe1f8d692b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cc1b1e55fdfdab5bfeb0de2b678ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd35b5abd7279fad95f719ca8b6877410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b885a1f2fbd35388e9562ee23a088411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95304efe6539a73c485e50e109d6ce0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7677153b5c01efae42abaf79949eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba92b265e20e3dc9086e54dd225ccd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d1a8f97d53e7dc13712de201b1ca9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286635d059d969f4dc5e66db328410dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d0ed2d55388918ebee6d1daaf1596417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b992cf6b46b92d056b92e36c17119418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e0715da3fd56263d84a5fd48743ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c45e1b15854320755245a231ef43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b4f1248cb3051e7a10d5a920d2a7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85e22f7733001ef75904d8f3a9b855422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a09bbb57d88ae7a5af0bbe9602241a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513279a3ef7b2efb47cad9d4551ae30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587456fea3d42d4e0c33ef2e06b92e2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f868ee172da5831cbcc8732617124e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f1ede70ddb9a498eecb0a65b8d34e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a70b770c6b13f5b64ec8e898430e70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17d0bbea32a1e3090c24d0b9cdaa2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d05f3745f86d404df653a961902d5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655ed0c248ebc1cca5bbe8bc1df2984431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d6a2f4d782ef6f8e8ba63794a84e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed8f55675036810929737ce295c8c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f42b34bdd0a8c1ebd303ec5781a69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30510fb107b8e756d109524e9771983a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb275883a62f6dce5ef63f56e9e5608436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1160aad21cfdf6c8ccd3da0dfdadd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4eda42ae7ac55c3d80d8c2a008b1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fe36be155ad047d56af793837ce73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e6c456cf3ef403113cb2d1bb54345440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382738689fedebfe34597d3c8cb606e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e175ac9739d6bccd3646eda713048442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4479ded693f292be6736859cb7965443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74840c5685791a1ec97c5ba684c0b231444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91b5e70d7dd4cca1ef257e32a32ace445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18868863d84b0f5476068654a2c2586446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66b38bdf9923ec9ab543e9998c5b7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b0f2525cee60c1047c9be1f4f9dbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfb8791daf0824d3031abc1ef5fba7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efeda696516168e0faa9e4b3ac5549450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff61d7e1f73a8d43d7e40b95f49b447451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333df929d94be97c0b7bf8ce30b8bd48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8557588b11b808e7fdc37a6603da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4089fb0b088e2d3b953af83b3e276454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ed51819322a60057fbd32955b72b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017ee0a3323f04e4b9c3fbde0942451456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96c3bc761b746f10b7a518ece85bda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a5a3b1543ddff4f479f40c52276a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54b93e5b1fc3989e2378ed9d5861ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca51eede9c453a75ae582ba7efe267460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf7997a94f4325fc01d674b95abea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed818750328893cecc063b92910f1165462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee98ad9a19182b51dea5f104a23fa0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7297bf0957d126119492d0f6c6d3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2f774efc7353e475913f832e16147465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae4f4b8b41b9bd194f77835450594e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d8755174973f6d224b165a088d2a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b86825c0133568887fa31e636f287468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dfb60d05abc3d8659a4917323c704469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46089d9f6ca16e5b3c3cde0be6942a83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e97b7e56794e25962bffc71c9207d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924197f2505a90834d69771e4bcc68f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55759db75490e5af199d3d2192bc8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038e24537387b8ada61d25e3d8fe76e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cc086e90367010df8b5c397ab605b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e577e08318656a69b4e8ffb057b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494854475798378443029050f4dc99a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c3980d393c82214d0ccd2d3937979478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf14c04e43767782af334185f1d338479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9db5fd01d2b98a0980060cd475d3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f9c09b5d3a20f5c833059e78fba51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc586acb67d598faf9946b203af0b7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8ac8346aa7c9c86322e7e3df88691483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60174fc2ed56d7ad3bd6722ff67ff8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc58dfe4d0804a7607de157000ee60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f4fb6058ba412fd2acb2289b6d07c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdce6933dc8d35dd5e0dfece9924fa8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c5620cd9540498922e9a345e2c6d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dde45ae09f1c33c657e351a1cdc5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64376bfd5ea6c3b1cfeb80468a555654490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef327c6714ddf2a8e365daa3c95917491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4bf78ece23274c779e1c265b83f71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf66ee3f106b76e772f29bf8423f80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428e1c0ea693f57a017736c480377c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3d0bac4833a17902cc598b5fbeca2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f251878d149aafd7ed38032ed9ab4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb496513497d65ed6c4e5b70186e55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca101325189f6629f65660e463bd68ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831de66e37d23f2f483015b051409d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8929f77277e72690076b77fe0405500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb6c935cf5e15fd2cb8a3ab36476fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe717ada5d1886c9588cedbe39d3553502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b9d093b16b50c6f9db8a0b89a40ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cdb1ec3dfe31a0fc9495be790cca9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047a254c4208a72a9ea38b0b59a86a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a581c913e913f32cb8e6accb68db3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a83c22ee2eff6430480b1876e50cd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664873fbfb1474ab0dbded9e1a1c98a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7947cd283a9e6158b81d004848e1a5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2d019cc2608488cb529ff9d0de53a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e94c8a47c05f752205908d005b23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7958de714d698217707bcc754554d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30570e411c224ad13c85c53a75c43c85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea36a21edb369f4e325d0f040a87dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31801ccd5dbe552e76cc78bcdcf916de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8077118e9cc174967628f53da6a9966516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45d7c086722f5745f8033ad8c22d23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f17300c28cc9220c27ce132b1579e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf293f98804f13797d147d10140fdd3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1760a44067b2036c3317b2d990fb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0c5d41aa0c9f6e8936dad331a1e6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a8e17f014690bd71e9a2da72cbdb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5576ca270486deed3db40ddc7bfcbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be3cb3de18d336d325d7b0afaf101c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b938fda90b946df36b9d00b12eb857525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea92b61dda5d8365a3341d74c068582526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d127fdd3fc0f06adbfdeae43966b60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bb9c6b25d11b0d123c2c91ec26d66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5afae6bbaed2224621dbb71d406d19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a5bf90cea53683de4d84efd8e4e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fde812505431aeac7faf28bd6fa5f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f5654caa495cc49484b186291ab76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bbf07fb6444f1139b794111d9ddbc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09732358ecca88d2be32ed7da591ddab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7f59ecef4e9a239e967225fed2da0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567f76c90f246461b423ab84d7e1391536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae28e10d7cc4b05e7d38b54f23b06cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8221d594d9507d52f92805bb3265741538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb36715d92dd34b155f36aed8cf44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776337dc3056d155d3974082e956d24f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d00814e7f5b6c5872bd4f90fbdc3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e8e3c27932a9fde932b33f84c072d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eef71b36db4d56e1b5b01442ce3ad0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b734fa622ec65326bc48824113b9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45ab3261a688d3d2d6e00c9adb7063545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954a7849b53ab7ab8de94c18bb26876546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508c5b8f286d4a231856a5a2341f26b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5eb8d4bc545dad4aa82fea70e5c4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e32fb5c696c8de6f19ed87045a26b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de324b6a56a405b228c64adcc5cf3b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78537eaa298f476270d2970db06501e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5291851c5622dcf7ed4a2f1e5bbb923552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a7b111fdae4b21ff7635090a2be86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00398a18e6e685d278aa409e5be80e1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c377305c5c33eaf4ad2e27f5c1a01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233d2067f3248b7bf45ac32ac6f6b9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aeb508b99d91a2d7195ef3469f211557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d74de8b76fdefe53fbcc1336207bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1072c6465ddbe2d89257037c69f0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f7d10215bd3f00975c9225d0da635560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e328a7d6285cd376aad6eb42ae7e31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a0d0f84acc905d8cfd73a43753b3e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b119042f52c413a9fe635ff1af8e58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc60c1365f8f08b22cd6561fb5744a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daeed62ccadd23e50a64bb43766723565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38cdb68c620103c1d6bac817ce4cc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d2e4140e8786b3328eda6a6fb31c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8435a63b8b3a4f855d6910d0b1918568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800516bd1dd1457f333c4efdcea8820569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4abcc19b9cd8adac9e0ecb9eebf50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433c4ce506ea7b7d2f2fc11bd4e0321571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6400f4e121598b0513400ca94b678fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ce271fe65f049fc4860aac569db5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a1389bf4d6e707279afde829e05a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc4f36cb647dcab9641978968addf5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3901d50590507858aeee628c2092ee0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf8a1e79118e48aef27fa0375d2ba5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d5005e681bae8f1ef72676b5585ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133c3e2abc61712ed629600aa5a4489579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff41f5b6f798c42004d9267825ccf30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5e8ebe5b48190cd757a942f997f76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa69327476202f661f454e3870178b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3223b699657d04327ea3f0bb456f9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202f48628fbd2f80c6548a27176aafa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44bda72afa6ee9d8840c331098c1c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d3f1f2481f1e5ae4c8befe575a978586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f16c2bad2b01edc3df65b71c7dc042587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173ce12de6a0750b2fd377773ff1be9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9141ce8ccef5a4bb8e06bc5a1ec95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf323136ab93c33c11b61b753a232d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff4525f282dcc19ca12ab7781e9aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9d755facc3604260b69627d7f30f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6cffbf55255cff4e8834a1344acc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c4937317400c125dada42e6d1482d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c53a76edcd4a1d3750af0e98dbfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d093384ffe9b6880392938bedf87e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8346e679b79b770d721ad881562f919597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bf0b3b0987815e0004c271be5afa9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ca0164ad24268494789f2c8472646599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434acacbd6ac9ddbd1723ce982e18a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701dc0afad6101e7a0ef0ec6fbbab97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3777dd68373afd81a6d345a89347cb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4a185aafbabda893d5474d7f51bec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb75e357475d9d584f455790475e7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386f7dd0445c13320a63bc12c2c481a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5535df30aef76b59497da64e8dde28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db72b716457e3ef60f75c130694aa4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743deb64bb0490e18dfa1abdcdb74d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f855c72909f9bc5ee98a7b9d27870609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d97c2eaf096b8ad439f0c68e35e345610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464886b324d326a4eda8b707e5e2443611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36623362a4f3bf1e1aaa2f68c1fac6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4bde1d72b7185820a271e23b8997a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49955fad18720ef0fb2cccd2bab955ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec667ef44eed43d876795fd41fbd7c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde77d6f4a6144d0cdf983da15edae4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e209aac4efffe2ebc7a6fe71aa40ee3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff5660e3728be46b8bf777ce5f46bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa04e87b1dbcc031291d2c2fb58c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a470a15e8d07a8e645f4e2d7b9aea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7028cc80328d8880e8ee6c0c55d85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c8e9905475c925ca52ecf8ce73935622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab021b2bc49fbb80281c29da331cb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8432da2f243bf604e847414faa7c7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff350c19b1b7bc5d437bbab1a2057585625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dd23b4b5cd5c355d651dbe079a7ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f28615f57fc060afb88e9f13fbc2f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95bdff9abafb1983fa6880504e79c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39233485ce2418d0303ccd0ce17d1ecf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6119f522beb9821eadc87829a7588630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bee03abac8f189c0c5ce91b483163d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359a84af53c7489c33257289944a554632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7de195090ad8c2f59919a51b47e12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc03be37ebdecfe5dafc983d2638e42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab1f6ba9ae76e03644dff7e39ce953635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121f695f271d9c7b9d88b34bca061c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a41c280b0cc81e5dea1ffcc9a5dd94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a55567697763be6a59dfd08c367a25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f60be7bffcbfa1ef7b98c962d4740639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900322368fa158c1c58bd04d7380894b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fd8a8ecaaf47f6666c3b63ddc4ff2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c690d730087f38c6ab4ba895123f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3a21ec387e8648ad43104ac24704f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f7e551694ca5d1f5178e64e456634644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756b6bc9ed82b460532cda7e964cfc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ee0db0a096506940b0050b13ee095646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba4ea76b9d7e90b989866f833f1180647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fa2f3b2ecaf28aa3203705f502a87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57575a1cfee19b1ebafc84dde5c1a237649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afef8c2763657920b7da6f6aa7155cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d40f51b96dd499887571d6da32b2a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4451c16113b24f87792502abd46711652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7d9785d2a8ba51bd79cbc5ae56c68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d60e93d26ec08c0b7f03a47cbf204654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ca586eb7023c2162b7c03445ed9d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9c1c91c005930ff2d00c92d27b4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd945ebc6cec9a9a9c31d3a357c598d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07c7dbcc883379a664eb07d33a59c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a58407e0b1b6f1b3a45d40767e25de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23ce501ebd435a92518efee5fd6272660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fabe27c0aac7c3879b293517bb5f88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771dab0924d1a0bede2d798a1a04853662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dd39d86085b5af4c7883bca956316663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e4b3d5cd96e6a04d71b459d2e53ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb13b80095fad2565b2eeab2b07ebdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b818aea131cee23336689bc9a3118666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c5e64690965d1f5892d25436a0768667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178a492cce1778b6c940f545316df75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641277d0e4a7b84a1d7ea18dd2808b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2cb7308de1e343df4d6dd5a6465dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24828c197beb10a4cbd36b19b6b21d58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bba8e47f80dd6c27b0d7da9015052f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4debaeaf0353e7da1c09bbe30395673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b532d1f753406f9170840252ac0ec6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a9a1d14b54b0ccfe894004b8db91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae4e708aa4d2be269e056603fd92a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2bfae4adbe6bf49721a161c43dae3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07682d307ea7c9ef822356d36de9e258678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6550f7dcc69736162c1f84849cc61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe33e01701b94ba6975fda79082f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac31b4489d115e074a6121f2b32339681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5931104f75af7611ca18e4972c1ea6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f4a9b9b239d0724d7bd8af2c49d0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e84d3cc97c71407a7c9c56eceff36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731654845911a3a162e05cc30628685685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c9b948354f17b7108fee0cdcb6fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f8af9fe3055ba0412d04da030624a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e485c1eedb660b29cc071a24023b50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea368f61cf195e84339d98b9925fec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c32ef5c7440bd789fcfb13bdee2d1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273bf052de4c79998f806e2538f77fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be272473301e79222b8c2fa18e01275692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec632fa0847d35232fd68c18bbf6e96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b92421803a96615988a52f18430a16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e7d2ae0ba266d70ab4ec4d1f9c16d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5f63b7f22cf07f70763a46efece1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8388d9dea0d080771adc46dcabbee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a66522cd4b189734f2bdcde7deb69b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a1ab007245d4e0f30df65acf514ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a53313da879bbca3f1afadf19c560c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ba75c5b204efa7e7e0c1dd3649dc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771908930a40cf13db439d80b55fcf39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4827ee5abd172bc12cadafe7b2be1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c2d532d7f807fbbf75474fd86adc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be0ac182719b0c31f8c8c637c744e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bec53fdc5d563b10158ee7f3b7529706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92f17ed40e9cd97359fa61f93b696d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dbef4359977ca1e9d67ce4b2c1ba7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab752cade1f0ead49aeccbc94296ec45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556739c74795471f8d2f47226856d8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65066928cbf09d1fbb027b43030130c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f38fe1ffe260332cb680547f19be16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b423ab67e5700876b337e63ecd13d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972c46a655fa6924704fdb86da9e4ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e2955b0c38ca7b2ebd5ba2819d22f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df8f23cb94d8967502c9e5369cd941716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e361e5ae342f30239172235f5e943c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60404e9f67d9b7c610f664ed940a770c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2942d39f16b374d28e7545f1f66182719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e634ba6f25359c2ecab746e59a780eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a7769b6454a12e421e3acc6724f85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e440237846f3f1c78e92a4b066ceb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774296c560cc3226e343734be3c4374723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42558e38ade46da0574b5564b24246724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991d9a7dbfa381feb5bfc648c012229725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed591223f0bb4e3e6476305eafc4901726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b060b2c3a6dab2965780fe2adfd0899727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fabbfb7fb1273ac2aee3ddb6b8d55b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceab1aeb3cf953e6765d07529c097ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d946faa2f2caee56e4221c47e73f54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac75a9d41f84fc0343087b00337f80f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ccd08d61320454d2e8d4db8a2ca72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc22b370eabc5f45b564c0feebd0f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74d75ccd116af1af143a25bceeacd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe12c867bb607d340956e89b111d28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9d47fe49331d36d88fc48b618ea0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c989f2885d1209efcbb29433ff3cdb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7daea1d9c7f953761ac8c163f65cf4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6cc941274a16831da625b87026a72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eb8ea578fd2bcbde9b5391e2088eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2d8d02e838a97e8a2c2ea4a4058a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c21489d866fa044ce9e5e97e5e2ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91c4a651f0ef064465a2462809c0e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6515efd079cd7b0a14b5be72a0df6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88a9f5ed9616281a281ecda231d923745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccdb381e8b82ed42c66090719fe5ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6f7daf56bcd09c5adfad0e21de01b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b5c9ccd7d3d8584c7223075403954748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436730d7ae455dd3cc04983189752c2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e730fd2a2f197e88dfef309fd90580750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f228b2453bccb5ce19c814e45b5e8a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2156f79cec7a700d14f7505e19e570752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30026e4478ff09aaca80877bd5a1cdf6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20542cd46607e6ed614b254e2a9c13d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c026f7e62acab6d6ccc6e007519d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b71f21f7cea4519cb31f905ee8d89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27368995d74e9e6005a09be3a9b32d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc7ac93103032212500953faad3d02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46b66c1ac8451f9e5a9a9cf350a187759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44fbd969f4d5f7cf4234136c9b516b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d157c477a0a07d1263f591f2710f78e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d4955e1b11e836bc57539d70bbeb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f1e95639248c6ee2b7ca3ae54bb5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92deb06d819653573c6dc979ae39fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c71cb6eace5769f1f8012af6b886786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89854c226d2bf12f33c31a83243d65f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e98cbe18172debca95e476453ebc2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1290bbdd7812301cb738599327ab3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2135a46f4f968a0188ea60f8d51bf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6202147bf3813d1946be0e88d97040c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c16bccd43a2b8638c8457baabc7e4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3e9b630dafe8b4130fec17e97e19e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079638dcf450d4d6ffceebf3991f830d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47478b7d03d292996f71561b966cc9e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ad93e3972575d7847a3e68712b3cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f31b1be39ae6bdd6181ac6da0230b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dd2c79617403b376b9031219ef66818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b234f0097fb52852bede1d0f2ada8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbafd836b9477095f14cbb544fd726420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17339fbc4a8108e5c1483a9e88344121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af1af0b7dd92ca05eeb6d7507a771922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194f99959e64469d4c793d42cfd36c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b64974e8561692da7450ac530043a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767832de0f60782edf0185f4dffae3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fb6f5a925b6af5b6572d83da5655f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d174d827246944ffd1afb93d1567b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79c5af514fc708a290cb1a92d158f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567f96b8e1280ad8b1e96cadeeb47229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543391e5764c2193a41921798ae799e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f7686a4a5f29c590710fb0b11a34b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54fbf867b252e6fe96b662a3a48fe532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d39504c048b6aa586fd70594da67b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033e73380bfe8087ab06250bd55b23134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc026a45d62ada227eff5f5373387d9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337d28f3da166c0069cdd055b6c308236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d592d6fde1d1db3db8b9373dd09b3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc4253941d01e424be948e4a77a50338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8615289b6fc53a1cd634298a35e7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb4725b76c89f7a12e736688049a7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3f3256e1aa73d03467167f2c53de441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36898427f87021728082a81bdb940c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb372acc0d4ef153af9010a99e78d01843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87323c4339618a3d9a49f7040f66fe7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf540e02655ced409f738196192e21145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4990de5dcc7e89f62816b9cf1d2a1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfa21d86ffe6b585a296688a7d311347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3680c65823dc40673a060854a02945848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e4c473314ec69c7cb932447751c7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c347f33e62a2168eb55c59668fc0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f50c3282316f110f071f31ce0426851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb42355acac3a3d7dbac5f6fc5a5cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb2d91ad5a1d742b37423ce787f64353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a471e82df31501b6220bf83a7aa06854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b032697cd5a11fb3916c88a29682b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0946117c0f04ab3149b72ef58b472bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2bff9caf19981371714a6ad3f228e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae7d45788144a7b2816a0bb402146858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59cb6484377e1be39a458208d69a9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368224a3dd8265023e84ae5ed0d77be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a23d0c0d47e7d3875a6ca5623c3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280838bbaab138f0b75bbddcf2f9f4e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c01b4c720a9d96b6169a6f936c4a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683cbcf0d4120dbf2fb5d842b5dd4d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542f5bc9ce8d12ff32303c79190014865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4654c2fb82975ba06087b44881e2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce13b24a7e3a187c6366f8e280f94f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8726e7fd9fe27a9a3b760dce7d73268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a914048100e46e0da7d7b556ea33b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5626a1433edbc3b3767a6985c3469970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6421e12cf556ecbad1834392218bc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb136bd4afabbf0989ee71b3a79d096c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c731174ced166bfdcfe9bc134058f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01638774c73b1b627dd257defe87db774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e480e1420ae5025ae71857c075a99375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea48e271821660b8ec3732cb0f2af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b15d8b862c5369a86e2d9e2cb357277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333343ef0cb077b5a74d0ac6f12b033878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0b6f0a34940e7bd8f4bcf4c37fcc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b52789e8ce3aec32c1fc55cacb1ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd1a692864ea00594041a0ffa6a34381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215523819ddd666a3f2e430c4bf790fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3213fc2ed852ebfde31ab371590dc8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dc056829256db153cf748637257be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0a14b2829f0efa1b2a18139037b7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac7f5f4e6b681efec698c65b8d9a9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c30f2dbb82934daa99f1592fa6a1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d246aa0c5584e1b4be30aef9f008488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f917fe42e62a8de6209435980c6c8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62696b6dad77fb69879c03e11405da0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a94d7e9af1286cc0d279b538342491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dba4e679069999a7e1191ee5f2cc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bc5e74ce7eef9ec05532f4c66d60493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60893cbc964357d3373908d913188c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e160b3f0b542dfad5e0a9769696ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29201f1b966a2d91d65e7e598d6116e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5bc80733f063cc899c8bfd6a2285b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d38d0a3ee6d32241d08818d99176ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff07da0fc32a3835cf2ec4e9683c2e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78969b331aa56432e1625837dd1c5af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddeef1182aaad59a5b45c369eaaf99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b3dfd84577f438b6e76de8f4719a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69371894e095dac2f4a39949f985827e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eada98aa0a9ca9c81a1b30f1419f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43319594cb98f025c4eafa996ff332bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab57aa9e7c6086c00c6e64dab63d248106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e82b87b6814daaa797249794d8599c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01856a37ea006e928e3414af1fae416108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85736c00c6aa8c01b3eddd6601049489109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da291f039e651d4b7abab3a6bdf5ad61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d2952bb8baaf5deb2a7b523ea1b04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298af59b7717449a58442696ee300d1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c0e10060636264c585e848c2e0a1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18946a495b6b04af9920f8bf85228e8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440e7858aae2fb32fcdb27f33cd60be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f7ec1e32bed25ba19857b0fa51377116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98cf5b15d6e105672eb887f537ad8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cd47a59d8739ecf68d62a7e84669f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7045dd675c63f6dfe7a61c527dba58b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc26161b08c187d9a2f52b0fa9a4f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b2414a2e11b47aee46a7db085969f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8194c69212a64c9d219099e318a92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac170a4ea35caf5404d99af32b5990e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7214b354ca0c62c661ed8c8dd9e898b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea4fdac9806d75283f66d36b64b4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d1d073c07d92d9d740422f0d6d853126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185fcb6313875c8c6037e0ff4afbab1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec0893dc5e235c6d4a461c2ab56ca7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25804402d9cfe7b2efc4ae4594282a10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97266f5550422e389508bc173853626e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878f3a28e2e5150ee77cd2a59dad8f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0044cef9ab3bf4877daa12d58eea2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9268e31a3368585a1c284766a5da673133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2adb4988eff95a2b36f38aa05e5e73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246f9c823c31974c0a39fb120ccf095135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c70583bc6e5cc90681acc430dada5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71827f52dabc4672fab1d5d4c354ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107307c9a3fb1578e479c0282c0b45d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f5c89bebfc82590ceedfe47eff898139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d759d4e2efb8e6ec0a90bf5a7cc3994140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca824c8befdc12a09f3dde7245d3a34f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f613e8d3998e757e6688cd350a6a0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc553061af28228bcfc303bfff36ebaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5a9da00caf2f0878d9875fcaa3953144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0645d23d3081ec99c12961a36bc2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c821455009244e8b0ec78091c2a22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bdcc3786402e894a40594d42246c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868da982051f74f8bbb0060ff1fd3e4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2c0704d2208bd1c56f2955e643b4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc984df1a77b607c76fac61549b5fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c11cead978e597328d198ee50ae16a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2791cb1623c90ebc975f262a9222cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5467e00f06605f69df9a99d3cbc128153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8746545c8af5a199cc3d212016b2f78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a0b04d4917b22bab53b9125ac1b45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46cf404ffea94cbe39df0147a66fb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbf57f2a802f5646ed0896196bb6a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca844524c0a44b1fe5f2b55bfdc2d7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8173c593c53f8c4f29e16d39876138159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ae2b8c1eb663196154c85fb70c752160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79d6097c939e7693a46f99fe04dfaf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654642f59fb35e0a2bf9c2a7e661b9b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd550dcc61b4189d7aaff1bcd7133163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc2956815b7f0a508e0435920ff925164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcb6e2e010950ce84db27dbd9d8808165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030eed0e0dd45326b2868e7fa9b00b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca05a547e36b995482a5b49df9fda8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370938ea4393bdf8ba247a8d0607ca00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9722034ba6e44173a39512fface0510169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bced9ad773ca5b832c13390ee3798d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3818923b3a5346c7193de8e293863f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac9f0d245ebe8cfe86fd1494db3c36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1b25d6e2707237745d239fe1c0116173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da3e36556b483d80b3da9002d0a647174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4786bd6f21dd493eb6958723082a56c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e77aca5b9ae2e5b7fc71b4091f6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f44b16deb5f011feb4b1600fb8714177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6195649b36945796f2855abbbf193f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1f3473dad643f8cb4fbc4c656ca7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5c77be615692c552b207eb5700243180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5bebbf0eec74539380f62deef3acc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69061d0810a543aa507d984d4e8e032f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e99541abbf20b7db988793a01e373183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eeee8949c67e390f76b9d0a3b40d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f035cc91ee6afdc137ab0d90727b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560ab7785303b24bb8f0b65c38335be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c3aa20da04deea4624c9ebdc8de47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484966dced93ae44a2e203b9220c2e54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20495f07e71782af950d69fa5f72865189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ec637a067292bb74af9efc227503a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f559159a15fd2b213c26241960d1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80824fda134870c1669519ed08406a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9d2df916a8eadc5252771ad918fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389df07ea47c4cce23ca09b8fa461135194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc9d5403996ec010e059cfc7cb3b29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e288cf8ca00ce296c224092c3806a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8d10c9bea1ef4c2c25b4a2cb5eb86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8e428485518c5975d226be7f9e039198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f323015047382bce2c9dcf9b16aa6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4b08217138cb92aae97fb4f9fc633200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c9793c63124e0ea6375d602bbe0c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575248a5662abc398fd1130191dfb4cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdea01acaba21025764b8b268108b28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bc18b559de12a5a3dabc307bbb8f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a9bd01800c258b66a48bd5cf34b23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ef2fe0cf9d7eb554a243cb32968cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dccd4e6b558d49615a011f55e34b92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646eca2981fa5d257b8719686f94913208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc66681bcc72a35c9299a9a928ac9da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6c430e08b4c20ae75099cc4703319210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8649006be84a2c9165e99c7c460e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba10546aafc1e17587ad5a0439c16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236d39f180635da3f1ea79492497adf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661febea5bca26dcc607b4b6130678d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8488a45a67aa7957e39754d5c76050a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef1bc15628c228f64800da89deb86b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3179f9f6af997414dac57d23288d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fc563354db8cc5d3344c2c8ecc109218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673234b3010fac044033c22cbfb2301c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a42f4172c9b06eaa723b20389a43c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b9e98ee45fabbbbcc8adf304d472c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c63c99b19c77b87fa5d0528e8fd03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3195db2b6f163762adb3ae4d44939fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6691fcc9a9121d0e6eaf076fbd70c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c06975013bb09f54aa983eff9a7ea1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3373683d53210a5deaac9c68098e7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3cff9e94af2944ad8de0c8ddbc3b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5844b37186188ca9b8f74aac55f68d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ed38dac65d446704c224b80df12a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b7dece0e8b80cb859b3f1f5c4bb5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b107d291a69a12a833eadf1e21751231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfdaca58851439daf26b54e0957dda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f17d81da6f7bb27c177011c7cf7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea8b731fae7adea045f348e494e6af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab46b0e7f9d9f518bb98f95de8b753235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d64e2535ada7427ba5c35902ab6998236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ed35cd8985927b959279f958c9184237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c33b82503bd6ead47939564239c83c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410601a8ff850ee90190aba3586e552239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14878e404ef9c09f60b5854b867455240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663f3c0ef0ea76e985f2d190027c1db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f6efcb79ff5bf530212170a273aaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e3b33b54105e849b5aa5b0be3e70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ca88d4af09fce297ed2c8745588ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d6b5edcd17622a63e59c690a9d5b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90324918505c85fcc092d7f087fe51a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455c676a73ce74b4aa9250e8bb89915247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7afc8c84911bb68964235a463274ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506a32ba4fef086e2e42d71d5f7ed1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84160b2cdfb5a5e5e894ede3bbad72f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079f40abeed219cbfaa139b601b2f3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f451bb015c2c3739560695c1a0948a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f025b428a2d10b4425ae608bf936a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c88e8e8b2a77297bb101ccf70d58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62b321ac622fc2efc17ccfaddde665255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f992faf745339e08cc3093ba54d4735256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae1a4ed6c0d9c7f9cdbdf4845a506c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245528ea72155e504ce767854078cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0581c07f83a920584360d19a531d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08838782a637f08fb5601191e2cca7c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566e7f2d94615df5bcd77748af6aabc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8253623ba74b2e8b6a692e77ed596b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8350a2a2591e207d558f5b2e2c281263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c14e1638a8e13940b6d024b21342c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e448807e26928f83e304a00801744e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351556597c5c98b06241d30f53a037c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d35c3cf35bb05714c85e55950b55e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc551cd9b217cd272ec25ac71dac1ebd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fb8651ca7e52c4e7ccab7932c2a96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077c72b4c20dc56b4c6171f3fc6e7c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3c0995efed95d17379b02df46ba7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceee3ff8df834504dd730af54551645272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c10bd1dc306e999e280d09efbdc56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5540df0942a45e0759603ec79557a12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d206518dcbd088941c8fac8614d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2682b102e470dcd3367dc39260a945a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d99e540b18bc16a2bd43606d3ca59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb97424aeb9392d74fa0b9fff2fb21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548571423d0597295af4ce58f732e48b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54a6fdd703314fa4930b4641659ff0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37a3d2ea20d4f717bcd9eaf16fd0ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bc860c57f3e350932f7b7945c24b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984e48b2dd707091b0f3fe042ef99e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8b16dedb7c8e0aa39273b3ebc5f63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9a9580a979ecdc03d381431bb0399285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fad1c0568cc5c240fa75777c566321286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558f19a24948e51587e24c34c4db1b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93083e3d8a96e938e574031e5caf6d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114356ae2a618709f244ed00a578d38a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3640d86b08b272eae4295e8a56dd343290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7193720f672b54adb7d419a68832291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6f5abdbda11764ae2b0548f93b2e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa68f10e95d53a73104eee28ce1b3a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78b8d3d917ae85ff40777a537b4807294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8f2d393f3dd2585329f8a7a98607e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1900f5a6fb37f09c8e228858035de6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db445a0f3916eb39cf5ee5e1bb6f20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e3a6561143602f6f5081c8330f0d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb044ec0dad0acaf321b3ebd1812cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76131cdfb9063535b2ce6ad78e2c420300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508865fb10601feec6df2ac437378d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c0ec438a1831fdd34cd73b71045bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd491e3cbcdf5de3653cc6fea9ce8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75512ef82611a13931023c59e09b93b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a1ecf2df231d81c92974464620f58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3950b3f9298cd6aa7e0bff878f06c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3f48ab791c0e6ce4774bc3652f9a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e34aa204e5694048be74a214892caa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb758fb96f3cd6e0cd2d5f2b903eb0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689ac62923683cdb5050992b7eb2565310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22af086eb056e2a29698b644031678f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71808902812cda7adce72d1f50ba149b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34242ce5e12e685715bcc5a62868c944313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51115eeb702a43f56f9e9d01d2f52f38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b390da9741003e16905e22f617ead315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d1d4b503c9b97d872bfa3d4e2f56b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06f14bb9c9381f68d0e7db7a7ef401317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ad1e5fb8ae936e41647d03f7d803b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d13280031aa46c5b317414dad0cb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251b7beab34c6295198bf21e6b95ec3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf13d91d19f601e8d6ddca76528ac8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1d9061817331ee05e1f90735ce244322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdbaed24a543f490a48255ae24e8d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55f2a936a8860740c23584cf46c8ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79278d1787e7381781bbb04f2c1b2a26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfb7a997f1705a91fd36a4c967d407326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62fc8cee8c9e2a3fb6da457d9684c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f84691935e0cb49a7d3b8caf7c5bc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f6b73656949ef45b2a81ab5672c8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b35c07b00f0e90f8dbd0cd3f065c0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75410b5216c4b252605b68e7bddc9530331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a6fc458da7a0e55a8c79dceb9b230332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd175dbf1f58321f34377b9f1258777a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11b5db1b279be0a6269a5468d0bcdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1ca7b9e3102fee11098f5b762d991335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79df4c79096d731661a684afc2468c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaa5c1dd678263566760d4fa584ea6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44dce42d55fe4b45f3a86714280df6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e763552adc95d66489f81e635f4f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793e543790d999367474193e62d0dc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc680d478cd4822958d27c1a61524c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6b9a48d6e1055bb145e2b2842a02a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441f0653c5aa5756e98481dc61e38bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29c4c00810c7fc1b68ee7401bee0b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c5f7fae25960b7c0ea1a39ff47e5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6e50c88e98c5c7914e907198672ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b805347980fa9812fe778afe1bd7fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec98cacc350a47ca5e353b53e0c9b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5dd9f394ad564aebf204944191d11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91151e0e6019e37aadeaddbc8fd26ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49a018724a10dea600cc0395654beb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83b6676a22adc58b319926aca96f7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d8f1b46497c099971953ab43ff8ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7873a7c624d5bb8031db8cbdd54bd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc4dfb30cb92e6373b158cc339d353355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987296d99b541ca193b6efe60c7c633e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35500606f4e38d149aacfa7b90652679357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65dea2edfae455548a5ae4fbf2d4c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efedbc1ac8138f5c21ae15f4cac44df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83fc0e9bd11c2c67d57944f7c5a7d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02943ffe33e2fbda0b1b7e5eef25179f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aba3f04aacaa2eac295cafe597c3f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4b266925fb90c3a029f73d45948ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac855c07e10bff3e73aa8b2fae73d243364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a51c21f7afa6da22eb3fe981659a73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a3691287b5d6009cc61b46bb2376a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6db7a129fdfd85d55326bff75cb77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b675ab72817d42eb225eee041d46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19b864bb81f825ea0ae559239d0f23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d757d4fda6e84bd2b091914563a7a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187054943fe630ea49adf028e5d2e803371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1838474adcde1361c00d4b7982981372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082805ebd035a972df87eda652bf15ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d90f93d0db6e67a162acce79e75dc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c391ca814caa65e9630b39fbe103c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b18e3311ae787c51f74e0e20a39a4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e44d5d3d21ac675d5875af3bef888e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db5665b699382b876aacaded47bc3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1d98077f9f28ba107e7d4f8592df5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b4917a267f92768742bb6b4259396380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991bf538eff5b8438a1e12f1772f86e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359884696ac77f45520d3ffab3d3478382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4056dd2d64c750c5c0673383b4a3cea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679519694fdfbfbb3d91183ba76c858384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd00cd8939559c67259509f101efbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acc776cf3de149d8662577deb9169e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa32b9b1bb6e05f4b66fbd76a5ef80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172042e262ebe45c6c84df5d9bfd0ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeabe5943995f309e1dc6f07ed2f4e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57544d8c41bf7b4f19b8cd68ee10d511390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abeaf23a90ec5442db61e4c0bea903391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71842dbdb6784b76f5b84d8836f7f77d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36581a9ad19f0e67eeff0aaf3ca9407393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58ec04cdde43afdebaecc85862481e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b90a62fd6bff82ab14bf2f24525abb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad1feaa5ebcd66b10bc9865c8bb286396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ad07ff27e5cee65830ed1853c824397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ace88881b0c7acefa42e3adcfb19e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e83f551f8f7f94b5073d3c31853364399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592dbcfa612c6d1061edcb735c3c064400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0495d222da2e03154051c99d7b9708401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c066a316c308d8686fcbcb494750cab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbcebd4ff3ace8c296e76538bf8e40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a9c83904ec42b68f8c79af07429b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4c78f5c6391b98ecca24a96702343405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78740f9069abd7e85feecbdb84fbb582406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad1165f86fd06c84e1c27a09d2ecd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe15b3c0749141de6fc183713cb9bd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042db05b07195cc0846fab724704176f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07db67d79bf936310bdac83c5425f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6216973f75b8eebe6dc21b7c1d5d642411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832cacbfb8d8727eea7ef76f217b32c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfebfe426943493a17152831670068f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f097998d8ce6c6cbda706d46a7e499d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d426d6fd423b5519dce08bfcbcb9f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f894716b0eb47534546759dfeac3e51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225985bbd41364400124bba06b0d8272417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11c7f398527f04b97f75c8a391b04a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a695434606cb4198ee2b86b43bc3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc91e68dce46b187dc4f75e86ed7bda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645ac3f33b1a5160198e107849cacee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03e36fad209f4df7d912477d0ccd69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b028664fe5de13aaeca7363b5c676423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547478f6fa3b9876615577cc334d870424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36e41b3b608af417568a113a5bde1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe4d5e1159d188d66fc67b79f3c349426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061601f16c6597e0c18616aefdd5dbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e9f9b36d7f09816cf47250360ac4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85480d7fc243629ffbc2a868db743a44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1087051360b0ad4af50fd63101b000d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bccbb4ace77a5c24c2dc6dd7f4e11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c803b3c5874610f13d26e26ab0b4a02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63071fb49d9c6a83810adfad1f80d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76463dc8d27e5ef00b2c961f41dffb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addac7f042699b744d494e876c826872435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8554e25466da9d63116a0864a0ee3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688114c85fd50e5941289ccec015370437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e2c44ed54fc9704c4511df2b7781438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec346eeb02917a77d34b02cfb73627a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7671dad50538840d6e809a2d54e5381440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8fcec770ba087f3fea78c1d4141f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc4b909fe301f59e1236b7fb2c6627442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69fb8f8388b383893c7268fed5194c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549595e33544fcc29f6f70d8bcc9ee08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936bb0965b66fd42cd6e2a8c032f27c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab1c92fe4e7143571600890e83b9ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558232edf40cdbba23d88e11980ea8e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c24c3e99e7806fbce96b1831e5e97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2123847e83e8d1eca129db4a3de1c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248b5d291f5ad4e773693774aabbf10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ef3a7ab78bd94cc459a9d2d8dcf67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b987171bb4b8ae6b23ffda3b31ce7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee34e8e59cc514101d8b04763234244453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a7742a8af9d68336bc800ba148ecb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6555e738b465824d46fffc1c01009455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c796a5d1faa9be8b627022e7386ed81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f399471ea4358d0892e197e2eaee7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1272b57764ede19c5e62d9722eafec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d877d6711cde29515cb6f04475e0554459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba68dc19ab575bd33144d7943a4690460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868ddb0b5e30d3b79ef193d06bf0b00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116cbc66f5ab4724d81e6dbf48e5a1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebb6f5c60f94b9436738599a4eac87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe336531c85f9634dced45f2695ebe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e049167e11e1d2e77df72682afd92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567925890e6a944cb3b38c91438ab92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36f2424539ee575d971c14419094c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511876e72ecb34f6ace40c8afda99aad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef8448d46fff66f4afc331fe48524f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3f76ad0465ae1450bc3c6407e6264470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d5b2b1d1abd7e76b05597966f503a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9be6afeb8422e7ee3abf3a631533c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f422edfd119e6130ac56aeba28d0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26df36d92a2138f7ba91c68037ca12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434d80371085411b933db650f90fa76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f7df8eca4021f9fb90ee74069300d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459395c409122a6d407d4cbbb00619f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb52d215c121b0192f4734bdb4a86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba644a195f5ed4042daaeb11a4903f5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0c0a785373853456f39f8189b2ccc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69d59544e0b4440f26d2850efeb35c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140dc8f8253d3a85fb55b251fb2737f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c558039af5d235420030968a71b66e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17ebe693978fa8f58c9166db591531484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537582e3f0e1a6626548b4aecd9f5e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c592982e6e7168783f39f020b41d36d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328505eb1d7f69300dc74789d3b49d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30198717a0241482333ad48271dab0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f755c4f9db5bc47059d570870a9dfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435c04aaadcc39c79a5e764504f6123490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0519346f6c5760f39e719ec3e4a51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c901c205956b5e825872a97622664492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d00d620137547e8e3bef364cc93963493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fe9c3e1049cc48ff3880126b403a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c1b882da43d26e183056ed1b19322495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18111fb0244dae50339f1519ddd08b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676d1f1e6a81c38a4d9b41ffb9ea964497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9547f35328450056301ef33133586498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7907abc3722e0b3ca964d3868e23318499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf814b87c9fe41f99b0936f17b21e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec8a16674fd6fbaaf4d39365492f4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd2de580b39aa1be285ffe4819a286502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedcc4ce5cd40894791904663fd8039503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c29d9ba599d9d0cde5064678ae88e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae0d3cbe49c858e0ebfab7f770c26b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe3cc985790634746a934e55059aaf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a345d491b7ec14600d6714b7fcd610c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6ddefe4fe318a2cc4e7624f77608e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9faeda55bc1c002c8a69621e9776b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25944c5e1015803d7487ea5b0e5a43af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3372e3d676319efd94e680fd906bafa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77000b1999baaa88ec84c2cc6be508b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a81216048082377cde33ea7b37c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5109e43f8ab2b5984f9bdae1c844c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8489168e7a682744563fc8e1f437d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19597a4db2a8d2ad6d8e93faef6c2bcc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1725c0ed72a5c4b26b79d01f8970d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d39418b22c91f283f653e07077522d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cd26c3e37a049326bbc4c2f2ad70b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a77788624239996b137661ceba6ea4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41787304bb1a8d8437832530e9bae022521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bddbf49f24ac5f81e7971fab11c5d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5c9244dac1982b8457d4cca53501f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b157b7d7c973cb9e3973203431e34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7c2dadcacebe4da0b3270e161004f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473975edf2e7652744c4039667b6c1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417aba7ecdc61b0b9be7d64145db855527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2d4f7e89cac6388b87c66e25d79b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eedd1406de3f86a9c41edb6821c636529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0126c249091900839aeefe6e4bf756a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f48b65558466bcf0799da88647e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db94e6f9d1523aa4cbf4c20c67cf51a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da983e6c07e69aa7ce82dbb33eca9a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411b2a336c5086e6f73188c55bed1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267638bfd90c7c32319fddf0fd962d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79d404927efa57fc1187059386c83c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b168b0c7e18eb6b00c680dd84f33282537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080033703d74afa44e34845cdd695996538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff143048b96227edfc5d08324f49f0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6fdbd5ed3318abe453976713b5a81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c015fe89895451aeb3707af034d08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196f4fc58bb89d7496fe6ee904be133542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d44712f004ee74d1732f073951d9ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b87f8265fc41695800bcb59a0a65b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd248617b4b5c7b8344aacb50c9be7db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2de78825e7a4abd4f9ed3ba59f53fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ac73e9f67df0dd74a71a4124c9059547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a1af8f362fa3e76959ecf1e5632ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214bcdc270c388d0230a4ca73ef0caa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae103e9a5746421fb4bef351faf6c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6062564214dd8bd4ceccf37cf457a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0265d06cd2ed4379f8e50a3002876552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661f4c60b017a132545cb5c92c5bb74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8eaaed60f84fde6b7768d97d76f08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53213cb6dbf9427337520940f8b44f32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb7c86fdd1c130e6515c871be6540556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a79c499f4045c088294d319186fc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b843268b5e273466855b09eb16bfb6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222872984a1e597eaecdb7d1fdcff30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b6799f1e0625087574880f317c961560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5df07ace7ae81b012c2fffd52a398561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d855f6a425b34db2672291d4d3352f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db34d94b2edc6bd749dc6c6c18cbd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b94237b5b904348b6d07382f8b55a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2aa9d303a9a13f61e2d87020492b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612da6abd90a8d697bd80860cf2c903566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233c1598141fc2378f27bb0ddf72d76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98445269f36b2679385fe5e4c2ecf6ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81756a53ef94e7a6214ee760c0c3401f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7e9ee02daa966e636ad132a30f633570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c2887fbee46c9496b9d5ad072d4cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc449fe2f2130b7dbd7f5cd23c1c6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3869009b07bc36b4e46789edf6e939573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4428b14b51fb1072f320be6663251574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b31434e5fa12bb91cedfbf9d741ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa1c66803195f9136fb3697f719f92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41894af15ea09925e4ea62d8b73d3cb9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce82aec5cd7f3bcf0e2a2753d390d93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614b381f1738cd34e46cc14a0ad3d45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945a81d9ccab8af202495225586911b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee4b23d142393e8dc9aebf1d614113581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22f19910785585ede5baed5548de0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e3d9e064d8a12db2c81d3c59b244583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75682e2e6b8b8e9f5fd4bb451923ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b53d522c0168c71cf8f9b44ce4842585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730e4d557a15bf8605ec302130321af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe128a654f009fb6dbdb0fa5b0cb7b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50838d02b6b7baebda095b98822b7dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d73f90827d07cf269a6e8baac03e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc835cc072c398e5f52d0e2054bd6adc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db5f4039a98edfb06f619b5d1ccf97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693796ecb835da66940dcfa4a0fd188592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8875684eb37cc580646f7f9ac80f4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230166c210eb604eafedf1933afac36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccac9d92b30afe0237019e2127bd709595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51ee77a239811a18ad89e9c0ea7338596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a291eddc9e86416afbc7d2e5840df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13590f8d4752c3e9024b0ca88fa10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a338d9229ad601e858b83c702c57f17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffa7e811b2b04d2636347204df9dc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e045c25ac945ae406156d3982f6a66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409fb7d6611acad5930fa96fb1b0f09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8acfb7c844062354230b16a9eb62b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bf01d7e89074f45f374334dd641b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545254ec15b98f7bbd62042fb6191f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc471d5915b3f3921181c8fa853ab5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843de94ddb7dac8ae76efab7a47bf2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42184eea9e277b81ae0082e4c0d146608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bc3c782e976e29d61eb8bf5d905a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2e46c57b86763e850f8b6deb0a923610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625857e7a7929c2775befce1c69de72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128d8572118a03a894fd083a587392a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44807fb2ae5cff266f193492bd11f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb04a17ebb08db0c9083e3925e98eea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1371f1feb243d9766bc3432114fec5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733d8ca95cc5030532772c8483dd936616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb205e139bb163a542107216cf8840c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16b271ce0146c6dd26fba3156b588f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425fbf8858b1dc14fec5583d52f3f09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a81eb01c26e0eaf77267bf00156c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d6b032bcf4802f0cefb26430f7139621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21c19ee6d029cfe08e8040ddcc96bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998ef88cb199425c514bc0fe883b6b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dccc4c47e91afa6430968ce6b859ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f4bf301a48c7d529812cfb56128f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93b001fafffe9b9ee85e45d268b89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1826ee621a8b9609e2f21eb98b5a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8d07a31cde9cad7e10a9df46561bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677d0ca90a039919fb53539ed46797a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9ec396c0674065d8a0338517e4133630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2e3701b61d90d3301ee33d83d865a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c1a0c31a041147e4c56546bce4500632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d416f20dda7677f24bf718d38457633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e91056f178c7e13c405e4e613daf46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01156acc97f60adfd0fcb1b0685fbc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52c1c3a05774445a0e3d7bdf3361eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58759b646524ec5b6e9cf7c63573c0b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ef6c1f2c1fd7d61e33993f621559c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c716774b586e23aec544f37de6284e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727e7b8c980bc3f820dfac83c308844640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dfbf02d61be65e5b42135ef81cfcc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e9573fd4b21c33653abe0e9a1bf6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab29ac4973fa68f14922ace8ab456e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3164bbeceb16c3d3b943f8348ddc93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d07af4c8188b69c39b8f08cb87c024645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8386413f3f117507e47edb0d39db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb40c86cfcfd6d1fdbf106d132622ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140368d400622e5cee14f72d9bc7804648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98b42a3f3f0d456530f437636c3148649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379339ad69790ef157120cb464713aa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaee5afde5da0c20cd2b8b2b1f58cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa632039f17fb11966bbb02ebaeae14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5446feedb932cc729cc782a82d843c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1fc085f5ec5e3d80672b2e45b56db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b597c2d6cf72cf2a5713a5f376a20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa4e05ece104047b09bb8c6c7d0d27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5f187d6729f8882c858feda4028ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89128b14fe57fd355758b24bc50ab4a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164b7f5d21daab987316c750bf81ad2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a42001a1f922eec3a3ace332c3acf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854958090f41baeaeb5d52930fd5dea5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab794ff234ef35fe52964258ee92ca8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2fb3467fc52c5f153ed4712c7f156663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373684e02ee8198d7cf71176ae634d37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f6da527cbbebd830e6d91b093a21a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebb81caebd532afde022d3101fdb17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0578dd5d41ab9826ae7a7eb9dad65ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe58d2911d687fd8b8c2c222d0fd3dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe89b5ddbb594bca21accbb1fe37af3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e1946324077e690e8e578f8f6bc59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34dd895b51f3c4de4c38940fd8bf46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd126d7f8d4338a0ebbcb115364395672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d116b62921e0fa3b6f01479aad46d70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b86fbdaa2f212b4f0d4d03b6e09a77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3c51d7a65e9ee7eeb85764421e3af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad43cd186087cc599584cc2e0e4e2db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cff452081a3bf331775a3fd9f3bc04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4886d895dce2d39e71669709ce915678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915f4c79137f662162d3f28e0cc102d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bfa8fc609fda784a19eba3c5bff50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c93f7f6a156ce46adcf6af8d0a32d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0730878e44c52557fda74589fbe886682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e688bdc27d2156596486dd12c65699683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c224a18aba966eb641955b4743f3a88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9740fc95d5c0a131fd688bd61318685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe447c835294d395ef0d6f731e479c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829ca813e7e9d7228eb1d9c93344190687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d7e81872db97377220aef098db1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f1a7ae632a667b5b3425bd2b77ccd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aa6a54b47954c1ccedfc825817ebf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18c1b3e7694b7c51700054d08511cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e967b2b74d3b502be9ece6534ac465692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912422a75c7566be2b4fbb2332d17387693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadd22b3918c0f5ae3969d4bf7d2c8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f32333fadbec91e1b82842a4ba5522695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39655b6b83e6cde683cae7f838a7c754696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7919f306d2a78dfca6cc3f8cd37ed2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2813ea0cba19fc67eeedf986c9003c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2649a73d7cf33be2a4e4788b65006f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cfddbb589e041683c9dae87d66b75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fbfabe2c7cbc4ac4b4c18ba8154ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4418606c17528a456ff97debe340a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3b1c7789392d8e183e1a574d5a440703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d2bf2bd29182ec5255fce050eae33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74bd0b89aa8daf6b53fa6708c590cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9751f29ff303432e72013d5806189706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16832bdddd3781f81b1458bb3af6c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9879d91a295101066f22b23ebee9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a2906a1ab651cc37b8ae59cbfe592709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102c8477f251a4c90fa7fa1b3309faf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c739d3c0c20d78b7e3a70dfb76628f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac3dd42e676c6e8ad85b30bc45396f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83a5c0b8db32cef4e9de126d3e3cf0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5093129bfa484ecb337a986273575714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fe86ba2bae8566f6f26388d041e88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569afac4827ed14bb493395a9b8d899716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761f0a81417529bc8c23d6b919965a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e508e73c9e4e3c39cc3f903d09a574718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee37533ba7c06065329f7272d05e07e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e046187a1c9225d038933003ff71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001525d4ba6e7dd6c7b60a136e96eed8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc22f0d82d7c9a7f2e06984e3b9d4f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18850c0debb480cd5627e73ef38328c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d9026cff50172f8334e181b6f7940724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52052cd3837a31c14e539ebfeb9564725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb1a91b44d424b576bf70d7222e07c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abd4d027d4043f4ee5e7c3c1ffff7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d8a763873c2618933aa14662d82ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158851938bbc803cde819ec099fbe860729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1006d9b9abdf1510d24f72a941615730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa7a1821cc75859b2d3e3009fc33f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0448c2c09f717b30f287841b0b878f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4a04a33369107e3c1ba2b6971269b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6d4407207326212f723330c68df5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856f40d4550d9e463291eacabb2ab38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274287aa52c66e8508681c6442765316736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968d1b712ab4c3cc354af9dc17de43c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb14592b71faf210bd4835a5c335cd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823136135016ae0e935b5ac44ac2ccb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dd1e769f4022f57c697c53d674b08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1830ac6abc140213b2cec757f4551741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bcc9c3fd0905bb8f1f5f1018b1f1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd2609a80922c5c8e828d047247500743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e212072fef37f532ffac763b80852fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709921b06e1be9934bc804ec436bae6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd05f3b432d229a1126c3abfe9d26e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc498cd9351cd7621ef96d92c17fc752747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852a19cf9ff6279e1779c4b777ceb7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f1bb26a5b7f598fb11a4f9003b048749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d11ae22f4ec97fb3607c3be9d572db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbb45e7541b3d3a33997700b05d7a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad90a1c7b12213af0a2ce7871f64ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01e6c4a78eede7b45fcffa4ac131fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa952f89856145689e022aac0c53e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384359e60a39b29e8d2ba2a8be43f18b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7d889250656af2fb1b6943392b5f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35388c3dce926f55bdd1be0a80496e8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830155675a254ac5def9eb44afac22fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a66291e2032d40149e65db1790284759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>