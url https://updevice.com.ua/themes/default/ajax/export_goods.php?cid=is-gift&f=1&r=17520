--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5323da2fead7d4a5c699c9c7ebb03a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a13904fbe59b6011eb5d3f1e20fbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c465ad2dc3952ed14101fa8b446753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d27a6ad1fc08c8e1a4fd168627431f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a8bd55d0f0b48fb296bc0b769169b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4579a6f5ffbf21b201dbfe86d9e485c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362254cf67c075921bc88766738599627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5265bfa137ca9dfc0135b5d5c7aece48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e78a1174d8a1f76c5751243524622f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bc4fa65c5a96f39abfa6996baae2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039c07f867f9359bc261d7e0ec4f68611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d8ce4ec43074bd0d76cd1f3d68d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df0f8dc1f8c15bb90f2f88842f86113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa509e3dfffada0db851011b07e1b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aabe9a6d0cee466036598ab1ceab415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182c01893ca3a5b89c2288def5c26be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d387f0aeb0a782d8f32c32bacdf8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5ae3d568a42968a0f0a5e1191d02318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ffe2f4f2861707e44bf20ab190f3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d2d8ff269bf7d5e66be5a2e51620820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462fe9994381f2a61f67e280c9c952a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c6d6e58aec0cbb4442e895439715522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de8d8b333792d1c83a8ee5e59032b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9961b14af49840a35e478e62fb5a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a30326de687d6803859dd94182bf5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae1cef52c0cde0226eb935fde86c6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3fe43fcd81a7a8e19f3c14613cde927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bd4a29b21692a4aaca175e9517a3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a6f7aaba15a67c5e079ab0c87852e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec49a2dcac997eb4c32c670e853a5e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1ec8f746bdccb87d31bc184c2033331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b0ef719b8711ca771ea22de45123232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140ec36a0f075eb32f6c04245eccfa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746184468d3b3c301fbad6577c1340ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d2ae6ad67648f268907c5a8e47ccb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad35c8f3a2b7582cec5ce036f8a876636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5749f78124326a4286d172c12cf80337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb57b981934e9af643eb5733eac6af738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d65a230c0f5276c7ef859b2f819039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b7009265085340973f76c52b898f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23965a2a87887e408e98628e49aea9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531b308bf8e9611f2a19e60f291a0f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cffecbfcc8d81f84afda765b03762d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf19673fa7f0964dc94e1af98456f4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2b8a77dfa4de0d61c0d641985958e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f9eacdd6a3e2da68c73301e087cca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75947e47cfd123b1f498b5a60af041747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1d6eae3d725bb84d10b5f8239d25a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f9253331019fce0026caafd5f7cd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0291bbe4e7559cb72792fb8b4acaee550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875df51ec6015bc5806b654bfc5036b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d57acb5821cfaf52781e34358d8eee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d95153d6e8df6ae9a8667a7f2b81553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0be5d8b2a700130f7a29f859362bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb208ee862c3effb74c0cc5cfd48ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014639eb2a26239625cbb10ab04d65f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a77e56fbc06ecb52a5497ab6fafe857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcff8c6449b9a39849cd89bf6dc8b2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490841762d8f6115baa5ec9ad79371e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b6973d06d55542f77d4fa14b937ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713ce5281bae2f982deb87da1ded2db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd874d08a1aaaa7eff74724e977d28b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae004a915ecadf3c204e40b7facdd34d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ac111d170a9b07a86596bd0a223de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c74309d01d1a27c839f6e8499549365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753b6c80a703f608e5f8fdd8db4343966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc06d9259d48263bc080f1a2341b7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06034231d8e6e04b2fe8436461bedd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f28481c60c3e5ac67683866dcf20e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0ccaa170a0548032196c6f8fe359070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092d06badaa4238d740572bcda0b42071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e91d4ce62b46da21fe424776a5083e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013bb90cda3b44cb990e7df5c6c377173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eec624cf3692d6b7b033ef791cd25674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c61ef0b3c591662b67332c507b801f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a21ed9dc8fbadb7605f76c43f55876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013910221d5e58d19e06f363d8ceec777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad11435e4e70cf5f61b6286fbdf4a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef51659d6c496aebdc9190d41b184479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f84fc968c7d2b7e9b416fad4503d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9882cdeff06b4de2c84ee1b16e5af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c26dc79234489ad9ba9fe1c8dd23582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b1dd853c24f947ebf69b25578264683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047f17a6a5cd83edee2b8f4fe7adcef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed1cd61e11fa8385007655d053887185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00fb82bd84487c2d73be73c88dbfea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18057da3c5209328f76320d658044dc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e26f103efbdcfc0744db740837ff388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d2a78049f8a0a1f3cc203d9a8b70989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac81e1b1d290fd376f5daa66da5e2a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6037cb8c8699e82a13413074fe78691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657bd029818fe63565eab7cb9a23c5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73da90f3301eb6790087eaaa238ad6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae544739e1f4c610a730a67da1958d5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f920b9e605c89e9a8c77e64337a8e9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9857d37348007af69511b943069307796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a95b45f7685829fdcdcd2cf569ec0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ccb05e6ca3432fb5454eaa3ff695a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13091acd3a9493015819d433d13f46b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70093481d02ab5775a95ad84897da800100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631d4c19b381fb73be0d0345b7104da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09f7e7cde43017c3f293eb0d4ac6e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdc9e09e6d51126a7b7217d41b3ef3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b787e997e5e154e875b30c86e50ffb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b178f5a277b6092e8b66a83470216105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dd7ba5e74288cb8de96d06331aa4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ce579cdfe66482afcf2b28bdde775107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2f57ea6e570c385e5b025cc763ca9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97884f73c74d6d8a81b785d47c2ef434109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76773caaf9b029bf2df8d44a2b2a702110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef80b18f999217377dc26f39f84927111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b1ecee23c5d38e578ac4e06cac3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2b62c762fd5b6cd0c427c221d377b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bf182fe77da88ca1b4af8c2785450114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980ec8ed85a739da03f8aecace87fd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84add1ee876a8bf1521efff9096614116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb383654c53a67b19f771a180efd1861117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050c76a9da2ecfe415653b14e9dec9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb08ab63edc4a43aa40ccf8b38c6690119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed7c6f5976d245ee70f00330b862e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b250232ce8ea8063a63f19ff98b45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd56b7d6c3c37199dd13bb29e5e48d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f227439a413e1b85daa3b26c33221cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5929a47114299e6046f9368536083124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ddcabf0bfae2e1a7dd451e20f7ab1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94493fda4c56c4fbe55e334f1b1cf332126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c978cac491e1364b8459186b55a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ac31d88c5eaa305e831cebeb8d885128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40798ca71126b9d539349884159f8cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769f6f46ce8f988e846d06352db2317130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c6937059bd65acfdbe90a71fabd1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c12faac064c7ad2c4250c383a45cf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988c9ce04c89fcb4d036fb15c0425d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afac1098abf5b1bc85295a6a6b6eb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7c78cbde30bca6ad1e15644899f8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101739ace4c6c49dee9861bd26879c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2a6ca6c6e0f85b71fbbcb8b93eaaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f6e50957f5ecaf2de7f5a68a63f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f980901caf14b5dabab9b0941f22d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268497c0d71daa8814694f9707d0fff6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee81ca67677139b483e66631fcb81b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcc721ee5f96f2187c6e8a20cc17aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978899e31507c13b5541ee554b0de0f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f9647a26659c2f910e213a6a8436f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c96f4eb89481164078294e705db01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723523a03e27f45754883ed99694a48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff5dcae5ce4972912a093c67a1b178147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca64e60b6e09eea2e12918bf111af38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0f2b5d142e00cbb5adad02e3cd161149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c22f96fc31134ffc857bbdb5c38e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901af3e217abbbe063ef8453dfb4fb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae53f63829222ccda722443c010ba3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf4c807a5ff4445ef196e712cf17f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19638c7594dc951b02d5e3dd4dce459c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fac0d9ecb95380eecf376125fdf9ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2ce52ad53690cd9ef1b86fba28340156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c19e478da553f8ddda24643acec715157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645ebaa49217cea65818e515a50ecb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edafb37a60d578f63eaffe75c2e002159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc69dd9026266ed668055b020be8a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ade9f48758ca471c9d1c3b8a671f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1020d0eaab09edaa447d9ce04f1e1b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baf9606df61fc871af4d7c6a1750b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88665299fd80600757cb9db63798bdc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424b4682c61aab6ffbfb10b8d6eda6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e874b2203f88760e290e8e30e8de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd777a00b98ca3086725ddd7de69d19b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d02ba7e42271f0d59b8547fed4482168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e493ae198efd48026bf5477dac3a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9397d78a5d02595b978063896735b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a19fcdadd1e0eb3b4f7bac98389d77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55068b3db461f327cab112a729193536172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e40fdb6876465628edfd795d9c6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275e8c1155611f40061c056e1f38744174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0faf514ddad0ae1d2069e45f1f2e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615027182c08be3b5036b5b717e7411176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f60c14437bfdaf71629197e9db4f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4489905feda336cff22b1ecbde43b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84957a5d9b6ddbe658190693ec718a27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe858a432e832db679afb9d54db77586180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4250d389f1583ac00c62e65c678c8a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3563ad9019a3eba227f41003987117182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d9aaf5d3699af9acaac0b3c57a72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eeb7000f14c2e5d531453402ab72d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb922e83f0a25408b8b8e5898bb971f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a1d1b32f5a064848f18e779162c42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f4eda59fc1140dfcff090671dbf5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66a633a695bc4ed15a7ab3dfca81b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30e68e12d914eb9485c8c9309aff36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce4f73b80977ea36f06e54593829a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493888357792d138ad50f5b3686f202191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f3a0698ff7ef90faf023190ea08be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa846ecfecd7de01438f04607c1d1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682b46e1c855bf09ad30a14f7e46b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc0d82383997bff3a8583e70561908195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fdaa39d2cadf7c5843620e7010633196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa4241a72202661163e3777e316fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d461227b026130a8c1e5dc9e8e9c69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8836665ca66655e1b15de941ce6c02c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b78e5855c43b44bec6fc7c2acc4308200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631897e7c6a7268176b9bad0f1ebc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50d77350c0b66ea019525c2d28868f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77b409b38541870c4efabbcda78e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784fe133ee7bc47fb9c1fe579ecb452204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6429d0f369b168a26f1ec44d0e191205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bb560271a1b50c198aa6b1b931b4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000fe107f83a22c16777fc26eacb303207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee133f349843c9ea594852a95f0d04b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589441d3bfa6474f081ea87363ef1829209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6840ec26de91145f51bd1a6788a601210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f2a3b3b04e0ed8d9d50f02fe83bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34ec3cfa1db445428f1c96160758a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7316580d42e880c95312e14cb52bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2b10a36cbc66fac0958e21cf77ddc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295700d61312ce69f3d37c6545758d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accb05376eba5cb229fb689c26ac4d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6602505a49216cc6f1b9a3ea50acf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47298ad700ddf26e4a468591aa0f8075218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807eaf037a194fbf92ea038f0caf50c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f7a2d55f7bf84542f7dd523ecf7c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169395aeb925aae2564321a3787a58c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643252797a00d15d94b0b127e96d42e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b00c5c0d9dcc83d746271484c6cfa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca551c7f01c117ac742b599fc8702c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcb2f2a3cafd4d06324672a0d94c19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a799b6b6cc45572b28442d7398ac85e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405778a452b20448ec8ed338459b8cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcd1bc9fc9000e66ebacc8d8d00d7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abf4a88caef01c52f9d4dfab41fcda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3487c8fe259801d9e82e8b269165257230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4b82149b97de3a3f06ded80859c8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480dea96db7816cb56303d7169ff3d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39abf7123fbb53ff1eb393beaf2bc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4280fc3c150edeec9bc2fffbc4337234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00553a3dba6696acc0d43ddcd2d57986235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bc6f073d4653e8cd16f907f4ee07f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a2ec7940326408593af492d26fdd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69ecf9e0aa3638e34726b84692941c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353ff709c3afd3b23e9d3a7007fb45e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ac9f31a1761569ea5f0229dfe8586240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6691a06acce562dab7b39d0d230cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed824c87814f0e4eb9297fcd6d9931242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bd165a3ba73a1d67961efda64430c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b70601fd44d8226bbd91b3ff76d847244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e390105308a5ba1c0f312f87f1bd61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118b1b232bf1ac3a3010fa1035e525246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8fcd04c21776df0029128cdcc1f51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e1b05cb91c759c79f2eb0407d8da4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c491e035bb9214f95627d900c8a60fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480b1964b95881b82f0a7fa2536b5cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd1040aac7865bfbbc963974c468d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e1f0cb81fed010059e782280a1fa3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791c438a5cf3279679a45aea191174253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2ed9ba899cfe72f3c3e64d4347385254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decdca01a5fdfcecdcda11aa519af23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042f13a03962c522e076b41c70f507b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb6b169e4cae75b3b4e59d89ad0f0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb569612f0ffe9e4c8bb5ce8c41cd6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9d0279dac0ff1aef991d7f7e4710a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75263463d337bdbf206c1c01123b94a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c58fda9a328d023fd7f419e16085e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293036e2cd872bd99effca82c5052ee0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358c14662c5cf2d54d8b14c76396a64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928faf243389438b3aa023dd259725c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c76a1cb49b1e0d738d0912aab7aba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82590e22df15902219b60289873102266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa689975c5224b1d2d6aa692df44bda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be86f483e1a42af606a3bfbeb71588f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb7ffe19088264144a0158aa57a203269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512feae19b168b910927a7757b129157270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf9d0e21a3c22a223d3c5d8abcbc36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd28ad987910312b72982fa9e6af986272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c118d835ad01837640f6d3bd05760273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c75ac05a9e5680ec45d67a011931cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1b170d676846cd47b3f2a690636fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bf22d1e92045cf9278517d7b1d6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f00db5145cbc8c7effb755c6b8e55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2844d7b8c1f5b22441d1d06c71bd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb6baab7f6041c0932bf6c09ca0d1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087be45dbf619e9ec369dca2d3053ffd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb48673e0f65dc14d4c0f1ba714d24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38363844417eda6249e12a9f75c16c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2478b0e1ec3a5db4269c333a75ad4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a6a60fc2590b758fd11359beee97f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a092f2d51c866da677c8a9511b5373285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee53ac68f4de2527f1c9d99a2014b7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a415ca39e1dbe3ba2a14062b5294f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dda28208b2404f805f341c2d093e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dca56640f462d62b04d2ea2845cc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84975326c941281303497eef4bbd4e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df483f6f97212bd4dbc703b40b18fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e8c7adb8393180175862be71374df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e1cea6ebeaeac3387b0951c52096293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a2ea2e0565d229871d4ab6a936d0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe30b32e40dd9e64378ccf79ffe3884295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad8bcd54993ff6a65c267c80f26c71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d1951f72d81b0a4e5f2766de211c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d9d0cd7d4cab724f3cea8719e0f26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c7ab002b7e7c2b72952e838d89fd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254d2e21ba58269393d91c0e7d74f34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b892e01a35d95c586ea582999d78b63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1278857089fd99ed742467c4555023302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa59fc34936e07b4366db5418366872303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f57bd6bf0cfd8c7cf91a0557c0503304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f01dda1931147fe969e455eaef3f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf2a82eeffc864bcf3045c8fe4a84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958134a90b2fa9f8d889c14fc6ca4c3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53138362bbaf9fbd227732eb019f05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04752c61c9cb05e17fe6e98c892729ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31287242b5f6bf41dab03290ff5d7c4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c1ba2e355824321f30c471261cef1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d7f62ec8cfe2f6f8eb292887e44d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd011f2e21916527255766b0093f7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03973ea0ca676727f684cb32a498d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994d45d23e5d4f8a34dbcf9af339271315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ebbbd55d0d74caa6826e2b8833346316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d80e46c51c8eeb62409386e150999317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74808128eb842d37a7bf7eb9c7600f18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe2acb3749dc99f55569ad0a04285c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a95b59e902638a8b58b06c67380d97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfba759ed034c2950f714582380e648321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328fd09c59c8799d51c0254ad341859322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc933c9e0f9e03ebe5f9220f0e674323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a6eb507b07fe2e505ac83b8221eca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53054277983c7d84a0d194d8a8bed012325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060e263d93b0a55387ff71c471166f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dadfc12b48fb5e7ad6df67a57d8ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cf1f5129d5b36560a5e2d159d2d9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c890dc69f6fd3684fdc91462b5c172329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383f15ae19faf7abb673883fd325621330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048de27c976c4fcdd7fd405f5f6ee28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd93a6201557cbbca0a792a9e03429332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dea55200a8386717dc8009958c809333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9995eddfe823e0c7b10bffac0c58d20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bfebe1d1b2b15f4001a4a48a79e06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eebc6bb475877e1791839837bab44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169f884f8659238c2ef896010aa3b13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235302d10c146a5883cce7c46b48f9b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde63bbcf4759f91b22ba98dca2d8a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a80bb55731c789032eea0b12a5286340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bddf0d3b1345ddb1a35d55fdb595ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3672e3e85958af425f2402f38a32029342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91479e9386665153525e634b2004ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb20100e4a79066d7f4fbb5ffd261a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc091c6ec2e3c2fbf97a371b45cb73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf58af2839858fbe7c1911439d446b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948397102c91a7150151f0b530e6d001347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664c228c485874fb7fd845160b1f8c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb8dca7fd3ebbd5c82f9e8edea1c98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1158f41cb9c83d26add1df0ba35559350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44529cf7e0f66dcbe8d88e331087c1bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37446314be9b531248ea4d033d2df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f38c99c67d515c8211acd64775eaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a066198ea331ba9f6c5270b08bae4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071b71e17545c4c84ea1721f7e9afe2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311d1d72c5907f0e3ed80fd8a369a14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a8453d493e46dc46f6afe79709ad4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797531896d9ed144c27eb0fcf6a907ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565afee62af667156af9314e024a2db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eaf03e653acc37ab8875e4803f78c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764d1b87c1d9b848925946e855f3c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff12ac75a5ee0ced3bb1443cbadca8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775b4509e49edc8002030a04326492e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4368611ba3db8e0cd9c080f418639364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625e55ac1991fded64246635c2040da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b15c3cbc53a9ee233624f06dc2722366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a36ae5d5625b10caf20a15fe7a24fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f6a136518558b0210318755d47b3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7a9b7843d26cc07141f6247420eae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379820c9f52b02308202f5399131a80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fad46dd9cb8c2dfb4e55259a1aff43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4623bd9711697ed82c0d2c198f987372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e2d472f034c6a251b2ee282fdb081373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e05b1a2c8b6c02e3ba45c901c13f69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d53da5042d5d1b69e0826270fda868375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b156744f2df1e6dd81236d6681645376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac77ddd197696bf7e93c0a12cfedc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14cc5717aaf3e51e0d1d52144c704e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b0eeeb73a1b1a524eec196a9dbadf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc5eaef471bccbd1504946749af39c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c0f185aeb4920fc7d2ee8135fae10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfafbcfa21504a7410d59691309429382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b9de988c5174850dce77e4d64092d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deb10730b591a03a5cb895828a4717384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531710e02fb3ad01329242ca01b62431385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e99bff1562d4ed2ae0eb5579f051d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa34e0ee6689ffe09a6b4b2f6205e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed925c9f024fac4071deae955385bdd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ce176c8ffa9c5f273c6b650bc1daa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cbb6e67c72f1011427043f6895c6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f457aaf94be90db0bd00ad16b062116391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023200950ecd0abe527dca5ba76b917392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe413e146b3bd92defee415c6c08bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bd5b13716100dcc4708057e86f068394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359180185e6cd88919e9247d957b0452395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373d5cf5cbc284da9e26173957219a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ceaa0174133ae42a67f2b91d93ba6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4706955e0756e7d2d5a817b88f344fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf353e09b393aad096b84740844dc74b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaa72298fa545e945986a0bc82313e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b796cc0480e45198d73bc5f8499ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3085998ef79aa261c1136a83e0b82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd56d3e28df390426e8a47c5cf1fa0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76b47361b21115f883ef53412ad51e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e791b25196ff95bfd7b5ef88037c761405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d931d7d7dc84b1481fd3959d5e276a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa913c5128c5e922dca01fa8e9932f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbc9e34f0d6674496cf2be5a18a546408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33769ae8e8444d86e88181b65e3514409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93051640879b40f7f87c7197d7944d91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206ec11e125dd32fbe744f422b1075a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d6ed7d947d1f7fd725583ac36208e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445ff64d191fee5cbba121d03c09c6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89776078460326d5a80deec70d0ce741414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9fc5eefb367bc73f88163a9ff124e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d248f47a4778e36b4d094947873192416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e0e06e5fe06b8dd5ab7abfea5453417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cc90ad947b409769d972772ec4bf6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cde238437afbd8c240b678834d5e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82738307b34dc9f92abbc157a261bebc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f62337c490ab7fa3470b085363672421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123172529b59b640cf30c122990e969422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90361253874b1634d46ba2e5ea3db3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42370dfcde97212ca3fe6cf018ec3912424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7990bc73eec7781cd0eef53fd397e8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f3983c2592b6efdb009abb2ed36d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de448403ea7e8b73fd43e34dc9d5ed20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cc618986338efe70de275a9ecf7c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c43d54967e10cd31cd75f9fc2eb3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dc009f8ea4ed3db1627f1c06c7098430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62667d571fc84f1b2ed53b2f86bc1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767540060dfc66741306859abc47e34a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e07a2f8f5c34cb5efd14e6daa56070433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe275ffc74a9503b5ee5edb480f31c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1e427a0cf257df81bcfd79144960e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7da2ba075d2d3a66dd2efe6262080f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a04c5c6d082299518cfabd7696eba3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41597a5ac18f209690565c84d21af9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a7027ff747fd072034bb0b16eaa3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940afffd5f1ef218c3d975aba3674a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60086ed086ec7a4beeabb770208c7c8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d46fdf5d4724a448fe5878991d482f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b159875e2ddb2d0375836b145a94f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd07d8353641999ab24b4cb14bf4eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e596b0ad4ccd93b841c96378c5ea996445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9ff188894044a51459a5ce07f087b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bdbbe7728f84fca58170b8e123896447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb3961556ac9c88a46d573c0895f30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56757025a33ca044eb41412a16b51e01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a417ad94e83487f849590673bcea2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393c05331b7f68fcf320d2c2932c426451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525f34d22eff11de3b5cd7d1cda3d1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad14ad4faf8d4ccf7887139bd9219453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3726ef13bc8aef583de8ca4080f54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939975bb2a771ddb9461f6915bb6c326455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca706f3c423b67e00429be79dd0f9fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cf2a9c767aa5a4657c2e9372283c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bca0050c51f7d31e17976d86155701458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9882854338c233f7951f5fe26d1d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4b0657ca2553b90a776bb9f887b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15878690010d4cbaeb415a9bcd0e9231461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cd315367625fb1512818992bb4153462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75d1849de6123ff0c76c8f68edbfed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba01fccade04402228d92bb39182916464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545fd98b349cdb1288b2de674bcf273465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf57ae27fcff0a7451f40b5e0c7ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a4010f2118bbdb1e348f0edd597b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bee4ad256b3195729f87b800248789468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216d1a3c1273bfd5b03052510de482f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46140ddb6f37dc7e0672d39d21deffab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b790de1879f7461e1d0d28bad3f79b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef46fb6792e3387cd8cd27d3ead49b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148c13e794cb7aeccd3254a3f1946f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e79696a49a4a127003216cc268f9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41a02201aa896bcc9f14dd661c2f39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e618339d3b48648ea1aa7f564487a20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b3dfb934cfeb4c20a1df12d87dd9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbbdfd9f458410f2691e4785830ad6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd83ffdbee6829daedc9d6c6fed82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1542491ad7f958ca917ace8e770274480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3d50047c4accc8bb8d664b7a547fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec41ca45b694844217a4e2359f241a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d325c2fdd9fa5b8ccd44490bd222bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e02c6b63311ccd48f3ec3edab2366e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b2e1be859366b91d32944d09f484485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4db566235663ccf2c2885b1cc2e93b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acc2727b4e85803319c47784e8009b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1743939a06674cfe0a6123096a13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf05a2113812533f2e2fdc196f1f0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394679c8e9dbda5b33141cbd69353e1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3474790778c0a00466a1b7ef4d087b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefc3aa4c4155c7a408327eea6d326d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d33112469eacf7b9662ac63e5e4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e310d7d3e064837ed30c872801d4c65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9265cd0ac13b1dea20a2f62a2ab26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b72215fa532227582047c1fd079b79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c7aa848a5a3192875ce02e1d05998497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b2ff71313385965565a0e34d1f26a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eba200960d87481d028b6c8856235499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bef863bbd0cbb5a79afb98a20778f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3138d3a04ca1e3ec69a8839795575c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd536e4bf7eab4236b593957dcf0c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939e5b9a468611e7f40323af7ca00bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670deaea10cda318fd9c55e1dde7ba7b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac1b7fa61d22495e9e76e136a0cef3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6a1f9441bb42488f20d520d450b44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef986725720a404ced04ecc480615d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0fa1f1ec6bf3d741e87509e24dbd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2815a665bf8c933d50d2c9b8d8b8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6305843b7853205523dba6a3e3f9b8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7b8b8f9751a4e8a7a1a041848fc4d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c7415476fa0173724c38e4d9467cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382e673a340c2d2a52098ab83a9145b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe00d4cf4f5a691abdd8c87b8d692514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87cd05f7e437f4ecbf5fd61214a96c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3dae6bca926981e0c2b04a29dfb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6f313641ef845834f1b09f0ddb29c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0a3b8cbd04cfb692b3df2cfe9d0b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd709787d8cf6a6017da860296eb744519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be133b4a7659d55eb911496b0b4592f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a79f662ab93fb1716dbe7aa2df9649521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcce89bef9d7d3d753b4b5cf0a4134522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedfb30c037b803e10cbb1f438209ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638676000505902b8c8df9f9f520978524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f9ac395c7aa66c70df069be434f30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406279abaeb148c8ec712427ef77bac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89e277d6c39e24b2d27b438ebb6b7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea63c2532c23e0456948968fca9a67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3a9101ac22ba6d2873131a88bd406529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193d0c3768081cf89600b547380d3a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7b74f9bd3cefeba0890eff3d33f7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5424dc6824161a7696dfa7a8a15b9be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627e8b25b70a48976dd30a1151f9cd3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32174606cd37523540254515b5658532534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b674675af8207b798011c6af5830535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e574f77b6bd047698803a7059c87d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458856345aa5b3cb6ccf58a3438d211537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14f9f3a1b5ed8df346f40a03449b11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5e4cb2101010e63718e1a4389c064539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d34e23b6e5aeb158d057381a65e0db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf29b20a75c344bd712cbcdef5ae2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7138c139599b0a52f70095a4b9db06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb471f0de762e5c29c037e4921e5e244543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99400bea2bb90748185eed0ea560c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cfb174c77efae57ec7b4c48434a3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8aa5f2ef287aa42975802fb3c936a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56b8715f13b93e678b1704382dd5ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac445c1ecf248d25d9decc1f6324ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27abdb759a64544bc2cc58cb69cedd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd398a55b03ddd1d541a4fea790b69b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1cbf0885c4c2661ad16e626d9de01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ea9db1de4684aef7794e899227559552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f249820bbd7d2db70e147fc109d097553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf1bd2bcf5583792497f252eccd64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b92f086a128a90f186f51a51a561eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9c5bfa22467ecd51e43c407853409556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6b7a835d19a25b0ebd14e61aafc41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f4a9264c4f3bad25fec52ddbf6f48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463c5782a4c17746b627454d84b797a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3088fc6dc7eb2ff929b453adbb023560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31abcfcef851b8f3f61abf11df9120b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c230778a322d06e6fbcfa691c024e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61810e9af883a9b7bdbf39708461aab1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ecf9138c86b357da64c1795a84af8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70d7c5822b311d9ca991ec245009d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e9ec2d7677fb166833546c01aecae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299640bc282412f06c6c0afcb8da68ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b15b6e32332a0c2f9379002398eed6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e8ea1576b67b74f6c0a897d2cb950569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2cb4ffecbbd06b30ffde2e6ad1043570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755d995c2f4f97bb743d431e0e1295e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb549ba8062ee491164603e9abb6fa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262d9f8b72f0469c771a9b4ea78131f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282948f1439e5bf086ce4cc77065eee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab67e0581661e7e3247ab4324072bff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c0a11326b8b64f347838317f5e613576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ffd586e84801f1e7c7b7f412ef90a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847535a690042aeaaf52a89953872aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0903f4e62fc4948bfdbb8cb665393579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb5088a52daf55120b9ae302832a8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272b702b9911d8847ac1c9f0d0822a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e0cbc792c431b98fc9e5fbeae6cdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecc2962813b5320072be17d906abf5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ac61d652cec1aafb89d68531ea77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea7b59cf6516caa3577553f26d6ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8395b48a7ef1ecd51941325c663426586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c2457c610dc6947ff4fb1b9e98c4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df0a65b94e653dc7d64e6d2eb3a138588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a14d2700179ffab184b70d080b92b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37948000f883268962144afb09bb43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5226b5a8b1e5d9f2d5e6e9510476d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552fa2b3b904d67c32d44af8b7d378592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ca46798398cb5033dc122758bf892593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cb13d9c5efbee4b985bb7ae18318c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d853e7d739719e1c1a0b7d0bb576c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16184386ce09d09cebf024a75629596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffdc8fb89edc8e3871f0cd41af9fb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6421a949e81d5d703d12dff5d1334598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a8b1756b48d14f76529c014ca932c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074b61ed4e52a2fe59a1a4b9c61edac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcfce5cc58ec9c217874f72d4944fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcc2310080329cc93f5c20a30be3e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c65bce32640f558c7ca286492bc81603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc528777055bb95a0775e07ab9bd9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77779560fea13d3bd1f0a4f52c1cd5b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5e3f0b1ff9d93965b91d92e243be5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32d648c4425ebaba16da84b64db825607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a4bda77b8c6a125a482eeadbd766c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03e2d682e1b6fdf9912d2ff69927f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b726df5e83910057a86362236e9891610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a17737cdc1a3cab14bdecf84b8f1f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7b34ca51d6c38795d05909e3f1e4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818e14a9d01b5b98812ab4f6e8151d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d42c1e64960b5e555eed5b62234747614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e93857836a856845a358d2c7db80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8352e433a92b29a735e87beedb3eb71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865b822799d4b810a7b3f9e99997f69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448d96fdd2c08fce44280631b70a5c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970ae12125318d2c60943b0bff6b163619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef0817429c849a0e47f7bd5ac93543620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a5598576af01c8e8d7ae317623536621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c6e882447b2e2d54d74858a7b8206622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e80e081da10dc02fad5b008c2ffb16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3afb194282bd448752bfd4055aedff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668999d984dd094410a576fbb50d7988625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee3b20e29731904dea6b675ca0fe0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4483e63b63baa1a29c55ea9a60bb14e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8531769ea559b41fdfaa0eb6ebd3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfda3c0fb805ea8e79067ca54d880e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384100df9daeb39697944f39b9a8a9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dcd85b5a4ff1af5afc9c89f9fd051631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347159757f17d5f5430bbbd969f29c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599047660ef613426bf6fcaf30ad88ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51042c419c2c03fdd8ba1c5f67053d23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821615f2f0c052806824f08cb03b5c17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded1d37b35f0e012f3957373f7d7503636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a1bb027b16872225c88d82c77cde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60146d106e0fa39efe67dfcadeac7ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6027d5f770626fa27fb784ec5a73b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1662e415eeb13036e290a7638e0a566640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab99e5332e88b54def0d8214a400cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211db65d9a9435079ac2f12938c7cd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495f2597b4e40d767bce01be2f2dc0f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad39db330383375e61dd0fdfdf386644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49da1ccfea51673e6738635ed174317645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81c66dfef00e0d0fd434dc1205a7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069bc81bbbf4c9e0f2b00dff2fb6be7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a60234aeda522f5db014817d61ad1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc95ee132a4eb18377f83357a4bc9f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd363c3934d6b4773123b3e5c404b4e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8734236de4f33a8a678293f01eea1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40e48a60f7dcc0d8b83bfac741e892652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69868df803f351d26f47b06ee048e94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e43dbab4533caa58f96d4d9cf29053654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4dd6962a8cf253fb1b524e1183a80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22580d762b954e1c3282462050adb28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd09cab1cdb49ee755df05c47ff1e60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4df1504f2a6c8d5e857bb5d6c56fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45f880c53957ee29f9a291b1807b02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45bfbf83125753b86511755b505550660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63bd6d2480c4a4573566270f9c85a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eb5167defaae202f3f15fc1c0cf11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccefac5c164b8eacb3519681164363663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a5a12324da7a4458eb0267cf55947664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a84c5add609430fdc3a3ba6c9f431665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc6d25421789109ac6b7122326e702666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022c63baa3c7ad6df82ec61c5c6b304667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10688fb4ad55eba8c190c994b530581668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065f24ec5cc41deb10006b8d3742c15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63215306070bf395909ab1ded55119670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff764a90d5781e90153c93b558408b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde540491f19a63b74a77220f58772f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be263a93c99819c1cc0f7db2dd59d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cacac7a876f0e9aca367f62953d689674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa630c23f7a0d4e9ccddb2037d1f79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a3f68611b5cea158323f1333bc231676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb091dce49f62cd617ecd06fecc0ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1f08527edea94bd4c3b072a788c8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f55926e44ff940e60843b3e2619f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638e6dc8d87f95bbac22dd1fabb16d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60b5d8e10152e7087299daadee90d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d2efd4a779867fbb6a48b5dd44ce9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e170ba03002f6871c9c82ad9f46a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc726377ebc3fe4e2cff5fafeffe7dfe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edcf1fcffbd772234df7a5c0c0e52a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfdcb8bc8427cd5e80ff98e40a8839686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d3ee6474f6872e71172344aa166b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196185e0500a4a5aff50e251760195b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ccf02d3ccaa62684f0153f1998391689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bdd68896d5b2ec1bc51af8a642347690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9be7283534ca906564518d3b5528c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158ebf310600c1772748d4ac93ba7ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094b0cc4d5fb3cc15dc6a51b39fc3bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff245693228560b2c2c8ffcae49efa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf26925ab19c0629ea6d48f3ef05aec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbbe0c42f0f76ff2f84361441a1e8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b941785958ec70a88d2b8c4eebf99fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344415b1abbdbdcf0a84bf4b58de520698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972e87b7dff4f96a5f2e89553d5e7ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b988204517c1d2ed5540ac51f2ff3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07673fd751e576067d99cb85acfac41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055fecb54bf04ea2695e084deb763d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d00180268987dcf71acf32e52e381703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844f975872f589005ad439b85de8df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e8bf1d71a4060d7628f74c9bd5749705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c25269611fc0dbb2c35eb58b28949706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8408d42ccc4b3c83869ab7626011a70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d92343335411c943c787499d3e744708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45650b7dcc9b1273e7d5a47299030d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd3ff18f0047332d28570a3f705894710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5a0f0cb88dfd70e53b3b2dd31be1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac1f691c4d60e13972b40bbb001e21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469de47dac4b0db6a1ae6a15c4b690b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0cca092dad6bf2706f5207e08b650714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81262cef5ee8e73bc60df975d8165e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407576f12175bbe38f8f72381fd0f403716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3a7947eac104b16947078e719a102717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ef40bbd735b991d7cc1b574f0a48e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49624b268fdd82b75784544e0f2028b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd8bf6e01f9181585e2124b91f11e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3247dd3cf2de140a57ca1921829c9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb04d078d9771cfc7c5f581287c43f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaebe0d929753b3bbab7fb491f36d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485c06bf1bcd3dc64fb8f9c2d08e42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b8c213889cf32066b25a6cb87e035725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a83578661299f4f7066d42e8f924c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f83794b016a7f79b861aadaad20ec0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f382470db29ada0befec4d12fc1e3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b8698b123cd556dd9f16f559d8004729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de3816aa9333b96b0977e0989a27b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f89920c01d27584de3e2624e3f078b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c813ed8bdebfa85788c96cf0b2e931732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c5cbd0708f4a0d17ee643fd952651733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd477666db3dc1131cb7d4b5a853838734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b66c1b1c15da99138f9d78fdccdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543b651524c449bdff7c0d539595aa5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfc2a3b926f049059babcb9f956ae9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82971070237900f108258d0f43dc545738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f168e835f239e0864014261f5afdaf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001fa2d81c443f0a6d48955989bbbf5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bd057beba964a2d9a0df133f9b567741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f4fc7316bba1ac43848eeda8de813742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cb35e52e4cea32f2917d472901989743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780cdeb3961c7ac36a02d05590fc95e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00667574eac92ba6cc83ec15657c49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c452df7ed8616ea13fd8046a9a0dc16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db902704f0f149b8aa26a5d802609cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a495e5d15bd6437f6bc51df495a77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedecffbd53d209c3bd31d2a3c139901749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069608ce45143be312b67a7752b3cac3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db235f21ac8fdffa783ab42c5d6dce8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dd9aa9441e405d1422da244baff11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e872358d0eaf7427e334627a9fea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d898351325db050f6865727d1b3a0a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766751c1470eb7f0f55abf96d50a56fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ea98d587bf923c7ee4a85c18ec5bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4856107d23c1de9a83db63d17e2b782757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e81a30ffddd12f99a2d9333919d25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccf3e943d17db0828ee98e75504723759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702134112bceeecfce167741af539f821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df744063c3b8c3189e855d6542ac8a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220392da4198e61f48e83ab9246ba6f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2b22d630de06350a31660eb02a534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b752c0a69ab8791f626659201314475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c235e16c8e07ba1fae15e650274636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17834250218ca91c418e1d2142c673427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea98f79752048d9624f3764b50d4f448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c2530ca4e38c22ee7268048ed2289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445e4790764ebd4dc0b9d905befafad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0873b4f0ffe2cb7d5c96905d269dde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59717d28e19dbf869104878ae256c3c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc03591f6b2123ba1c5b9784faf2de513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53416b2e6d5f55a77a9316b0556a86114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f24b3491a1000954af7251d7cdfd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ceafa3eb7bafdd83d311b52cecb4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f8d014cb01d039ac6a5652348f24617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbc6f88d84731701c6494f34d4663718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197d9329a29ecb16a39e74d0edf376519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb679700e7a65481bfd66a7e013b6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a0ebe8673f5e2ac256b6be9a5a0a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86371052bbde17cdee1a9738a01a1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f6ecaa1e554c85e70f3ff111f751d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b19cc0557a2ad4ef0d98d1e79e966324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bca085ce04265403c6a203d5b6a8bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a75ace71b70d403b5b8d1f0785717126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd400a52193dfed37002ff3bf56b692c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e881cb19035086f7f7ff5da684fdb1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff2ed8b8751e0094f34b177510679829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb4cfc2e0f896d5060ab480a56272830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723168191f1db8ef1e7fec748c07914831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aeb86de3adcfd1a3b4357670038e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7546971c33e50cefed6bf2cd1412c3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1647945220d57f9396b009f29e11f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac455f186f21373cd14c41434b28c2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5d81f3c8ac051c0a57e09bcf654a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6801c478d75d873e41fb9b0bf17634437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05700cd857dd33d1a05b42f378f3b5ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b897f5dff868d3e88af51cccf857ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52283b224f175e786d20ea8f9a9d06f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78169ab2b70efdaabeaaf853ab0222641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd991e462c11713d4c6b048740890642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b91661a2f2ee5d60997c5fde1a48c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30c69bffa440acb0010083233b828544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad273d73bace93eb44df2340eccdcb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6377b22ffe84e9f3fa57d8b455aa38a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc40fa9ad3905d54771169ad4a414647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577626fb27c7f786066da275d3107fb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ac6d7f58e4c984fcc6825209cde0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f1f261420c3396a496c82779bc3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b945591877261f1370205606ff07c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e813939ec5106b644a968840b3a117c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d78030045e947358dbf4c066518a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4e18e3d24e0d9c3b199a0462bc78354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838f76e33402367f2c64ed3cafb06d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e76ffe6dcc0bffcd2dd982778269356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e71222e2a05c8e839a7774b853143657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b9efe72bc46d1ce6e9a7e29ff7e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ae70c5d1f131626f65137fad1289359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c30c78e8208caf12882d33da9cc2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd6fbdd361b9866cd35cac95c983f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0590e2659268a82b4306b3072c1be8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5ef9504b7780ce195846e7b3291163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b8ac91698664de12b2e2c78aec5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34237bfc9d09a83e6eddfd5d42b562a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7762dcf505794216816b2120598fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3e05e96104f889d28562218dee32067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ebf61b8f14337f70a06acb20ad86968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0649f1df1fca58213c3a3b4b012f90669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee341eb3e2c2b40e9bf94fcbc0d4adba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d493a17a64c4101943dd686f13e2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0aaa42dd85ae8400cd37ed32345ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc9a38b786d54c029c00380174a11373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceadc080abfc0be3d24f069a593a3aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ffdc4bf870804b7e63928798971e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb858afae1c89d19eea86abc360ff92c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a426673e69fab642905655ebbac8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e956a7a7af4786f39eb41fdfa20105d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f92ec18e182744317883d3d2d890779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8499b2ab847afd3ed44192f53e9ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a81605d8cc2d4bef231778ac850c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3599cfc1dfc01092606b22ca3fe5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175ac5dd661a1ba9681475e07ee455183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e15a6028ce41531ec5ae5698616d8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ab00bedca24cc85a541b45cb8848285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0072690917469725be0b6c413b629386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d20d24360e9fbd655dacaf454f62d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc608bb530f0c2d93658b75d75ba3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb870cfe9a2ba216df647689dec0dbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca3538f0b58d4d03322ca23395786e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f8a2e119aea5abb406d9a5b62b4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e564cba1686d7ff9e55b5b452ac6e7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f86dafabae7b8df6ac6538195a64593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89f14d5eafa4c04e2b0648bcf6e93a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc6b212b7e886d581a30e7f2c4fb8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe896296c2052d56b289a0dcceb9df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437a618588738bd79bd23606c5d357c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eb64aa1bef2ce43979ef0009bf6bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e5da38c046f90996124c6846c444499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aefeb21e66da9331132ee53daa14b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7d9bdb118384f6de4ca03ea3779fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd146444c46e2a89a89d170e9c51d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1669a6f0fd73b126fa52bd38e4e50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a6b82c3bae94e0b2e09db1eda34bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff61e359749b6f418ad55e8e6f22e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ec3dac789409e537d91e2e08deca6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d073126878ba214c1414743ef96b27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b250cb7b333fd3ab06e3bfee6bda2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07dc23a8fabb9d5498ef45d75c061a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556ad1147ecce14e015ef21b6c22ec6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6e6b648f7ea1566d3be666819f3c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6ebf9caa5408bb9d0527218ede800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa277cb04dd7f62a295e4062967cb22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d05e167dba7a815c149480c8574fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a08dffd4e01c909cb0d7b291a58f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2d51a78b688253f97e61b99d57a01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5639b662093b3c62a42b63a071a87c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815bbe69d135bb20dcce23991a11582118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd745cc0127d896e8f5ee98b02953f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edeab149a9becbc72f4408a3ce0c00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295fc91f0f28063f4b89ce6f573cced121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de5c477dc9d7d0bb3c39310a59712d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18d7da91604fbfdb51dcc05cbaa136123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860e7bad10c71f21e39a5f71d153e3d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48629ce4ef859c400c7643ee637f3020125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a45617c2e6b313de0b517e08f752e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d3bef007735941fa6601123f51371127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395ec67668c0ff12e6f3838893fd75d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd8942d814ec687efeb9e6597bb098129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f15bff38919d0aa544cbb2f2b72a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c002179e7e12833e62ff0db8df0423131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bc26c2756803ff5945f95eaa9e152132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cc39e4a2dfdde9ea6a4829be28f76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783f1df800e9ea0dd12e723e734f54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d251eaa2bacaedc9041b1295491491d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026551cbd4ef73a83b9013c375933e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c20f7a52ebd5376f22bda53bb961cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cde562e8687cd1a2ab03e9d793150138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2346af0f642c3cad78883e2f6fbea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dcc263f65c888e59860525095802a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659cacde744e0a02fa2e3567442d37a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c384710086bf8695935e2f3c075d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c8c674d9e98db6dea560776ecee0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a29d4c53659a18321347fcb0a14dac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e6135fb083751bdbb6c0879e23e8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73330588b6242b14276a6dab6518a22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e40a7d24b69cdaaca8e73b8030cabe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e24f943cff4c8bd1ca39e45648ec63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21201dad0d4978814f27a7f07aa96bab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda372b6dfad5a9046928b4bf62434ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16059373b238f331c5d8305fc7251751151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8711e74a642c6c45b8c102b092ba06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9fb1ec6ae085779ac3a3d8b48968153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c566699fa995251c6c0820cdd36c62d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bf6b983dc5639f4df774a63d1b5c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1288cf2d8395be7af69f46c7f65aa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15239ad3b55658a233346404707dffcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0c510fc51b3dae14ba94f30f07d42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c84c7464a70b8642fa4ceb081bee70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95407c7d4a4723eadbc77e8f43230c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3c70ed2a768131edb54042feae82c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058efeb7831d7255efd15a99a98f7ab3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445cb9c89af6cd5d04a668d099e16cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a629b21cfdaca9aface51cac9b6d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a304e49a3018c4d2cfec7e634b166d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57008c736f6e9fa0e88135461cde19c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6ab6f97b4552d528ce4173ea88e76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce829d9e8bae4a8c71ffa9361466e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409267f976b3e10e3ee4586893f378c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255a920d7dd35261f8ab720303468d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9826e8bdb4c69ea03073268541f5c5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5bde3bbe9caef733b7025cd3d20fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95897e56e36d73b8388620e2636a1590173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1cbbc3bced48ec2b5b697dedca754174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15558d11c00870e222500ab5056f96aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c49c6db5ab2ad0623a1a9a50901f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d6f39806662bbb39a3776203a902c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800134ce4aec5f61bf92973ef54ab1e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aaa0b1ef99ec6a79f761700a93fb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2efdcc815978361cc3df3909416bb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219290484f93944cd7c8ffc371f6e28d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43c6be9a96b2cf7798fa0511798a3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6125e077f5bd0405e7470855d3bd8d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0515054b64fdb9076960381c171d68c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfb694a20b124e89fd7aff4213c5d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bbabc59dfd9365079a14248c24b67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ce40b3e53791a39c8cf71c34d5fd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dea4e4ef0a9ef8c208181e3dc186b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361e81b50ccf3cf806b094ebde2808f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd46da5b9bba56198a25352212dc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9846094853294c36dcf362c55acef7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e90472ffd8b5f48e1e700aacfc1c13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c80de2d42d0bcf67bcded5d949f90e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3c97c81e134d797b47e78448e56a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f69345180e32c33850a8f1f0916b8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73569f3f108d7d9307bdd750873f313f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cbd1e0ae487c66e4899473cbc4e8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3fed1922aae829ac564d47e6ebff3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bc3e145cb5e1eb57384198be7fe7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23d6a7422fc4343d01d16fcf59d8c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e444b07228b12757596f63c30def1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae97e3d5227ec6f8ef3fbaee7c00689202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6a7ad39626c558651df82ed3d4c09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14176b6dca255067af6fa8bfadbe359204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e7ae642a88c58be4b09eb19d8819c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63db4f766e7d3f3692aedd05bde4f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f4efc1aa0f22d6dd01c1bbb427c70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7718ffed8de32190a64f5fad17391f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e7f807942dac4b32334d7b9701b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0fd066cc68f0e6ff96c35fdaf7caa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4c3e99cecd2599cfe37cb05b45bf3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2dd23c2387893257e1d8e9640a2ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055699c4b0022a6e622f57fdd245dd66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1d53c18d2e48a4205fecbbadda164214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38689962945c8d8ae6d333ca185258215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc22b516e75a0bb9521b4b0617cda4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c41464b28f553368198fb1d543ae42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062a34a7bf0e424a9214f050968302218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a371f505b6954fb09d0021b97ce0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283ebf4f63f57fd73266cc52519af3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac6485777352f9b2ef029121056b92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0508530843ea13e839b402784dd88f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1d93635f28698c8a9840f9f92b29f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959d702ce6b1363735914479e469af1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea6457c9216592adf6c7867ea15540225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bea1356abe7a7982d2fc61a2f7e256226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60737300ec7cda3e44e64fe399246b2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5257ad2c4dd56790c4ae7ac0130b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2509301bd16ac14d41f1e399c15579229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc1690d00003aae759ed0a09b6e489230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce915b2beb3ea2430d25eb4d7362a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b436cb6bd1043e9f2f145f5e419e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56813edf682824d66e00a50a7471573233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa358e294a6ea17dc44c1750b99d6ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca75df3e62a56a4786e3558619f422e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01597082a3f6b4b5f8e0eebec25e9d74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e8704ad76111b0cb894e09a577395237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6768f22bd2cf823e2a9367850941c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625813ecd9cb77afd83629780197ef3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd2495839461181dc85db5d552ed1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16184a98b8bd37e972ebacd14204713d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3e91bf27727fc3a45117717602c51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40e7552a72b3170ec59586b403fade243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7c7825e2358bf6731e7daa7487290244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d04ace36f252a602025c5a3a52f6d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e31f6a071b466ecd1705a8b5d26dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae1fea87a93b19c7a305ab98789ba0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaffe8a20e1f98aad3bb6f6443d311248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aa25c8689f7c243ad296ca6f061b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395844a382bfd2a77c8ecdaef702df30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2852179ab88a3db950a457eb2c0dd16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3ff80059b52d4112977559ab418f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ad84ba22c3d6224ee1e2deefc4586253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5159b8d742c97db64a830575bea99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257672775152b9f9b19a4336f60d33a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c190c20cc3f083ee384805994a67d92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b670d7220e22e861a272b6740bb0e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc179d635ab01f60a0d6f5a64647b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50dc2ac665d8a0e284067d9a4a30c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac9171adb4ca5130c8f0fb1795bb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142d9d3dad61689d9209afe353fb25f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c97bf3c98940a3924e282ce5717570262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53ac2c6874a8a27083b312d5914f8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d318b683a558219a3d88930e497a2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1594f91720755a5a79774736d2a473d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c32c195a38d68bc0febabab53ce948266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b18c61efa4868d48170265e2328f13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329514704d6bf8db3f2294ccfaaa310268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b11c4c862d6f5f9a4d620601f1d20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa106f98873629bbb7ef17a4bd4d3898270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8d7f1040ed8ba8ffe3b9090d7b157271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfad6773fa03ea2013d9a614ee1e72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b186a50cff04e67096c656997d1e8ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41446ce6cbb555cd81fc695b6fc8073274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f2f68319a9e3a67432fea78450a05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2370d3959f2d0248dd23115f1479f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d044371c55f2cdeed3a43f44d18d7f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6739a89a91848d563b4814a95ca25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d866a81480006c9a00515d426f271279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f51f1d138d934c6a2274c6479ac2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450c70b2a4d06a048a9ab4f28b99e80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06623a7788e3d03147736d5ca1b4e56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35f58c745f24f058e94847d545333c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988088c7f0c8b94edfed73c27cb59e39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd8a489770182b9ea8e9885d33ee3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b612b4044a17f1bb032e99c688033ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c27277d84d044c71e516d9aaa59c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e33ab58782338710b707c5ff09944d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6c9a7823cab8ac60c6b6a82a1c8cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf685833139f8fe649df3a69036d01d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310456e457ed31db3a5ca497a8e633e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a2f03a5bfd5cba5b88dc14d1b358f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d1634392400e4d9c94abf3abaa6db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fdcaf81bf334d7b68d07350a7a5a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10298300fb0830f82749229d10dbc0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256e46a1444f4a0280947b00847a53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19957172e24e767e04c971fe8db9f9f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb85fda1cdce319636fb6c8c5b34c79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a2115f0434e86bde75406e653ece1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5e7b6a1521e6ca29f3288ac61c150300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6826a0f983227b9e72f3b15d22364301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d61f8658d1db3362dbe6123a7fa59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dccd841a5f7bd8758538487924a06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8f7e6581b6b02288c7b20c840851e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a942c9f7bdc687a278e8f028e339a7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5f4733890049a953b432c817d0fda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ab8fed0b38326044f1a25ad327f17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c18bd4451fc8fe694141fe1b4b516308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50fa405a0e7646e2752c0a60215294309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce33a8d67ae5e1dd2486892da8fd64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d14d5ed1f0ede063f90f75b4e520ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5e54c38f1c6938da856ca0109b2d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1367e7c72a36c482911c47a0db9670313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd723042d82414def2a5d1ac99bd0a58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c5f28f239aadc38bfde4195fc01a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de270733d34144ce8f8f6236a1d291df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c55a4b5d36a27a03bccabf0e2a3783317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09e84ac75084750c6e4b5a2c7bcfda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ddf94827b184b0ee704de92f5234f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daba3e49eeb7ff7096c262e18a41d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c84a4126b388a7e7fbfef04ce3497321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2a72dd9be99654854f1a2752501e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332bc53e06b4f5616e0f9f55fd4e1a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7b0368c36c6d1a99b352d2567937f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2573b2e1ebb87c5dfb2d641e90850bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd9139560479c35597a9db37ff62bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96594930981cbcf07e23d028e16186ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc7e4817912309743883c7c6ffc87d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178190fb29d52e8c6d319ab0aa2375f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ca006aaa0f1a5604dba4b8bd984d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c8965e9ccae198230276dbb532251331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eb18af462b8d53a65ba8eb2645395332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676e9651c484077e107213931550b75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59798dda50434f59ef66a9b52629b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240776c3baa0bfb4af39ea0425c58981335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac872e31167b4f0ef6ac23318795d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279984313d6bdf0cd0777c8923f46208337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587488d05a0181966272d8a515b17fd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a73815067f220cb4dcd5bbe53428aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b73183c82ec0ba6cd559572466696340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203ff30827f85fa838a8c294a4811a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf588f68f9342c5ee91a7f24a310b5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cef3e83215002a6a99ed14b5a3a925343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8aecb4f026ba21836ec81022dd3e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15720ce26454febad851d8080dab1f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c156be2400788e946d4c868a0e7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8feba326c8014474c65ee11802585347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc6c28cef0308f8835d1d1484ea94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f0dd3d0ff13ccf71596e426c09d71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045abddf3add5a3e2a5a9876efa1e35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06f4281f4e0b70094b4dcb3968a31c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbf3217d555f2c8826cbd45655d527352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a8e5b67afd18ce2d20d097cc57bc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244588bc2853d1f1ce4c1770fc1cdc9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1427050f4b5cda47587e0ac95edfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f7e695ac3c7c5ed324dcade38f596356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e21b8d2c0070699174165df755a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed606345d4c461f47d949e3ab895daa9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff8f122e0811669024de24c3ac30b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda7d7efaaa4f66d4e35483d1b6997d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63421544689ea29c2158001d33cd150361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8db245bae24b0c6f504e48f0e7bca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c228d6ab2811b5abc2f7a932b1d8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a140dada51bd6662867bb23f703fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c64138799ee8af8de73c89ca26f2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619012fc42131e379b42251fe511326e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3938438432fa76d608f89a4dadece8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b6ac730365f1639786928a9eab01e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c4a92b7b52ea62c5e95c050d8caad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e1d62db3123adc9b49e4c2510eb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac89cad4dd33b86a01be61c739dee4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7d48057ae3d29dc160eab719e87ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7f26cff10ac96b9b9a648da2bed45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170492e695273556d07637d5ba651070374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f52f5bbb4a78f1062c887b098c386375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e98ece6545f1b358067b77c128e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691a6afb01dd1d23b2a5b7c64fb75b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eff3b829b1321d3a8296e35cc6038378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1b447a52cae08955d23df9de6779379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89279466b06d5037ea8767e3176fbe1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4d76328e5eb17707b46ec84a28678381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab541effee8f403bc39d8c66351fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4305e08179bc9b172d8dbbb04d616383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bddee5536aad2388a5c7ea0e3c19c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2ff8f1c0332efd77d86269b5a59e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcafef20d6890f75b483981479f8b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7aba65658899e9394f8b41e0cffac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe505a757df90722b3330a67b023825388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7854b2bf59c101080eb62cba2910f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066551535fb4b1ef286e8bc7df35e57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe18ce8cb4251c4abcd39c48ab5dd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4933680249737a93193165ebf8f8dae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7699d4ba68bf24b88a380f549f729d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c372ea1b1af52387b401c4c33c547394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd8241cb2dcfdda9eb2cea89736b40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf07e04330b02fbed379161271e0a00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d5673dc30e30e2e7fcc6d427f28c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298fedd0d031525a04a2113a1625612398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943b6d56994e9a3f0a808fe848d0b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a597d8854d99aa17dba768bd55a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8a12fc9e667237211f07cde939335401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdcb78d7449fdf1c5d0631236555bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132161cced96ae3c2dc017cd8baf9df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5208897d7d0cc5e52bee91ca1406b97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d08e9ed18c4017f0c0eb0d753e8769405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2adb7ab11cada0048fcec5766dfab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ae6b7a3cdcddd8e251180f202a40e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edb0bd7138b96b92d899a25b787636408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90c2a163125b8bf912a03e83758b26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3f40abc0e21e425446fcb752525ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece32a20e39a3bfddf2d5ebe43a649a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a77f0ef711b13bb2324f0a977ed56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281333154a01992140052006a3ae4b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95dac108da2decedabae9b69aa3966414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13a0e5ff531589b8e9fc022ea71683415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354539f3d6ad55c0b72c13712baa0a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ce36b6c7750b499c350e4be4730c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be05ecf3c3c4d2b077e8130075d240418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94113c918f137d0f5b5989e71eb1a23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ef424ead18b6512202209d8f66083420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70244ccf4c358395da43d8f1cabf4247421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e18faad83a08f12d874cfce9ee1ad3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a960e90513ec5fb60d1e4e89df4cb5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3cd81a7b863cbc191a7cf3a2c1d0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0f4c1b5334799070f3a5945230163425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8fe7f38b31dffb4a3bb634d2d971e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ccc7720ea030c50acb947a4605ace427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef64822ca226b397eb5e7d72939bc94428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcd5d04b8e8249d15056df9c6e5d74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca54b4bca1bf96a1ffea02288240bd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e2d0b1058a6829d44784bb1ec538f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99916df7cbb3df9dfc5e287fef651dee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee149f6edfd13cb2653a915d1db88deb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70fd49425f77f7a6e9564ff10e01bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641654f287012c84b9cf2ed9fd4bbd5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd0332fb409bb72cafabf34d1ac6f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238dc0ca11510f322cc965ced0c3369437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500864c337f0d227f5afc6516e66f4a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e59ae065b24f99e66b19d88e33dce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b4889433598d4f568742348e1ec21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a794289cbf2f883c757300e045a6cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12279e1ac8c6737118b746bb5390e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f35daecd763ec5413d914fd0317cab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b559f817e0c6b61aec00a5e7c498f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715665933e423a2ee250b64833778a64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0fe008d93d707457eeae39a63941b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34b2e984bb787887accd94f7ce8ba5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c713fff8f7084c08f995b1b4046e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377d0e6d30494fd8ed196c2cb1402a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cb0788c6dc7a2c72410ba4c436f10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b452a496f0ec424c4b819a55cd978451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e63ed20184f5bee2441af0bd1bff99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7424925564f9033ca6fa1f1cfb562453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dfb9854d228edd80b4b20f58cc1db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba1a19926d6b48419c505eccd192b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fc30db3f15469465b2603f12770e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f4e4accd1fd43bdaef3caadb855b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a2aff71f9749e68abe72e32241ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc73c3ac9576dd69752d6a80c550d94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01f7c8f9352effa2321cc48771d7d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350536dcd2c1f3f52c4a26a028424bca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4783ddbf1b53d852ad8d3470c3c01d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea46a0538f4d4b53ebf223ca7dd6b99463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286334288afa83edbe838e7ccad2a7bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac2b75051baf2cda8c07f0168690e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7bf08e25ee2ee06f8121855154bf7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584cc6e22e4a4a88cb7d7c05ca67a54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c442a056385e8dee2e6fc6a872dfac8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88cdd74ca4ca2f0e69e9cf7214d66a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aa9015e5e38efe7ccad1da91f90a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c49f587825d2d35b72c8d9339689d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb4e88a6d630810bcbc4bb03cfb2a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84d3c75c4f01928fc4087dfc735531473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a689e6c0d66cb1d2cac6e3ef1af42a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cdac98555bf56adf9b21c8c66a51c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fbbb7e9f9fc403b0b5aed226c0eb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e7fe7743cefc44bc2ca7a4aed152c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a434d353e695b1c2585a448205a02e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723b46ac1b031bd66155a6b12254117479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430fa9d785bf395f42cf9fdc318cf67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4981cbbc6033d783cef6ced36bd59a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce75a0631f6751af38a5a15f08ccf74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62a50a250c207c990258713c5067f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa119b5aeacdcefed6e06180b48ed45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae290022aeee947637cf1ac0b522a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d090f5bf4fb7df6269b6f1152df0a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934df7cf2a339679ff31cb39ab37846487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afc3d0b49001d45c3a95daa7e7054c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af244bdae374f6f02441ffa19c1474d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92138490f902330f65841d5df32b6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afd9719714f445a98a96ba37126b78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e4b76b287812d6caf3c459e8d8b77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab88e2b81bed044449f5c8dcc57f39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc19213056778da84185c47d4845d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf4ac06eb248c60227d4d787f03e01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8ca5ff5bba12c8684eec4fa3d959e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bce048a9cb3c35fe731c0d4bfeefd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba1ce64180de48817a2d442f64531a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca206dfceb9418865cdd23cd499bb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43143dce96f60cdd1f9c00fbb45c485500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d9beacbf4933af901a47c47843849501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4498de12197d85be2a86f2c63e72ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c1740ed6cabec3b5a872e6c88b619503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bd61bae91c6890e62c7667d4bd658504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b0afba2b46b243ebd56821143689505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b4d9a8baafa7e7084bdb7e7dcd7a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e5645b89a3a7c6be721ebaeeb0fbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24017f3302ad3e248c25603e18a49e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3946e30f50aa1622246f6fa32a461509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575d8bbc05c38527b68f7c5b09b3d57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278346f9da01a5b790f366e8ec55f43c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdba9ef1dd0f0434806bc55e89afff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2675572e3e2d33a3f9113bc7f38f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e557f7c4f9ce4feba11a74c6f33baa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f10d9793ae57cb7953311229538fb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8c2b13761e3cc7a82c89c6416be01516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91f22cb451643d2e96cc10d48faf62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a5a2ebebd1733d88c03116976540518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637233b76ab85bcd6632bcefc848ad3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41844fdd8b6305ddb14dfcca0a913d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829967463da006b9532f27d2011ec4cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940419894a2b0fcd67980a72322cba39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6746626262156349626e74b1d3dd95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79409d2701a0dcd51c7bf760433204f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f79a0116c4dd37b323cead778802c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c439bfeecf22e446f39e8c4db3a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6190eac4a52c85122456f0f7e350a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78c7ce23ec42e858f8489a66e0f075528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e913167e2bd6ffb61fd034cfea5b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845ff6cb214e17edba3c2ca52a4c6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe4b54669d65d23dc14aabaacc9f05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65d9f267c8b7a68ff7a393128af45f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8192da2362fddf538a6c52f083a6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c1892ad7bbaac45dfb07bc8b3858534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaa8bab9961484eb37d9636fed49c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071b0170dcae4ecb1dc761ca06d4375536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4fe47b6a4ddbdc57e7f64cf954b0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc5add7d25ef79e9a1fd49f715a22e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243db6989450a0e912c23fa98bd189c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b679e4a806941ff9afb3dbcd5cbb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641946e59b0c4b26e3497b6be16cf80e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1d49ce74dccca7bca848f88f1022f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05f97d45aed7de9f592833ba71aaaa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83f0ec0a594686514f7bd8c088e98d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19fec2bb500905733a81c07dbf7b6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f22fac624d85cf44c25decef5936546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606ac351adcd1a0f09d2b1d11782a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b4717ed55dd5800e3ca9faed6de56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7760612c52f25155256f12be5d42d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8837ad57d37f0fbded4afc12efda89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667dbfc266dc67ef90988012e7dd579551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491572c67ad93c3754d9cd978e543462552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464fb37ce3e5694d4431a30b5d2339a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38783a313fbaa9d2cb2370dee449c7e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038788e8389f94dfbebe2366e8c1f33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6901fba15e07a7c13dedf9361f7588f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0230c73fd20e76e66b1c1ffcc3e6e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501733053bd847041eca2877423e421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338ab9c12c99683c29ef76b371df619559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2570963d82c466820907cfce7627e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57858a120121cdfeb3208984f290d412561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63108a98e49779b9e1d8ba4ad88c95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c13e4998782a30b6bc9eb5795cd24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574341c3ff4641bdba6c3d45f270bd2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c36b10f55cca96cc0556165e117f34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5200c7b1a111362386583896e9b2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cad1c69bff9db470aec1cdd5802de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32086d87a23ec6500b33336c128bb573568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894462300977d2378942de0b69b1db2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d1769fd6b1d9813418bc4a9f370ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072eea91469b4aa478cd5665ed2238a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07acdf4d002f0bcf11cc26ce2e471572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb6f6d3d6d46dd2e668f028a652cfe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a587a39037e66343ced7ba2a99977574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de5d93262969c9bf65d82cc49b4d48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590550d88c445779c1ead74a70ef856e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee0aeb7bfc93b2143cf9061d480f7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16910cb37ff09e451877a03b2c8e2b1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72484078513fff5ca659e25567ba6574579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab0aa0ff8f301756e44eb7b2d0e8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c214fa794f6eb62adf630657f137581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6dfb0dde2f0dbea11c207c6193586582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1793d38607d68e1a6d6b0ffc4179680583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79742efed8f538e5616471846ab08d46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74723034e071c023cd68c319dddd0cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75495bfcc7c5b9d0d239c7d86108c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90eca55565c7e2e7543c084270868f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a10dadcd1376b52cd1c34155e8f6a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67747218be64e16eea55b4ed4cbfdf44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f8fbf71bdabb374bb377fbdcf3d2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cb0e347cb1a5a79d8a88eaf65eac5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa9feb0072a36f64a7d9d686a8257b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0847dceb50b69ef350b080cbff9961593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9955c686bb3c712d6bb4795e86ba4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad09c1e0eb6b2de54a9fe1ed9b7a21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde3aedc88385e5cfc33cd4e612f77f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b24b92112f7d037ab506de31b02e50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f9c2a5c03bbaf260a6bba3b9adb9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17819fb622d4bb98361d990510e7c8b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b5b9eed52e1539dc9ff42a4e5f0f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458bfd11d057e9100bdf1af9c37065b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c9b8c88413ac7119a5a9aebe8224602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647f0cf125b52a53b2fefa45de1f2dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877333b1663d3d19d88ce596bee12790604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ac4ba826690f6cb2275eb5a24831b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93468cc8b2939ddf7348aae8b9adc1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d7a8ba7313c75836d5d0a7961c840607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01d9e3325b354c9d06419b6634fea0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e260b4e4baf0d0d87366f8e6b3e67f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b296ffa1c76f4efbeb4be478fc03ed7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a735d5718892296fe94010beb1f0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb1b68dfd1e26b0a3308cadb31700d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e64abdb9ccc2532a65907638402e0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a82106a4726db464aa40fa97afeb57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58966724de4155d21e009cb7a9b002615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ca55f584848af42cbcdf99105aeb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077897dad4b3f53077ea431925496698617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c8b135b7368ea343e860f419222bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9363ff1f6524cca6659776da0715e96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1636c39c0f5e11d86098c83934667b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b253be0198a729e6d1ee9aae2bf6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef708e8f589c16f2d33fc7ddfdf6de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87402274b8b0ed30b308373aaf599e9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82643637f2dc4f0143391545601451f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa6c1d162d7290f457b28f3ecd2ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815b379e390a156c3ba98de488b8c20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0da6ce9c3c41501e5f2475145a6ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a5e0b3094508f68e3b0bffb809f26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b4083391dfab9af80726ceeedece629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc6bea7c748d64e90bebdc712d3b8d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a18a4d2430c9d2611ba0296c762575631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de00713f2349f4d47c3da0e5d616b06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fb6170b904869650fea6f6a6925a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d327ff21cf8cce042a73a685442d0d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ae4a107e276f5487c68dbb50a6109635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e56673e8cda356c820eb7dfcc2021e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d54db9aa2ea44608b609d32b960ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1c02867df6d7ac746b5581ca996d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29f41e6b8ed1b0d92adb66290a9fb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2361f1dab0641545a33e48e4db5b69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963a8568e8288cd88d93b0b580a5fac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7147b9e5367be51a7677974fef69d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018247d5c9e39157ce1c7168af7bbf48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1977845f5db428b3e84ceba6b86f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3110d57ac7681b30b2f37425d73c813645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18564ba70edcb4039769cf537e5774d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcf5ad66fd0676e12a3b5c5d4679ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc25f1586a673cc703af51efd838b5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd07989904262b7cb4fb9fc30bc4333649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f89b6dcd1a314fcf76dce4b4c8a4ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f36fc759a51815b3ca42b9de2b53e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598022374a5ba38ce67acf3dadb4de62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704de09928bd809375394704bee235f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6a27c5956c710aa156ec640441ea8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1b5d2f3f63554132d569b29ce6814655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc03557c0ef77922ffa73620bcc205656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e75a018b322b7f6340d934144ea5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f4a784bb241cd2a1f35389b82dd02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce4e93ef98581d0863d19ecb1f492a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77870d20e76f5b3a1cbd8e1f049f38c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4132385feb68dfb1311a866f3b8fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb12f6e5350032e10a3c1bb108f11a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7aa95bd05a777df34580389d03613663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ad38be0153616d2fac192286f52d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686715dd2558cf343ea01eed33025b8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10e4ffaa6257745c1fb02b3e6428c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e51c44ecff969f9595747d0d87c03e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2e9a6c3cf091b7e947c9f41b863f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1067978b4e520c6ff723148436b0927669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278b51634c3a3415899388075d404e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069df026268103e9e9305244282a9fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d098940ca72db944a0f6aa252a33f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b8eecf506f4331cabeab59d92a7b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a87c9677194387ba8f8acd3f4f8d77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8142428e7176815df60a210d7c8323675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1215773518d59630f455a72e77ebc46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af536e3ed91de7d15f904944e40fc5b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebc1c2c145b442707345d6335bacd5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23a1c5a1befa94e8b44aad0ea9da38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576b7b90ea721e0fa4935e68af81f70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644a8a7f41c6662e1a692e277cf0877681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f1d6e6169dad0cd6fd6cfeb1d2210682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdcd1329144bb185c41f803b457caf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc664ab13ea8c48885d322d6c73261684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac34e344f6ab54bf724b56e55e5f6d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbb290b88a342fc81add3db7fe79dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb40ea8550b5abba5d6207b72aee163687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef91c414f4a69c15f590f912834454688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e592336f33a7bac3bc881d8c1a057689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc166eb96cefcda1deedf740a99bb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a35e04a49586771a580bd992859233691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef530b80dbbde0bcb9ebd5c3d38c07be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e7a8bf7011bfde7c912395d19fd62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d81f13723e76cfeaf78413f33e6ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd292d211dafa2ab091d29607cf73893695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93b552a08fed7412fd84a7f222f2c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437c853bc351c8f858bf3fc8940b22c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eae00f3c2731fa6d96fa58092bb8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea591c693eca57374c2d68028c83826699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc7510ef2d209ecc7c6a8edc130250700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b351f071bfec95602f6b51ee20a2f0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9dca6336ef7a212d4196d54982f5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55b6b39a577f5e12b69942cb797f26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b63d53137c624d5c99470ca2dd53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61cd2bdcd5aef3dbf6e6e3050a7de1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561149eec7d9e982a4b75d7122de5af3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ecb5c300ce4a6bc61a71d140678fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1092ebf377ac90276243e8c5a7765708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3da39109c8a61823fb84da9c0049e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366458a637ad701614f02f7de259ed8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c1ce5f7c6205e40a82a5e0c5939fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599c14aa5ebbbacd44110ffea15019f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4839ea00d64c8d1e00e32889ce1d73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84288ebea13ce467ed0d2405b3d4fd4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a63c50ee9b8077d8218f4882a5f91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724b923d1f140d5e003dfffbb2da1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360450659749280cb95437db6e5b5c4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa132fb3792170a72873b079bcd3b7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dcbbb488c8c0eb41d8f2e7c89fddc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad743e153ad1bc434e26f9341da690720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14e533795e913eb47840c46c89d0eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc555ece0f5bb3eed620416327bab0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d909e4a94a2d5d24ed55483ee5dfe0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c40dfbda4236750cf7cd9ee5e5b51e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191ebf974fc7a4c4428e52590f65139725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331015ae14b7e87c4af8af154db1fee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4045bbced1e6561de22c90d404b143e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8775b799a9dd8ecb516743ea8e911728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db4c3e97324c19d22b174fa16b7827729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f4db78a959dff75db5099a228c39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5643fea53fa5fc023023a18b523af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b8b1ab7e91b06f0737d96ded78a70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5590f9742016403a4641fb185c23b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd710bcfc4f02a3bfc93221dccfe282734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb1ccbe3b444314b7419f8879c9159735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085dcc330b80b67df974bb244acef78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb910b0ac855221f86af99785c0e6cc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2d4ae866e3b8dfc7fe60560eb0e82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8ace97a6b4f5eb64818ff1fb682a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796dff94fafca468a19d1f3ccf8c73e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c70607b364e3a38d3fba4a8391c72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0883056c9f779ef81c0aecaadcc289742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e402fa304aa86a74f8505197572b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287aa21ddd8950651c4ee9ffb584dea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4592229f1d95191ae7ed6db109173745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c680e1d522ba4cf221c51bf046f29e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c601fb9e78396c5b9019b8af24bac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c75212271bbccbbc4c4513f01d96e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702bf0434b3ba09be58f2607b7f5dab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fdd9054a2d090654f7c803049b22e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a50399c799d613a3906b6e79be972b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a683e307e0d349c74133c5a61b88b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661f71495f31b72fb0e2c6ffd62ae1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6753bf48a168682e9247fc952f6eb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a79454f499c5b9da25cb0221643ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c6bee964b70f9591816a1141b58c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92210613632012052e31afc2a7aea75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940a7d29243c6556f8c563d83a59b19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709027479069ced52f8eed8bd59f0ff759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>