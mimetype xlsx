--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e53d66d8c99b3d93a02fdb3e5c69f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458638823d445613f7601c74a276a3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825221328a794a96d24a98f1fe7a7bd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e763ab5aa6d4d7c066b2b11bd811aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074ce4dfcf9fea1f04695faa2d1ec195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43120614fcf156094aad9cc113bfab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2e480c66a8dcd392f42297e5e05957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df9c86f8f547c4f5d1088c27dd3bca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e02b62f128d184f3794ab5f7330f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63182600bb31d73b473243fc354c611410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc56f4588fca487faecdb4a9d232beb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478702fd3150ca3f9d41a989c8ab24312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a189e74b67d2022e56b8ffc73e128913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e55a7f1c108964a9f1fde445941cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecb06038a39496b29f0fcbca95f29b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421c817d9cda5247b3623950439f39f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a614452598bc8da498fa72b16db0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad72aadcc33c5cf60f067262dd7032b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17938a04223f36c72c25d54768b99a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ed85c9ae57f799f5e07dc2f39a6b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717a8d0abdaac627c1156b974ac839f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f110e6e51be8dd54f385f08c8a495c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376a6461625b6eb423c06b116026d8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55c8e3d4d0f97513db70c3a59db15724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de639a48efcc0fe0f5408c2c41169d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d6ba77d0b18294eae287ce9d445cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be55153fee64978a70059fed4cb5a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6236a3b7f327897147e6d422c9c1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adc31d08b66dc603eb3f990b40bc8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95c2653696562c61dd28ce7b68eb8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8538768716428b80ae56ae177ddda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6593180937538cc687057ad8c465ad532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ca84eaffa969fff08e40b9b9797e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715963b7e012ab1801ea8e14e20694a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f7a155d5781cca14bf3df1967c2c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fede68e720fab6d6ed1ba4adbbd15f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487a224a6e9d5c2cff80b6cc8cb6db537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f34f08c9579de5d82c186d984fa88638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7519da8252b1c18d22aee22e14f549839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f0cc2b978aef9d54a3bb5bf0c94ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d078e06abbca9426daf06091af54cae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e19515e6c24b0fa67d4a5b1063bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e08098f83506e8e8a1798b82e3749043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f145096f820935736e363ab71d6b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41010ae6a221a5039ee8278f9db169f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424ba18ed0e953afd221378f4ca756646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37fcc985b268140fcf3dee107816d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d71197c218876f19232585745bf51348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee11e4fc40cd776cf0ab83d66209f0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cad770d4c6fc3ec830be31673e088350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c7d641aaac9ef46766acf5af3bdd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862d4a2c2525254fdf8baf88ae9ee8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f03984775a3382361c0b41ec98cf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331d5137211c0ad395f4f11275d53e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9460a25adf6aa0d8ae8a6d8b1e7bf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd364d679b9822767373414adb585a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93e691f17126225150182dddf579e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdb7f0f5516f2d37c183d16036a14b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961040ef596b2ba5baabb9a3195d2b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559de0d3ec4834e48eaaf3aadfae23a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6e47cd74b95a99762506c432ba50761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8710bd1644ebf1aa60b37208c5ee162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ab7d819b3a69c274617be27e6233263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f23da8e3e3d2f6f0596b545c12060c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9111bb860c42c0f8b3292b415a74165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855414201dcf2d9e0c2a18bebfc9e0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fc60767e1971044b21fee9a8c5d0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97415c881dea704a0b5f3d937fe5618868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad41a4368ade8ba3796ed7c43e843bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ae8a42d3ba5b7cdefa822c3500db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287df430ab8cb3298efc90316df980a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0c74431aeba6176332a747449022f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d2fdfa549a25e86cff41c99e585c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545627d6c151886f78a2a7de54db25c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435cef03abadc6ca73f7fde45d95f9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cdc528b903481235aa7bef7f8d8c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce662c45b2e7b651827ae02eeeb2a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1f51eae5c6475487cd3533e872f0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324f494d33430a78c2ce9818157798279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5538a4fc5c5b2a8fd85f1aa82684980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994fa95c233cc933a5dbfe268be240681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc394c459e0abdd150230fc1505f2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39882440149ca15ce89fd53bada3743e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5d3d0ae1482f965b76e9713e80d2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a037304b2e222234251cf33cef96f3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1d49160e37ebfff5539eb751c356e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9355311b8db0477a2503a1f7d9db24f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2318d9af7ebe5f4dd87f0251eefec6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e02ced9000c85756608ceb11b8cace89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e447f36ff436e12bd209d51e5b4324290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36254d376db32dfe60061401ec0dba3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca777d37b5f056b19c8588411932b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf7a0fe44c6ce303c4881ea9f5030493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d0e6ce9f7bbc4fa5a4d177aac34294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a29b23c67957bb8e73ee81ead255af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a1d3c601042ef6ccde99e0b1c56dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87899ae397d6a4de0c45242032d48f3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408f905bed491bcd7bde62256740ac298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7296c71aefc305cc02507f7141010599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d1f44fab3021475a50ab7dce3654100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9c55fe2cbaea9ec03cb3800a322de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b188ff2b52b8b10e44bac0ec8a074c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747bc1e9d824a62ff9a1a9b8563eff6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947dfdeaec7fee80d72593915fb723f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c16ba54b7e4fc451684598aedfe512105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97760e49551ac3a1eba98242c06494106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088ae28d0c79ff3c93ad59b9e7ebac2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0697a5219a501f39e79c2a08fb37327108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63a6f376fbd43d0579d3f908063fe5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1b6ae0de48c9424ab543080171259110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69d55749d5a16885ec6bbdf287217f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aa57255b5af9b1730aac390bc656d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656c8b45ec8f1468272f0fb9a99c65b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036555476e7fec50f88121e2c24b4958114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b881a8500a72e0ceb911f10d4a6c028115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1202c28e2c250348aca8e9d1ec71e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafce16058b5248eb5483c955e1c548117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7a83e5492a3de0c0a75d350ecd37b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634326179d1622e8c88154cd598a07c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d42d386071cbc6ec8c19ae0c59288120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfded681f1b0a2b281c5af38fd2296121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9be5162841533c45f2668abe57c738122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdac2db18b9177e6c7f5c8d0e67152f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f75e5f360c7e854b220088e0a1128124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c7c3f38540871d5a347bf6e38dbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188af5a83f71824bb831ba309be5d52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308ae60e0f9ba1039e929b7b34d32af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf4a66c7894c6ece9e3d4d575423bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c1737be0b426569e6cbe325e7101129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bd8e2113a002a8febdd3cc609e68e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d3cca16dd707d02190a1fe1c25b23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cb1b48d9d8c6d1e9bdd4b7397231c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702627118778501c58b463d70fad9d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b596dd935b997048f5378194ba9d5e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cbdb2fc791aa08a68df255b18c113135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77a2143396326a3038a9a89c407610136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea9e64ab69205666edae67c9ac9e14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d32714f2855e6b71cea051f336890138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def45476589490d5d874939164ebf774139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da603291534194764f74d0dd3a137a5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4166ef3d019e517b9b313c20ef589b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89970cd8123358b5c3bcb6073a86053142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83493e7b81b176555e89b0aecd9527143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40761db7ef05a564df76b4990d065d29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d1dab2a36ce8d027e3bd93e676d3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d249a945460663f99fe34d70c31da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e6f7078be8cc7be5b21038ad30ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f20f5fbc54125cf7a8d8cb65318c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d6baa0fd2b0afe9cdd4308072138d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ae690a2722af95f0addea8b3de7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52b922123ee773781512b94c0f161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ed9a37a99a1ee7b7112c728176270152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd99ed6c314bf0a168e8255438af16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc410204dc600691d99866a1ed771c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cede6bf29b08c05d932c8898083ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e1e3f46db5050d0e2a21c6fc06f47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1dcd22004c1859e81466b56e328db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eb57ebbab7db7b03d3d2cd8edbe5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b66347cb772a14d26d115094ccd567159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf2d4ca0a7096096bfea087d3662c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c65d1266ba35508913edfa1c5ee49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457a488f9d06860974c62af40636675162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f09f02dab55fab2347919400be631a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af62591353c38ff8a0509c448ef162164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd544bda9cd77a201c3894b7b33b8d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec996f7a24d73f842481cf905ec00f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fdfeedf7e62f2f17ed405c129acd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3832fc2519f9b2b1a3a85cbdfc6b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c87f662bddc48295b5d8d2da9b5d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb7cceb2da56fa84a803968c27e3bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ccbfc3474a5dceddbf733890be0d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d867f690b0aa5e122aeba9b7f8495e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e45081c15cbe60087de943d4d6b97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509a2e76ea5585fb6d069f78169a0a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f058d48f544c520c2193455cc35b4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42f9a87883cf14039fcd11c288cf78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceb12a1f08866b83df2a563ad57fec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e982693452f25ec8fcd8cfac3599b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094e505333f921b92fad198c02090a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aaf84e01fa74fa1e23b8954f4bb9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea685b705cb146778831718aefb1e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cec71cee8da9876a0fae2a20d23403182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163db8a8cb84a34ea9f8bd0404ed9757183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23d497972919d4f3a654d49e87131a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ad84861784140cd6879fed4c25378185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310058e7ae7eea4c3b66db95dd9985a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf81a4ed547a9598998a6318b9401c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecba7b5455eb52d68dd6783ccefa5a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4e3a0d1acccde1af1b5b744f5a961189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59be6d70cb26fd5e5a1316f12483575190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf9878f1aec1a88336c6b378077bdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e814d51bd1aad42c59b2096dfd26a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10ac15c1cd6430bed7d5b53ca383ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaec846f0b7976035d8cfef4bd7451194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c39313b705b8214de5a43e3aa476195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b160d83a6bc9c9f8cf2716ec99ac80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5f44a4980972f449165dea6ec581197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa1e22c9659b2e226ffe01386205d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837ef8639276777c50549860cf3ebef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bc110d1405c10d5c9d1cc8f058cb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda60fe85d6aef927c8de6f50c60caa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cadbf426a64cd86c3de30525804ee4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d6e758bf9cf01f086082c8563e58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83705975f01c82676d71d89bb7de906a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085f977267ff74e1c727182acd2468d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507d1e89a138a2e2229cda236c993be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25ac3e03899b11e90f9d8b4af46e0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4487046b44ba3b9fad8ad12df43233208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31cd6c4c9bbf82fb1e4f0ff21a387f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756adbfcb730eed975a94c5b222f3d79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e4f1ee18b80ce176ddf90567b78f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9faba21a77d092d553d114c3085fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc396a1e67f0c1cfdb03ffec2eb7c0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65315e51fe41882266262cbdf172ee67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b168cf4fc7cf9d5a091f8a7f32c7828215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7129921898e8b1bf204fb159634a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb24640251f28d52c785101bdfc8217217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715f77a62a44e7a156fcc6ed6726269218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a23a6920ed97b5f2d915a9e072e1e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1408ac81b9f4d9bcb4a9cbe890bccd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbb02edbfe92b8361664dae2bca7f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d9b2363e62090c87068af1377d9f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871c4831c1fb0e85494edd9f895ae38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bedf2779769f43a5c2916de63c602224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0952f9334a641d993c04e6c14200c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce408cbdac0241a8cf4459ffabe775226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5752c5699489a8d921ed4907b3195227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ea20cd5ad6f2a0e9985ec725036f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e7f7d38ee844103ba7ea52781e15a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c5df1299513a7ef0ee3c005be1aae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b9b6d5fb1821e0d6c85d6000e7d9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f35eded6973b2938a2677462c0e0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b228d8f98bf737a5b9e61e7e2d40a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56090c503781008c7584e8f8c18b0b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d57ddf3953aaf41701de186df14c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5defcc92baa468e9714de7fce273236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d8223ee50fbf07b28f8ac8d8dd91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b6a5c45a6d8e0a5a787680940b96f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d501faa4b810539341b26e22cb7254239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8084a800f75fe88c07654584412c5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56022c7e2306abf25f0edadf2523aa66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03c4c97b9f0cdd25bab8232ba69f92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bddfdce546a1ad779aadc8dff6c81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae3fadbd05c5a40a49a4f67787dcb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df57e3d4aef3a51cae120ddd0a56c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd81c7c17ac9c89eaf4cc326797a7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c722cb56df8656fd1964bb82a6779247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f927a54287d028053963cd2ad1f041248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b086c9fb52b810bb34c3f4e364751249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfdb4296d99c9cb711abc02fb237df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9734628e2389c7bb5e1ffb0b971ee71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb81cdc505bb4a868275cecd3214ce0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93430de85aa5f856114dc13fb6b75aa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f75bd8915c94ff7f14e7f7027f6e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c77266c8cdebb53dc636b85cc458c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4fb5558470aab460c346b379d8584256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44223e3eae3241baaa9d2e76280cb99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a88f3d2151752e35cdd0f2a06868bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f23a89da5b69fb93ed073d9ad05fa2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e91d0df2da5369fe159558c893cbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05595e2b546f2c9d8465b6c20c7a6b7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d00ce15d63ce90585ccaec81d4ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54362e292f3ab3618b500c8deea9652263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2ef492c82c61c69d8b290162314bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90e1d0d36d8a13cba0bc8b09b69805265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8b952f78fe88801298f6b9af8bbca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b9785689854b04dfeffd394ff84e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f208fce1f5cb4e410a46269856b31b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee892fcf6194c4c64ab1419a2e2f43a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63ca6618f1e3ac242d88c3c02a5111270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f47e754ceeb7e9356e7f8e96782510271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0b729963f0961e6b847c2324f76db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297efa4a67b51cbc98a8ac2393350de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b8f1140e427c447eb58acd2257f17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1d13d211a08b93f9e50a95e0f46da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4481f4de5a38f1bcead5bb8f4be34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392eeda3fb3c80d3b8f07c4344dc3b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340fc1c17d72da7c3829e599aa1d3a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887116a3511d192cb1de3c41c5878e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340488ecb7f4b24055491b7b11acb85a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70a6804410011dbf85f0dfa09fc596281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503b87eaa6a11c1da8845079065b727282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa199585139966629c2e108aff627822283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eb74884c9fc0fddf7d60bcf5bbd61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11be3db8f682d511023c1e9e653987285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584bf4736354a3d72d31260162615c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e52d24017a36fc99a49d19e39eaf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9163ecbb3ae3159a52f6696b65101a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ec848afffea6d47098b7b0a15fe8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990329fd0676c9d6e002fd30adc335de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1577a55d75ef586b2038ceb6fb3d814291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295ea912899250d0999cd7a84ce99a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f80185851fbac374cffd2323b8362b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad154d287ed50e05319f482c8ef600294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3036cf1147fda77b7250ddcd5b73c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e7ce4a40b38501b74fcca2a4e02cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bddb8ff5c2afda3f72e5a3e081ecc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35442b4ee67feac3d3171548605809c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2be750a4320f3c59f83a205b08d87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53e28e7a727c591b194ffc5262d047300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ef89ff944422700903306f5d1ddd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802a75d9cece2f089875874f5125c64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11757e1236789914829b9f704feaa3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99be6f145bf4cd7bd4f583176a8da63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9d4e0874845692532ab60b1dfa387305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4346dc78dea5ec52ee2da5a886c90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda609f74ae84903da8522543d11ba69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08124c9d694cf753b8d8166536b6b38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8e16605cc032e414b15f0fb17321e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d94b9c8733120451289741f49e1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92242d2ca9504cfa0b5bb07c119524b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c77ca828af86b068061906216e44e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c8c38cc76f39d53cf56a67352dd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee7d7437a6e6bb06694a38022c172a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1635ba25f60fbf78417fec3ead90d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238f08d18c5fa35d53226e9ace178b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edd317a6ee40b60c970ef3364920ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f4276bbb84738fc0a192b2b70d06f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63efd9e4afc474b71c6dfc81c4a719319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424712a4515faf5f1a6c3248ad8ce13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469179227a932da55355e3204254aa9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669e86871ad0e83c85aa8f0a64ac010322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2aca8783f28bba2001abf57abd03b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d2913bd6ed42ac905e3c3dcabd71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f51e52dc88d114ab39ba97b3e9765325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec16cee9ade3b4d279116a27911911326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aba886f87a439848d49ec2033004de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c19746f2923b3a7b73fa40cc825a91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3ca85d33c3bc322dbe18c0a5a2d94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b578e9ddb6ea2b6707a4a19b2ca75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f7db0743b55a1e2b0d0b21193678331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de816cf24fa5ed8e30eb93507f39d713332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344339e7f9616f06cece53dec534d0af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113dabbfb235836e74f87896c1e0b95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3193bc0bd00bd9b0e3b7c46ae4a53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896570cdbc07fde9501d522fc9cd2ced336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473752e1b2b248c3838ad32c9e1a40e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654c9c040418c196f26498be031d52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2df5cbc4c510fd5add8611c792d6b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a00f452f139518eba58958c593ded340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafc0f6b36833701e1cfd4ed808ec3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a0e756460fb482891fc46d95014b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1364021701ba241fb02443127ee9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1783739ce3890c9122d4039afaf6a43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12794937981e7993c1d8ea199e8a29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c1a9888c2127bcc26cdb7d22227b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f279c6671b4f2983cd4c2924d5af79d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c1285a1d26557c0745ceec6439335348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f240c6bf521487d9adb43d963ef533a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9abcba40c16712bc3e8b8dd4bfae46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0a6649ad10f7e9477ce09f05629b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc473a859285d645d06b1f062c94a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8074b099d245ce8c92dc3aa6502ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a095d7e09be3eaa5d60003acfc7dd20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89315780e859e52bc52a7da6e0505e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f230ee7e23a75ef2f5d6a7337ef9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcd52fb0d9166129f0c13b456308dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084868ffa34f9bd30c868211af00bc0a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9327b0ece78ef0a76c3af3828d227359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d96c7c8fdb2a848db1ca358bef3201360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45c28897edb6fb18d0cccecd091e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae369bbb055c35fbd5c9b1eb47dca9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbab1cffd887b245dfb34beecf8d2b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c090c76c3fbc4c7355189f41050a90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa42754db157b5add7cb378a1ef320c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831de429aeff73eb88b7085787522cd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90ce55281a41b0a6b53705c26b7ea2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34694931b581d5e3600e702f77eeb822368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05343b5c2ec5e45140d128963f6f3064369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703d0b1aa9d1e6c38433e350be4eac7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d145eb9bc1480ae30d2499c01b97d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408d8637137cb1f47f91f6f872f22b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d9284f771593b9833174269c09ef7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba449e52a64877851deb6e46a067c8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593e669960ba3a664bfd0a038cd7276375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ddf9492424dc1e0a1d135054a16c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27f5f67569765ffbda312a7119b34a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9400b6ad49caa05d6c9e036c9146e47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ff249d072667097821e0f81d27da4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bfb2c2185380344f8250e31ff0f32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfbdabefecb152274aebc789857b59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377e2d89a4c018ed3451e9870254dc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8824ea2da306f04fd5f2c95b68508383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0caa5da213e8830fb5698f9927ee65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8417f7298e0ba92fcac23fa7e38ef2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128e9d770e5c37f6885703ec7ec5e18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91a05c174b50cf312aae4cb290b3f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c289dad0c3754f64a7441f38f4b65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350c0da01a17de485b15452aaa1fc17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0095fe44b54b024eee3c9fab621ab9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94641eb67a567920fea82c5b7c338a33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b800fa7de57f76e7238becf25ca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2cf083d03a7b57b577edaf9f99094393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6fcd760b91ce4110603d274496658394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5aca203065c6094064fb7bd697305395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25276ed7d6627bd298ab46858a3e123e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628749805b4231082e2bffb8e305db0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e546a7e751748f45c0e699fa43fca69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d0b99209c09768ee4dfa3451ac1fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f1c5b67b97b92ec84a6baacbf52c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036205299b01de2c46245e642ac3f620401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fca97e22ced2b2f4c5d77c938a5d81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44522ae902c8d07568964cccba12ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accce4ea61a97e9b6092740ca1a4561404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69873fbe219b6cea2721009619d85f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff83de3fe52e03172abc58616181c15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339bd00aa83af04e7c9bdc7464e727b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2ffa969f6ee7bc42632069a146558408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3720e18bcfa6c78d1b68624ff7f77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b34e537894329958e5efa485a075b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f6b53496c8aba45cf832fe9e8b353411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adccc51751f6ea63014d8b5fa8f04d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996fb9a224fa84929ac355f28248f23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e69dfd17cbdb725a6ffcddf854929414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1a0c5a4d3d1a252b0c786333a036e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755e1fc0cc76ae7725a97c9ee75f788416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f0de6dcc3e2cae942305eb81075a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345ebd01139f558bfe0734ac3220b46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474970d313cf96c155238b7583b02f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740fd1fadb71c65ec151708b1bafcfa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3104e60cf52a12db3ecefbc7479a18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588e808770b1b89a2d501797af0a420422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46340da6d403659b9129fae0295e601d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79d2012cff1524f36bbd1dd495994b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a461e4ea7f45240d39cd398df0c3eb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6112b3eea436b66ee171e8d5452018426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187ff27e31c544b5b4f8597c668ea93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ad9e6fc2d5802b5b966a0e5d8d46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ac454bd7dc6bf505a2c563b91bf1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63b287bfa388fbc9c7f5942dd55e45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732e0940117e44d1f91708a2ca2cc12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f012a2230e267eba0c035b0ac19424432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb7b2455b1e97357020b9136388ed2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b5e6c9653e6495ec42bcaeba54ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21b7575b72dff3fd8553e00eaefd0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586dec2baecd4606a2f76c149057cd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28131855efbc60ebca6005721f68863437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ec9fc6dfb19bd7a9ac4f47ff4756438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37292878c6af766fb33e7e054edf4df2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50832cf16f1625e335b42cb2e861753f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5936bab89319641dfaed7073295a9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039002064dd331a38aacd6dd16d38ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be377608e23ad1f56f0c7deb2d4931a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2ba6aa8fa67fbc3baf6d93200a9ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bc67b2a3eb8690782bf9a69495ae2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6a11879a31144e83186dfb6add8fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367be39234aa7447028f574140d10731447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd60f839b2c8dfb808009b17518c95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6b5851f0f4eb2c8ec05e65894bfb1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f2697758ceba5b81a36511174c52f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede9686fffd1254439721014d52c0b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f754675953a7c6abf001118d0d474452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec801ecd16be141cab8ea33bd48a2ae4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd40fc156d83b4a2ebcbfaf71e33e25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8493efa3e9fd4f7dd025b37ca78fd62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627abf8a6b8345ba7ad1e1b909f28ebc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36ae4c081caca49afd06ed155aa9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814169fce472046ee4dfe1fa5e1dff4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb782eea5017285e35a74a2175bb94c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63984a18c7b2945e32ac812bbe093a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12839b2e00c34c6a636febb390ee6f3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefd0c9f12f0ed76b0e188cc02b1c9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d9fdba3cd84118b9a96e8520c9790463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5060347694df0392a3de8c99aacae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c1df4e71d557159c4ee7f0e409c77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647caacf88044c1a1bdaac316370f3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663b7ac14773d488d0426a80dade60f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b28e806e7e7913a4f9ebb806e266b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502a0895c7b33a54100fff23db4ffe4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb449cca57047c9e9a1e057c419460470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0f381cdfdb802466e4d6cea508b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9fa88c4e6123013e641d9c250c350472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f22bce2b265091eba115cabd48044473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc53377658997683be46892764f93b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d4c3fc4ce339b54c867f4c3543d3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dd1adf2b86b79ae37e84065ba00d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35964c4df11b0258a2975044b8b32f76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268b7144b7b42671dfe3adced719f9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014ffe703a3a261f52fbc40b7c2dfd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca904c6849ffb71112a5075c32e92a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792eea4df7b1589d85f40f7e4eb6e905481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86f7330e8c01e816af3ce7790a4a67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696d21509a72847ca431a3b080a9806483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b297f7f2a5a990622c19d49dfbefb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20908bd2d75ecafa8fc134da90edc86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69534559f7c0a3cf5b1d04e666d882e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7321a5ddb67daa7b99ab9055ae19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be53ce2ee0e22f62c865bd8ccabbe40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21bd45017235b19546dab4a3d14d42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085b179e2b6ca6cd1bcb8baaf7dfa4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db544843ab0b71e54cc454faeef20f0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258e59c1dec1b88c13628c9b9d4a316492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa3bae3ad0375f42a04020013503b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e252ee8561066a77f6509ef72d587de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe9528e8a9d3bdbce8784b280d509495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5c3006e6073ce01920db95b3f625d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0d9a4a3b818ef5407378d684bc168497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91882a65a79e64b2108633469c96dbdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568adc4c2a21b031306276d1816a74c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52a49d4c2d498905ee759c4176942a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896ff97040ebfd39954ab7d501c80c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe427873dc2628454b28ee9a2651832502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a979ecb0108849ceff2962b593453c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd02adc4701fe3d2c4e4ea009e6ea53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8f5f7e00ef550d5047b2a6e4d2635505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dacdddb514f3241cb73d58df875cb9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99b4da1bba83a263345e32f337e4e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2f834a25fa26309663fba5d4753ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd0faebbdc595ac2829cd4c1ce7b44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3933f05db34f9e5432287e3421abe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794cbe2375d0f03a7096ea90863ac44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d34575c3c89212fe687c9540cdcd7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f844bbd1e097dfd0164057e6f07524d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08575cfb96c04f60e36b8f3771af1f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5de2b6ef3cb444aa42506eca1410c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb403c5fff5badc75dce3a718b6565516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4ff9fcaaf2f6921c4b2cb127725f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab277b7833bdec34821b705cdfe775518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fb3f21c5963aabf4d440dcd520ecc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3436dd1a4107c5152f3828ea5a22c5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d408ad3e4ef0ce310f8c3ff290f59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb03e4ad5bdec04cf80b0edc5a907c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a25570eb95d1b72c1da8ac26f604a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ded8c40f4fc21f64f8e4d8e9a9c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f938f14563137a464bfc7fcad1052e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13abe888b59a5c02886957ea8009f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda00e100b674d1acd4ce819e7f0cefb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b041d207637394a4143004cf84dadc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b20a629c836804bb2dfc142940b7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3248b0bbb7aeba9671001528d8bc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b06d30ff394346ff35c9363b4d0fab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c5d43c8c75dcfc53ec5d78cc81960532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e8920bb67bd879e98329ad94bbe34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e11103d16eab92035224f16e681a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e47e99a0e885b0060cfbbac6e5dba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9f0dc79cefdc76737203b0971cf17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb6d2b4db4fc89cf03885cae8a70ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa1750318fff20814e9612b2fbed3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b96a990f9d8c440fa2ee89759127c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543f850527999647bea875ca68f2618540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03e2c6c17a37e444a0b6f5462ce2b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f51cc12383b36912ab0061835a9879542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211f217d959ba0c1f0bd8f32d37a53c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9029ca59d91e6ea7070e038519eb87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dbdecfa4b8a130562b2f52eea643b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59973e4ac2e5d2c4545c3633eb1fbed7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d3aef22fe98c6a200c365a89f174d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343153ac4923630599fdb002cbb2eb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c2e10a95a437bd4ac7bd63e11ace549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cab14627ec14533ce8a412c94cf93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36cd1f5dcc3babbe57add443c19f84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c9a1d2442951ca494102c81372adc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba36db1fc89a2c71a8b63f2fbcaa26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea0037e2783dd683ef1f7586180671554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6884fc351790ff8508c7af593113b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d82e8ecf892c6aa705506ffe35be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d973c8655fa2a1a632703f987553f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a72b04ba6bb16aac4f078530228bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a4fcd7d525801240d2ddc850fb905559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a39ff8bd65293e4f3d54ea5534e0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbadea83e430d10abf8d3f9509ae89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464267e4c166f774230c1b66baf3e8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bfc384a0bc360256fa54f28658977563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee67da90489b14412e183533a61f42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df1a307ff1792d286fdfcd17e531d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741be1884149b1cfc5b0000cf671cb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5211ea3f4edb49238732c05a68c088a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238536ca92b22be0e196f5c665b7cecb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d84f86cdd9483319dbf2cd07715300569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257246caf6a1fdccdd181d7c6add2423570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9dd96908fd85f7784c6b956288434571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35864d89dd6600c3f7f141792c3673a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d142edf42f672dcfecf502b50fe51a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83437ab30f86621528de2ad1d92906e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb695856021bbc36b6168b3be1ea4af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef7dbab55767173b24cbb70a74f4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7a399132de14954ab9099570d80a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e1233c0242e9117fbf8f82749c4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6d53e755d63c9ad77b3e4efcaef91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa055ebcd1df476f7c6674e6e441c64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22705a1ec13cf5c071c7d8cb597679581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729b04814989815b5cbd5c97db03f07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bfcb659491cb5e24f42ddca12e7bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab80d9a730ac02956f72185c21020a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0a52bf2f56210ae1c970d1ace7e6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c44ef135e9ab417a243d7f85144721586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267826ced5b9fe9eabf7400056b912c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8711c887657c4ae1017015074bd53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d0a1ae1ccd3c42dfd7002fa6c0654589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6be562d1d470a61fd9c49d04326ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dd1ea8436c516cb514b0004cad5c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30218e8f7ffd9002542f7e6cb011ad59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955a1bf1251cd6a2d444200e26393a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface9311a6c5db93ef278531f5f33fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56841a79ea38481cecf58d27668bac6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd820d3393cad11e4d5dcf0fb3fe7110596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535e500477cbb1552bab30a753f7fe5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186cd7071415e6a58c1d550718e70ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1c7c78306888b256fbc4268c0e875599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228cebdefc965c17a0073168902c431600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25843e1e0342553f6a69b2cf56fe0790601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf912eb22b6e4a28dc5d27ba29d02cb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77c9a7e0fa476c79bf446a4bf13c89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e3dedb0e21ce67dc34c6f0ea0dfa0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a837d9787e655f0a3b7c8e6211866e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bf358a0f011cf7e710bdbe42d25b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf5d8383dc2ebc342da8d0e6ce6e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c72b934ec605f831da9d62e83318a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545281028acc3d293ceb29d552d218b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce2c31c0fba7dc8f818445f60fff30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb61ff55929824db58cd37f9ae4cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd63174c33ddc073f7f5a19cc2e0a52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76ef41a65d95446cefe2ef65a00ae8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7592dd5264063dfaf336552c466aa1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bf95ad8b86f62e4079cbdf7797469615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801df75c7e325ee799c5411b959305b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28596c6bbde53db22dafbb70c071d25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0363ff99fc3b5910b2f6713803b10bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a08f8fd157997985ac5c0b47aa79c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1800e692eb05bdbce0f3e0720a302620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216191d0dc044bdf119c8d9022307b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6962e457fa08d9e0c7ee68e85df08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96bd8d5800eaa348cacd86476319c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22b0bda288092f3b2e4e0569b8a6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb4125a2218ae0ba8745288136fd00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e41ee61aae0624c30434ea207b96e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803458c86035a0003dded561e11b6a46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69521582cb60cfbd0c4ba294bb5d40b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38929a1eca1c7a29f4e0f8c1a5b88e33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c749737797296b82818d983113cc688630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d702cec19441a6b7b6dc107e4b7eb5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f8551daeaecbd180eace5335630ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271811a7cfbe2d5c4f8ef3c137c58b07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e2791c3e898d3f0d85103e007ba8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d0e548b53332eb4081544235982b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b1f10b29950b0761895d83de8080d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e282be94969089c5022c0c98fd8c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0254397df3c1054a80684d8e5271a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63893cb67c476f32d7ddfb59ad86039639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c78f873ef2d5225eb8fd5593b4405640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2637008a2627e6d21eef9f27122dd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f8abaeab31781a48167deac507f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd0470a5f566a4674ee295eee84f7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada429af6ceea993474023f3423e9929644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeaafcce15d5d9ede35ace89290e2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27d86af7342ce8a40a3847589340f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192f0c9a709595020bc26f86a17ec14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3939eb279007b1e1a605fdab0360b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6077171c03dd78f6deb9dccf42385d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d3c8531594fd4a324838e4e442e96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690dcca1f8124e63304e6934339ee2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d68ab59e5883c15d92e7c850f0fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8421d4471c22753e529421af7ed18d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a90601cc3541db63aa247e8484265c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c73b54e237ea68d625df4f4073468e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097ae0716274c75a321f07edacc78db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86f766575112a3106379e0b98205ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9ac94abc4c310ab54faf054c67998658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99612b8fde70248646b0273fea0a5d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f8c7e5a36b6511e61fdfbbfdda637660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f5db1855f48f6da391002b95b0977661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf29fafd2c002ddfa0fe62e416f2082662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34ac20ae1df656e4ccc989516678da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e9753fec40d0bafd280e5a32da497664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbbcefef1f1985e42a596cada360f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b015af62696e9b8b127cc8717aa1af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b781e55abdb91024af2b4fda3f1d09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabdbf12513b3c8e60a3e4267118f9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d373f2ebdb5cd3fd468449f17818ad5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0136866a30fe993ae10113f9436b547670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa0257f6f9d150d7c54da1ea0fd595671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcff9556845140c557429a0872cf1bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094321448e6959160534b1ccdf9ad239673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e6b4f83c28f1c9e6f6032a415749f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02496144c133ac8057f964440a5002675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f264b7c07153ed0c80e69cfe671fc5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1b7dfdd12462516d37b7603be71f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbd08c323d1d57de6b0172a4fe6dbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc71a1403e69a5b70e8ce7ed0d83de7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023856cb29f8fc89280b77a641cc4030680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db47af1aadb8180492fc352a093440d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb47f26a011b8bd38f1c94a540c0cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b855afa2eef3178eb9cebbc2483ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2f507b16cc0e05d2d3370688b00da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70cee231cac7202f0cca9d5875e34c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a1577029c7fc5c49697d580e02b22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc12a6b62003c31d4468d0247c31c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e12be620cb8de8f901ffc00506bf0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5749218414c7026b0ea1c8533fa1b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b79ec7de10211db2a885995258de0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe953f2812039c822bf6ba4d958dfa2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56138e8868dcea6da68ac8145d24ea83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116b7826346cf97c4f5483c409da92d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336629b9a5651bee54455aff2aa31765694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb884289b2d60e8f3568fe82d16f6008695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b4b7b354fb9bb2b72424a1dd5beb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4082fbaae0ffdf414c57a043e0b6361697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197535f9d0c03b6d1b7b12de7173ebb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01014e4aa7ba406f79ed109298e6d57f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7838184fc177ba09bbcf8b62e4caf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c3ee5301653f47681d4452a8ef53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692f05cfbcd6e3c3f1cb4d547475e3e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360c303ead089c0d8fc902c74743b2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9dbb9f07c62fbe4629db8baa6c582704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaf1ba3f7868441378e912a16eb204705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001fb88731b2c427b1041d7343f9d6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db60e0fdc09cc6bb9ccbdc7fa8383ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a4ae981e7f80fa0c7931a624e9622708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a204cdf7a080be0c7fc516815485285709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771fb771b0dec46c05fd39f383f7f5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8e29f3b4085fb715339f8be4a298f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72567d793f5ecd07099bd76285bdb15a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2d818f490f7f987accee9e6754eba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8320cdf228e97352b7a9dbb5627d4ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c03bea6ea57820eb8b5e83841b56c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67e8582baa212ebf8d86a7784ff880716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4d9f78dda69de47d66aa908df580b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d132bd02a39b142aaa93285f2294ff7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc40a409946c6f45ae474776dd89ea5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca0768bff6ee1fdca790293bddeea3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc484398bde4277162ecee6315f333c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b046d07415108c1780dfcdf9fa18313722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67905049dba1f64756dc3a9b2577d286723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9c56f9cbc53d5eb2a16748459f0f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52bd3823b84cc41dd3a4bcb303747f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d74382ed011f07c7c8115cdc8b5b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78710178946f2c4401fa9a80b2ad7861727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a293830c97f8fbd0401434c289f1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2474515c2068ac5ee7ab0b6bb395f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca3eefedb6a64a677b86a2ecae1f2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844107d21d30252f660ad1da5d2ad4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981390ccb74c320a0430b0bc81e89868732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc2520c03773035f3bd228cb6eb21a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5048f55d8900303853162e57131ff3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21853e736e3eee2564ca13f29a634c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84987d2fee75a363c7d7aa22357f4d7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84006d9b3f675128e00fa13e404da3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceedb2305f16c07e6fcdb93a7ad38f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2283fce625bc88ec02ecc8b191cc4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a81cc1f0eaddb77f2db3ef15f38dda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a244af07f7b20c29bc88fa50d1c1f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b425fa5eb688e73ed5c17ed0bf76d70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36ea71c9f77cd76208cfcc8ccdc427743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bd803194381f05875b5d59c3de9cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4ccd535d02467e9ae41193ed09529745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9158e6940f70d3d6e3289831e226daa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3681295c57a92058fa742881551257e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f986aef3ac6082ca7d613899ec269748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076c5b4d37952d0d0e1e9e5e95de1b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18432c3bb209129aa8b0f1f026956a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500851379aeac8e5204ece471f1981a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1be2969849e32edf9597ff8c441b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c67dc5794e307c146f470d00e10d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0f1c0f06d0a970afa39896a199da7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94068743428a4c8b2c9f291bafc218b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70234c2b441af8058f7186cf6e9a0b97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319898503052559cf1a153c92f49c655757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575b7312c5749cd3fffdefdb37a05d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203ac5bc6025573ab9f4bc71bfb6b3a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d32d2fccd567a7b308b8b407c799f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90153a2abd8317d4d3c60ccf71eda332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c4d3b0bf1091d3d42e58743bc6873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e405ba64d19be05c14d8e530331616d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082840a7d57b5ec674278afc1718d825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe8af1b1bf0f284f432f843b6d02b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef6dabd59c518930e18a1c09177057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6c04c56b0bfde22631c0f7a9740e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907be578399bdd25b46f8d2f4b91d5f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b1b90ffb34e54351ebe6bd0bce9ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708232f8343cb9fe04cbba2efeaee6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4764a38cd3263b630c4b1ca2aa44a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18439972fc7384490b2c441e0e4fd77e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b248232ab45aac676fd6bc2a85958814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c423f90c10cd93c3c70036d5da299b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313032d252bcab2d88264759d302a2fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66061e00dc27c76b91f0777cff127117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde16750f8037ecad47a1e403c11187918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ceee771904c402e7f5a8e2f7a3b0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dabd036d50cd1523b337f0ccb00bfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce79c0b9a0b70457adab65466f122621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354945e945d964e3fd36391a81b33b6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f610f4c1a2953decd1418399e89a5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76e20cb92bcacf0daf09ef7c45c5b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015398ac43c806e699e44e52c596bbf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0692396c8644130e6cfddf57b4a70f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e21292603cc5f0487e9f13e0d0ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77369937d72664fb2b2ba7847b557bbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b890ab420c9f3bf57ab792cb8f3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d89e585c8429277fb707fe1d7570f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a94ddfa1c6f7f296553faff7e96a1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a7df5a0410e9ad234af82cd5ddc0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da6bf47a6909610bdb5ffbdbc883733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85883afcd4992bcd47e919d83ea86a4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa92ae3318ba69898dbf7fd38e2c7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777f9558c7073fb5af4ed3caf55622636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde8a3db96fa43896f305e191f0beaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618e183ebb5173fedb36e3a3b4c500238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e92004fdd1b7beaa5c6b67b1571ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e837325c4ba41cee7cbafa7bdcc6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c857386b904ff26c2ab5c2823055ab141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985627f07d2f352ae46d4c55620e39842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b165f33c51dce7aab6a86d3ef8939c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d76587183202904263647fa89dcf9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7482fe28f00e760d7ab2d809f2acf5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8f75c3f523dfd9b9f595fa177e91b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcff7d53a215b23de82d39cd3a47b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75cc667a989c47f19fa260000a6b4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48012fc59396259039f9bb633697164d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee8d28109978aa594930cbde51f5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea8e3c199b9478f199fd4f2d3a029651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70717e8efef0624ed003e811bd299052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c870554056580715fa62c790290d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93da5cae8d475edfe7b10e72cb4c7fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8189a3184a3e89a15bc7812c38e8b2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18d812b4400ac01a57664184217d7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ddc90a431e07007f5bd4c6ad2589157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b840bc8ecb9ffb68eeb07d62736d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724440e6e9af33dde1a04393d51f10b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa91e86e960897b70a077198ae4a4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cecabd7679f7d1e59eaa0463e2b8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db3bd204d4bafc3f360d4d02ae057562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee55b89185b051fcd915ad0ce34031f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935d0c1ef344ebddb7cc5c791c6035164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6c95df1d338c8b6daf771e1b1ae9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320372e28570bcb362a7194b02756e3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8eab17b2383ae7152e516e0d1c7e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b33b8a5835ac65355fb5359ac665868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc22fa4319e4b19f8a8a3cc1d25fa1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dbbf532b80ccd08c7073a09c23fa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8d5b0fca7a5cd687f9f9337e0b82a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aaacd0f9ed519227fca7683c2f6f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6faba249cb264ac3b311f1ff76f6c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79e67a7ccb1a9f4c24526b6974c8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae35e587847ef2f1c8651c62beb41b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10a3b0893e8ba85f186be27de9602876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c898e04aef0f8b750812d346b50477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547ff10fe8f38b19fd418dd9e73dc1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af56f6a1885f68e29083221261121479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc68a5f1ff39f9836296cd61e8d7e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb671ef97cac75ca44aefd6a8a0e3a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaa2a0b006d639fbfc4c99d3c26f9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd87f1afa9b6499a1287db09858c56183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d784089c77b73c83455ef7c9eeaeee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409a8731cdda971211c189742379f4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea527eb862424e939348e114624770186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2a4120d62d75e0883543fb59857e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ec774a28eeded5c8ea708bb3c37f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6b0a4f4d91678d34f7a32b453e6a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4d83c1992d301cc33a69ac60e102690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3926f00ba8f676cbd41df3235343991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326934641def70603fdd70cef77f34092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536bc5cd30cfd78a0f031080233ebf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26775ba19eec5fd96c488d2c8cd5a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb518b151ae53817cf322bcaa830b0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5343fa253ac8653339b5b5728bbfa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59d8feb99cd0734a6b8b99d639bc3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910e150a7abfbc05c8eb96562f0df598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67018edd5f340e4592a1c491a799366999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7970708088e459ff89a4cbf2e92b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7593d582d2e9901af9faa410f7dbb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f0e22eb6e78e2f3aca414a97c8547102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989913a593377a069d229859f93f1df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b59a819bd42517d95308d4b66428ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b3bd648bc0932b615c73d11e54382105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64448c5edb1c8db2dd35341b011043eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2b3b3eaa9884bcdf077428e0c1b07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec8b10e359725aeaf8942344b845e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dc9b44c5f3852dd88c4808bd1efeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa28080e90014be8b5a69aa16105046110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb30e6a4d7ec810d2cbff689e92e00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd489318e7881b0fe48b7ffe7a2f2df2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0071ecd70e11c902aaf22cbc3b6e78f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bc70ee071aa3b1aea63fd488b4ca4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33646225e7f6c5377c1537eeee72cfb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a482848d5f0525fe11b432c390a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a23ed2301d96213f450c3c66cd971117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010bce99ce07d2e75751692374e39a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd8d68f3d3219f202af97ef28b077e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae54ea4ccc0006bf441acaf83a52680120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250626c765e6a4331c681978a804692121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592d1e3f7bc3cee397de14fab962f45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd345829057bdbeabc4df481975a40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf5b609c06868451742487bfb593b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f84a3d9f6da6281460d7759666ccf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090535443bf818f01ba036f8889d97d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8100324b4a5b363fff273dde37ab197127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df815ca91551c2bdd14f2df9c7491163128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceaa4a17c6b6307ff81806af8e12f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa05806ff0ef1bf6b25a6a386da3e8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12821018cebf9e226606290ef630dc92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b5f4e0cd05f5c0ed0e18f263c01d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c14de60c24c84930e963b0a5816fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d6fd1d23baacf00e059f5958c933c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fbd55a94957692d32c2499c356be5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f4ab10e1cc7f7bdab4c85338abc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2455ca31aaa9e4f30779c8e03244c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea160d2b7f5cad348ee3b7e7eec9ac8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d949a46ff2abe705cd3bc4110a9d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2abc25a3e45c9d1e65602db556b95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949681b0521c2bb7362e565eff8faffd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76162f1a459b784444369315bebca5c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefecac79466709658c4b0f53eb6323143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618248fe4809b5f1b254b78be9801957144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94928526d7ecb5947f5d757d2a5f6fc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cebd98d050beb5dd7df6bccbfb94be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea62f523e4c39662cfcb34bcce568a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddfba64e6040c455356c3e78f0f22c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f478bf077112e08992ed077e01e33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7889fb075cfe5c55140628b7e68a9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596ae3bcc80d25eacf16a155420ee70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb407425ed0e0c35c22abd1d2f2d62d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193d9f026752f50c09fca3686f985a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f58d3654d7d65c72b90254e33f781a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60ebf8b0280b74dd7dea9b6b49c175155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c183a8b48e5096bb5257c0463b2c335156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85deda25f85e196e30ca958d80b654a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb9ec85e42bdefd26f9dd2666b1541158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70466e89d21c47c1c630894081124a1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985c69c8643186322e953f10daaaaad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73560c03e69ea620211f4b0f769dddc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb465a1b915bc88ef8b3f06137875c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f18ae76990c061b8c76668a2c5c595163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdc10744366d1e46f39078b44bb5a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74418dd341fec161c9914927240bc91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bd2ae95915c8c73ca0e8f5e5ff129166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d32d858d3f6b66fd9dfd451f6e628167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee750e816ac549653ed232237ea1cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90a6a992dbee1a203278a6622ee0e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3f152ca7f963c6003b398d0ce3610170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9577f4f29afe237897df6f1f63cd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440915288378d2c8f82cd5b48e8d9fa3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e929423b84a701698117800a17c86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561867a0bd4b2b8ac36ff525b6dec84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524ba7d9cf27f78e9ce03f570006e94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacd13758ff5a92d075cf53435b35c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e76e1455bf28b6171aa3dddc7f7d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11a36fbc3ba5fb6eb7913765e61de7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2192b8623bad72ffe052f7c02226fdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846488415710a903040e4bb0086fb933180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87909736b238e7f41f84e909865a7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f75237e5ceaae8fcb5101212fc8b97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a3e7d36429019474d236c9bba83c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6a0bbce1f8d4a66644cd66aa2c71b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d24e434b6314b8ce240694cd58919185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4686c87b06f85f103c3f6a0dff86e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e2c7ac4f55f37575161fe202aae3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64213baada77563c8314a3c07b8bd3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a794b4cdde9dca2f3fe26880c4477189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e1b0870d41c2121db0c1b8bfbf4c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cbbd9f5be846fa20f0ba1064be938191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c92ff9c7e4feb6af9b08f53002fdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d155fe6f5ed3614f34c24969753f35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ffc95e9d5ddfcd845dbe10ffab337194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3a3cf1994652c087a49a6e5617016195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43d3b1c4cbfc47c2468264f98fa74b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbd7c2b745cd93cef386b35f42adac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35e752b65df8bed414f6f9d1ed46f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe8e195a5e88e7707e5f336c70be90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea32b1a5371323b80d7a3a2621cc35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03847985fc4c8d63b3beb3a200771c5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36a18053845f3490035bf489a5ee25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2362eaf97d9d20d3dacc9b37b5d4c68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb7baed85d0ab2748046898aa0ec09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cfdbd63554cf300d65733482e65c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cd388e15905b8be85b8c205322cab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1b5282652ae5c3db69862eb298495207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652ad81877db6a58c10742d65c0a74e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1629f80f6b6320dd145f38da0c6e4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd669be1aa058974e6ffd4f3c365d5dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42bebef9a226fbb400e5983c83afe8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e6100ad16519059f09b03d476eb74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792761e18b2a7ebc25bd775c74761a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a35163818d878a1d17c05ee982b264214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966677c8f4bc690f6bb9727fcc284d52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d434ac82a5a44be145e998c649e2a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97017422bb35e5feba79b691bcbbb693217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe43194a0d960d6533ef13c9003c554218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45233adaa1dcf067a68af7bbedfc26b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3049894d05e8b365c8a14b8fd223f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f914b5128b390bfbccee340d79ceb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecda9ddc1062339186d7d6eca1a0161222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523e95cbd4a12f6907b012e2a22806d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cd6ffa623b7041a8124b2a4194f5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9d5ea8678c3d25d194859fa06a1b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039187a6e113ea045de5d22a1bc45b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e6fd4b46bec50e99ed62c4b3e5741227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53927cdfd9d35c1ba684495816d02118228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dffa8b2e435f8707cc4ff43abcc42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc39bfed7e3fde3386126f04b5ce40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062efa10b6181972949fed5bedaf4cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36e0beb235f4905fbc07f4adab6a07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e83fe9a3803f7ed5bfe82dc207b72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf53e32a602e56501b5c390ab19b62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e95786028b0d5ccc7c6261f485379235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a273c9de8d68b1338dcd0725d3657236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3fab160e13fabad9407184e2267af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87837e005c7b272bade68b017cac01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9d134297855686e832973c56389f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4680c58532cb3f7e10f82062f082f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a73904284fbcf8478dde77c0010acf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b9390060ad73c50499c43aec78840242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c221ac537bccd1faffbad53809477243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e485051200df405981dae632e54c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1536eb475a9364521955e64fc3cc60e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4106fa3e51ee15fd88b2410a39004246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301aa2afa532c39de4c845c4ab47d55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd7f1d0da535c53577ac06f09993e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007ba504a6f83201c60d744a09febaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5881b207a4fffdc56c5760a66a21b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66adee37d868e1cb2d935228c706b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee17e4df57c817759d64282882e4def252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e63229e7195da2e1ff86fc94ddbca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cebd1b7e0e2a3f6d61bf1765525b59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748347928817f3c63920533e308ca6cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384597759f7707b66e064484b07e657256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36012dd71a53f672e8f4470fd277ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48e8413b478cc7baba414aaab3304c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35a9e2a739de4d656329801e41d2a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912ace1a60ec58b5005873adadfe39b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bba8e01cd20ee909a8388e52842ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755ba3991bccccfeeaab40c87c4f29b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19004c0f57de5ac3d49a379b1fb5517d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26743e588c46b5e94b8a0781eb317f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41612dd3436e0d3abea88ed4c26a2552265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29b7cf532edb638c058a43916542aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7619e2deaca253e6763f7a90113693267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997acc6a5691ac7d3f0491371f8cccea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36098bfcfb82a3ba8cdb57451d75907f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5ac836625ba858dd3e62ce381d435270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373fc708829c14b9fef59963b0ea7c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ea673e8fca8a4f73356970db732ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf12605cfe07dd80ed3aea89d54d76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27f85394bafba665d8c1ed520c8c7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498ef560715b4169552474d4ae28066275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292138e89be9006e14ff720313d56cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905e97bc1a50e5e4d591bf6558c604f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac42102f6c99ff8aaf80bcda5c60d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc842387a566c8513664362002753c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9483ecde527d4abd551b8ca955c40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0af5c292b7412fc6ea98bc54c08902281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc4c230b80e508c6a4f287143fc7fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cee81195722f08af581c540f9ce06e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837c21b449c310ef360178f9c66eae4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8996047685148d4ffdb0382c8b240285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21702d493b9552d9f47c6d5b1f72201d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68356c6a6b44c07fa07ad496d0ba11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f15420dc61f25df24d1583a403f58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac646fd113e873cd0aeed7e29f415b4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c546a13b7266cf537fa77c6af6ac44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753a8d4fda1a3c4a32de6aaba884834291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e03e9f7e62833a33dd45cf65d4b390292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b250fa0d1a869ed7cc219281a1f22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f29577d844bee4051589c0bd607b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433128e95fd81ec3f5a9fb0f83ea0fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40be0f1119ea219ac54e726103eaef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d69406a1c612d87a2a1e07fc70dd45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13692f3263f788cc9c945f1b2d9f8d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eb7c08d711a5e6c1339b85b23f86d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec6fe1bb4b9ea1e6eeb3e8d9bc0a8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfab251f0c8c7ee270e468247666ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fa4f67181d2c2283c9423114315a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14df4b6c28ecb839433794f2dbf8c79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fff81da9b72729a743e6840cb50d89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b5bfefaf9f8acad2bc1a1fd2c5bd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15e8a3733932cd5040af1361617750306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3309382ba950009f0d25390c745d24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493a2d69b5ecae9bf498141ce66a841308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7ca2b06c09e0720081a34fbc6ab0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42a1637d0d6efd7673b9781523ba9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b116560e7b4afa5038bb06cdd550a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68770ccee44b6bd442843b0c977323e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ecaa1e28b75185c5b5c7d85a0c6aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1dc699fee838b1090ff5bfc6faf2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969adde4f66e2aeb9de432dcf95f44b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f497d62c3baa2f32a8e27f451fff11b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64ef07e856b1a1403ae45f795b1f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ed4b912d5185fa91b94423ae874f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a59d399afb72cd1c74e3a9f744356e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cc15f2edb9a9232c54fe0a6a860f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef41912cd44f02dcd3de3ba0fa32b0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de366abeb8c8f5276e34d45e4ca17514322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc14d9c6dcc6d41785f5a13bded607323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175bd7f08af2c8ba8fbc209317a1ba0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cfb838318b911a325883e87b39979325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc77067beadc6fa4676fc9b3c3e0f3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c0342c73ed95b72075f0418afcc61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef13a066e940511065a443b77c36867328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324535f2ca2261f3f025d1501f33c9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50c2cd239f9764660df6e8b7f1c438330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3bbc366af6a766c3f2fdbaf647ec8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc662895532f18716333e0b603f6f7a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c485e76063c49be15e50b636ffd3af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1b8c0028c21322027def8e03b0708334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7874c3a3c52eb1bef1c47c65ea01901335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e72655b6dd0954d00b9735652add2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e6e0afacbae4b13c3027adfbe09f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc26cb301afebb889ec5f4653836f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3afdf2db6d93be25992cc75e158bba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61327e51313d32fac1afb770b3507411340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba126e9c9ec571aa84d48fe5cf0046341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8e634db7a9da1a520d52e5babd2cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605c408be06fa8c7ab8b45a9532fd15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd56b0426fc68e7001edef8652d4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325b670551d79bd4fbcac9d2c07bf3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca719b357bc0390c4a5e958c82ccc2cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e338131b86632fb8351a0ca0b0bb85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2e86a137059142249507f82e3b399348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fbb09cf5ef68adf008ca7ec85b0f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2fd782b2415fcec9145716a85473d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92e71a4f1b88e4bf97c5a195420cfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477600a484af663441a48991b40a95b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe3133e95b0ed59bc209c9152c3a10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd14192ae2ece3e21494569b0a36fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17336ab5937856e86d508b06203f17b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006810a1d66c688afc27a09539eac617356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bbdf21776aa7d7ef7e6ec7df56bce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc94172862b163115be069fa35d19fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47499e3e5c159323ae90f9186ada15f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c512e0fd5e3c234d10c6a1cbee620360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fa9ea2e975f1d61376386907f3a13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671b763d5bb0238af89ca4151e0f3f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef555c5c3536bfea2d0e482a60bbb686363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d41707425513c39caff287aee3320c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e4bd14397113ac2299017c543f542365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3cc9128e773580ee6c3604931b592366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17f2345d9727bb970d3625272dcc4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1ba56c6440a3c9d13bd82ecdde074368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b279276f86e611e40bb065c29689369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09d035bc7042aacb8c7d1e56a8bc1c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d52ca0eefe15eec15590cefac15053371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bae27961513d6fb9025d2b22c75e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a3abdddd9ae60632e92adbec9dc05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8fb7757951e56632de1c2a6d67a13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286b385c3559fe868812ad37b550b6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121e62d78fd775937213ff06d0c07d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f41154ef986e6d457ef161a7881bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c647fab6041a5d5bebb8d9a1adfbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602729121d9dea2e19e34a61e479d042379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88e38fca99eafb1b7e48bf9441b4f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b9cbea5391769b03bfefd32299353381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e362c45674084156f12fb906b2c94f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da62968db33396ab0af06177ad1a48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb350def650fbafe73fa8359986aed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bda16fdd3bd8b417356d5a948e7068385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053c920b6721cc7ebb8fc9a660988fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916360f42956c76b1f9c5ffcc8282b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df70af84a5d2d68801a93d2906fd658388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088552521106274ba483c94d8a1610e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d102eb6e775aabbe3533dba86fe02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0fe3509c98ec88d05d724eceab705391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84508c8824a3e3b56a33f00b80f5999392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dfa5f2c22c7ae413981cc46a4ee02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3e63ae451265ee1a3edfd09114c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22122dd06ee6f5e5471e5fb743091bd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f140181deb9b2ea0f5efe04f73e38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a463d3762292e90a86bb8407ecf6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72408e0b8ca141428c217d2ca5ba5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc627d63b17981babe1f09937bb821399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f57bb661607c64ec4b6a864330825400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec62e84b2ab2448020e74ecb5d2fd5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7875c8486bd8c530163aca66cb9cd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dfd0ee9c4f019f21e522a2e88ecd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08da8d510d0a1150548857bb83f098404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b806d2b8377e10990c02a2c52970a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6654f4b9ef4aa79176d649e6865ed1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29fbda1e0d629d9796ab0e1993a438407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d7424b2ab35cffe4147f493fac822408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f59f62431f9814503e675512978089409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c364f6a473dc96f1e0f1af8a64c92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86524aa7833e0f65006777b54414e58a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dd38366e74e8b7b0d7e03c0cb442c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef64c3af94e75a52e692130e460c82c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a1ae8d5526612355f15558ffbe4fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09096c5f438e5bfb844d70972c52967415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f0ec7b14c6d36ebc22d7ab98b9d73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7f2e5e26865a0b5fcfdb80d533ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb4dac7e348e1d8bd20d0bf143a894418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb047ffe80c80263b8a924eeee71200419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01254226c145cbcba620a3843b611420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b6bc6b892ea034ead453c69858d8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90c416e4aa7675dbd8f6f5f01e2c10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99cc795e6a5707d70f8bdeecde84a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe1890965ec2eced6608a3e365044f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc0e926a6d2a09642067b9364a479c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2419f5a6e2aee5adb929349692c2605426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4eb0e9bc7c721402d8b579397bf48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f780d3ebdbf63addd4a65bddf6b007428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5394816cc4122e55ceadd72e3f742b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d38eb38621363b079794f43546d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637798c0fdd884c58aaef1a8f13c968431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf4a7b06e966edf63fd3948f9626ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6c19a1ff873251d2cf3c49c9931ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a9ceb2123157f8811c72a6d65953434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf78cbc78a6fa509528d1a2aea3f8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c4a5e711adea565e377b22999e2c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca6d5958295e26ff615db6ecc6fb35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5a7ab2b04f3c607ea9b7e9767aed1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f498e342d32728b3d6d2a896ad2fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9525b57f9867c146eb879ffb816678440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b225941dadcef0294a2763bf23a41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bd6bd544a331507f6a3dc10b4d38e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f60d5eed305ee4cef196ecab1e6227443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda01a2807355123ea838770630ea07a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def32b91a8b026767dbce7804e879dee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fd719a69c8c54d50849e75adec2d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44123e2325bff5eb8a152ebac3dd851447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149bf35b1dcfd904edc94e56e001dac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bab52e2e05109cc3d84c6cb152c6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8818f820f501faad7fc84d5de976ce0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc6070732249bf43e3fd97982cb755451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e1f0e089c7b4a280312f39deef846452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52900c621bd872d5030944399e9e97c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a0d51d8657604069c69685aba1a83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc9a5a83d71068243beb4f8e3a2117455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b1ec57d6f542faa2250f792df3c89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd52d8f76ee97bb6788f8f45cd0d5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3941c096c11258f263f23e8ec495e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bd57ab851efc2b8fdd611cef4f2df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fdd7575e03948c92b4fd49c707a19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec78fe4719461e8ac589bb9f56f1f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d21944ea5528a4824d2c8f2910000462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccfabf2c4965e547b087e0b1afd355463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6067c7d14ed2363f10ea35a3299b16c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb497f7f72b17303539e76e8f76691465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dad63a455bc135a529aa376ee10c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4f0076c5898de646c27674298aa43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198767759e6a264a07d79278ce7f02b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fea8aac96c5a991fce43e21f507cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ac80ebbbd8eef0096d214bb70bfce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87d5ab355da51fda1b4a0b0d5dbc43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926a8f028cf2add9a6b7f55cab825b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1382e75c1f9c381221f51d9ea132049473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13405885cd0e28fd818f6bd3601bf689474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d310e7951fdc3a7f02cc2d2eefee62d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366cd6dde9fd2786aad6593ce197526476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152137b75dfd8ab4d23561a056299a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ac2c108bd2df8d227b8e72dafd7cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebab2c5530d71cbec4a87818d1452a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35e2319b132f4fd46e97195d7a36aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f6c9164e189d008b9f4f05089dc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943f9abc0980b3a1031f9ca33d9e139482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b975e198dbca866bf46e1d6cfd80ad8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7afc2ec7fc0ee14bff7dde1186a8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfed61223dbc66103ac19ed917e1e0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417417d574083039ffa29797e990b38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee36251df506c703829fc72c2ace6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80781b4f0c2ee79813d239d57b5c86ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478aac5ef50b51a71cc050373ef9fff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170814632b3e5b03cc7919b8a00bc26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930e3e7f7103d4d484141e93d6247e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b6d0d051f7e87ce9da5d5bc75df37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdeace52adbafee796e726db678866493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d7cca1e0089911b4cdb78ebe21e51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8675b6b74400814b091731d6ac361e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f93922790eb44fcb23f11ce77e596496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b092dbf0ecc476a370ccaeac72dce84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9542cc073355732c7520c3e85339e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75332fdb3219cc0eab2b9283faf24e6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e899d6928f5476f549f6d9f25afb459500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de1a8ac0581f79d083bae3d5487161501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec886fd1ecb3bd4bd530bc163887ecd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77e24eff739c2155421968c5120b39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ad11e4f55e03a16f4c89f9fbc32c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64723bd763e9673358e2f5f062b8731505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20d42580276db6d557a052f3249108506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dc8e71f6cff87958ece74669b379d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece7221045cdc648c7f60e56a12f80f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767f746aea6e55b722f7bf27ec25e91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d514f5604134fa8cca0c0543763cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bfd49bf80d0154102e427fee2a0fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ac11a1f3cc029944b558b6f69e6a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493cd2f2a28f8dc771af130eb41f00c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b807247e6993ef2c61c2eda6299844514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec88ac43bd6ec04bb93734104cec879515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716ac49def8cd44b3be404b10c12de7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8181011d6313df3c89f1ce510c37d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091906eafd648fa439a107ab76809ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbff7283a1beb751487622bb4fb3ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91893d4c5f11b2b1ac832515022ca796520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389029efa9f020e25fd990eba3cd135e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d590b15bad4ec28948344f8349b1f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac6e313e8137e807c5140210f0184d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc753b98ffdd5a91f30450fdfb5f62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2071356012e890072bf31748a2e7da1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58a98728902fb812d972d1d680a729526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9e1c647262bbf1c50dd60a582c9f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ef612227bfd6a6e4d0327501af187528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8027f64384a2fff212f4fcc2ea83d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cf97c1b9614dd28d12a2a4e3bbbad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1f51099a8d2dcba68f55c459a1f17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871603cc15c6ae9751a89178622e0660532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bae795eb337ee038b8506b16303cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7217336596330247aa880f221401e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca7eb6098b64fea46f2a64824e1d35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d216f7ed4021efcc89a44a147726307536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcdfb48c6a5b23b16a72d3080dba66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab3019d33ee2cba66859e1ff2bb1bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b8392241e956129f355e93d0b59ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeab7555034fc7c3ce1c7cd48ce6c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482f6dc63f1fdefa9d60a87b58ec485541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d29d0f501776b957945692b6482af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee0f2651e478397bdee4d8b944e857543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b26294cfda4fbb1a730c784ce00fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98f88a9164f87242f454bb54ec338f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3e68a887ea5e3ace3f478bc3f215e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67402b4a76db0c168dff9c54624a001d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65c5000ea13b892aa51f288b9cf1a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf835e201c78c3597307bf486b7d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5371b30e4207561dd27d6c4ebf8fc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133758db816b299c2ad4fa9b12a912b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63e6c46d3a27c98e6eb5d25af741b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a54c63daac98ac163e53a2272794c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdf52e82556579b60828e7d4aa932f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0aec9974e557d17f551c176eb4a57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3edeb51afd71c2201d00217776d342556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315f4b29c9061d0cd161622f75c6dcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3460f6ccac901b997fd9bca19a64224558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75649f1cae3baa90bd88dd5c3d8e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3ac39fbd856f60cacfb54fd74937560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc99cac829f861dcbd03e5a6700b641561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd410e43d64613ed87500cac2be1e7d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa08018fe0a8a8a23a49879239b62e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bf0c949ea19f26192e86f8f851953564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f5f030a1f339772e945a39d922c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e628d039e0e4201b1d4b680744fb0c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c022c3cdc52ed361132f14c1f002d75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37239fa09139e4a4662ecc81865a7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f644379fb91bb781503d0a4ee110b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022b9dc8e8d20fc6fc68347ca8d9328570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4c47a627faa95c15eb04b0d2add96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128e8e665bc353d1771345e473e0d43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8408f2d0b5602a3a29a2d56e1978bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0a8890754488b5ca3accc6401f010574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0be2e05833d36c9a1024d62aa72590575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e37b080b133f16030fe5170a956632576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84009f2eba1be21c62ded705c34ffcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9429a83c1a6442421d187a90974b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036c82593b7af9500292ee426fa4fb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c419f5b1f202572b16f1719ce4bead580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf32d2b7453db23042260bcc403b671581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eeb5a0b0e3d68f1e626d7d601c749582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf204add398d0c0baa927bfc863d8e15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47fe3cd29e3f1d45333656a6509d73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836700c09e76743f5f0fef5c596fecc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d78338fb3b043738984d0a9090882586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1289f2fd6a005fb9588aa95f62130da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215376761425b4867a9e36cc1c87202e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c770f768cd8b3ff25161027b6c770cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1cdb49b4384419c0b00cf609a2ba9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcc76d2b4d2d805ccfb6b74bf0e1b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c793aa49f34c6d1ab200e4ec1b6d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffa0b68e265c118ed6c50c6ab25840593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ed11012f5874521cf7b7cc8d4c5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4e91eb1597853f6dfdda85e84ae3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8031c7186ab3604166cb938600bf19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a7158d52c027695ea1a1d99309ce4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11706af4d5fd7b36e0e59379b2bd29f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933764a13448d2cf3bf97738041ba79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2cfd182f06f4d3ec9f2550175c6e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faaf508fb23f1afd4b3e3e7ce295b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfd4f9a6be9b4440c9233c97179498602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b765357adf8bf38221aaa303b5bd67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b8346f61f5154524dc38183191155604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2aa5cde9c2fccc9ea0dd3adcdb0d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97432e998db80352e822db031993c56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644fd7a2240fc1e57a1be1279b589df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5504ac871a13adb2120de26fc6a04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594002e4a4fb7f6c59ab0ff39baa324609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46ce2d63564b980023d8a62665204f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787c116fb0ee863898788ed72a4060f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc31a0c29b788065daf8aa001be7564612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d09b6b4e9ba9cfbca4311b3ba935d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456f346d958584082d1affbde37090a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a860ca3d1d820e7a94965386256f0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac03aa7cf9d507c37eeda9ccbaf4d2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e390f1a192b00531515d73f6e56827e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eb0a4dff0c2ffec3338d1e7b80f18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2743966bbbfd732a092e317cf9ae8b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb5b47e88ba3c0234eee3be10981e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b917650b93016787b07db5174584621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5452f9c3495e764cc65920e696792f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e2080cd29ea73fba7a4eba3bcc8cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12282d019a0591437d2ca33001b86fc4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c37f90d0ff1a968378e27ebd71bcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab24bf2fee462c55955b11ed0a1d21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6fb8d4c7f38e874c738b93f307c58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2191394fcc3f69b39417fc45a7b1e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d131154b8b08f1a0d7ec8bd86b029629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d257ecceeb315e660a6c89138383bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a11ece8a2a014e4e700a140d2c8582631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7b7a664eeba30433937385f1e2099632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89837eed70a6018bae96cdba5ae71b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79f4b95051c56f321c3de94786c9ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc737110047eb27daae200409a71664c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9d6bc601d82031373034c1c8c1bad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcb0a251e1e12011ae0d5df7de3468637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb528112c7ba88c51589cafbe98fcf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8809fc386727e53b8a169fde75adb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6103af6551f6bb7ddc4a44f52297cab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693629fe0aa97c9e6cbd48e6d0736c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67cffa69b5a7ff95e8e9e704d3fe60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4069982623bca6cb3c8be851b6040e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13ea57d6163f92449ddb1db3494eea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c402fa3e8cb6aaf1de3ae0d622ef43b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95314769435592af52caec1561845fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976542f2973cf7403f1b9f49ca384383647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3d36b091f9adaf06e39501f3c8ffe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071fc7faa5a344b84989166ff24d13f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da5758527fe0fc1194b8dd96cb4726650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c64996450bb2ea24e1a61fad1a502651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56b57b263e910fcf9e01b5674451c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6464a421ae168dfd36284ea459006653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b99977e31adc15eac4fd9669da31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485288898d84173be5ca3c6ee76c314655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d8d9f439a1a12f7263e480b6378fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff07e80768939632469319f2220b1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e67bc787d9680d8e526e190b53794658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05379c899f61ce74bebb46fc6301ecd3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78e0f3b0fc4c3515f63b07ea20eccb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f4e6596276a4f8e28bdfdb373bde7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637abe3ccc2e8ea4a92cd9a5e17f4ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2f2370d7913a3bde40d1c6dc8a93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9fd7f4b6df2a14847b2e9f18b7c9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76562a8ac373e284a99f660b7461a3e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1d655261c0594f2e3d2844df0b190666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f825ff152d1f83fe4066edd8244d88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b214ce67bc8d97cc42888ac1348eec5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44dc5d980e98721f69539997128220669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873ce2d618aa8fb559de0f9ac2ebd1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69bf868db69b11ee6cd23adccc4502671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db803358e8933e61b355af32d9c0e91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508132a35c848c9a165ecaa770f372c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1e03978e5b80c3860ef02db460c52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb6255e309ded631e1bc9155d0a77675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c111c929186eed84d479f59ecd3d2d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35deb0d000e47829bb5f315d57796f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f15086131e3e2a61f7a0fd461d6c03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75f66ae036d1f5ffc199ecbf0e907679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04043dd32fc317403f729a110bdcc921680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557922b609e44d7b4eae64f85eb65d97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870b2ca45a249a4c22b14169903018682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dd23bca4102c13df8595ae8e70aca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3c59b2e0134997bca5cfeeab061f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498c6e6d2f2efefbb8c82bfd014b5ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb61e3de82a904185edd5a33d9bc07d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612bdbfb313931da4f005099d84f2d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4185d00e82e088ab7fdc037b9743ac2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ae1c78d1c9943680851c4a7e77922689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385df8dba3d1d9a4beb6cd6e67fa5d12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049b74cc0d6d5f3da2a07c9dbc7d65a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc1503efcb82ab94f62f36c54c9c4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102c9740ff2c63fb450b5dcb3468d4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe8e74f2ccc885f3bef3d80050e793694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31ffad1fa87b5505f08d1729ab9b1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505a28b6f0a5dc97a618c05d3875268696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a5a20b4aa120051c76dd3ed8ebcd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e6da2bed7db6345347099f26b12cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dc1ce7c65aa61187bdcc3cd71f098699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062e87a7858c8221415de4e121f1e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf865df53d693e8ab6141ac408fc4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716758b70d7aaa5b9b1c46c0153469702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc4385b96980f41fa91a96d30232f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299dd2dc29a5f59be6208185a20c70c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d119ea7ee4b8abf29851d6ce96220a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a2599fb969e80c98b971c31d7531c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346f7a408db73bdef74ee3574efa015707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b743190c19d863cf273e8f03e50f2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693cff1b85aa38213c6ce6b96e519b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e48039a444a79d3839645b392c068710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60e59fe23a6630e7bf26c8a3990879711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459684480b45571eb874b7666b0bfee6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674262f15ad2f6e53b3aef6325b3be70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd0ca25629981769f0a28ce7038334714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee29e2ad459c205fc74947a5e4f57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce8f34e86de1bdc44a46af46c74bdf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d6d68554a505939ae661fd792f7c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0947efd8a335fbb4a9f0fb7bbae94e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699338a105b658d707b2d247e0c5e01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171fda408378fd66d5e5a4e67d8b188720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8965d5b4382100e69f23133db326c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38df8071d1556104e1df1f97c768bc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc1a78a4dbcfd6e821fc825ab37481723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5d666a7fecfc8c21686f29266ddf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14ed94a38222eda5fc023950b43c6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea86973b21c1174b16d7a3ec428e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1facd028d4d82cfaaf2fcc9511c595d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbfdf3f619eeb2dc26352be50ff59b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b0f8974a13593c631cb2a2c437ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae811c04ab374beacaa803d6e7b8b58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b31227389b62802e05409dd58331e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94abc6fa0e1f472ad66dc33a6c707b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aa399d5372c1470f757c8aeaf7356733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1937e0db37065d5d6dfbc8b00057a18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabafcdf1e209dfcf6519385e606880735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99702b3df5e1430e89dbcecd691c6417736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed67e9b1a50a1cfbe6620e5816c2dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d26449be6ab9f94fd3d0abb2e4ce92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40046375818f7449c1bfbf2d31d50951739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e63f65571cf9c19ec97f6216077202740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8644e7e07708c0528a266c555f9554741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5abfab1a9c70df8168cc3bca75586a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d564264a0546013da0d9daf1430050743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bdb9f7cb0cedb647edec4189f69fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d71dc3897cb1b9c3ef1ef8a8d2de97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e1257c4b57090da7e15ef8acef618746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5fe26dfcfccaa65a388e8e38bdbf7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fde93e7869363c153f8836cbf7257748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78ec3ef6286e2cee05ffcfd4189fd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2558725419003f52b3924c7d62ef6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31640db368d0ac781881b6d7afb5b174751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35c6a64966536bc3ecc5739f292c9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ab936befd2358cdc70fb12963a1c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3726973b4857468d0562b9b6cdf56c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea3bb145b7825414606189ee0a074a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d3beb4d8cc6d181bb31788d8e82fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1e79d5ef14cd6dd3bb80a79d2d60a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b60e2588d5c37840949b38c2dfdc04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e118cc5b9482a5a02d8a1eadcad631759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>