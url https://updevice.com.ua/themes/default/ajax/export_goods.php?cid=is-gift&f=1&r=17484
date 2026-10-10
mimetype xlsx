--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d008f825e014b1482c40c3553e2e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdb96f5929d1a4251f6bdfcc9cf5d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c745c7a29c77b55419c2c4c82a291b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbcbf7e3d556e15503cfd3f232b0454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91df41641e975738125e0ec59d820d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48577827fab57dc393b88c1f18b7c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb70ae6d30496ee5d73334efd4a6b417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd050786eab13423a65d9d700dd0eab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264757a788ba170b2f3bdbabaf1edcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8638f60ba56ead3e4f0dd66d0c2e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e969601a9bcc765348757bf3b57c4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445d75a68adf1b377384d67288afae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbe75a9e7f58f1a07183bc970ba16013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf220918ede7a6f2180d8db36b6514414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c8eda3ac5022cb8bdfd0177352fba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144db4071e7b1eed403e50fd6bd785716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8adbc750eac293d06043f729895c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb98c6dc3acd87d7352d2b41e4fa3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778814b9d3a3c5335b5b1bb3f662e16319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725df445185cf7fccc77038b2543dc7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f8cfa9e3369a367935cd90dc7681721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e036e3b83b0fc2c18fa86eafca1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd7379cb560f251cba433f7df03dda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d7ee3bb6729f0911ee95c97fe288124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8db6f81d6838dd7f4b5a092fcbf16a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb751a2ee3a6521fa39093adf066e06826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fb8bdb623931eb1fcfd28e2feb07927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae525f9c7c63eaec27ee9b7c189885628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f773a7a6feb9d61bf898c9be5236be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50136828baef718d4edaf7882b7a17b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68bbb9b0f5c12cb50a6564398d38b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f090f1829d32310f6d718aa5765a0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff66debad6ec3fcf0c197885f3edce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a62f24ef1cf34d9b92e52785bcc4c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7b28d2f6005d0cd9712542b511cf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2966532d536f696e07b9ef07d58bfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfaf9d148b82cc5cabc0db9b30c4ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14693bae1c3f3f82f4cd7da2e41688f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41550a9a98ba99441138a6b9990ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea90c483dee220060b816a691d9e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a822034591607184ea5fce89a32241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b92fbb79b8fbc9c11d98229e4c13e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b756e2716d43465ae516bfb50d7de143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34181ebe518de78cc8ae4e4bbccc3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dd24f33ccc9808dc36da3e3fa4ec445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298634cd74e98d136b99615615c02d4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffff0ac022531e9c0de0b7980dcc5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30daa7ef58125fc9901eb336f39e7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672afea164dd10626688d64209be80149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f063284d5d8e6c505a74966848b35e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc105a6389a77afde0b873f5ca0e7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e6167d7f2ee4c3b8d2317037927852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72960f26b90075a0dba6164f7c5046253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081068ca9a2ace5deeaada56199304c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c4775dba4b8492b5699e33595f5bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f5f4841c2048738397927edef4bf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf8ccf437af1e310700a02ce7efc6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece4e205b2a551af37b8e0202a8d09458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc72fc8a99271579856148d8c0cd6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b86d1758fe60838c1bed612641791660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f04f611984cd72485fed996579ebb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46644af827141970891a3e8e18698ead62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a65d5f71ea81b2d91b4573e1931b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc2f09744633fa7535a02481c4e9b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4a2ed7ab19065373306b1599b8d6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b9cba84580bec16c4bc3adb7797a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae64dd76be2d6e3a6807d5a268879267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82591de4927265be5ff203945947b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b24174a9df294e16627145279457dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13d6d82d2613b695b9d4f73a894f8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55e701c19f8902ad78d04d92f5077a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0411c7d86ea618dac7dc7ec85b00c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b4e53697229e03acf2e789df40e3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa972d8b8aac8caf26a4816fcd35a2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f7866cb958473b6277606c7b8881975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92673cad5b4092f3a245256d8b05b87176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb983537123aa3904e59aba2237788f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9514aeffdeb40558e78bfdba38b13678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0850f7fdbc5f67b52bcc630dcc9fb9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90336b854e4edf9938c6f8b6049644680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf111397754b15776e86b2c59c645b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9132c99a7030fb5889f242aace055c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48f9846737763219525cff860f081983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f2c8d23cc6e5c2f252261fe3da86684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05132e783a3f5fbee1d1da0ea482ee3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f1409b9b80df92608f0fe6562299286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392f96f511ddc8b8f14179c1ceeeb2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4f63bff56cb3663e3c4046aae6f4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298560cd389c664304d3d0496c6907189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a670cf142f24379008dbca45dc14090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb55c581ed84008c11366ed7ef8e2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149536beaf98d221e0f861b8a3111d7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885e8b86cce40553e699ce33805dba493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a8ed652c62ef68a87a3f1e18ee6c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faecf7220d28ac3c3da81a27c9ae6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8039b23e393e82f9c6f1abcc1a0852b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11ca5db024fba0723d8734675f10e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd58a4f5852b94c3e73bf5750a02cb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1acf2c5d9a2bede5bb25ac699ee00199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6706b9a16afc05f11553351658ade13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e4bd792bedfd90efe9fa4274c74b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc38b161e118f839aae7285e288ffce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9344ddb6ff30035ae38b2fb1b6bdea7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da85382e76c365b7f9258a9c67d88cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bbf43a021e45928730626c94a1029105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c2845fb8de18482ebf0546497d69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf1b9ace186bd9da4254894de42c9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6937abdc2927655ac1a968605f78b37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bcc1374eef49db33d9344c9c1fe70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74426199ad70b2186db01b2deaced0ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d3e189513674baaa4850f9fbf3fac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dde1b7b3a9ba2e0a6f5a0796d60dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51de6866b718a22ba7bc6bb4885c92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e02076f35a5c4bb919acc310a4973114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832d810bd8ac55ddb3b8131fc81b38e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb927e7203d542b43cde709ffa0e1ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfac1a4cfb5c728566df6728ab9a68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5791dd8a9d97f2dbba52c65d95c3d88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d388afaad5a8f1e6110edfe6f5613ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc858003b78ea9b167cb3fbfeeead9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62b0f4ae807a0a197de7a627fba23b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf9ed10916a17412138adaa6dc5ebb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d565b6c8be8ab4d786fa48aff3c5fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ab3744fba364c67684280ed600a86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec70fa7486df9af62693396f968ae5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea453767bbe04608f7ea2e703a14265126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd836b3f068c100678b3dff1740389d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd097f7e2da535bf59bddaf64483accb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bd070529d3fc2148a44ca5cb17d14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae7935c94aa09282b6e8f9c299d583130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb77b0d607fdb70b8c077c456d3e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498198b9ff43ab18711de806e8e89d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc26c9ea175b27267818946dbebad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e32b3f972fd79f07b6284f078842d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585e7f6e8ffb65150e7fbc4279692b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c638520ea43a53a69e9eee9e05685c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40586472585213b340c79b987df811dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33a92a3cbf292577ac88e06a462ffe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26413758264464d18810657f20ca32b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b91d410f7d2f82b27fe9aae64c9fbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dda66f3258ef264063f8d53d942afa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcd0217003dad4642fdfc627179498142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0fc59efedc8c2f1f94c0339cc34b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f6acfec5a9542196e64ee1e308546144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e2bff91693113663fac6fb5a7d930145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50936f72bada013331ed4bb9873469146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe24ee26e8c10a81deaafc3014fa64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aded454d04727517a69c977b7ef75c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287999142be2d9f9f3eed3e2634c7eb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562e6ae1613d5b4f826de6c987b984f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0b44740d9a247d555dc23e853e16b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf44287ea38abfabfa1f421e96ae1b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba594f9539f0bc13cf6620baaa51932b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950a9e691db147fa334f42668b36990154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdd03472aae111e9026c83a09a1e08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fca909d7dabe8803167dae32d0163c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438e8a1e960d2f14496a8a955fe81bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c445b40a07bc9526d90665f42bef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0834f19ffc05284a853db40dff6ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a874b7b5890c8fad84b43a9f20f8f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c594f6e4348373a47c268f9790c967161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f890e1a98bc05b12f22e943bea107d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5706a758f5f2b9cc39f0edc08d07b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3998a76a1467b496cc0002b3c40171164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b716564b067397733657c65ba93d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c448745bde91bce1f62df2c029820c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192580cd40486a7c8b4cb1e262934fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33966eb358afb6cec6cc14f7d14bf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83f7dd53afdd2722771df2c000db7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14bf3d293a329f6852e2dc1bea8e09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31c31a1a7829da07fd9bce10667754171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2986d28f79673f8375a47a1e59fc95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5e034bce0931098d7ba20fe0fea27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3dd163959734dfe72dcd7d9557875174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78224c9c79358ff77bd58bc50440216175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2e3557f9a3d8681dcf7487764e229176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27629a4f6da37a93eb03c99af627c760177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0040d5c76c05e1963ae315412ed84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abbe21a2fa430f1af359ad3aea8376179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb914fcf68737ae61c2dba28e354a76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59981e9481906208b04bfe8c02c98578181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770d542979fb233401f12042c8d8a1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe96152e44c26d1be57e1426c0b416183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb993587a54696d2ed2fbf86cb74de0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2851807ef1e877edc54d3762186740185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a23ffdbb062376205e69744af9ebe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d065945096a28d020cfc3cd678c59b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4127bd32921eb23fb94ce0ecec955c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f138b24615c08ef55be2cc35f29371189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b2313773b8df82c7ecfca91d8833d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe7f7410f017c9c601f1528a64205d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ca00059a46aaea9eef209abbe8e65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d016fdd0c44b5abd517a2b9ffda273193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df56198c929ccff6d016bdc9c733d9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446855cbc35d0ed1357ba13b032b197195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465db3aae4ed98507a33631c89f98ae9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67d66fcf8f2be422d9d5c64f3502e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2a9ca16418fccab07ac22fefcf61e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc49307218d518e87b5a5b3a1892d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805dd947bb6fcceac69615292338e40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d04c2163e553bb9a8b7eb454b9561b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d945f0d9ca8a2141ceb8083270f0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6ff46d79eaf716898ca957f6c46b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc833572f1be8cbd3b059b6b07d9cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc94c9ab2e047a75fc2ca2d17d1093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41680130c713a2461d1993d76277f308206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126706760538fe9a717900aa31d9ea5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400866bbee682e6106fe6a923917ab0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042562ea0253557ad4c724297dd08d94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de9d3fa60598da82e442660e6f3271210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adee9de454076273a781b8dc71ead4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6901dc2f94dd6fa0aec0d25be68d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb3ecb12ca067bcefe10ee875eb0fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a776b6caee651850e2ecab58644416c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be6c44828cf4156efaab26511d8181215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633584b3fb1b568f1dc728c1bcda47d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcdc76546e6a6240f363067655f71a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4785a1107b40034f972169fe94cf51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80685e9e1332902b30f89fc2883ef5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4337c67c782f37de5d7e1b8b8f9f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab537514affb15e177ba00a8761b5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276743120b557d6be724847dc599e26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79406ab02c6adcd7b85a21b88a88026223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e35efe3b19f052dd046139c1e077f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288f3e28cd56de0877b234d2d8a45e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e23578a8fa5aee775c70d1986fa9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44154eafedcc1e31adcefb0356ab970227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f5328ebb9b8c07beb7a77562e7d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8949583ffbe32a2cad1e5f621f0d2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ccd6b9836aa2432013b4c5b0fd5d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a406c9ac70f539c194afa49b601f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716c29efc3935c3f1dc75f4da307b06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf3a9096fecc2a1b7808e93da8d37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22807a005fdc88cf77b6b6b4558870234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75251a62849ba9cc08df11b0cca25e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5c261462890f256e9a71fa7b6e44a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74390a760e332686a6e1755ed92a72b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f55482e2b76417275c91b694cc0f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed8c4035e15314b6248d5e5606f582239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a805cbb0eb7c4b7368c6a2b4d5c3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322c2e48d7f8135cd3b563445856fc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadbf06cebf17ec1e33dfa62a24b573242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec517f650d6f991196cd9be18643b87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c370637d2eb2073350fa90c1c49e331244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a827bf5ec8394a922b298b1bd53c7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d8a19c7672b37279d45f6292a8caa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aebf493253d6246e12d20e48c835fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27697b028691c71920dcbdef39b96f83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad86920b7d08f9db5b13e46728fc67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41372cd50923f9af5c642f1c58663c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec350675d814d342d510f531ae38e5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de47556afdc298eee3b9ed7623829e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c08b51290370071fb9fd2bea034e19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68274406afa40581a16bad5da47e185254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4a3d01c8bd48ed7675579639ec121255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadd94f4438786712f8815096115718256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b87bd44d8ca88086bf8a27d689c37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3abac379ab13fa6c8710f7e6931d7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f0e18219531e9d3a50b375d8e2f41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db041717c132e1f267a3d5f484fa45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799800dbe59976a3ea992ea264e7a65f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a25b1b6cffff1b1e9259ac5e288709262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c030c89aedd12dac321a4232e20019263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f38264d9584e38d12e228bc9228ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40793dab2b15d4e4b2565684229891c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d25e4c45780d39c4df49ba9195d7e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3c8cbcf13d1fad11278ac77767fb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29e290083ca0894bf6341cb1473387268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036e7c13972285175de55854067c915269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b7df73ec8c61199eb71b4861b9d76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef3e2a47a04ad02e27987e888f193271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46963ba27ad6772cf84369b38fac021d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe0995c5019df892b5914875e6e2d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334625aa32e32105bf266c6580c1d721274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3242b51b68b7c7d076c144612c63dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dab3566f602fd2cfb698a61ba1266276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6e8c74a593083e37b6a3722b7072e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd7cc173962384d8d4391910b6d9ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595babbd329b38ef2568702faab5f3f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894c9185a647202fabdf2bda464a020280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8500b049f313b4909f01ba1e82fb451281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04313c1c5696dd340a011bee0db4d00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910f364525666d06d0a70e826151522283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f562d447f0c204db3047343d626e36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a8a7bbef66aad78d8fe612e362d52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960265b1724aeb68e2468bc4646eb4c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f7823e8fc623aa6c9f5acc2f8c215287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4bec8fb2fc63c5a697cbfa2f08260288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154d739cb3867429a6fbec991c8e4dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40646a8b5d43de6ce13fd9f0e48f6fef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3e0f43341342e1752ad0c409c7d3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a27743d2189d398979a8be2df37056292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92035695cd4513c06561c27eecfad6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b35eb9e83e6bd7f88f19a30261a6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6878237c689b3f4ee9483f4392ab4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f816f3b36762a0a73f47d294e15e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba057973c4af6b7a38a1a14d03d73b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e645886b4c20f86b434e091b4508298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d369ae003c74a70c850b2d9a90ca3cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9543a9cbd4891a5703a84ba5d7e225300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ec481de0c8fbabe41426c3493186d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a39b6fe4d26bd4b0fa809f9f0cc3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1da8d4454fc7a24f8ae011954cbcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424094945911c196f44c6b8603df198304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daab3ccd66579bc2404c3d4fff40bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237a459da1fdc68b2e2cad10385c696306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc47573e1bf0790c64d56ecceb07b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67e13938d5a48ac406552b6d20bb59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4367401275cdc2f7658235afee257309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f971512b5723213d8c7c69542256310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4feeb0b132a7e608b5bfe7fda4bbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f4372a6b424f9fc92d7cd00db9f30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94e02d00ac583e11611ab71de44c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ad500eb7aa7539e9e3be5ac14538314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd81e0db540b8186088ae52eb6cb46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6364741c3714e1b6debb8ed338d0cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a814fb75012291654856ad5a1d8aed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaaa90eebad496ee21547351a8585f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb710e2af62bac0af0e340d403cc4a7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8f25c057b35a740ec2cb9eb699abd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac79927ae87af5a151ec4d87b467fe5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fdfa84fc1be06b86b144e438dbf50322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423034ccd504ecf7f621caa1c4f3f36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78554f3bdcec4852f3611ed7005ca19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e7a535621737fa9636c294f1e04cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3729fc825b6cf4aebf648071f231f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc98a134a9dd20dac45ce32d32f7fd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dec1948d369754c1875185e2e99960328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8b1ef34e897584b58c8fb530bd7e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72f73cb1c069ddd842427d1de5985f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee859dc145886b07f4d0314f1c54786331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ddcf54d0a6783ce3dd3effd32b665332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985245e369f5750ad5fc95413aafca38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef11991c3eb767e2672194ceec66819334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711f80abe467a88bd733c64f52828f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504a8388b0096832f022b3884d7cc5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced65d95f7820697027b9f0e90e3156f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9af9bc19911079f43e2bd052758b01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fec8d947174e295b0745a3795df1ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93848ea8ec6fcd9f39fb5168617b93f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f2d5805adc629ec79eb50544f75f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b939ccbc27e7cb202d542ab6c085762342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81121641da8a4866bec9606f3e0346e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a07c48f26b52e1ab43d116344f7c92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff6e3f42b668e69ba266e42ba16915345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e36e2a64d1d5571ccafdfa3c7e291f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932919ff2834cde8ed31b533cba9b99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b732528f6c487a80079f21ace08c13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70f33b7564af48555891a9d833e63d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c30738d525f6d7032f60e4b9d01a06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15bf7bee25b1094d3ede9bdce7b813351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c851a41b091f74248ffd628053cced9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2c3ca21ac3696f608c483af83e289353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b5848f30bf946bea86cea4977a19f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14e00f511bea91c2005cdf5316820e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbcddde1da9cc4eff412baccc78a82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5d2139aeece191e56834218dd395f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471412792d8614ee0495164ae50d7b88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66830a2048de4ca307a340475bfd5a27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01725d9b11f4550d8f262d521ac6506b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab167da6c855b0b91b06a2869b90c00b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1983671a16a2802ef5a4661d21ed2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b443c3dc6e7771ef3fa36d7e206e5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c038006f3c355a6abd460652d85e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68debf13772ac1842ccc651ebb64aeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04e49b317499f40b41784adef23622366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c790069465009c46e8d8f2ad6715e2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81011a7d572e33a8efc9855b8c5952368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f038bc474c1c524581dcd0415c444369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839121b02f511460d979f42d59e3c88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ec83845d5d883970aab717feec204371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2940c84ebc8336fd4f9a8a7f751c68e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da56cf82cf16bcd5da8f44c6174b8a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789d931d736fe5b575d3830e5123b5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410da17581a15b1c15a376328f9a5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a8e755e6f7d6923a48fd8994038e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767477044ab67e00baa1741c720b0dd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fcce1f866ee01336f28c460342772378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6368bf868999e5ff9890db1f6a794e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ea37ecf3b285ad1cd8bdcc6e17b13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b63ca7d209703ec61e30a7cdf2f951381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45767c18fe49aa3c98572488442e2cc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07c01f02f9fa641b4ca735aaf9fae7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d969dbb5949f0cc7de905f10d30943384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d23ed4e96ff732b63df4e61e731ad3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e788821dba977888888df4e397b7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12c974d87ed221041e67258cc54cd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5ab893dfc8df0e183de8ae96f1db9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c1e594853a1ce1ab18cc19f4a839c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e7008118b4c854a73f2e36c07c99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeb5de96e22a86da0addb6648ccb1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8f2e17ca61999253386c9c8bc3093392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d496b5de445aef3cb3faabd90b61e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874656d64c537240901131f463af04e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ebbe8ff02b346862e0ee0eaec31b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3459857e77cd614a69a9dbf9b6092fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac69bd733e9c3d7da8b3315bd3f1c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1577c2ed23a5a4b594a2e3c7cba1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15585ae5698296f116874e50b4435dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64bc16fb84500e200f8d94e6cbb4f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3957a5031c1e57647eaef41aadccee4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064c0cf343e646c7240e3ecea8f2df2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcc1b5d0188390b11f967f0861cedd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf56369555f025cb1eef3dd6f92d059404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3aa914e88747677b9b9a8f77819cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f81e062c41ecf7f6ea18b15db9554d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee66641a3f324d5935f7853a1a680c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd8ed1e97ae375e79453cadde85b76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58d9f2458af24980fc1562461f5def409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51132496616d611f77a0cd5708939983410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba814b127b97b0ba753183eea94d6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ffb4937001a48555231ecef1176f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df655547423fc07a58e9d7acb37d59af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d64ca60578f47816b13c8ad941ffe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bd36c9d3fc2c1468afc89638aaede415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7ff95385532f198f556fc360a76bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94005ac71aa4ecf0372132719f0654ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75bfd3a542dd19a15dd3706ef4c32f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba8ba4849f245263e5ab3b1ff4a43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dac1e122eecb4b86a717aeade211f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c4a23319345a19c1011f895752d64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09392223023dad61a91b23ef2c76bb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2802a479371d5698ad5446256c0a7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e3771ea2800abdd51a5d1edb5636424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb73cda0be0da5713d6171afd8f8092425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd7eddf0f2d6e3d2ea8f0d163f2897426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d072a5b24913acf20b3848e95d6b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f6b90c6ea497d0e4df316ac80e799428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fd8d00bc4d2102e9577707907a82d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dab4b3ed6b186b916cf59eaa48284430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d08dd9227ce4132a95ea26ff8b7550431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576e1b2145e85343a44369cec112298432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00802fb2dc8ec57ce2e5161d3520ebce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c384160ba0bcd3b32f7d4e052fc910a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2926b87f796a7c76cd2a34e6b6e861d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2951d5a5a4b03702a54d4921e912bfb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf885cf97f38d4606550ff401b5ce3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dc6bb598db7f3d26df21630d29b66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea408dd9fb852ce1575f1509b94ed49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860c68e5f33d644a715e543f9fbbf6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3649c9528a6d584ee140629e54c019441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03095a61f15045ea44a346d2b683d999442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83859db74ebeb47a651f79b9917d5fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed1ad82fb2ddec225194a9577e7259444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592047dd978d725c3b298c26560ef0db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831120ee1f9a6e94609306abdc0f8b3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e046b2484df3308058e29fa843722447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d24cd5ef217c6b99918f7682da25f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a3d86fa7a5e355be59de5c43a3810449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f5a51c793ce395c72023c64e4f352450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc94b7b86fbe4eff9c8b092fb744cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba462b04e218339b4c226f7deb1fa8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2903156eaa5f6a0fe7c5781a788edf2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f566d7bb6391f48b94dee41860226cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe66aa780e279495df5b662aed240f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033533fb33a5a624859141ddaec03269456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4a50554504dd25d7d61c8c2e49a66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041c0f1b2e0c3860ac571cce561eb3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2e3f93e182a0becc03fc405415805459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbcb08d192a661a983bc67eb26c09c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6c2ada40715eb343de9ccc03f8576461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcb5aee37a34ef271cba72ee2cca0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3556c1d5bbcf07ede6cfe0ddc81ce47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81907d59ec5eaa9273fb6d90e9adf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961405ef155bf2d1c1c0e4716b78fc3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cebeeb5c88a043743259a3740db290466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4630f018fce42c105943ac28d1bf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad8a4346b04bd5f8b436a93ee518fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65ef0bb00c4145ef0074fcbe7c842e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26b1c3f1e3591ae4c4c07d13df605a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de683a8c0c0528cb760174134e281c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb87936df0e5c66b9bccd00872ad4f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b64f5037e9c13a844413d29e8311b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c89dfda5079ca318a4e5d433cc6f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee946d254f50592047ce699067937e4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b296b7ed84abb6db19910f9f3a13a9e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484e4c42d14092345bfafde0d2a0fde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba498f303d202569123e3609f0e4c2fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e011d86fa314a1a39396cf010033b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9f2f286e3ddc05342458868d8a521480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b092b81c8cc5ebf0eb0b9f899ed7e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7058fb1a0c472a258519a5a731882482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce473181b86904cc4c10b70bdbb0a14a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce8a7771ae94c8395a89c4bfefcefd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f065f5804e936f3cb4e6fc9cdaa8d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07652febfc8f44741998578954eb6d1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbb387faade0f8bec872a097212198487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb2837f17721d51a8bd55401822ab6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1f41fa8ca04ece5c46e74a080c657489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e545247d3305fb9baa4b9622b9f2107490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288caffe7a47dfa54cc0952e01a0d444491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f05b16c63ac02aca6ca6bc8d11ce8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e084e0c946e77ecdd19c1a7172e67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073c97d15cfd89a04fde1a9f37cadf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002198044841140636b89a2de922133495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ac575114fc7a4c20d2889cf18e6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6b820e08e03b4e782427aca15c49e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640677defe4d498352b71906d881baea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f81a68181a9d5a62feec498921c807499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b0f52032a374f739c287378e86e41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f0c4d1ea9f27c2b0724c79c264656501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2266c32b245a953fda607ed3148c449502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d0b4abdc4064731acf03e6dd76777503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d470fae0c79db037bb8325c8b8e5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b580efd7e70b006393a3c285fa0f78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec455f98c2797c2ad01ed03805b9c31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b4d781cb28f40374fb23d8a5376d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af74980350862e2180205bd1cb0679508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00990a1123b491714016e87980c700509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43274fe2611f0153464379c92058eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9604ee13f3bddcf322ddc45564345c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f8baa64799b3915a6f37c3251612a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68142f2b5932fd70efd2477542944fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8c75d10fbe123d30fc62effeba980514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067ce55650f3e69320e51e0bc5b31d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f9bf2cc1fd1677472b07d2a4b3b70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b93ef9a1cdc174ab9950fa1175f93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e6cb8ea9b55bf93c671944ad76bc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4e8bd163eac47bd0642f6f2e22a29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2325f2660ad17a3a30eab80f96ce30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243bd302b3a6395de56e739dda43c5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6837e0665d711d797e1b1db4bdbcde3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e33cfd3abfa47f5b4b8a8f9debb3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a5f76101292311247d1475c859f2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd75dad215847f8159b8f16a00e9ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3532c5ffafb008df77a56de642804c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4714682fb50e2dff8394aad76430726527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032975669850f9f11511b036687b20d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877b32caebf1aee8482ee2f38e08aea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555765942b965a8585f41af273698a79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf91bf7345b9f8d910fa184e7e8292531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110b4f6cf4f628e6944f241f54b1c86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a73f1ffd2aafc726ae7f3d62b9c5f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7c769c8116064fd6045b46b0d2632534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeabfbb048f7f956405870d3c37520535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5091d031c7a4d599c879fb7159271536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d859bc607a724e22552aef405164537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fafb5de7ae6915a751a4307f1879b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67884d108bd74d833e2a6c7c58d99686539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1ae1fa252248cbc12853d229d1a0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bac37ac6cfc795a65dab05ed9fa8b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562fc365d9c6be35a16d1b6c70bab94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ae8eccf598b6441c6dbd726c61e6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27bcc0c9dfa44984624a9369b6177e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f6f8f45d8ab34a04e340c419423b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d693d091e77ff1b7ae638a7442fd9c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc97eb0d084cb6339a6e43c2180949547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f315f72d178d8625992a60faf9ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905206c41369ce1191e28f60c97aeb31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0d513772b5b865d872caf19361270550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1549f83b4f96f779523e3beb013e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a43761637e7e574df249a4f5bfcd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef90d3b33d14095c9d136e95d4101c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22271b7f20751af9e9530d76fdc4109554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6016bf27be39cd275f3a48a60b45d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c00b768e0c73eaf775d48f91dbaaaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88262035501996ee538f9ee4d164251d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917da41d99c46af8bec0b243e7deac2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ba69f8d4c4b9fd649de3975d9be1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dd784a78863c8fb2f32d88d6406e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c789fe9e37f6b237bdd3ed80590076561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630de73f735692761275fc1a2b78cfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692317650218b6b201930f00a9c8b67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e4a48dcf031e19c6a1ef1d5009590564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67131aacf006616202780117f91cfcbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de65300654d6509bf734f1f3358d84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca935dfef091bb55f76118c8585361567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb044d5ddb40cef4207e42094939b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79507a0ff448df63b91557ba6f759a6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9b35dab8f460f049ee20f8489d82c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605bdd611ac88c297c9cc42e666116e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122fabab54fafb3d603d57b5ed445fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0026dad5709dfc3ba68d50bd3395f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b3350fe093cbfa5576a45f2774212574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62d5b71784c5b281a955e8b6d9f627575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92869904e346e9ff24ce948773f6d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba2f7c2b6805f7b8b2b620c10510f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ea62a082d414628fb0aeb216bfee8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371992c3984cbdb635e8daed66c4f06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d672ccb7266e1f532a381ba47b4c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f38954acabfd5c3b292d9b886779fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b807950e6ccc09d838f01e98e63d365582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e55e744be48717880af5285b02b1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e1f71fde5df1f9a54f4030038db40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee10dd919ba4559f6c7a12b0cc2e973585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b50bca8195401ac9459c71b60b810586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee88c7050195c79b5aafb3cf320ebd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8875a3860920b669b8380299e2615c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17f0cb41dd5a16b2ab756ee312b2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea1d3e567a169ea7a44bb632f8c507590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d784dd31de9c923a080adbc3bb5bc55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed475ac4bcbdd085910f1e045577ec72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a749b2756c5ee3821e20240c333aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb8863ac016ce5eb780e537a7ba2a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa87382f4c3f3646a622307b0dd77b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622037a82e1da18c32971f9e1945bd5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538843d26beb3a7f418ec5b4a0bbb28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3a50ba4033e9ac82658fed281cbc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77307e672ca22625654ff2b5e76b1df5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c8348b377a1027e75a9a337d9f038600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38f4a299da8cfeb630b4bd9f95e7ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecf594315d611fc4bd8ad52cab5af1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd4d8868e2622c9941c517a8f5bc32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fc0e3ffa2a3690cff53218c3f0e73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30554060976159655ef168ff407dcd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eec5334eb13f53625576617e4fcc5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c04336a5ce1421b18ce8e5c6694a4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23abcaf1c1182030b810cdae1109423608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6eaa6a429737e127a0c659677a9d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788784de71fddf7b63f4440366164c90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad3841598f9eada1b60a68d0f24e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7488ff64fb9a9270c9940e9181714d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5175e224c3d22cc63e0bb251b0ed5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fdb01215bcadde3bc92f0c29db445614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1ad0efe2e62e557bdb0bd1984b27b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4938d53292d41debeb9758267e99f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eafcd306372c4f96c6ba18a2171d5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941ade2823b1df5b358d6b08389428b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efebd91232eef43f9c03055c0ee7ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b323523f57e48dd6cff8e5c0fbf5e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c784b02ec4c372041b49053425131621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dda2a2eecabf475157bf165bb7098622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61577f9d569e5ed798b7c47a5c764d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a3553c444bd697bb9978313ea782e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc35e3c27698d73bb3e53042e6eebec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a19b0643279df4694de246cd6ed0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9d58a66a8c8eb70dcf04c06dcfde2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b75089c283a81c4ecbcdcc7f391d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767a27b1637f415c554046ff4883b79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403778558d1adaffe0c4ff17373519c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a794f46841ad3c34c48f3f42e68adf5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e311d0a0568a279772deac04d8ff90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80700dbe15fc34896a343611706122bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cf0d6d41056bca5bf0c49eb232bce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715c5cf357e709efa547c902ea69f1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea514313a1ab9cc30272f1e30d0394636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949042fe281509671e0abe3d3b20895637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3577a8214ed24d2eb65715fffb699e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1391400f50db4728a87e5b8abafb4d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc774098ed8188b0e6f0a6ba43892527640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed05a10f2edb630c627898593753498641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02577da25a7be37ad789b3bd2805d31b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb4ff4be56bdee663aee5efff4495f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb4f03f363160bc80fcedf795065a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba6ccd67cefda5e74902563934ca8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f48c01849b5b2c14e2ac0c0ca6a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff219b9d53233d73596d05a68fd7977647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4351c4e17834e86b937904cb246f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1c4b3ef94b1587d7a9bdc9d572517649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec242c1438c32b383a0e83be078c810650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8197b264dd73a8abc74f756749192c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0e55c1eee2b3767e77a64b5bc697c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629367179202b79355f1a1f4aaa65db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b13b759be803c203c937151778c5f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3abc987d14724a666b5e8ee1e4bd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8bd2a73b7a9e6414ec52249d0c815656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9846aef7fe19dbd275bf810f2a3473657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa63cc677a65c0c40ce00ab8f73e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890172d78c7796a546d7c17b31cc096b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fe58617e54211370c8593c88dc8d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163c748a53a8c6c0a098e77292730d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be6114d90d409cdd8e6c7bb96068d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48df625986202f5704cd24b122706b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b8ef0c137145f43ae66928a607980664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c42a2cc854013cafce2c9091f94da7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce328f0e37d17c172ed9bd04f8aa9c01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30a91887dada987cb6132455b8a49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1dd4d0689636a8873a6d3fe86785a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768dbfd38b614a2d0eac64cdbf8c8c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c9784b2424fc7507b6be511f22af1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f8197861e7eea7a6d2e7e27daf91f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f08db22e644650aa72967d9a5a7d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355f2bef929304f8c0c4da108bcbc2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460f0a1c784cb06481f36893952dd78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1cb38a98126085b14c95b13f98895675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff58516d733ab9d2fc0ccbdb88d60a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60815d91defb3672f07169f6403336b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9657b5fe89f26492b41c2b6ad2b2f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab75749d07bff8892d7ca906e371fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a87dc31475f90c095bd7076081441680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5bf479586076148bca6c6edb90b4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d21c5d6f0b2af67bfc1553fef76c76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c714d07d046542aa9159c55b9498e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61352ce40a4c4911d4737f0a0d0d15d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40511315a0f9e0e78a66dc3656628c38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca801a8248702fa25aca961a25b030f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc883564640816a13ba63232d1ebac6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60d33cd4a429c0eba47e2375a8766688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f1d4200957503f051a85ef22c73fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428ec71f12ed7bd1d0622514b4799a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79047123122cb9fa651bb029f3028bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a66e49fbc4a64c72457fd0f26814dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac31bf148a451886859cb6567fbecd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed8fedf31067af63c63559af58eb62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df7b73ab0aa0c121b370901596459a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71155ff8c6f250391e3014108bf6866d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1602d78394845623d9f53b45df50e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309a33bdb3bfab331cb88dfbac62e9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c5233bb82152c02d29e256fe7c3d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807934781545cfd160171dbe4281cdbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790fc2d2c5c6516bb864b51b0f5f783701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e476c8c6dc98b9db108cf8f63f5e98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182acd91035ee05c532b3b76a4f4be9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129b5d65ed6402a5a899c6a47def501704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75003ad91a3e0855dcdd30a7b32fb6e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752d3cbb53fba0638f35aa1093c5ff8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981196a3c73eeeba5f5b50e557527092707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b9930808766c08eb045f80b829565708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ad297e0213bdceaeed44ac1cc9a64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aaa18543566a3f2c9f3e5ef1a9a1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef33ddcc9dc77b95baf4b00408b4d30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc361c71bbb15834c215b3036b4e8bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb900a50af68f2404eafce7378c457ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad05b33d3461b2d425c8dc922f306c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf9ef5d1ba6e8e2ddfc08967f0f186715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91750e7c8e669a83754a77e4e0297dcc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1588669b5a3808c77bfcfb707c0ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f176c19ec17ee86dd873c33bffca67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddabf031ac5021dd7b2e385b4f8a133719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20559ded5528b38c616c060dd71f01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0226544b60d891006f43ea5954627b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cb2ef54b8d97728b1802f27318cdc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc468c757c27702f0f00641f2f1fbaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcad00093690822c9112c4305684aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a4f7db309044be47c0b2f3e5fa609725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9af25484ae0319ce54ab4f0bb895e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316493fcd69ff703d6f3a0535d36679727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01bc94108758da1e32e7676175aaba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d40b2719426e6e1e5e8c5c6b5a114729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dd9cb12332bf35f4de4f36bf54dac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6127081337b2174cb1bf0403c067204731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712556633007750e37f624fb9b5e13a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ba7022a802116fafeb4fd65b9b1c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b86b8f82e855a2c95b5e34e65c4bca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b9fa06903bb45cd97283c15e32a2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb0e9141bf7745a38017c4fe575838736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae511a1ca77a956c63bdbf6424c9f60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aef9a71e4643902b711da867ac9fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878730f76406bd8d1e9c3dac90bec4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4061984ab720bf22ce29828fd029f22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934213625ce3946567fac510ec4e19aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a06d0e8b5747bf466fd142a99508742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7295be2203ff1459315ba74ff11183743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25140dffd286bb0dbbed78c3eb2d74bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d865391034374e34d474cdeadbaa9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d360c1ddf6973a8ca6764b1eb15da4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f893a9d3dcecd3dc97855d0429d21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde1eea001a65c0d5b77e1aaef27a41748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb353db55a0074ec71e87e017d031f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9fe111a282a17b656fd7fea7dc0be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1e488916a6d402aaf306f95830ee1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5d733beee41b6547d93537058e54e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8a67cc2470a6c0855e89980e727b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420971e50483027054ce0053bd5ccd14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf496fec66646c06583f2a3ecd2beb96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14e21e0595ef43a79fa659e68230a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a98fb962ec59ae0bf67caf7c932de4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d139c53277715bcb29f4827fc3165b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f06384a70e1a60141152dfbdfec812759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567907944b87b77cce1bb902a9f39701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925afe9dc52c2107981b2df74a86efc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a408e26b4d7e2651fb82e1f95cb0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38959e78d0720b7b4a520bba51dbcee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31633eb746c382210feb59e2ebf1eeb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bcfbacebcd843adc46ba9c2f1208c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e451ad60a40ec8ed6c843a572cb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13871ca58016d543be0cb883e6ac2ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12212700271fde063a413be1562d919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d69edcbb11f19a2139638a037b07e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc0e77e25c18c35ec47707aa6eeb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c4f3f9ac1df629dbbc60cc38788512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412aad0944daea04bc9713bef72e12213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7a2ea731cbc1d5c2ccb40850ca24514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b763baa8c20c9ad3edc04c558e74215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4729cc4bfb46fa6da66fa83f13c742216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75662312d2391243ca5c0bf89ef5dd6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2fd96f9a814f5c5ad696bd3726c4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e09ea6541681ffb559df1073ed91e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451bd0868551b848fd79b95903911d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb43be60e513005f55642bca272c3ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11a0d0d032884b2fab623eb61630e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa9c81b2c2df7a86aef3b25c8a043723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c88072ab72e6e6f90682f8c5689b2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c4b9720fb89bb171ecbe41b84264c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba40a4d3d0723145a82b0ec7ca8c3ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd76b534890128c1eaad7431fe93cc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac29c408dcea901d0cb5e98798b72f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebd54ce257f3fcb362a0909af02a8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100eec66066f344f8c6ffb56032186130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5b8b76557ffd5131c1ae378466acc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578958f7a02b4051b8c9a2315bee69a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c2d14a7b1b970bb98c0e7598ca93633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20e930623e4b1143570fd17cc42b3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768f7497a6996aa8fcf331786c927e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75561a372258624639b14e795b32fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddfcd7b8a2cfc46addc9b10401374d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ef7d4dcd6560e8cb0b150da4d543538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1be76c9c5c1a38097e57a0517f1b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b902aefc9ff4fd48185e1b69ebe0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66a947f81aa937e770cefd875cfe7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce6a8f603374ddc38d050b198e1e3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb78652200f183ad8b94438fd9f28dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89731ddf4980ae5977d521016de93ca544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d45db2e1ddf1236853e9b162ee64145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188bb1e1bd3cdb1b8b0117e9a81a2a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32e4162a5ffd62aa66a493c595fa4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d30fa3d31e3d07082083ab376f34c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255c4f259b34de56b889de860838d6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b0afa2bdc5e5c71c692c47e479d8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374997148451dfc8c3ee4c3a8a63d62551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf841cb7484165d88ee7ca21b7899552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812682acc016e68acfeb24ffbb13ce3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2ddc5bae09ac9fdc1775aca8204354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f16f49cef50820f7f81a8afdc68d3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163accab54ff51d606fa5fb26e8c72b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74964d4b3b489dbfa6806ff7e167a31b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56778a07af98cfef52f96632b609614658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196edf0887859b0e4925bffa7f849f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d22dbd07ceb396cdbc503de152c89960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3e75a8ed96dd448843aad97cab1a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa87d7e6c362c92a4caae65d30e14162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d472af85e4bec8c0ee5a969ed539163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c978ac82da174987e8cead78478df864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbc899af8468284d8b806b5305c36165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb563fa17742b42415a0b55a6ba9d88f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f42bcc9c4efbdbb3a886dcc76caf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fc496265b01d5c54e8e23b190a3a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd183193ca4306539d32e096d699b70269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3af0ecc0f4ddc994ee77df860f985b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce8277fcb4ffa3ae4fddc34188918d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b92ee5aedce6ef223fb315aba9df7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a57c5f050871df787118627ddea3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e975cbd4635d436867a0ac78f449a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dfbd8bd4b664e720c8fea6f0ba59075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa326a54cc98c6674ab06a05ad1915276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff449c4ff9d3ad7bf6d8d39b4bfe65077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594220b4445b49a6a6ccc78c8dac1f2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e978de4984d8f9a49b77dde5d458c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6adf103a3e3f270ded079c4258092580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670afc4e84622422ee67a4d58faebf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fda0004f484b92fd170cc9ee26255982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d71dd484c028bae48364a415e622d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80912d717ed0bd6fd870d895fa5a07a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779e10f8ccec273e2f19f4b7dc6ce2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfe4cc66261decea1b1dcb215c0e6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b11274c802f3805250326f90f3903887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae6545d60663c36c62cb67980fbf4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a2df261d8a37b6e17fbf4caed7be489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a90b9208964c821163b6279064cbcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f308f4e69e254c7c493ab3afb001ee091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1009f14555f3120d8904f506cf1b78992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e817dd2115e2727dd5219881300ed7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0595ac74463cffa998787d10b0af0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f89fa0c1fb16379b23afbe43d4bb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba7eef1689abc2c26626dbc50b57f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f8cd6ed360a4f3fcba923bc700ffd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119f4d9c77d270ae82eb40df0d7221098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f14d120308a46a6a9db9adeb8988799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3bc1fd9fecfc47d6738e4c0e1c760100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5faeb4e4a5ff916532d53b188d350101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059937fe7dcc9f97d960b98af5595c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f58e2ef290ceabc7c9cc04146be8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c2211bd626a3e834401d4c399d89f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4bcf64d7e1235bd3b256078f2d271105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca06005c8844ec22a6df82584061ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48940a0508ae98d3b6120ec5fe68d15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8da01b60f3f199d857325c1c54cf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5313ed0fb3097265dfcd9edc6b55e4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3f78d1f525c5a9cae2bba16a466e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f9b382bb3b7ce455dfe5b99d572f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be6c576764bb8a5f4429ae36673582112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034f669321b911e0d6b7fa4cfc72beb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511d8404666d174e0cfa1bbcfdea21e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0feacaca47a7e9724221c03a679a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20899c61b09b47d927c681b5ad487864116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ea76ce2a306b5c41dfe549456ee2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3a058982d27aee1470a006558e861118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e64937a1dbcd011f7b96531eeb0384119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe217af275dcf50d5448a25ae04d77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a0e632c6d305f5596b0861145943d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6e95ff726a6004d7e34b4353682ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdb67dcd0c3ff1fcb8f061c7f44a20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a1a158566b6c6f1bb7ff9782b0b09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e32424318b869549ba5ef2a6ae8d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ba4323b427c15c698100815e1408b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12540bc746b76ae3e0da46df93d7ea44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3d01e206ef8fed1c0018351fdc901128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f2d0abe87fe6c969020b2234653b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfbfca35e7387f38b8df7411a406cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccec335e12157a81271943d199a4054131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a30751004e1a2669d5656ef0750b82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03863efa066f26c491cc4236d48041133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad7098b07a1aeb35959cff68a032e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884ed3994c0cd71a3fcfbd26b066bdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f7658187035cc0904c4f31a43462e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f4d131b832ba05fb9728cf44c065b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f837fa9da0c3ac16572bb9424612717138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee917601628ad176dd3438f553bdee98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858698d09b1322db33a296ac7697fb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882f6154a8544373f3954907a27306b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51becc16c180f2040775428a9e16a4a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d9fe34ab94b6ec673a0d8f664365c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18752babc26762fb53ade5b82fc5d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b208c3ed5b7b4a27d3b71b03c877f02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067256f9a252e37fd8ef68a16996d8ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86421336be77fefc8c514db628554a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a5fa0229c5c0ec93c0f101b196677148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc31347785cbea022f9548e1f2a27aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3350a2d4c52d3a5e5b8df4260d6a79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ea96ca20756e1faaaf2f0e8867939151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec8feef88ab4c82490acbfccf33ad9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba964052a5410fc3891b9daddd798581153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d93819c8dbd503bf3a9ec932695d86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac375d5290f9a83c5c036dc94007bf86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8080715aa881f172832f3b4e0bc4e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885347cbfb3c7ef9f616f33321eb5634157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3b698d01bd00af4dc211f1242b7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c0b219e8e5b13d2250ab70282dc77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eff13d8c31a3834c75b5628d171d45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3889013f229d9d60803c4fcc29815f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c1aba5f15add901b430711977ff6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ea3627e8976f64d1b52be9d2d9c1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc68a5e61f8ae03326f5de6d83a21b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc2f8aa098492ebfc464395396fa52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df3ed2bc6c1172437e8f21d74b51a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161259df3d7768edd575f746e45c606a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123701c156e8aa038522f892bcc2090168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41860042c38e76b555d108782619e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13b04a842e97292decfa8759907cd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1110e1f4d520a054c5495896ddebdf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e84621868b0ce28d217a1b441d46d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2306288593fb868e266151752626ae3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29a6914bf4bbbfb3a2c1857de54628174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ad8d490828ad682d4e18de7594ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728e0beb56bf4f2c020eecef05896e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3dde91ed972a568df8edb39c27c51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22de22f30a475695f18dfa1168f8c68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad6626697732af9f01f73844552e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabcfeba0c23a74b59d429a492d53ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a43a84948fed40a26b9564e874659e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc90358a6b6d58701855690dca3e9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bd88b7d9d7dfde1e76b6da88fead1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2c823a487ac42a1370a9274ce40ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be957100eb2f86a0c9896c83ffa74d2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b5409f19c82918b570808aee6abc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb6b1e211a0119584c692bfa4390aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f63a2e6463792a4644095a5d2f926b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ac3d2da2c3736a773d031d3441044189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accd03d29da5f151255e14935d29f09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62871fcf673623aa4bd4a79b92f458191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bbb1d3177889666ec053c6fadced3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080ef6774dad72658324c759923a9fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a16d21226aa244babb4fe7521f876194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f74cf21cb15e0952b1b2d9b0d114e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e161dd6d4c9672c01dc1e3d4dfe1c8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9f6244dfe4aebdd8eda6d00fd244e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043151c436922d459f2a885fc5c8eda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed53333703cf0a6e88d6f8a67df9ec2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c705cf26c6f15b0e9413c53ab8383200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc815d6c7b412ed431aa2b263880fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a449b24a5a72faba594c853da20f8c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcfb56a8636f04fb654af8d1117f5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b892da4196d71b77660cfbbb80efdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e123a346868bbc661c10766393ceca6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc01765d206a3de35654bb060186ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b37f9c61e2a9d549ee1d0def23e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca034af0896b41cec5d79a7170fbec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bfd8649f3828423a52b85eabf398a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8051a57d30edd183ffbfb0a6cfbdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b13e67f7f0fc60d96dfe5f5a85f3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015a60d78e9d512223f93d75566566f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb03317dc9970840f5b14d3b2c2ead213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718218a6ae0e4b71c4ae771864ce68e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14def2e4ed45afa23f1554f8768b26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60ad82e6725dab978b48c297172a7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f869fd1473a072396ff4b29c6b430217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505d6421622bcd6468a1fe99c800ecb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0d88b0d628400119e72974d9294b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27af45ee21cb5135f4628ad4c9dda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8942c83b62d844b0ac14c0f37617f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e41a21acfe43820c47648b9d4dbd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551cd027d6ecc12dee8c44d6c54a68b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2428ca60f23203155ec8175d0f3783224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e21f838869c846fa757350d069f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655a1785254d7cfa736617a5d659593226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2242cbfc557ce1fbbc78152ed7ad6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa4aea367677d4ed9f7ef8d52c328228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24f4cb975d8512577821cc2c666d1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1959f3b7f15495de84c33e359e6d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b58b353a160156369c225bffb66a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fbeec6513f9746bc6cd3c4bbfdbc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf459ca0508712d6a4175415d596430233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dbda086e588dd49d19e046d889f48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf3419af4d2c3ae0de1e1ab4894d76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac4ceedfa170f1febd70559d1d1a80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3727ad99831cd785d75e094544a4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb388475262c2e11587df306bf200bc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801754e7603eb396fa72495060ec650239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3ccc46d81795f2c8ea0802cc3414240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6bb35701f86f23794487eef399532241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90de3a01e727159c7f29c3287e3d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabce733c36382f2b3d55279ea60157c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c54dff82ec90ed20a6232dea8e00e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d68340e9ec77ea1f99e9e898b5ff6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5a21231480fc3630a13bb4ef8db3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff651a760ed13fda6e46a09fe954788247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87b5c32192630cbbb8370a4017a9c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f9f5264af831ff091dfde86e34225249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92cc6669d49a69d2937b97ef14da43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23039658ee1c15b336940aa6a05e8625251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57589d4b032626e9cd94e63b859797252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fdda9900e23146d30fd2d5e687425253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ca3ffa780b6c53b4c8bdf5de06c3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df9b158a4ae642e2f99b422e9f2f21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fb73b3e8f1d223e645a6048b7d410256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff64f56fd85948784bf4999bf27b5e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5e28dabec0eb04ca7513fe2918c74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fda038da8f42d7b5ab16586d033564259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63d2c562da07feb98445396dc70e24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54009c4e6435ff5a79a09a54f1bc269c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a6c2e1bd38f7652d278ec20b0ecb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92a40bc0bdef444c6880e8cfa24e52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d545cd7b69458ae628774953a0d3ea7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c13e283d4214a8d26546ce671be37d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478737eef81253194b22836e79ad533266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1632b6963451daf503f8454a76084267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2faa37f5af7c0235224dd1a0ca385268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aebe36d64375401fcdb624669fbcd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95d14cf0bf77bd27c1466471ca6964270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988593a1d220e22c31831f18ee0f2fa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04880192fd48e243ca50326651cef3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c47bbb2c18d4410e66841da5cd7c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027d54d1fe12734c44067481876ab7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95ca78ebe5bd40ce84e59609b6d939275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58c1992d5aa590fc1565ba9c908af2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6816043b8b3d41343fb9889c79f3099277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e31107d5096eb8a9ca3008d4f8ff4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d4d17e48ccf49294dfc9e244e1b19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624077f1652e4ef606cde8cc3a52c28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16cbe1a6227f9408a07304792a078d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed454337440cb36ce49dd9513fd7657a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62275957eb6b664709202782a46bac57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880f457584e5652fb77fe9af56098b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcf8961e00be08555fdaf22bb3c644285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13d227f642dc65cb5ac23ab853d5fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609d848e6209a42a68559982106d886287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab76b34205bce60c5321d93a4c0536288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986b24890b33c65127e94376ac424ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8561a5ec453216d2f09a7e1d8f4ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8294466e06a61d9e4ef09a84d1f39f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b319346fbf929cdec7439e0ed77a743292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cb091292781e76f4c85a10376cd27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10987b6a0a39180f2a2ff058ccb1b200294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d749f3c3ad42136c5b0be5c5c78a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48ed8532378337d25176e3bfa94499296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3f449eb6bb209ea969404d319dbe5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb915931cc461d07ff8f93f9e9c2da8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e743aa68b14f8c7e2591b4308bf76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821b8d05539369c753bb022ab723b58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c5b1a5039e9dd4406fd4c4ab1ded3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173445a5d965961d298791a656a7538302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26713450c89cf98f4b8f5f568e13a4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a2fb48b049614da88af107639735c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cabb5adf684af4d8d8a844e1e30de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a20c602d451ba58cc2a5a086c8b12a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17392214d77f3b01c307b7819ffdbaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1012e3fae2795835e09bd21f8e8e421308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da651f27409df1d2c93661cfead3679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c02d160406e67d7585069e6873e53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff677b518cf237b257025359f246570311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bcee1a7c8bf52614c1619d7d70779312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ffc2cdbf4446bf4687cf59dc2d11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206546931f7636423a15bf73fd7bd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413f30d69f7c85215da496a550733f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23306e84e09038c702156afd030461316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33c8bdc3d282d6d74646d049ecb44e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c2c20f8dc2fecb8321a55798bee10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccb9986cfad006899922c84e9b1a0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71965e71af5d93cd47baceda6f5fee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b5ea1e76511d1ac88894c25e58a57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891ff259bccb9a836bd4843655b493322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce0cbca4479a0a9b297818120bc65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf29e06e05d32520dc777e87b135fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082b587d6aa6563268191452f1f9eda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656f2142b8664b3ee6d302add78f1bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b078d7872803b1619b1222d67577e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6b306d4c8686be9f36402f57124c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3743ced959ced74160bc2cd9989838329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066dabb812267018879dcc2a74c6a57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d40137bd553f70a4538007394565a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec480db986e533fa7ef76b955be5d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7eab821e030d4e955a3e08fd2290d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e4a180211eea45fbe85f2d6828b68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdc9d5f6616cf4ed9f07473d3b53dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727e5b57deeed005b9930db54f20838336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306472ff2d59b1e9ac3ed12c7812c24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1d7487d5b09d30cf2d4793ac104c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747fca23838c43c00575ff538bf59a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330eaf75be6fe79200f4ceb0d7ee4ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39dd24818473036ecf1ea3f8d0c662341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa13f697f1817e69819724a32baa1ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292a0302e51af8fc810ccb9c49b4945343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f892228abe0e2e027b5c70fe71ed47b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020930f1db83e8e12354e58a329ac18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb03748937d7d35d9c0b3533a5c837346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8eb0c505e62ea883491bf18e96f69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517c803878ab01e20819cf8db8b0a9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9e9a3e4bc48b8141efc7fa5c50c81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc62ffe47edc6eeb3faec26897b297350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696008d52811e978b21404a8592c9009351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1ede0fbc1169aaad9c8584ebf4433352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e1d2585f97810f4a2a17939b573f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8cbc6ae8e4f41a3a7e02c46ae799c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4346b3d28a282e9dddafb19bd130ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de5e02692593f87453f461ed6a5fc1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fa0485ec25f8c0d86bfbaed7630e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf45030666cb77a454ac228e0ae5c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790c40262507c439a7bdf598e8d628e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111027229f193c7dd0857cfcacb040a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e6d05b4fb237f802f321da93b11fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c6235df6811bb90a64143265cbb6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efed1ff68381698ceebb82ccaa2b8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab625277b871566a2d8ce59a60d3a49c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2913246b378bebb6ec7bb96f1fdcb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27039457a0b00987512ccc44317a24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d2c1b7dbc986c3396d602f8526e77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb95004dae1514ed736bbda798cbc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee9e12788d36a0b73247f3d03df5fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf204bd04be7f8d536416aff3c9b8b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89745f8ee3123c4bae5d8e040c4f2f1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50270c6ce061aa3413ed14f83fb6668e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5c105dc3b7ffcd487076d0adbeca6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43c372559204f26b8102968a08a47a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b8a87b185199d2089ee3d9985c183375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf9325c1df4fe6d47f7182e459971e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b2ece33e7730366dc05270a8218a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f373f29d65fd97591904b5abef8ca1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde32e92194f9b6c128b4fc226d18566379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a176af4c55cd9d101a20e20581df2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7788f9f291af1ba7a42a34dbc903a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea6e29eae624c9ceff1459f0de9249382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4ad8407bb1500f95df39698583a42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eb1804822255e5358e2319912fc61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7535bf86ddf99c9b6fd67f4840afa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424de818f2e8fcd22c8c6d3c398cd4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f459b232fe02051a6acf056db6448a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6199fa481b3bf0041841c7caf9e1e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad61d51a07befdcf68db5da01080ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68409bf6c941d679af90a929bc7b4ff0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232801e03c33e070f4eff1e25de02224391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715eba5f1a639958958e5bf5aac3b86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b0d1b6ca01a6d6e857df0cc55b156393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2f710c067a45879521f993eb360af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a8fda539ec0a2089ae909f13f4cbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0428fc0e3b4222e5638fc6d7a9f7703396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534602521b40d299bc62fc812a656f75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d7e82b68390b849ef1a6516a2f1ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eea69d1d833db327accb23d8028e5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87530f399994f593f258ca882c8d1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22f6ab69d9e18af5b4d4eb327c8b31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f151e66f37c42b8000997cc45b4da10402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417bbf2fc510bf2e0f0d76fcbc67e4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349f89cc598bea340b82b7aadc5e186404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b97cecb115444dfc0b93bf82d8fd54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67633fe31edb50202eef668b0419c98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86637a359432839c93b6b2e5983e3e1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5cfe6d51c143c8d54fc818de7f204408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ffaaa587b493ddd24d3d4b6279b53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff3e8c86797e9f93eac947800a4117410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff50fa6257bfd774e4e44d43b6ab54b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e45a06ca2611e6146c5653cf1aeee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542a7e9ffd3005df0bb179f7d72ea88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65528b3a6378e6ba0f68e9edb48a5f83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ca765bc4e168a9ecaef494fc4b4a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7d4ba9e64cb0299493e9bd941e89b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7cbbbe8505296568eaff1e1c86f81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5c4a91258ad31c98d6cc73f2ad57a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57b969e932a7eeb6ccf489cfd21fce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be448dd7a18ba22cd1754ece5cd217b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02645e712c298b3ae31d238c8c35b289421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcee4e2d69d105fecf1055a1e11a10b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9ff7f42edd3e0febdb6b4c8afaa83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba6dff83d7f633184baaab2f6759ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e658f1e5b8d1e66bc16b7a6af316679425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c036cbd3c66cef067d50f0aecf879cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffcfede43045ddc8d48b5870f85d1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5076dc222ab8667f2bf0386ffb154428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1983650a2c4a2ed7421f67a4c8d4fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5d58d4d358bc89b90d7dc5db80e16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e19e3bb1aa6e94f0a3cf5aaec638431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48e75904006c888be526dc41613c07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3656bc4c4658588a646b02ae9245d33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a494d4217da52a57d8012ddf0586e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5be93d4a7ac9a6eb4fd7254ab2ac04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab8689a4ac3ca955ee79d250583376436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b5f622d7b769fe1d6eff25f35e203437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003edb6ff47a8730d681a28f2d47624438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f5c8ae7ca6db6a4dcbc11524cf5b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ef005de42d7ccb20e5d5988fdf813440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6443bdc8b0bb9b83cac4c8107ca792441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6c92937c0edfe7e02f78f1cce3683442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5dcd9b15991371c3f4be36b5cb724443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac36b0e450fbc92c3f32c0ede692076444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60b7f9fd1d9cc4aec176c6d536e6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e311178a90831dabe382febe1e0d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a1bc588d73b78a8fe3b798928506447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c7ef56882cc1001a14c22af6e85f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd122db2d379b09dd6f9a6900a7fd7ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e204f5eac33c7fa3985bd340b5785450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599a2a2a7fc6dd0bf2e30f55034cbc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a67960af016b3b12f083afaa8ac06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac8ea9465da7788a8a8b13ffccc8f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d308da828d3b2029ae8a02ee255ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f80e6b0582c25368471dfdf2ad28d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a35aa0c1765ff2c1f17a048652a509456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c5439c401b596758903d3c7bc937457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f204d38826f6b7e790199409bb1982458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca780fb83e3ef9035c84e1251c6bca4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9b4f32139c745f4442f73bb43013e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8ee3702d155337d0a8b12d17f89cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d2172f7b23b8c04d8a3ac26ca3fde462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da118057eec14d4b13f5ac629a105ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88008dcaab0799321e98ec84db9f61c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497c6dd29ca5fbccbe154ab7fe3fd02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108541375f080f66dd67be39273f66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c672e4273b3b0897ab6b574058024c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27249154c8267a2b5fc8330495cb9411468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f0cc4903e7feec02098ac2ddcb94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b97f4298b9995b298a73788b1ff5a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398537331090c589bd132cbced3372c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d55ad32abc042a2177379d397d364472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb65c063bfdda0c7bc6fc586f804f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaaea4b9083fbb62f3541c61b1ba91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62fb498e7b3883b10d256a9f00b00b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202c5d5e34adb4e354d9f1adccdc090476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3efbbb312aca62c0ee8eaf70c244df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930c895896cbbc1dd439adfdddf3d52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613d93f5700aa1c341eaa86f8e2c547479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754e1069ee4299312299dacb58ef268480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66c14f4581a7790c828c7519c4bf4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b8fa56c1b5d2a726d24afcd41d049482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1a03ac2ad5a136f082eb980084906483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e571c087897a963422bf7d0dbaf255484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9b52e109aa5f77a2adcf4bc3bb692485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b554af20860dd56c03169585e90ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034cb53f5466440026c79f62ab01e6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3e38dafbf6e8df0f6cbdfe1ae4ae7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9b0cf7831e8aa66614e0461fbde6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294fb5c76c4c6695e37235f3a0c946d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e9e82bb1e1f63fa70c31a17b27d02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d2574ed1d31a516c3cf0e3d89d83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31dad7f6cae94947f4d0bc64fdff07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce03ef274793da4032430c8249a595c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90084ad7a6214260748c885e640a7586495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501cf23ae12d3d32003bb2c76e72de2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d74cc850a98a4e4d5eff811bf5a8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163e7b8654dfa38be7b8bc913a82221498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cf21746f12fccfd3a350409a6ff22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145164d904dddcc01170914b682a5431500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9996fc27a676d586b785034556d12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e496f148e97cba38390a7ae9145116502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd701b7b7e717bab8260977ffa052c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abde9275130a8e79ed0153869ed6a89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63762877aeb21c8a107106e9af91b7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2525b36c14552d77c78881c3bbf37bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e82d5645ca120e8718569632179381507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7f156da10b4443e4324edac79d751508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574649c900d055f2f2d4280cffc7a79d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fd1bacf7128e8399902ff2bf632e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014b6b13a3fd3ce0b6431be25f57964511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d6523555464140209a112f8d45d89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e509ef155f46365edaecffed00ab2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f344cdfcdef01638ab3e654b1120ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6eec4b1c0ceed134ef6434d28b874515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff936be30c16d6e10cca3f8c6866593516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6acdbac506a83c2841f40916d5ace517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83229b66bccbd0cbaa288fb6b06ab36c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b6ba63299fdcbc7a09cd788931b86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a1fb1366db17d1a12d0eab2b56513520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16877ed4eea9112b9ae4bda4714daf0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c65eaf35167e8948ff9c51c2475788522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326af08bbe58eabfc462f2ee5ef73be0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd92b0b71eafc4d9243f515731a1252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14948f86122c5b27630e0da84d8f57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8e3e4d9347cd6b052a95daede6ff1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0693c86e1d21c8e205a667e5feae10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a281658b3215a77122ffd2ccebf53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226b8ec6912e3f9359ce0b625fcd777529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499e4f724fe32cd3e1ba93a95676b73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70220988a6d6d2e8630630ed4e964a53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faac03cb61098634f750fe3edf5828532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d5cd35ebb181d86cdc031639f2b3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58356c7c154cbad836d2e05920b0c204534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c6f3c3e9d9aa9fa5a8d99a13aaa7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b99eaa66c74f898de60779db292cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a72de57b30a0997b91df6a044f41d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711130394932d6dccb9f4f1588318eb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8206177d743a20e0bb4f0fdf39ad050539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde7e379261a4a0d6505e8dd2845186540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac36c21771097ea588bf0c06dbef747541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c1d74c91d4d916c5e46a10c7b9abf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fc60724a230c212c9794413dc0b7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5e32bf5a01f49fcea1d89f1cdd39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd0fd5130fb346a708770e6ede2b79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91530442042473b58bdea7421e8378d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a9a643bdaca04074d1d18a03c706c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6fc5e4ddd6c86ee7a360671ceb686548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf518b231879092b55fa3e9b2316c7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91eb69b0491a325fb9696a5a4191c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2374470f858bed343da4e66f336210551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01444c3d879579ba84ad05837cbab095552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd069ec5578510d47e596c2940cef0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547ebbce453717af24cfe30bb6fa54a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99bc179e71efff46d70d55e0b033f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a71d48d5b28e5099ec4520a937a81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836f3cba3574d65d96608c34a100bd0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedd5c438bcd250a249a1d9b8f37872558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e488078b9113e37d52413c5dcf2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c1437636c083787d564b14ce09866560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88300aa2f4debc2b894c06b062fa208561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843fe43da0856ed027dd657bd0ae3cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aab25fc92e44e3c6a699749508391563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff394dc7f1ebbba0137869bcceffab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cb6ec515c34855b699f99da75cf00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04cbc4321b01a262bd1c27ad4c2d2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65b0193453bcaa216efcd9cd0cf8d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e26e40726c785cbcf2c2455684cd11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96037d267c31eadc744bf6a5b5d29f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646cfacf104b3857c47349e733594cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbb622aacd8bc64806fcb7a90cdd41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879da00c82d0b33c77d5cdc2a4df3583572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee8aaa372949eff05839721bbace91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acc2ec3de10dee5cd44506512ec4bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b997f40263e92f83cf81e7a2f36dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c3e389e6acc808d669f916480d8ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d7298c897a1317b643f37e646193e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f77fc48524d2e80372b8de137e74a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5697900e15febe2fc46a775494632579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68543bfbfbddb79147c1f55acebf604e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eb7a54374126ffdccdb8a3e2ef655581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cc9bf8e6451da2db2d4ca4c5d2c47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414c30b24e6620575efde11eba6a9ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763aed6e7ed973db3b5f148da1d75c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77869e8625ddab80dcf31dc4dcfb53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96cc903bd80dcd4e2f18f2a183c5e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af5151e8c64af4a51af157b795549f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0ece68e81f7553a32c8fd046d8663588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2cd4767461e7d5ce8612cb1532ca6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5de149a75ac7e8a5a5486e4aa1b141590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c858a3e86a36a867c08df35d6affb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678ca58328377e95a86447700ec4006592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a19ec47ccaff89103954dca96b2977593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9860d4698e3ec76d511aa3f1e6ad7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382ad60e0809f2cc460754a74114bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829b4f2eb8fbb6a45b6cb039679db16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b7fbf3179d17aacf8b93d7b20d77c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5d2a1f1d70a13ca1abcb6a49fcee6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0c9aa58e2d7315d1b034679ee9392599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272732cca0bf2c62d1c807b40147315600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba7fb25a2dbe102a1c78ce35b09af7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833905f39dad6b1d729a100d8eff53ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4921f38a01236aaf39a8413fb103457603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af81fa0f55e450efcea07a1444da4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b43354c9386c1b8d1cae677356d6f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12859491ab8686666a42295fa8856c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4adc851bde7454ec4dd680e1ceec9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de997aaa1051c446a15ec880fad52b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c27663ec79a563c2a32796e1283d15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838921315d84a1685df44fe4c2c1660b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b100510bc3227c6152a0cec83649f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed1bf0491564f3fb9c833c760989d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0280103592202b22c0138c30a3432613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0198a06712a3dabbde3b3fdca846acf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8974372f875687078aa1333c3026dde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31938b5048f19c394d4ee61b20738226616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b247bf31be754defbb7b027323573617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae367736ad409edf044516060a0d21ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e153fa09d76ff91e0b6d0b5cc9afe7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23272838d0fb95a6e248d9ea8502c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c739b06051e4fa50147c75d8ebf01c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004d607d6027ae96cd01d8836efd292622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0bd3589673d3778674bda172d1352623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff7ebdf49ce97c08104e6f2bff0256624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e94864649408806b29c3bf5cae167625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb02efd70ac9dda0ff03d2bc3e6b38b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90f16158da965ef52166d217308d7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8715ba7e4934453c6a6eac070b84403628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251822e94001c28973e23fb0be9197f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75de584ab7db9cbc208fb7a89978520630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422df683de7eb8caf4d811b5087efad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac9fa7357f55f5b5d1be76c2f5ca63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5db8ba76a3c2025290cee00094549633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a43f9eba2c077fa99b011aec8c799634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fc1ebee5f1a9bec48f45121f2345b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d164baa91dc04587fa9a71e6b389ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f707f937270f54b0421500db85a1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823255a5da4137f23536b987645ba7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ab7aca5b2cf2bb973f0024f78c1ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d30228297e7b1df46e854ff47f4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d18965f4e99c3d15071caa4b85a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d61e0f1f332b110b6d19019799a66b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0467b0d46c5ded9dc6ccf4ebd7e472643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff178901ee22f2194db05ba5b2978f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744d05e9973de83a4819ae8e389f870645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90f4aaefcb9c6311072a13ec5139b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d80d8aee8b311a4527cef7c0f96dcc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdad6c87212389738537cabe966846b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb99ba0af010182c18ae7ceefeb811649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46890f7f9b190c77135a59c4f70421650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9ac8b3b2889003b148ac7688c8c8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff59210f6b825cd950f22f1265fb87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479821496aadd1fde9ef8c8ca2a2b3de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2ad9e0cc5955f129bad5474c8bc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b67481da84416a46fb706cdcbaae7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072e01092718c2a42f77e0d7c9f1295656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c697db5bc0e87b01492fe521d3503657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74241b7b043c696366616d022fb5e255658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf5780a4636f1abb04e3c4a54e0df9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda74d8e40215190efa82b57a8567f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7293c4114ee037e50992aef571d54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74ee949d4b0ab639c4b1071d7557d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c804e7d847f99bbfa45f3426e60ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a911750814b59bfe1bd096233bda4f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546a1c9707913b17d7f342d24eb4bdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69aab8c0149c2fd692a73d2ab9ee1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d49c58abdc6d39297776165661e7af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5cae5b21e2e37cf68c25d9c8af9cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e57e78f65f879183404cf48f2404669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e789d608458f3482cc16cf09c830524670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749214d5299ef7f8110be957c4efa97c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5af0ad8c5d0fa784092fea324ea84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffe212501cdfb6afcc31c7f804bf1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219c553f31b10a7de809ede23c329fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1454df7fb0f6f11746447c161cf0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8d0bab11b61d7a6536029c7dc10aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee96d544c3e3369e034f7a2a3c9d27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d61ea0c82cb08fbd8c80454b70d9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116e2229b493044cca3c68377786ee8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e389e8c7b6099b715e552b34b42fa3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6598786eb75e0e9b7ce32e5d4092d83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61702b75b07b1867eebbee5d98d23415682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9afa66df133c5feb5dd0d3495fe7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bd13057638e5e48f606d03ff9543e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d57f9ab891dfab4f2cea4c4850037c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b13dad16b23ed01e29dec8108242686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39def564eee8ee573ab897695130e05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe845853919f1f53e65dd24affd9a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c6587513a5c6a47dcc083ca0022b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2693513b8029349909f613d2d4acb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc957905b4c633c9dbfd16d57ec339691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be74d4ff238126dc37246d67ccedc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e6f212e25352ff98c6d79ece3ea0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f19cabab3ce084c3f296e0af9719a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673bbda6eacfa9d9eb0de31219cfc70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73b96cdc3869ffca78a00b09fbac2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc152b94fd63f69be14a15bc27dca8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb686d9391a076cf1f212ce4a1f9214698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77affbeffe60426c52cd7217c8a530f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf201da1c247cdc6eab204bf59a16f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2fea8e31e2009115d369cb94b6bbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51043a7e575a098f3e5681d5357cab2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56d3f6d6656d929c0756cfd00fd5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eb9dee8a20f4c2b0a247f6497583b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bd7e4fc4779e443748b7876fff33b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655617cd1ef25d8fcab42b0fd7f565706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a51f69f49d80338249eabb6f760a36707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462da60a5c5570fe1b4015659840bdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b221c1a216044e96a629ab11b5046bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3bafd102a1289aad810cd4ab6b0a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7025f47c06d976d96b85aabed37f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95997fce12c787262026bcbc300b7df1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dcbc38beb251b9a0de7a3fefcf753713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf78c1c61107b069241f6a45b6a065714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a387c62f1e711c742dc4f8ec3ef6452715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76005014759a92f7e998f6a7e109e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895555305ff33ae9b17f6baaf2f23327717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677cc3c112923938b25c88a62f79825718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69820f4defb2577c51aa1816a0c64971719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b770290a428daaae20e83bdc825099720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dc8c2d12b9a6d0f752977f24ac8ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755408349137d14a04b8fd6344bf48c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145d08f2927c88c45da856f14a40007723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6ea86a2fe82a1230931b6fd97ff67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe515ccfee015cb7a14472b71a3bdd1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d31ddbcfc932724d041fc542e1024726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea925164fcdd62f94d375471fdc2f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba7c97d1f640c8e8c2a1d3207a24e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c736f7487b46f3b52edc1647ba95d1c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df78a61e600dfd71a9d79dcce1ec0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b826248fe3f6267fa22dfc584b9654731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1180e354d7a994ab2651574f0b98762732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123430f5f467716667286a155affa1fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceed7f201dcb7170e2779693a28801c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dee7c83fbe1a6eb9a7404bcfd381f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbd9de7ff8946cd32da5026c48bd2e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96bda65124658367dd0965a74cc396737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4129db3f6f623bcc9b9ca7373fd5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac02947c92ee3e7032766203e23bae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4afb1b1352d84c8e9e125b86501a29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9129e91ec570f72aa24748e39ea632741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9ae0b75aa3920455eceb7097b8031742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02002f066c4f513decdee56019bb8dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f149648310951f6d8b720fa091ec8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66184bef263315b9018eb2546c5193f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2f43bd4c801d7119041bff22e92fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0817d19a215227cf6a1d47f9f57f7f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794a06b30299ee6f7bc1fda4b2f877748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e194d8b9c35c591b9d71e17f1a68352749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4daa38b87f6556d617ae8c075ef11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31d14a857ab3b5a3a7b8640187d416751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1dd690344042f124d324699d867d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed9fb473b03b16a3f2120c816eb8c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10058803e01b557dce3f8d94bfbf1124754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e963d5de8b5f847727baf7803396f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768802586d9198a35b3da5b70e6fd546756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaff2063028d3cd24250d281fe3c904757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adb7457a7f821ce30d21aae3b998c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88976de303f2aa711798c64211e1214a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>