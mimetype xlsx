--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d3cd21bfff8b515d49eb363ff11031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a76dc5b75b1d0bdb2aa5abcdb134e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd909cb4f71f3d8f4ae70e69caf2e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0044e8dcc564ce0f05412c3633d3484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da407ca779aba4422531165ff72a3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174af3fd8217cd8f961beb47f4d7c11b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1ff0c82f3f87e84c618c63cbf0bec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd0e38dae852f1cba840c243d3086b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688a424b3111f5bb02f9d1f45ca7d809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c92c781ef7a9f326b1102a66d925b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd0c863a28bdfd8e8e6c819c8221f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015eda9dec31d955148709ebb3c0c5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e75ac92397dd915013796464a0ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eadc1b3283da51b206aadc0abf5db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd09e960b9ff2fd98e91e8797983cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eb3be2f0e692f2e14315b004f8eb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7141fac31dca782b851e5400d94d7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c40f5406245e7ff9b8f8fdc4a0ceae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4f36416438b254fad3d91c71ddfda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c30d5d7982c7dc48400f3c9d3e031d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e112c9461b5004d66cfa9c02ab52e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42da723de3d5d1dba47e61b5ff504222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b2aa35b66ef45d3b1d7c93eac223523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e0ef416c10ddad02238cc17daa93824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138991c85a8a24eaca6bf707bc62f8f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47d491895423be112aa2050f6bbae026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88aaa1587f69427d0fbed42c6cc0fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bcfdeb805cd3ccbb747e7d7e9c17c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edd73d8d04240049360b48097fdc9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af1082f1684756b0c66ed6ebbb5e3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89892658a3cee83a98594cdd3f047a5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dc491e5a61286d55e763bbd00bef832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049b9e2c9e597e86ced27a9b62749f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd745827b30141c17ca8dc364c0d67034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771ba33be21f1c0f5e537c302dc542c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f04dc2efbbc9990152a4dfeffba4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ebdd599820e19928843272779b5cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b551e5aaadd11c3f608a7c690d61638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7095bec26c6ffa78dd6737fcc76bf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875d6fc9f8d789e77d199cfee3ea0eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935616e7c87b2c0c2e1d96234861ef6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bf138bcf6aed7467be4bfa32d9efd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f72f847229bce51f904787b4844b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e81e6950897e593a1fb6a07717a73c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c216a1364f74859a8593bdacc833545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e3967056e440679fd97bc7252452546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa1bad41734499f144d035fe69293947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea18a460415a6d67de8a4bc79681fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43c8bfa1e8dbd2d6b94f14fee0d1b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871a6856c4a7148bce12e62bd01372050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e720c1a9892a7acfdef3725dd7c69cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1c0db44ba66fa4d629284efd1a95352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250b5362de99e25e9f7734fdee5fe3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407b254ec2479a01129a4bc6f7b0f8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37492be9e3a0b2a18341155e7babf5ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd218d606b59a155bbab7e035b353f6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f19b5ccd8d16f1beb05249579e1b3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaed99b5381c0dadde0773ec904ec058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5cf5a1ec3ae2291f484da573d057259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51733892eb88b1d81e9b3a27945910df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f6a4a17ea47edc1f432673328b30661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36402134e4f1973a1ef6b2333586d4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de0825fdaee767745a58e0d145026863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e66176d86ec76622b975d08db491164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb4c4eb1e3bb80b3d9f59da8b415d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679260edb40c214f51dbf8f3539990266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574d5caddfa07bc76fc9af03ec28b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea96ceaf2d8c51b633024226e77a0ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2657fef2a6635e26e6d010fe3cdd90469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b96a8f0682948a8330a7049ec6b3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc0a323c5480921b960ed3a0512ec871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df4a06ab1e433531ebe26fb7729d4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9353f4b2650b399af83c051d5d8d3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f93ad0e5688e623ebfdf289da07474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5e5df59566895e234ae6cf39c0a2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b40355735e18611b2d240edaa491676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d406b90f3474a7621de947432200477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e871f245708d1953e4056c462896578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d5d3a883af4bb06816c66f49d7c7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9cae41355b20b1119940c7523834b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7f5024b95fc66738045845864ad1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d23a27b39e6943c2142518215167882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d5bf4595ad45018c59f0d390c21a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d63896a9cc9142fd28a8618ce553f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86338140a68dd5855ca2c58403b9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a18dbc13dd2d40cd048c6eb6a8be7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220263ceb4e12bdd84b37eb7e5aa33d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53b4217377d82d478b86a68ad0122e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b542f4b2a34ef5b50acc0562ac6f2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a243fd25dd5f1dea3d6fc6b52024390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c792ed44b4e084caf5f34f7ee33ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23665f9ab94b1535ced2735225198a5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049bd9de678322cd6f439c1f10c2f3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1fb11be16821f060efd51bbf3d77094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d01512d9675de5a857f01692a94a8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f6c4111d00a00aaf0770fcd372b3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e943cb5649b7d815dd94f3c006a35de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205ce01dad4c65bf5d922ffbc48a86e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31e876b0d378fbfd5c2db09a686fd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d339f4a44bcaa775b181550f79717100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5174313ddbeb331b2f9fc3badf53c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce67cf8f7b0bf2201a16533b0fdbee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ae446ba439e691b1836b5202cc93e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127f6797c4cbd20795510e04ca5e932104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968e17342c2d919cbd003208008e38d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1526b9a8cd47006600abd5fcb8a9e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92ab03e6cc5f268ba4842698a41738107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512dfee2dcb4c8533ac5fab67f9291a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b46845a28a0f0a394e6ed0c1efebb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb551678e71b3e6be5e80f5cb3146a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdc8d39f6e3f807766d744ee1d415f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e27e3841b57ad31d893f592ce0c85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae9502c5cf937fb2153ed15999569d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f884adbcca635fb50dab721663e847114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85494e90161fd7dd473caa990e4ce4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f484cd1703dad148eef249ee759e4d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afea50f2d283d9babbc2442c95c826117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef94802e0746ae8edfd0e8785886c9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51fc10221e73ca8c702502d970e310119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6571dee4bdd6db63626b8bbe33463120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6071da00fbdfc5d55e45fd4997560ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaae95fa9f1ee8230358550acb763b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddc31391cbd125c82c8fbba1472c45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbb066f38de1633af03879fa8c9f48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0854d297a5b48942efc3f5d218d755125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609e3844d65ef584e0055c4758955d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb20875a86eaf238a0414438c25062127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ebc5918fabdbde820e5fbcb033b12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf5526e06a0c83e2957c1fde6e1772129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c97c671766ddd37fc19162ceb18839130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bba533c1a156cb23b1bdffbbcf6b1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5726c66f53a79faec31f21317fa313132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ae3f54cf37908e60becf119029a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e24dac99a8e537daa0de772350ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa486ce3ef566499354bb477f3911f2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4188f250f7e05f3db85b87c9af5bfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d646ec9f194a7bd64975fedd82f11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268f474dcaaad1600d273a6b0b90df6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554db030e2bcf5adbbcb36ff82fdf99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91d028b0805b01e74fd5cdfc3be6e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452ec37cbd5e0065476787776ceedae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b28af2b1cbd7681af70c04bdb20f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ae70a86890c92d173c39c17ec345143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508105477e3e30c2bff10ea1a17a979144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632e251eb58bf7f0b0c5d7b13df38f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538c73eeda96e71987c2ecf26ab3633146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bea340183c4ad8884ef0c2bc73dd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62a158b5b4333d8f93cfae0f4d546e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a9fe89285eeda352f199f57eda0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967f0614fdfdc9d846cfcd291f78a83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a119dc5d241c8f5453e50a80ae599e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46fd7e47cbfbe2901a47e85f6e25d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc2a8c589597829831c4c9a9bdd4e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a776bcf438f29ab4250872671d049f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080924a20f4810ba9b2d7b69e6476908155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbf5cb5c76eb9503c7728767cbb6dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6669dd72bc6548d916d6e0d63dbc726157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a186828d50ade5d9ac11f03863848158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fb2fdbe8a6fb4e39842d9927509e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb8ab6669fb89f8f5e6087e85a8204160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c80e8cee0d3e36d216692aabfac34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c07997ea774f626079fe7c3edeba1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d3692cb2c34e65bdd11a651cc293163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfba7e244b375d2e056ef302f717e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89656fb646f006813916c035a750e9e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aecffab8d944114deb40b4ae24835b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826a0ac6967aaf5613a2020d495c833167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b83bbf3f1e802bf85369a52a6eb938168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea5f5fce063b12b2547c40b29ebaf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d174c7caff3f9b8ee8621a250b0826170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4803bf7c0193e3e69e232bec4780f03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f04af9244bcb35ce6e4735191ca9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e788f99598df2a228e8d581ac444e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f33f3ecf562a1a4c161ff753831e64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c69bc8616bd146d048a2d8ca51f50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aee535c7ab213b34f0af1341ad45b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25edb6d0ace8efd10e4ee48f8a583a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f445ace70b3241d85c0e481d9c10f75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9e806d06012dc57b60d06a60fe7ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0bc2d79ad3a0290160441edf66ec1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112bafb2c28e779eeb58d42ff2af6e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1766c3d96bca38c3b685ca34e5d7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d5d574fc2c9ae8fa0d1f8396cb926183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc5ea3f47595ec1198d0816bf3178f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311dbd7798ae7290f0ee4257b3c77b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687e49d5153f58a2d8cd02753029ebc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2950dcdd8423cd04a17948cc49300187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca205f4d1072436aa7e293a11428529188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b7ae801e93afdf0bbf9cb2d7f3831189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a72d9e8d274804aeacd1960a52ab51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e8ab40efb970ef973c03417a33416191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10435b21ee14f4238f85ff93e9f9e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496aaeebc833de63ed26ce277e4b304193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0208a7f29636296556392f4eedc9716194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdb90f8ce08268b8ee37bf38383e30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afe7abfc95cfe0b6c958a0b5d1ef3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bae44c0c6364c913a20d71a216aaaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c62e47632d1a2d473e7e46a467b24c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ddcdb0a950e8dea210011ed4d1484199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e965caaad9baeafea7a2db7445d0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c1bf975045b6b4a01606705375e6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62561d6f2233c3aab100f45e94846621202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117172af24329e06148d799bfa687f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec93718ce1dc8e7a1857033ef8950b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c04baf638c232782b2bb9361e8fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266da021c59c0f25f403b613cba4d993206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6824b0b5bda90cd0d52786f32dcd61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fe5cab7dc1aa352893bf9f639ac3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c357fc775b8eb14a7e0b63b0919d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734da1d3510a00cffb61b21cf7a0d1d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a42ef78bbc766955159cfe023182211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7923dec818d8b67cd737e16e32a70b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf79e4e8499f8025ebab217eb72d10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0b5d8a27a05887e8509647e17747c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5807fac3e865b8e5077f5308f8e8f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d8150d756c0ce29576e5c35e357eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faa5dec5240707085517a02b98be2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca789e3a467ebcc5b4d8e4e0234269da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cda4dae3ea1b1ab61a8867d562125219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331af7040704fbb546fd0ef61941d24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbc6531e0124e5df3059509edbdfcf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b66afecaf61ea58b2e0991309e04d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2328025a70cabb0c3a2d6ed29945ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a20a5c992bdd9978848b16c91311a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae34131d97d3b3c28af2799c5ac53d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec4593491e1325aaf29e10843db61d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053475947ff8209bf8fab4e286fbab3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36564ebb5dc864eb2f8fcc5e62e2649d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137af40fb85a63dc02b666ccaf5e8fcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8c8315751823093a4ac3cd225712e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16394c63e0a2a7c4f077b83add168bc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2ca2e9e8d3ec6d7bfcfd6b08e0071232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07656fba16c848a1c7ac51c1c87579233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae6dc71854de36ea1efd60495b69e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be35910ae0464c8f0a3b6497bdc8ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066fdf538f9be58b61d2e09e478fe56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa962101ec1ba405c7f6e796f9ba3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921475e57a31bb3f3e21881b14d461d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9722f9314db48ce358220f66af86af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbf67cfbee77c99c7d97fd10a8512d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd0d887b45fbdbe00386d89a8531f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec227a70323329307f799ccddd806d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a13cd3b8d959b2ee811df340620c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a62878c8c7f5b5bb37fd43ff6e046244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b1f4b51eaeed6d9181572f3019b8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d0a865ccbb7c422dbac3c21b590d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc9d0ad7dcf9a0c6bb2055056a2371247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98842c409c1ff9952d9a2e10a3bb7acc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d58eff9d1ea147c5e5a3292b6eba0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f604fc731edbe85acb67a79b5f5bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d22858cadf1ef02e2ac5813c4e93c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71a105065fcc05d79e9101c3caab48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4b137ab3d6b7e1bcaba581fc7bb16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab1446d2ea0b8a9db7225bbc18aabe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae2a29445602315b3def8a9a293243255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648e0ee242c2fbc8605219120b61c85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68dd76411f266e39ff5f15f971222f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1d51466b7f1841bc720d7d9effb01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787b1d43d85ee8e8bcfc8a187f79450259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92662b326a4b28ee000875307583d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d1949cff62218f0a239327f59eb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990af626510983b3c6318544563b8d1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d0d314ff85654129ae74e6536b28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30db66b17316da963b96d3cab6f410264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca9bce1873e1fe67f6a813135ff29e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed5363570da6d28018f3692b9eaad7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000ce64e3b33758f5d5a4ef5749ee42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5b810b41ec75b2fc5f5bd3ded011268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216ad0ed92c3cfcba306865cd4b18f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd73322152b69d535618c545e8b4f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4475353c768344b43ccd0060a7b5e5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ababaf841527f221001dc4248b872c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161b9f9457952eaa256b950a0a0560d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f23fa918c86d7c93b657dfdb20fee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24186587cd67a0a435d8492602a662a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec34501796b6a5dc07bd92e2bfd1581276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99366d1eedf0ed5913196c5d446cb2a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddffb5c223023498210e615e053984278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d066c015ade2764997326c0aa91de96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18d16312c004f77d01638bae0712c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd8269098113d816023edb8553a9dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2060a854ece19a4149f19bfa4adac4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d04f18705e512327ca6f72633727c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475a4ef5e59679360bf76252af7e6e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7261d974fd226df7e64bbe1523d34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53922289366236b56cf79ff76525ee4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98621c116c25520aa8acf0ecadf6a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a76d63bca90282a6fcc1807b297de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70bf618fcc394691ec7167cb37786f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da6365c63320cb22cdc7404dbc902b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2508c1af1481765c926d5a76154607d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8af73b9fe991738fde73f3226eca30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553b4c0ca7ec0feb6933953e8088740293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b48b43b95d364e0b608657acbeb8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d952630a1b3079a27f93362d5564e15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449140528758269509af5629e3a9b286296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca439a8a498885d9d7ca69c34eacf0e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec0b32e9d764933a98ac0b1ed08953298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2b454f20f9027ad11f949b74b18ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d808b2842c5b5bb3bbdc407228109300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1e17244977521e019b7a8cdbff37a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032b9cd9c2069153434d18acebc3460302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67de61c80ab803d276ee9d80777ec7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e7f9c8ce17039d12e0a2c1d4c5444304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff29de24e16a0a9795e4d2221c1aecb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b132a4ba1947e19ef80f90aaa365306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa7915ff24726955979c7bbc79f6f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b64b007df33c88071884a9539eec5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c0fe607b9474562ac4586fb60b70c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f36fc44d5389c3d305b552c13a9a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b369c5cca236b825384f8d4d067fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02105e3a0f138bf016870a0c329989ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49047ebc3097810814b13e79367f28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7c39bcdc926e57b1843ec35ed1153314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac77471005164f4a2bec3d4b34b0b30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863dbd22690c3fe38004587fbf2b61d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114906f21b657daf9e89213212f04a91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be84c07db9d24b74ca08a398a46c45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a45281be48a5cb0abf872352cdd04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01bfbdc47bfb9593f6ac4246a3a095320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781801ec22897c3a65979c53618a9f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8188df6d542be1aede6f451e62f26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11acbd36767c9bd52a280df9112a9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25c594881e666be066da79acfcdee2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc66ca8affd5d0bd80117e318939ce6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad3d88c4bd982a519dc728836f1f76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631f578211b87707cfe7ea37b0f1c13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb77960391cce50d68625370431175c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589033b433702c115b9dc636df264ef9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4ca448a5ff141aef03f91f1b67c63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecd08f77343af2e9015debb5457300331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d132a88cc648899a48f087d8c02cad8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e61c92189b42c1a290c63a3d8efa1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf670e9666dfe062a5fbdf7d7e5f461334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b334062606d5023fadd76cb7d804847335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bb9daee0cadf9d52353d1913c2dfa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23085e80494b7e0f6c4beccd8cd0abc1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf49b4ea301717624a02d81071d4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039516ad36bc8b0bfacf75d219f993f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca947f4ba7a7aa6b598739b4c34f3bae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d335be2c10765504ca75b13d5ab9638341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f66f27d7192b2327dfb7cde1bbfdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d84bb2839e20fb66a17dcbc0c66c2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4c1de57f6519fb1bbeac14e1eec42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc1e7461d62a4920b8047fbedf6813345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7caa224c1b35fa0772484c9c94979346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45c78cf6934281e47266a723018bf9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36c8580a13a7655407f6cd91c5c4d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d011d17d3d43d1e11259ca6a529f5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578444021520127e75aa7c4a23d2ed2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59ff01a0b09c91ba4ac8451e8f3480351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374524897b3a3d4231b672cda852213352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bacedcdb854d3e2a8296d8adb5461353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d642f4ea033b027f36b638b515ed1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76143d19d1614a82c6fed7319a0391ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd0b1b6f051077d78323a012516286356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ae56301ff7688516acf293c9f83f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6d83ec8466d0e92c310636192cdef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803732c548297adeeee39d9da747df6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563f644605234e9895dcb6be9331dc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204f687def3bdb455d485b92d29f4a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809608aad50b56f939902194886751362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e6a84abe4576ff98e9c03fad5bfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298f0636c6e7023628a7800a11da01d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2499b6815ae076ece54f0ca28d9db1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e476c973faae2267f0758812925697366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b604e935fb7337ea3bc657ed2b8d1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d538690903620064538805d73e99de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134fd3a51102303eb33f76f836ae1c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af534a599c9ac888755048b1223364c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbf3cf8fc095177d674e1452cff801371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0203e260b50d61f382d62ca696fc73e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b66179c9bd528f72227b20e5bf29d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775b91be209f79ce69b196eb12c4672374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c771989762f64ea8187121f80330ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd91416d51e977e7e236b7d7baa7d34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d61ad77e677e03e1748847dda718e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55577016adf92661bdb7455872f4c799378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776e6f1a479db50a8d96e0ff28271c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81f14ca25fe95e4c61da5a5d31ae42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a5fa44a48098e46fcf50a2e5f2062381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc28b94c3eaf5e475d59992d4cacf7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e635d3971c8c314d125d59186a69ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cfcaed6d82573b83efb2118f75f4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a810d431ccc09ca01a472394c9a221d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff95e6b2a6234a18184a5425d9f24a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df9e61bcacd6032eadfcf24fc43c24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51686cb5e65ec3256eaa3d2c36d777388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632db2299a49aae97529dbe7583327fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7949910a29452ef0bb5f3e8598228390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b0a7786fcf6e0670869c337e1377b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9815ec265f49901cbceb4a21579485392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911ff56e5185b61cdada0e42a32188b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359b79cc5724da18ab49ca380504930394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaed491ea4723636872840214e9e3ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005b41d11e42a9e4053717ff490885396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd64c7a37fffdaae60ecabe5d34807397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb8315fd8e1b4d25c24499364cd3b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf545cfd630a5268df739280ab37ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12e090553c5b0b908d1990498737a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a1f311aebf8ebe657e11d52ccbc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f05d1416a50ac651639024e3627f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fcf44039a02e3ed73c7df846c42f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8d4b03bf019aa2bb03195d85d55a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830a4233bb454c5d32adb36eaebc5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b2c94245b8b84a8bbce9600570c05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ced01b69ef4aac0ea982733c48655407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea741a13c9502aacf9565fdbdde2c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd262ef850ea2ab28b1c8011f2dab7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fc912ab494e2433b6d57b2f2587ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706244edceba34fc138f66ee8c4b038411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cc42d77912d2967cfe350a24a0aec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b15a35ab195394b3f31428327c1102413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e956dcd43d50eb971adc548940bffc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe852848f4fe987d7a40b1485d6173415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341783c6e933d20e08a3f93903fe9e7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fbdf273112b3454193bff38ea7260417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a538831d9fb4ebcee12d491e5e53723418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee2ab087952e38c70cbbd91e8d2d19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8873a6384b969f66f23abe323222fc0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa585f60635272b8c293fd9e19d9b09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9f6077e74d687258c5ca4cfeac2a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bf6c25c7e626f9719497e12a44a04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa9d935599fad58e66ba0f70b46447424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798cd0a813af76a44053c35d6448422425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fc761d1fa1c4bc3f8d2da8a2e19fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3871c6ccf1a0a908792a6cd66708c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e706a8af082ecde36e1750bcf8a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648577e58e92189a644696bc3783fe6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a79b935426a4d9538b65c3eba384a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d25fbfaf81a701a6b10326f737c509431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c313f5e4a584ceb83b9b7ffd323b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dba2f83c5eb47d0ac551d680bcf0b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e28332ece93265bc6e4095bee3af3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af800b686a7a8a181943ceab1e5a94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f1c7b43e02b3aaaec462af07b2433436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0159daa0fcfae2af758774ad26f53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8336ee15f4ab94acf86b680ffee95e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ba0757c870d643e45f45f84342907439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0aaa494f43165c932c2c200debb79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c1fe59c2842fee39d602b1b946f97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1776417467fcce96325f2270e79cca3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2445f9847f362caff273391395962cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288d9fd90916fd83eb0f195ab497d47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a599d529add2318e5c4ee69a6faa34b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368df6f5614b84e24de2ab4d018a8d2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e87c4de6eed93863f655211a943d67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80df43dee294d86ab9097f17463113448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf6a5e4b604882ac75951dffb538b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a66bd61242d9e7a232cefe1f01b9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932f0fa89a0a037dd01f1ccbcc122ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff385b5d434d8ccb7469d57ce9b3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fa7140d9686d883600d0670810198453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccfe925aca9a54e88073cf9751753f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca837ba313197f5f1070d8cfc6fec4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab209e672dc0d73d1713465fe8134a01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d82e47873a3dffffa69ef87649115457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3a42417abf489feae34675d611f51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a0cbbcc07affceabd7f49ee8cd7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701d922fefb675821b2d3ab3981444460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8e1c21e4f78542a85be94ebbc6b9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021e14312ffe69b6b0cde741fe041bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dde7b96aca3873c1754ecd825385a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e01c328eab35bce6f5dd4d06415531464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4757cc07d72afcc8d6735b5bad406a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93ec80fcd27dbcde579f559c28e498466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a304927dd0eb19e74afa5381eba7a90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1744277ed1a21619f8f778c9a1b40ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02273f7fabc1bfb8e9a481e43726e4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ee1ce17615ddadc3a9b7a86fef913470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81787225bf2f54ffc723939a4bddb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb77511604602692db4ccea7b239a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82465d9a7f6e13081d4bba0feba1115473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba222568e3f4b0ba252c3ba6cff424474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456700655dc526d26fbb4ea375ead908475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550554b15df0aa75c20df666070a761c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c561ac0241995d6f659d577ee5dc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47682f481784d58f26555cb072ea869478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20dc97e1a537951eae83cff244fa34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b49ce45a69a99d8e1bdddd9d7aa5af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3835a3b7c7836c77f3df851b84c834481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf3c635d2c174e786b22a7f78a2ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2a0efaee0ed92e3531b47177a6852483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960abb0ece60db35d6871adc583c23a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de0193c17833caf97f7dbf1a8f05b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4e87793bbab55c35eef8f11911336486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b03e4708e30949b9dc9c473987faf2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba0ecb76f428ed51b0164fb290c189488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68580ae9c77c957410575decc4e1fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7552555e16be2f5620d84227a25e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea95b51b62db62ada6c06eefa234cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a670af0a70d3cd9082f80f0d5d4428492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd6ec614cad67b968e5adb33932653493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f9568ea2f8c87bd5c9528d7202eda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f6f5a7f53c95cdd17d87dc068d3f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84124d0b38ce357cd047544ee7fd8c44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fb473d5ca6de0f42af2f2c7e28d68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7890d0e1286b65fc4e79c80913035498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b03d1da3ec5135960774f2fbd9ec6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146fe048bf627a5d38eae034877b5ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7289e8d3d8868a05f5192e965018e45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66599b9b41178a993bc044fcaafb26d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71676c23d691663a5217ba902b186d16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2674245eec962a4302c16bfa8bc2f05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30826633bba31355e2cfed7d40666ef4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43df6188031c1e9ca8014dc2ee5dc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2294977879879ca4524de117aeda50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069b1090c977a3d887d5b343fccb9df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abda84a1405b8c46ba66638f7d07c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51d934d12fc0f3704f916597f33a7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eba185dd8f969650aeb0400a70563511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da7864dedbf106d4a5a8a09291681a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f70449876938c0f2967e43bde806513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53476b400d1d1c64b41ec0c423b39a4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a924e69f092a2974061c93e7e5072f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fad4fea76a09d4ed6c99ded44a76b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02c274c49953ae1302f47ce4897de4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127caf5d38b62abcedbf6709e7d243af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd637536fed756e546da4ae6907bcf2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373ec02ac6cd4e2d56ea645e8b1d95d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125a2c2af4168374a976b16a625efb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596b031645f9304be54ebeb93f31492522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16a064c28315ba3f7d911c4c357593523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dc1f9210db090ea23fc914cd0a122524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffca41508a41d7a06295ac20e4801d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481260bf0a0d469d128477452131d5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea390d628ef4f1c56e6c0683d031e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddd753f2127cf2bfc6d4e69ca92294528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ae651e3446b610f73c18acc16dab7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f97a7a71c801a38b677394792db18c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52775d0ee1ee914d41aef3c30365e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2701f511e4697f4b6a390aa4000dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad83c656d77262620fda75fd00677ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545d1d5f9d5ae1b232905fe2f690f74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870ba3ef5b496b980f6b150665a802f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f479faec25921ad6b33e5082cec99f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127ab9bb556f7f97e1b934ff939a84d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe572f5939ccb0813bc4ca88ec4ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a75a54634bac92625b9382918f68f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f457256fa831509babb5debe1d7454c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1c0c533504dbb9fe7bfc38c0504d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924351f1e93dabeb1823051ffbe58f9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639341f00a5dba7805ba47031f5b9e3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ea0659dfc5b4d504956f73fecbab1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f8215abb68db87bbe01ec73a6c37a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7f29ddd233239c076effe0b291e63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631deb9b8b09a73051b25e196f308bc6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4815e7b723fa023b97a83c2558d096548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383d6e0abed191bb41db30e08894b7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69b34a688ed4af680c23606c883a67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe177b2def588fd0eae5bd37ba479d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9686394885aeaabb0cdafd1c1e1f253552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca02fa4d65cca5b2f8992c8887ec829553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15f5420fb8a792f9c3f7418d170b1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da3a34d07d3e3745e9cc69e88de550555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65213bf7706e12203bf7a7d75a70863556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d32201e05b5937e57ffd398d9dc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee5d25e9477efdf1ebde1ed74d2225558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc537aec7134a0165b460de8973a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e3de766de45018d4d5b50d16ba55f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a027e4a26d8e5c2f324e0cb414d780561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d30207fc05aec162f1d4bc4f915d2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655248e5c20f25c14205a86e72c6723563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd9ddfc828983c8b4a2729b815306c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea4b7172f8d2d2f67bbe89e2138fef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c0e483f3241b3c020a71ec6e74b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f68b0d0b169d52cdbb19a028c2f69e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da400858730f0893282e71e17aa58c1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127045ea516618c064179e319f32e93e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41923716ef0eb825939b7ef18a2f06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a05f011c80b485335302852abb8bce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601a8d6762acbd4f177bf2848c8c11b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91967a9d6798871ac0eb7fb95c8876573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c9d20e416b4e46f81ab7905f073a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb296550f6012e6d3e3c9e537bb525a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166dbacf538e50cfceeb5972ec69b42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281ee7ae869517e25da279e543244f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9a0cc5a7e8a0763add3f831749083578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf2b4db1e73e49e64e3184ec3d4f56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb00080a1d894ef6d2b480a6f5897dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95474f8604367815632b0d0f03227a64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832af040afedd16cc0222f3ac7a4a9ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88977e642758581a4f2f1c299bea88ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142f855f1f9b56c184ea872e0c2b740584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dcf3429fb22244b1ec5a284e6d99b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9ec9edff7897337d49b223f80be34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40badd5ee9b109afd711b4698ecd31cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3117c23d030c706b6b6c1efdcfb713588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536240f7070eb1cda23e8d9f605ff622589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43058ff2d283e232b2bb4d556aed0a83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c22dd20f63ddc7cd5a8f727740a478591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157b201f250140af6d6af7a64d26aa9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213a21d0d35374bdf7ee1dba2ec6a7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446be4cddb2181d06ebe0a6be809fde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33019bddd603c640becfdee9e9fb8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b68d495039a202529a1268506b1990596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e053e8d0626344ff4aa8135359fea4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919bd9471c05adfb7bec08a9115fa0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c59d51b598721540b0ee137ea750599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878abd0bd9eabce1ac60bb60dcb9369600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c8ea5431fd52d9552a2b5535d8986601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa8076892d7f7afacc54eb3371514602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7a9ffa3de703168d64e59bd43768c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74253f42d13b5c54f9e85ac760905f84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec40520d009248d1e32f1fcb7acede605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11b8707e4a4f5b4979cc781932c36d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c321b1a4ee162308323b175980b82fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9eced80c4328174324412c5a8a6c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a785b610cfa89814d6d7f3fc83092bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869319883309267b473f6e9171080e06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58b82dbf2ba4bdc24c8e8b3c16326b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27005a340b2f5ce4d79f4b53f38d696f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924320da05c07c02bacb2ac3ad601d65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e57bfd90c039e3fd1a8097b6d904f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cc0ee8c469823a1c40a7db0dd8e30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e34959c45e6851432297e7273082f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289a3c844bb807402dcced4b3f13869617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b1ff62d0d19c281313613ee46a7d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88a4c0fcd109c8beec6d96174cd798619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d74fb3fcc8a6cb3d846aac1306bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f968e1865a55e0d0be78b818c483a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d03973280a7ab094d1dc72fdbcfdad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f5ab06e1f06fc993e75ded2018b7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51599c3689ae477148454aacdd29b34b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdedc22f1dd2604eeea8ab915c4ae7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9107ff327f46291b328973ff82fd733626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888414a8428b41fe4601e38509719ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65b71563d8af1871502457403b9973628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0501a42cdb5cd56dbf570c09566870629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a453ad228e0425d594cfeb4cdac2b79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ea601e01e1cc139623a9b582a93ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64c0ccd342f4adfd84488efb9bde74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a4955a76630a73b5d31a4966a14ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68981c5477067e7c1656e615a0979a8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8399840d6441f04bee9cf9576d0d13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31800acca6c292927a38548dc100fff9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a826471c4ba0e9b68638b9e95fdb821637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd30948d38aa3243528b2eb037b6cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eccb88d919087efdfe43c9c9f6c0c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366677c8c08037b5b8893000c48aeeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a209b867884575749283df40cd66a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420891b9d7cc04e936b22d2bc579a1a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff20a7f7a8809c7d0d3e77f483fbed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816496fc9fa8cb5be2a142b5ae8924c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f88070beba20c46b740ab6a201b9a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3999059d743204774e0a0231c40187646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d1306ebcdeef3aff89e91a899d0db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a7fd64cf8b5767981a9f88ec7d847648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bde7e93ec61fa2cd3f4942cc8d7f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b745db791c3474e71f938ad3aab02cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdde08783d3c1cc59fac5a2b489d29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d0ee3155bb5c1e988e5ef62205d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3dbbdee98cd802c4834582235c12a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a97bb296b1f3d7898446068033c756654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a04ce70a70706a64df75df34e65699655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1bb3a6d8c6c52ac18c98eb4428da1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f218069cae482eacf803dbd735bbf9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd317304251ca500ae46aa9eba2aca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183154c440a032dc5514b62cf11a844659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0bee2eb33f3ca17d2495ce86a545b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00124f368105d9e3bce7adf2b44e3e64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46dc59d8c2dbd1f7b6a1d12f21e674662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fe279b9e9601d481c8426030f160e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda505557c044f3ae0145255e0bf041b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb07d9b692c70802d986de2074d7ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77687b55de7cf19a4ebc617cc7957fac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96bf5d5c1210e94785eb365f5ed2e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c43c94cb61d9ffe716d0a7519f5f41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0ffeb76495c8572f447280ca5d361669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43e9275af81ac798de77ccb55efc51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42223dd9579f46e271a5ed512eea9464671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef9a8a4bd466b3f0ac86d81801f5f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6056f037dc26f4e9e257533ef18aba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55ca022fee27251cf1439b643e832f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441303a05b1964ec90b5bc55bbed3fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb794869ae467c69115c3fd4d75476676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af6f08c94b378db08c09c98145b62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15353263b483ff3e472bc6a8822b29b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea50259c45b7a8f2a1d5227ced5e99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221aeb3f689ed6223ad9ab8e1c3378680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaf4edcbd7cae79fede079f8cc77a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d55d0b4e2af55d8f0d3ea26c1f1d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc042903757f9278d8e0acd4e64b4cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd779ed79c3dd621e1457ed26cf5f21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fb88ec5bd8d396b56b4f822e42c8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570a3e580904d46b4977ef7f52eb17b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c892c50b2cb052aeecb595c0e89ffff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40f90d3b9b072bdb0631963eb4b2ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c4d57bd543ba236984c650187fc47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a49de59e2af453410020ac102e6864690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e688640e5ed7350b9ff67aa22739a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20362452e36f0aea74e59a91b0e3d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aebf6e491689e8497ba527e41a97e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475158477481d759f3f3078024ec38e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005cb6223f2376d75e3a9756b7269b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8827fa362ee96a32440a1d74fdad7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf96ba8efc625e7437ffd20b4f34b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a33f6f7adeccfc09f037fa71cac0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d26394818c4670c1137e3dab2b65a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9940a6282cce53d49fe93dfc98cd959700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74445f615a2551135473bc04de0f79e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87427f318db6b9e64beae717f558c499702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c3e23517564bc30504df6c66e6035703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbd2b9ad3945c9cc8e37b676ac521d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2263680eba1d63679808069bd7dab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b308b00aac38bb6cc5d5254ca2d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07680eb7c00c7a4bead4b0ea335ca349707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ac97eda27c85151f93ed1751594fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f61559f41a8ab1af2df9a256dae97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098c281a47d02cb763f874d102b97f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1082fbe7dc5ee1147c6e5ff05cc9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5a79ef392d89214a0586cfe530485712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5dbc26b713f07a66a1e0320d077fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb1dcbdd923747218e99d8b6849a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633bcd167cc7298986e80c762aa04a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252f174798fa57df35ab0a86913055d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c85b90d65bb8747096ae502953a3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc76142f419ccedd8d52aab48e108a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890e163361723bce285d5f0bd7b524719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d28a1ebcbc7deb97cc5e428ea79dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06427a77fa14c214b91e9be43d268c4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1654e722dac20833bdff509e3c1eb55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d3aaffc9b36e8c188356c9b5c0308723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f53c69a0bf8c215e29b8286b8e590f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcecca92ba3b765aeff3ce496c49c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df871e5225556fd1eca3dc36eb1064726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e20c883ebd74cd8a9013be85ebda78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221205b67c65e151902226fdd2250f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e77d13461a9a8d7faf770d73def98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e426bf24b5b97079b6f1f8dfdd710730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d47b865c91d4f3ef5156af2f1b4fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d1867bac3caa9db0646c3ef17ecc5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e863d2a8696217f0402c0eebe4705d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ef268b7fb8ce69f7d78ade667e12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c535432e24de9f4d406a4e56da2fadd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43478b00f31de00cd04c0c5477b7254e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e21ad30b2ae9ca0d1189b81670fad1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc172323e4ee993ee0d93e21168773e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f45ad5155bb562a8f23554f351bf5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874fdb18f89a2c48159ec2887b316c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33977e855d408e750e66d27ff1dd9c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d6ba6d67df75843ed0f76a846ede7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3f4ed938b33e52a3009e7a6aaab90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995932da4bb369470cb36792daab0821744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3452d284fc3db98c89b42f266423b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b4da7b588d9ee8dbe8ca566b51631746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c2e9f2464cfbe39d7eaf334b23b4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fe9934f54c3fa376df29a0c644eef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae574e6ea48d52d09a34f7b3ef53fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825fb4c842c958d0ecd923f2e4c5548750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad0944b5dc5f3e6e25fcf9c8539e12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337cf549e2eb5ee2d9c155fca8509df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13627594caf80f657ce911ba3d357e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3674e4425059850dd4093c64343cb5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b0fcd51d43e2ea00cbef251a8cc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6379fdb49df716c471cae4f798d9e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a044eba6cb1f53789f1744d4ba8bb77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bc871bd78adc0a9e234db5e46ca4b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83c22d893825cc863e18e7987d1d1d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d4e0fa8b2b07678c63322fccccba71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00d5aa0c413dd673413f2f31b7773f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f05fcc4f6e98560ae01746f5756c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c4adb05a4aaff6893535186da8944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd558a6d5b56b1545cd1b86e92b36705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a5a49bdfbb9eab20b844326fee2616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750f54e93d6c5f370688cf8f6e7985d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163db35b187c861109bfb37c7e44858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518331930a0d0917931d0dfbb00e5c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe002c779bb6cfbda15a787ced16eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b038ef3ae02e78f0f7d25b8eb93dee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63c6874e58780023a726c8789707ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8501e9f244aead1921cbd783e0cfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56260188a74c942faa854e71b3fe9c5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e7c6cd3a78d042837d0db0b4c32f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ee173da9cd6e5d240c10d1c3a18c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e330bf7ba00f845ad1861d1956eb7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e08aa63313f6a9a2a6937c3ff6673d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e919264417056e98f05c3a779a357319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb37ee737c6284d13014621db8c118f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17879f22105c9f77618b23b3feed79b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfc7362d674663875ab959a6e7d06922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24e40e22c6e71ebfb55ac66d981e9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ea678ab83e2eb2c6c14e9d04e76a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863ccfaee3d6851f13895f0a9effa7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c897d96f2f67eff37d87b51b10bdda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920d2832febc8d9045645357432bbb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfe6a03b7f74f0a06d09f5fc607db228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc452290fd84634f9e89742b3b4d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f69d7ac937c871365361fe6c52a60c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eb74fb814c21762d78508ebc5ef7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e099b8723030c89958a2df247d700f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e30b055d27d122b0c07a5bfe36ea7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2a4c02e401f941637550d8b8f324834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3f5c2933dfc07f045488c0531ad035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7defd379fc84589cf362f3298ce20ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b990d162344d3f86a44758ce4cf4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c090aae6e16e49a7ce6dc9ea5d05238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3cf2e8143b04c4c12add0b0e35ad939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b8154818f56aded96cbdeec4c000940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d599ccd339d12e8137912096f6b9ea541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d3455fdcbe9cb5f14f783631b51f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6ac3752a35b7c633cbb0dc08d8d5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017be733750d200dfda36a55c6f566a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20654baca9e89eeb39d6b81270c15e6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee75ed175668b414e6d9a68305506a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3518925977f84f32afd53326cf72047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3071b7da65057a7ef5a32f8aace02f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaefdec39adba5f3a7dc5cb889b23349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731e2ee4f499ba266eccc7aa5d86ef950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4b84d41f58842634fc7dc885b035751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d9e6f35bc230cb98624a606168c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0fd99566e0520ca67d1342f4dac6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d093555522519fb04709bd9877e6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42282a3079da6858d367f4b1ff2d3ca855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca90b6f2738907105c9de79b2ff2f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141fa86eb870a1c334eec5cdfdfb51857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15213c69a0cf8d8c465585563f9e08458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054012d543020ad8bae6682f4aac41f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba416f3fe094b7234d08f9a5396acad160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008fe998988823d1fbe7f9d58564d6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87454b81f2ac10ee0fc3e7a52888190462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e7d3264424decafd8a6017fc9187363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a917feea727ad1413a87d16b582f1bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba93fa081f9c94df9194b75f8c4dde65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a10d6379934644b73162604b44d93a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5329c4942605abc2bd9799907a53767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb002db628c9acdbc3b26f02d346c8ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512318b9d0be90de4a85f4bd02e4dee369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181595b30906b9b25bf2356c4914c8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ee4f8464c353f3245ab474e4aa80a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4712dc96b271d2c3a15071d6aa5c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e41be800f34bca5d6f0583fbf4f7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872c824699ceb46bf0f17470de34bdc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247f0689b2f10232e8a2a2dded802df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952664ca575d07329ddf50f89da326e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1ac49d6d5d2f6d520ea24a19337cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87468871ce86753eb3842b17e72ed66378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06060a08cabe78cacf4c726c574b9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe890a2b35c7d063bb3301dfb236b47080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8033a31ffeadbb29dac805a7f89c28781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749a8e8a273a676758c024c2c129d4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201d4a7e93fc9fb7f3bd4b9d8ab041c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a9d39ce404cd803350f2d6feaf99084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffc31a962b9344e0603b6677728a3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd8195de4986e39f529b39e314e97b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01074fbe95d56c2c425a86548d8b7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a57f551168d9472f31946a748e5d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bfe963fe7e2269add354e4224304489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740945d620df558ab4644f752ad68bf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d17247fd1a1dbd59fc1f530be4c43791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219ce54f3ad530dee582e6b1b8ca0d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46837da848e345f2d8b3196e77a21e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a02c7cad01d426709868b8ee67a4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1e516bd502c16eaa2fc82d293d4d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0442b469ccfe7b9b512d63e2b36bd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f3b75cfd60fda935b65f1b402ff097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ddf078d8f9ee7e88d391a1703d4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc6ad05f31d6dc40de847267a15c7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf756cabfcd2570813808ba2f41d01b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7dd8ea95b5ef99b2a31533dfc369c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ab032eb2767c422f7468b1b7ff415102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aaed518b6cc990bbcbc961b13890d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac0159a2f747f752bf6ebda9bf6f36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a23bb07ced74f27fbb5bbee695a99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8301d254ed7efd63f2474e60d6c0c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bce430c8e928abcc74693a032bf80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26c19b7a928836ca001d6cfb444a98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a4ae2fe5a7313edf7c3012e33eabf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39791b248a306d4785ad8b6304b3f0c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa58f7b36532a795a5782c1525137d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed867a2bf6ceebe99070f9ccc2567c3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d80eb29457693cc5e110abe2aa59a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1bf2db9738ddfaaf632d2827a3565114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069fdda462ebd86cb2a6ab0c03c5ec7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8e8137abbc7dc5c7ec2ab4aa40ab9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595e4c324408b4d323f1c1369d14b60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a16583b402191175edcbb104b69f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daf1951e8f798fdd28b0b940e0f843119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd920224997692b57c15248fc38d841e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d383883bdf275ea04c1bea380d45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709b7d41193e2584f448e468d09466f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905899dfd1f5f53f13013ec4e2c34590123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593021e04a74e4ce7aacb5b8d93ac6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b7429b9e61312e1a3a7b5f06571fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b88419d3f9885aafe4c8ace3e77d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c5d8d7402d65f9bd59743a5bcf44e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db73530a5f2c58bb1ca4808d1f90d2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426607e583ee69c86f8df01abe05736129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cb86177adfe0a945baf5cf0453242130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26020df7046cd14c4d657e312c2e8f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edb768c4e0d1f65f927e26a5164af9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c8d8970af267128caf098dc0a705133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea57569354a5d0b408d37735235a6f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f046e480479914d85996afd936f231135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae90cf8012f18c6c4b5be5455405cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533048b5d09f318aa1e807b20911edb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5651903c668ee17073b9a9c4a55113e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b021b19f38205a556f3eec75db191ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74dbe44f45449273475b88ec1aa5a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa20f018062659257b5bd84478ca38c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681761c2d7fa877574de56ff8bb5bbc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8e27bfbd50fdba977bfe231c27c91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92d805897aa7059d833f0bb7ea0dbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf886547bd5881e390231f34502b54b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70817d8693b3e7f27f6046229ee37972146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f260470f91bc677a25ab0afbb1a3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39552d60654a58a90c8c626cf69c9c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76c6eac5dcfb1ba66c861c8e4c1be9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae8467f7e8e78c2bac86b5f958a600150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d68223773fe2b4e7cdbc0b3b1e714151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a35c0810e9db4baf6659f283c65963152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ff59dce1d55b767760e524c743b65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d5e766bf7f8ae4025a1f01de30058154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ab9003e743e39f5d986b4f65ea80d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921782906f9effeafe0c02825ee0434156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538666e3a133a9733c1ad927a84365e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff05c95e8adf7df3dacb39a35804aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697307c014faf3f08c88ac238aa5a7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdb98777d871e7869c20a107c8e34b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef9f9acf6012a47f4c0d191cbb9e31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c6ccf7d610cc7ae311ed3bb6978b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94657be85df2021f5a416e2c4b0344ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7332b0384f5e497d92a391b463b7d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab042f49f571a5519d62e75b1791477165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ec51fd19c841d9b421fcee1ce1edd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb570e588a8ddbdc28b9cc44ab9334f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc5d4cbf2356f475cd2fea203212a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb6a5387af23c77c78caee9589656169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ba2af7e0c20f3ced695c55401b8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b9b44d8198ee5f53d49d91d32e8ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0905ad945e3b70ce86e2fd9d68c206b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190d9f8bd094b2688c2c8dc8701b353173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a2bddc056de15d08a7692eccb7db1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827e891ba0340fbc7ca49e44d2841aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61428a22eca3806e6cfb8945a5213ac4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b7fd1039b29684a8b4e59d4a933e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327ea4770b958e87763a67979cbd736178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb9c3b3926fec62c3954316bd85997179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ccff1c188e754b6d2bed275884ceb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f02d6990c159cb297199f4aaa89e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3a8eab0df8d4f41b2ea7e0d71713c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b36d2a85b5c24741bdacefc4f9a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007e62aa40d3456e7558809e5e41b1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515b617773d4208837acba6349fc86f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16ddbb7bab68da5a743bd46fe720a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383f1e051d9e5a9e43edb9cb1977a04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab9b46e0ef411cbefefb34ade1b136188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec62f42f582c931f90a4c20e039fd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7912672d2e5078f1607d6155be55a29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad1b2a68fe41a6ae370025f40c4386191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3be39d1192b8b51281ba50d33df983192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43babb4a556c29ea582ff2a797e6b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d30ccb3035ea9575670de6cd6f20a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87bc4a48e8b49736c395bc98b2a74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51b3a57af78cb53eae5761bfe8fd2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b7bf3fec13407c471020e3b0dcc91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98c55a60380fee0fbf0c9d18628c44198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44728f66fb560fa2809359f8548c85b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902797ebeab683a3568d89fe11438573200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94cfeaa190cb016d021c0f8d3f66bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb89c979b51ee1fd1657c1e4a763a10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c77c8981e151c20d121b39b7fd3b00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4343b3b58ca613edbea929b1504c5de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae3b34ab19635d93e9d14a0eae338d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2fe9bc738d6c673aa546284067888206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b5e8dac57ef16af3dabb81af8b3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7724acc6ffe042d3e23e669218442b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db6b496c23cb669b4f30ddec52c15b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9138106057a4d28a7b7e7abd4e7532e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c69e86c73fcae01b39032e2020a1e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec612059e41b6f87d9db1a6747390c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad95c31b61be5a53281e7692705f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5e8932577b02090a0046443f2b3bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fcc5c4ad312984da5f14fe1e13743215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaf491d6533b1dba0226d7c4135235216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8993e26cb92ec6967c622451c73dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade11c8b32b800b0d7befa2bc4ba2e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6156b6838f3ceedcd3d0cbf8cd21179219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdbb419371797804e8f6b0e1a6cd62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c327d2c2c3d514385349f51eca705221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe575a106e7ae01e6cd0428529643ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a8415032018fd7646173407f7f7d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52561e6c5199f338a5aa2ace056d76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c7e04208fbb0e2fa4414c2c6fdf4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8afae979e0b10f5221e73568d4011226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babe9edfd13ac6ac51475640228262e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391c3e8319b4f2e457b2b2d49bdba61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ee73a3b5faa05916f811c4976f67c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9e82df24fb220fe04ce72bd0b954b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0a66a39a3474801bdbcc55e246c41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad92d7f122576d77d427725ce6b7aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddc2957237cf80ea2e772f636d4c2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4450780f1f010d24f033f22313d331234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c3b231aa371f099ad6f19e3663c3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ecefffa78dcbef628491f12954ea7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419aef6ddd3a2b70d89aa3adfe87685237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7366143ce1613b24c4108f8f130358238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5348137658594314aa0acae37fe895239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a428a6243a714e026761ce79ea2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c5fc4de2491c902adb6d78af59835241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f641fa814574e9c0d3cf28f45f87385242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f913f3e31f50f9ca3249046b2e426c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ec4abdf414ee7096dae0808ec1fa3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d4ab5e41b70c227314d2b4b2df72a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047da958dd7b9edcf195f9f6f3e5e54a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bbc7bcea32b2194f220a6677a8d4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df46dc3d3c18f2b2fa88497e7624d56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546435b88c3e838052ebf79a30abcc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402b66ebb355ef144b6e8e562e1f2bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e32470d3a73c1000dcd0e9b53cd0e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a3fa4c0b98bb9cfbdb44bf9714fd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a769a5b887aab973f4a157627c37b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b4806ec55fdd30683194141f2a867254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a3a1810102d7a56712fb7e1ba5806255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1327ba545da9336ed2cc37d06e5a0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cdc6df8f513e74cd4541e4ac01135257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb0ad11985208cd9f5475170c6fb46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05d8c9bae8bddfb825a2b52bf53466259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a1e3c4a70f2eb5d3796b4abab6fec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac142a9548ef3aee28f356bf42dfd95f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d2c8c5c0574c3840ea955e8d5cb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4237fe188bf58a4eb2ac2362659625d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad89b1d58023485d3dd314bbd5ffb27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d934b4dc4bf93479851c39f56fac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e7a4f46acc23d1f438b1508d3802266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8a2be4e0aa1c06465a4dccb80e031267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693624264078131cd430a69c54f0da52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc7fe71798572497ac2c88cf25f2b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa012c187801dd96b4135d718a74b35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4c69e953898287f7b8c2eb4dee6c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582904466a295cb391ca088b2f6e81d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320ec83f44da2dfb6a98c8265142ec2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26898527f3408de0beb0e864aeab70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edb042e499d8e88cdf1a476b832c08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379ceea721de7db6011a39afc17c86b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fef8b84bbbc56484e274dcecb055f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b6d206c943d661b74964e182dda56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3373c0602a1f489334fd2a371ec50a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96380f40ea569ef7aaca3aab2f4035ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b915acb6fdf59d343726f1f738280f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132a60477bf27daf728c8df819220e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c4ac3135204062c98af46c11750c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f73c2c40a9dcca7f986524a31d2a53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28805f6e4c0fdba3fe32fff507433d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc9658fbd383b676cf4277f4184fb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a616718ff5fbd0ade9317a108425d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924616f32ae909da586ad9d62d07414c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e512d7309bf29d6102b620725821262289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0508acb3f6dd05dd2fee902752095b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58188ee8cd28e04355bba2ad3f5c0be2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8915f7ccc7d58c99ea695f74573e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1dd3a03e7845feca9bf0621652147293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc077865a6c7edceaca5640130f1fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298b94ce7d877467c3dad13feffab3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620ee9e0a82913d8ca986a82d08d104296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca524b9f925090a3d89db286a5de46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac800b666764ca3ff4254dcf09b997d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202daba08c635c65264020158fa3d25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff369838fae248c532ea2137315863c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dec0c5abca7109e8b014db486876f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32555df04404e75a73ca7227ba7b955302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c3b858a7af212cd34e50b21b388a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1b2981e6dd162a91c9a83a88de639304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e709419b0840a8a80d5da9e023170305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896bd0438fc4af1ffc064da9c4568d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464b0cf545b5b1d79db272e17bddc9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3defd107fc141cae7a5e71319d62a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29566a2259a9eba2fcb73e6212fac0a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61622948229796027e3a4b46293db48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47796c3ee7468cbe02d9825f97fe3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba66546116fea6a20d3fe7dd06904f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66841273f58a1e110827fdccf5f9305313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05eade5e925d1ce90cc08814f7a00d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963d1829026b7f8539afe4acb5fbcaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858d72cffcb12ff11d5c1469c3b2c48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b93632cc48671d6d6c0eb69632eeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a4f3dc2a21027a426f3bd1183cee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b20b8ed0a44f1f81f4103fe76ad117319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683592af172578f5bb8bb58c074a824320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ea6c699583070aa219457d84a55b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f03ea591db26ceb69f76680badc58f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec75d19bc8ec98bca306d9811c008ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852d9a0e15d15e565a25cf2fc2b93b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79fcea9f17375664e18d8126b3e21a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d6a9af1301153a4fdaebd00e07018326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeb0720ab60645e9da1eb041e28fa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c413fc8f007e01adacedb30ce252328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e7b72e7a7d403fd66805bc0878c25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204c5bd8e0e1c14908dbdc0b823261f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28987d26a73260c3c727b1f7d9ae8c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e45ea888462f6746bce8e514f3003332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a0a8a137e36d589b89a530ee4716d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa501d9e93fba1bddd700ad1d3668586334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea2b634e73bc7f1b1f3d16028e7f7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a10adbe3735880748318ff71367a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81018eed0f324e74c7d17faa64fa4b89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835b86cac58e75ac82163b56570d4b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf20f5f4e635b62353d7ee86ed458cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e940f62df31f35fddac266d6f108380340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65913a89bd05e307a3e2ae909d2e7c0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fecbfa253d1326c24e2a8f05fd689342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584cb1fff6a99176940f284187c79eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aa231d86106ae7f5017b2989ebce8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4538a6ce1a6a54669d1ac71c935ef5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf68976a5bae71ba57e6333bd35031346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f4a1b20176b74ff77e44dfaf44521347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2fc95d2ee614bf1d5a33e8103bf58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab460f8e7354cbaf4359dd7e48139d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea41f1d5052a404d57ee007fa33ce6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31446d829310c67064f92d9b37a0c10f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c57ff1191760b4bc86600026d9b4bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315f3c59554ea740d43202177b8c3e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c75cbe5cd85cac080bc272123755f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b81bbfdba8655b8d9592ca2a431294355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f32aa5ab639496c95320779798768356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee131e5e3167dee78640c151cac297e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade61975185a5131181c44a5baa38cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb94a267c43e60534608ff4fc1039e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca1101a9759c142b806e80177b485e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78072be0bb0a7c4c18a3188956614c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75b7a6395c78e61aa221affcab62a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9d032e4b5366a2e08ee50cb42d41a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ac1d1f6daf5221fac4580c1c4451e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25c532db4fccb2a9b5829f0638e81e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051a9533966915424301ba0f6c0790b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5dbc2fb52c9ddf6b09bf03174629d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d629771d57237bee93dd99c330ba9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1c9b6e07dc33cc4e9491bb327c592369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8c04dc741e23ea85389d35a6847f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61763c20776e5ee791ceb2c4f1d51e4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e33bd41b6d5ca47bae7d59597ddc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95decef463c013cc02be43c35f59c7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872fab534dca6a721ac399d287b2c9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1f85f4656e4074d653fbc29e3d50b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff97b11c3531cd352dba62f43373535376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0120a58cc07bfa6cc57f3a843fa1c15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a580b46a4280dd134e832bbd29a6dc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75963f88a6401275e73f1463b8cde9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbf51094abcc6ef5bdb58931134402380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500fc1c5861c14956f8d0f39ce5fe19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ff3f531b6554ae0840741a56186d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80085b3efe46e5155be9a83667fd31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b786a3e1e098e2a70065db54ca0bd2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b2fe2aa70a51ef983654ebc3b2dad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27be54fa170c461867d137e33dff3df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514757719b627d223e28f58ed95c0f83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2c852b0f792cb4523b4a9278e989d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489564249df6008d444374d22967c751389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb0b79adbb23e7b9a8d7d126662db2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e2467acaf47c25d50397618ae3784391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3063582571d0e49d83356d900921a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4b9c3c4f6269f93c3fffe8027967f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac910a659bd3894ad0b1cea31048d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931bfe1b8fa14eee99b6b1a0b4cda29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fef4354dda88944579b92188e6a6d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94908783e1f3b2183cbd73cf32ed2772397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c5bbb89f5d163bfcdd93817f0f21b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a41cd70a5c0886985c51ca6d1cf16f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782939f2400c6da8e4d5525dbf796aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3808e4eeb729ffea50138363766fac8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0194e014abe501b44fd039eec9d55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f672c59c24afdef88d222607c2c114a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297f40c659fda2a17ff0af734ac666d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492398e30621858132f98d3fc16c1a7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a092d03a0bee746ba7a1bdf600c1dcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77a590155e790d2e66093324fefaa0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a551cbb1ede959fd7d6ba2f394321be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e1ad6aa72bfa994175d68a84653a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617c1d00c11ed833298f015d1ea4a83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fbedd487b68aee983f1b1811b816d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f09c5336701647528ce332d71c1650412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a3a1fd64f043b1a86549f78b58e3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308147143106baad46e27081a0582ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130e92bc299a9894048010fa2d43e44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278cc455326b2b7adf2ba5962532d54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e310ce83a9d64ed2abf0cda208fc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef985237f75406c0a9d02f514c4f03f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c26062280f29e1b472db770d6d751d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a88be62e4a035077d6680ea2197c3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e6aee3ac91f09bb9484fd3bd88b79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a28428e6f37f85ad33456e81b804ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d85ae196ab0ce4122e9382416bed3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46559d18f35a08650b8e886f73274ddb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756163fe3a078654fa6f943b3c0192d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b501e09ea1e945576af5a46f911e9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215e2a0e8c68e4191441539253251eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf604702a79cb3ea77180370558a8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f3abca3f1b63fe3427ead1ebf5063429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b504c9fd72285517bd760026ce2a6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8035e645e5a2d423ea9541acaf7a96a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc5f5e0fe1312b5eabbd7d957dc0de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5b875b2a03c0f1537db0afaffb872433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c5546e8ddac33fe57e0023079297f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da599c8b6a9dce52e144e764c80fee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a10433214f80096d9a74cfd42a7b15436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aa851dc320b6ed5d4aa9af15daff1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b03101d22dada98a64d3122747e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d6a29de5d6dc59d4f3610e603966439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353e4ca77bacb4082f78c9b1a98c050440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34e3108fb2de0a1155b14b9dc9dfb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093734b25529a7b8e3ce001669ad2a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec25672e6b28b5023da80d70205ce1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26d8dd52825d3e0da1a4b9d8676e87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4f7cd6f1a4d42c36238976b0433fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280ccc78bb5dcc2154e837fb5f80eb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89668a72c3858dccd7d491d6d050dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd19012441b5cee5d2a639e8c4c6f3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481490f5aeef08fc52a10fabfa84e343449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bffe42a778c8f40b3e01933d0a0d54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc4d2d4a63ba19ee8eba67ec8acdd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c50da5a90ef3e6a4c6fc0823a3c05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e7d5fa0be2cc37376839dca1dd46f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aaa742313445fe049581f824fa3f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e658053969e502ef800d30c500abbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f45b9ae1b4793549c84e59d316bbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52d1f4d0ed036a07b21773a1749cb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a8b9a434fdc294b4b0c743d5b8e9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc5cbcd5d2d62d6e9ac1b4ef008cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac89bd3f34c8fc7655e4b219e92e330460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca85390766b0d35f9ac8973324f65a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e6ed93183681e86b7ea2f878b38d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78015ad3f7077f64774f54051070934463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600203575f8222d0b89da4bd0a357df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adabfb95970a2df5976b9b0ea8ef5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ad28b098570bdfbdfd3dcbb6b66c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2175643a72de8d44dcfe4c449ec678467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668c1faa573b3670416ac063b8bcebe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76050fc992bb42f04653e026d1941f32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c4ba4388c31603ed2e102b4ff1e0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e33161e8d53ed968ec82c10d055c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699fee6595203358690fd218d57243472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea80e8a4128ceddab6b5d7d35bdbb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79108bf9502ebad60cba90a3109cbcd2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba4728e160007f0773d4aa932479fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27dffc9456cadb6ee7270d562e5a30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7735cfbd84da6c25231d77f65f4d6e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da5666f404e769394d813580ce5a90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491199254980185821789e1ad21a3d83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aac9354522bf4a2211fd1c9334a947480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a389ab369c77baff6136c837f77d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c89147be7417da9ae71674f37b65c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd6c24f8c18b5a9b4858d6eff24881483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb904dc3090487f7f7baf17afd9195484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0efa3ef692991e583365957d46ac5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cd6927f0070401d7b1c401dc8b156486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d53abba8d99e605e6ce28c828ce801487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052fccbb78f9758abd0d77306ac280d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d47356fc12f9fc45848a279d75dce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ddcab733b1305d09443e6a560066f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0dabaa63a636fc81a7a3e6f8e4e10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6abc752329a480d66ba750fff29f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638296a2faf31310856faae1b55a8ef3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c60d891bacd7109ed1abf9e1a10af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef39e59c8ec8c98afb97683852f954495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62997df2f05e71543eeac03097417ef9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ae15b2023f10e50a21271be56bdc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699299439c910ac78b7304af82c349ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133070e3fc7f1312db831a776aa82f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d87009d5bde97e8cf07fb3bb2363b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f6f2b8721d6357849963814b8909c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a444734592847e22903f2278c4087502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e0abb855d66aec8b865e2a664803503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b31a0edac309fb391207226d7050f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555cdd6f0ebba4499f674187797ae15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94653a88ab2817bd4b16fb2389193c2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eae95e97d6b1f7f55462731905903507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82da7c5d684e84dd559e70a90fcbc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f94a2717de41a351e999343657f24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690fd3e277db414147c8b4f32b855ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f05900a2e8c5c9c1cdeaa2890d349511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6472d7899aec5353d640f6c97d1e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d70ede32c75f343602c13a173863dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7b2f689c07f43afb5250deb97569514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157be7c906c8afc0a07b78a453c6911b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a9754dd2c5ba10c14fa7b6275002d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d717c0f7779e07a10834a76e0d1db7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727110167022e11cf36ad1221c14b91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba383286a7a62f74a1a46efc723658f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370236fbd712c69c185d68ab0166fc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd160b60e686d93299c7ff031d1b1fe5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f8e49adb8a865f39ff68d9c301a98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a83c3d6a94a97b8e4006cf28c9c7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee9fa09c8541f99e7c9c97cc7da816524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687310f099f69df91de7d8c5c440c555525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c71e9b36f07c4a1cdc8950a8a011e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95e5bcd24c738b4b36112a7bec1c0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f60a965a2f5d32236236156c1406cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd79ec3a74bcefc6fa71ae072035a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e350dcbdcbb23be5531e6f263f2f67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096969dfa885043c1f33faff290e0e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be8b611be7a8ec4d2370ec75cf8cc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf16f78e652d6ddc3fa1cc1376aaa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6484d3b85daab42c93edb03f2072b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b666cd40acbbaac5a109e3f10e652535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2515f1b0420c5f6ce384c21748906fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067140963370429fceac27fb0c77d3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcf86d08b2371ebb283f16f6c1a3f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc170f4fad448acf680119f7aa56ae9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123133cf936741b8ea9982ca566ec7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e463ff79cd501f3b60a09918a4f348e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1103c8b29a170ca1706c1836ef1d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ea74b4a76ba560d1996e2c2bb89ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f094f1a85c8e471dca9462596658606544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc76d7c03c51eea86d610853516f55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb8c4359b372571e9eaa288d8e4ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafebc480d5bedcad4cccf50fa4116db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363184b80d0fc081c6f3123402668d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b12aac69a49bfa339bd069549d43f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a814451505ec12aee99864c1cfca1ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e4bb0ad38b194b228327d3fecb1cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afce58f02c46c86b7f95cb760da62a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9796882917688d02e3a4caf58a22316553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc5b972f97eb015bf6595e517e2e77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d796b57db363d9dc627d6095d89a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115556c3041f0bd21ed20205d965fb0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41168766a15142458ad544bab40bea2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7a7aa7bb35cedb53b2a22594249e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ca5a64668cc24d8fa79cd7f48332c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4952361fffe8ac4f9a6bb7ee6d873d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7273462d220dffb61712887564591561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d865626fcf07183d70713f5d3e7932f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead81e6a1cb031716e3d3c10f900d5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073009cc661833ddebd0ffe1ee2b5dd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a96f85938a3367baae2341ad43486565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f191e000ac2fa77e341fe5ddd899673566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e868ad4ef27d4782fed0ae0eb3d34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887444b6b7b96aa9d91758bfbba54c31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d91dc73f6745d6574bfd0ad35b553c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dff06eb8221fd209be55c546098e16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208de959f7fa9c4dc7f34e24bba5897571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0b140b40c560a57ceeb0528611005572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5733454248755686f0a21a69ae29f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66047dfeb2b4e19986a76ea5c56ea80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b16555ee1c7b046a9cffb22ff105d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ba2bca1bd4980e6fa4d3ec16524ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff5c38687be767593733b1ee215ab4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac38726179540ce710278da9cea98f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46da8b8b6a8987114f6baa77389f4c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c85b0889e5c4cf94e835e1904cfa5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bbaedd5adf4a28a00acf414b32bfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c35a72fa81d3b4df3225f2c310d8cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b584e91c9a790c57c9ff95ca57cf6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a71c92bc30f8fdff75163216980eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764d799881553a41c5ed98c4f760b0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25beff92e68b386b7b70be023522fc43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86576030b095326aaf6dc0fb3aeb155587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edce256e0fbb931ce90d2875351fa9a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b1bc8f4e9162639b770647ff3529a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f3f234424abecc8050aaa39056090590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55c51676b69824ba41f9d15709e82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6e887125ab6a190584f5bae90b2ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e80a48671c7150cbd54035ffae6f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d2b971c04dcb1251e47e14af50914594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81315a650fce817179fd87684a5d9f69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f5c19ea5aa233c69df89f8585d352596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb0e62bb82714d5f4e1850ce3740aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55d6a5d12535c63082269028c837d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07192d9bfda41112fb65ca4e5f99c647599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5421707fbca82d2f99c19243001517600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb525940bd271a82fede8aa68606f5e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650a162e8dc1a84db6ae4f5cc517c2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a2292e7bc3d4590e6b899b5623236603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993726a6f2c6403fc48a2bc71190e069604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96506608b5cb99ecfbaa8969ac2760fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a4a3fd8ea25b847bfc121a3eccd9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c27659e951827f4609291114be6b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b5a5c17d189e8226297e3324d7557608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd1d65ef3b07f4951410dcbc5774c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d119969d2620ae288cdddda6cecf2e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ead3aa515429d26a69e68e40576da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35716a45e8ea25e3f6a3aa5eb8ce93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098486296945aa5b7924543dd7df796b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fce1d9ad088e5d41be7fa4a72ca994614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5182188b4e44c9a7552ccc5dc9e86ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6603303c748d2f9e2a39dd43238ea75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c73d1fc9c34ae2919a1577a256a2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce262de2f6af3dfe63e19fcc12be9555618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca7c9676c93847d3781048f252b7ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7736c0c45f7969d38510eb5f9ad6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d77c3fb3dfb39ff6b1a0e9b69a56f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97036f66e521163f3c5d9af28264ce24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6de6901d160dc7a9be6b8e211195b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3344e86088ddb3a37c58f297e1499624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea37db18346365173a2792d6cc1ff2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb8136d6b6678f50697fd719e99518626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0148c9be3dad26060fa5e7382c6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d90734b264b7f2a8cd2220901eefc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb19c8542a2bdae7dd16b32f31a0fa8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e31f6ef70af7b84c743be9149e28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816d5b26699a06f05023b7fccb778c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea042a4c97702cc0137e9f6c08c813fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e140ddb0a845f7e0577fedabcb5344e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cedc5843fc078fb40972b302338c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c85a9cc2416b2cc531bd5dd891772635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536daf0341ca5e521b8798851188de8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e2c8f12e40516c3d5643267a88f80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2030f21207862629b2a021c64e3bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d55c895362c74d4706cbe8effda9e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4940a8bc1540e35f956a8d39f4e8d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c73c98c45cbf1128208b9b891bc26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec9d577b5b1638204af0b52b22078b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8f226d727deba7b2c1d109b145d4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605b3dc5869ae08683407a79c9f8284644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78510e44ce72087538c1be3dfa82b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238699c0e4de02591d311dc3dec89ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fc91891c0b12373573fd3b6109e34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a313ffefe61f03ba292909db7fc6991648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eac988241a14399692d6ff2107603649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee89934396ecfc010d5a51ac7d63ca1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaaf6dcf84f9079d4fb1b07ce6516c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade23a00517a3d64399bb7ffd5b812d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1067779ac1b287a2cbac41438252afb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792e11c848053cd27a3b532c8a8a581654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dd727611273e61126cd4e30c25fe0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8574d40a5d3cdd3832efd46ad19ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf2bbd2888343d725e9a7ae4418d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e8773fda30f2caee9ac2b6f2b90f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ebfed2c0d05a77388d2de8e06272659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468823e347dfb474396b461f28bde435660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b389087a3a18cba69dcbd367de673b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df08fa00909f3e014862678cf458efb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835caf323dc5877c37f43948a1ec1c39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd875d98d5cfa2903066c927120e07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0296c34dc0ae8b5db33b5af7c44f8ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2061fda222c111e26755840b349e9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760576bd601d980e6dc711f8fc758310667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba266ecb6118547fbdecd0bf059f51e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8cccb2f313fe6edd0286307080d4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef8880c704730ef2e05a023088548f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a93ac809dd7e8c80cf238bdb3fbb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fdaa1d88fb0983584e77118819604672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427eb5ac33252e3c46aa2b5fd7779c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7462e5a5ecdd23fd93fae52e7853858674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c2053dd357f5c8c59be7bb56cefa3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e8a054457dd6eb142f66a2437cc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc0f07766161d08aa82fa18b4147aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e22bf9057ff66f09b2492925ff08ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82512b5492aeec83b989ba9f134281c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd733cdf28dc84ba09e72c9498940d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81e4eaaa569474d864007a0ffffa45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af749daf172d52ab34f33f2dc6a4bc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39ccf86cf8698fe3d2327d36e0b379683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39ba23c3578d5e7c055d9ae7a764b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07ab0773a526381ba1407bc55c9b2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775067b69e3e4d407048ac91dbc5777686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3221826d1beeffb567d7d18592933af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e2d7dbcc9a43c6c0f234c2331ecd0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c602b1f7f0626f12d49869a33f715689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374e3dd8d809a2a04bddf3ee881aba1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e617f577c86fa03d311c1fa1c7695ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e1d40d5af4fc49440b6b185332145692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a53ddf76e1ae2951f127287f1ac04d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e5eaf666a2f070401d178dc8ed13e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ec1ba0cf8d5e622da586d3528ad11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a31bd304e7dd8f7e2acb04763681f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ab4b61c82edabc72e7f0adb640562697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec34b8166f67e145d287d52353613c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4ea54b34ff37ed6daa9e2ae78e864699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b3efc2ad8bc938f1c05d55726999b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60799646ab35e885098a9be2f6284f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488b0ca54f2fc67a6653d40d0d37703702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7285fecf0a7b88ea384753224ad522703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aef228b4361fc05be1d33c1127fa1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a76043ea52603b743908bbb58af2d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14ec75184870bbf321d75903ecb136706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18816859cb601815b0eee44a5a8127707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e15444dae8976c8c5874a37cdb3823708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4609538b1b3f0b42711e951e2a09233709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77231eb323a63aa64b2b28b5414d25c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab050a02fc7cf28eda8acb89c440aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9810d4662d6df869273f8ab24deb1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90ad6749a08fee4fd59344f441cffa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e254d7e503baa4d5c16533f21caa7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a5eb68062e3912eb0c01a8a3db70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989834a25df313cbf46a2eaa8d47c264716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e0d5236ddec66451ad4e3871aa4ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5e6a7fcb63fca000ea4cee2aeaf0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332ad1ed146f7042386f08c44e5c7f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7c9c9fb18cd9e3c7f36765875c185720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8021b6022b79d017ead374252e6e4dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020007ad5b43c691cf51f4b4f367e59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c845108f7e96e2c4744292f7558108723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0c70cb4fbe917beb32afb5bb3259f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529265a88ddb5e11c93f360c93cf5cca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29f3dfcece9491f11a9bf3e10ea527726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac581f75bc9d2af67b13848d1254ddbc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e195809087307cdb4622223905bd9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d196e1dc172a3ad7794316a7796f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b72576b8308787d1b52a76e684692730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c2a163d609329ecb603ef8fe002a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac4d7d7fa1b16e5bb75831adf7dc4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec566bb3dbbb6451eba2a27676df8db9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1c35de96ec9a761f23b3583a8d632734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b30fec3b3820935950edcb8554c051735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28406b192b475835a44a42e36ae996e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a07c2739c5c032bc19cf1a2b9ca8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeab431b55cd5b016d65c472257afc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eddd8399cf52e29625603255f8422b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05747d017f99220f74269f4e3869a801740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff61ebf099b076aed46abf665df3849741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6f55e2baf316e9d92f365b84ebff3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcb882498491479a210351dbc5cdb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746fc5b02ec3ebb96eef59b41949cd4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3966fa53e1a0b1dacb38e92d58358745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099493dce67a45282d56c36ba0d8bea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee8460dafe54bd0089b7a36a1c1dfe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdecf73c635575b48639727bba25505748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561776529bae84daff7bbbcf07e1888749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ede083c74fa9d256c23e853493f70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddd5301ab33c25eff4e0d97b230956751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af487733a8f62e2d4b2f388114a375b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298400b0e89d880244ddbeb84d2c92a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca48fe569d0151dc6a94d1803614761754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a34e3270e3dd55d3bd086a4fcd9f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276efc7e17bf7a78585078225aa400d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e275bd62c15ba116acd741d4b194e26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006712adec9edd8dfd305ba967bad0f7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de838a4bf864a50469d855dee0747c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>