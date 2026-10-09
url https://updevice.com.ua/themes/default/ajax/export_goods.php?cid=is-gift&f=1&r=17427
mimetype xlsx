--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673acd67599204f02dd9a1427b64fc011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091597ceeb83e8302cab071bae07b8532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9e3cf3c201b5fc0acbb86ead30fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44612d4f64aea120768899fffff66b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f147cd7f38c90fc56de435523d7885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb6cab0c11fd76fb09fcbac470feef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832c87d5c0d3db9e7af601b1a2a4537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e93c743f7fb4176f132703b38aad778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea58f8848d5fc1c3d1fcabd38c1b389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c54c8f3365e98e85932db7c7821b6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d6cd7733bba8ac770848109f3d89c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90170919fcce87675c826af9c698fa0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5be607391349186da65654f93948813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ed77d5534c3d6816eb710897b69c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5b6aebb050e9557cb50368800d17915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a487caa9fcd441d0148295a0412a6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe28d10d26e6004b60d0a366c1850f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa1c2a0661a21ee3b6a4d5a199819d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375dc4a89879d9f2fc602fa46f9a3ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e09896a5d777c47d33816a0e94e0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fea4b9ca67d226f59dc636a7293a8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111f2571fee8fefbb0b04c33399e0c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc7e67eb00504b2778a7c543ccb3bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7e24fbf33ffd44058090e5cee9f4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954019c183374a375718d9c0fec2b7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d286baccda3f01a39559c8a60ba3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ada1c0871a672d3ed2cc3482988cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7da9aec546d4888d7be31150ce78728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2cadf0e339a9d1b34337127bdb1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa256e8794b9373d1f8a1095618e0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eeb548417a81f58fe163a435b1a7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f085d98078a9bfd2bf20851f831730b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0f2da9eb54525281bbd222e46ff7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e72d16cf7c1f90e4d01d6ac81a3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54f1442d7ff4fa3acc470d3dbf056335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452019039b130dc6e89d1181c10939336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222e0b54ebf6ed85f9924474ff4942437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892c25387ddeda8e67e686c529662ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bea89045c54d50ab21b594744556b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ead6bfc8130344d73310bc887745a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f08a202011590ca3b6a59ba4a57e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46834efa97b3be84557a1d6c64901b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c512c7221aea3b214f93e9cfcfece43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9e72f079fdcbdae16f95dba8f08e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf671399b06b8d2a1762c9dd34776645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefc4002a0093629a9c7184b26c9df946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb44d8d7557c3ec7bc4fa627ba4f9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ead2286c6d5de9dd6c1f2d3b3eebb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcfa4428e07605ce2a56662c468fb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738aec4c44acc91bdaeaa996a24ad3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd624955f24f54c2c3208f36e0c977751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523d46c95619a4bd0fd87d0d6a0f84952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17434a17d2250de7f885db1a72f0fe5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea785636c9f05f27c393ef8bd6b5fd9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab9d58ca653bab4df6da967acb7bae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164dc61ad61bfbe11f087e9961b9bff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b550a0d456b6968727b281d33af5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416ebe300c6984b20c8596e43a78fdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f311a25e8dd5a6c422a57ba4f50823259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eb557e43d412ae3fd952fe0768f6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5511b44ff72b7ee60e24c77056d21ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4875266481c7d1ff11cd3141ad3df962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6bb50b6bbee523a1f5343b7f9614663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53839dffaa24e0a9d2abf7b3d89855664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b86a2aacb3cffb352d34f20c6333f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d5c175c3a35d28ebc0caaeac4666666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c673c1947184f0198fdd6a45f174667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fae1574b0502873bcaf1ddd4a467468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db706663cc6ba9ec271ba68837feba7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce8777375d4b4be875600a8fb951b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf85e9ebf4b8be52fa8594178d1f2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d2f34c108d19515481e6532efc84972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d297663db7e083dc39c3744dc0a132873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8734f0fc0b56f6431232086d9497b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036b96fdcc296851ba03682f73459dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e1b7609e0e5b867ca7c9312a81d9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a844e91ecd52be50da1db0bfb9928177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68523a636c2d49e13892e1d898b12278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69171c40663521406243309f6a1160b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fdc75f0b10264aa983b714046cd9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb59ddafbb9a81001d781088bacf9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb262b7ebc1e891ecc1f50a21e694b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59be98b7647dbbdd0d2a55291ebddd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad542f6998f7637cb595a70b188368f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bbb97f5fedab784fd41fa09d99e9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a953024d37c4a6a20c2de1f1cfc48af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d087652d5863730425162a9b39ed92287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8163e31fa5e35ff59314c9e4a2db3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abade55ceae8610ec95e9354188ad34a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a2bf6ebae2d46c5e93a29e924f04090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dcfd0e85bdda1926dbf5c61e6eb2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776c046486a48a63f92a8bae9d56ba792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30236974a94e833e6c5fa8b87e778993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97e0422833a3cc34740713b0d0507c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb131d2068c3405ba619027cf2be5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a3bdcd24b08f51ba7a2717e43059e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2846d550c6d8f9222686fea5a5672597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31e3e5c6cbacd9430245f061cd722c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4d9c63531015c83820bd00e42c2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff5c9866cf977c0d04c910c0502c04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b452dffd4004d82ccbb2ac7580377101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb736993886d82f9eabe99a9850c549102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b36f6ff1375fb2f6ecb135fcb756dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c9463f9bcd9740dee082708e4e821104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea8723a9aa9197eaf280fdc1b8bf14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0481a0f07f5081de032356493e5fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd637c2ebf1de97eb9a46add4b4d44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89af063ab6a0360a3e77b8d951dd3d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d9ee11c625743537a9878543f302c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee611220d0bb279e152e56d088dd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6f334ab78b575c0aa0af0b0e61137111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90278dbfda4fcd1451cd5d16143cef1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0b4777defe2453b8c99b361081c94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d221fd8d2c85a569308eb9661e04556114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd95b76b3062c03ba912ed5a61d7b90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd8d1d3a3caaac02543d503c51c939116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d087ffd07c8f04f6bcbd1576ad076de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98719468c5e1aa3cdc92760425265012118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e5de7be28d1fae02f5cd4bc303cc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466aeb7b24c403f9d1ab496e7839ccde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7e1d882bbf4edad290ee059c5d95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86056bfd6bcc0c9105541e5f9c02849122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0588e8739f52c9b6e51f431dcd7b96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba0944d33be99ffcb8f8e66dd663f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc0737549c874e60fa02205763285f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ebe0015c0a2f4ca1c9586708bf6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5a8838048bda7a5828a78841b89cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c75fee6bcd88e2037455d48c88ef43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7f03a19d6f5379bbc1ea53f8d52c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e16f26037cb780c74ca09625a9582130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463d0103c821ef906a227de2c42cae5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecfe47407f39dd3e631ef63d7c8e96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7045aee5e60af31949a4eb6cb5f26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482444321f266d7b0d23907a84c6230d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae0cc57d1a085c6e33a3a0773b14b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f0b2a246e95a0cf9b2e76a70e10ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494a03ce4b8f4644f21cca7a3ae161137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff979893bc8ce9ff70643ac4005ebb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da73b1ab152a834a7d45bba77772c8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac616d2ddddcd6520b8d284c265466140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ec4edb349964e3f6617c4f8f4e2eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad62ca91241204ee79c9b6c658b4e4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a521b4a8015475dec2d46c5164e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252b85e0eeb01b2e84ee80758bd7608144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528038a9025fa2ad233d5c1d2039d53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe623a7ced3b2c9b620cbe0996785e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6a56f99f678246004db8fbb1d31d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e7e93e42410a3af098903fab8197d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576ef677d879b606693ce9afa6af84e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3360a91517a2c1aee6e4ca2e97d1762150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab01ffd6a407ce1d8e75b98fd744b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5387f03b11fb8df9d39427fa820224152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ddb35669148ef072a47c0ce0e3061153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f086631185d3f29cc70bd08516e13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be557e8d3b43efae5d04935205c5521155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcedb158ec18960e91cd3e8a96fca6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21147023b5d4be42b33aabdb522e94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8db31229d81191e9bb154d361fc2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f294eeabe13b8ddff4733b6d53338f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe2e20cf229745e5af40a3b45fcd31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcab4ef1bc2e654c7a71b53c34628f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b233df28ce788d11a5649a1aa434958162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e3793d1aa34027a5f02ab65eb735e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77381fb897cecddc62a55d5a3e359c92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11889a634d6f4eeb1085c94ce41e285c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489464ebd876eece21998171981be88e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df772e6486760677cfa0f4fec77d05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6401c490da83d98479071f6192bd567168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1ca21f6431eb6f7a0818b2158e9c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75bbf47daeafd1f3863be71299cdf7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ea0ffd2f00b2497f4a03040ab8839171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223efda881d8b759c19fa8a1e74c4d1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d9df24baf60ab9240499571af22e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d4421828f1d3ca4bc01725552c22e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370234e1c28a1fbf41892492d266dae6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026016399084df5ba3256f288d3280b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac691b2a3eca9b9b4c953d8f3163dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8bf642177ee378685fd9099cb71fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa277a9faf75d91e86e3fdc6a82cf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5965ad927d03d546507e6ca36a531cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4face5e8b2d244701c2390b1761ce5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e430d17be1b2078c7d96ebb1a822d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18939984275e8d4717a83672e8b4d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd6066b0d1b0b7724a4d9b366ec34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf9f33e161b2c0f2a1bef161dc0ae6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9236cc049329bf0399985f9ea7a98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91337d0f4f3338ed6be0f0ef3166c807187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24537b8402bb2bc5a6f3cc92f570c80e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3930cb07d369863f2412d11a41ec0b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff82cbe18b7f9ce0d125762ad3a49d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc7fb0af4c163f817d663e26929bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67badb242e308849a83a89aac4ae109a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7b47d54cd9312fba495d0be1be85a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557a12beac619fc65b2460e49fe6f82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897113a1705f6ab13edfaa4354436b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8fbfc0776dc40dd1d6bf6ff470311196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd5ac7d20b43d102dc1c44c07ec80e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b76677848359634e56d8557dcd539a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60488c5bfcc9f7a868404b972c727aa7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755ac1756281fed398fbd70183c894200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684182aa08f8bdaa1976d56edd0f869201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89d8cca4c280b934e13ac18ca1831a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225af02394a22ba65303cf0263c39e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23140f7abbc83666c4ad9d1ad0016230204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27275812011b3701f795a23286e75e1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09582caef925b3a8625f4fc6e993d34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dca36326038b8fb8c8eb4a1672f8e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8b6438eaa45023937e698fd9a48ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a84b6410ba154b87ec170b79ff5b0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1c5efb7ca51b85ac234c177d4ff3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f48a9bd8d91c2eb984d40ee5f858d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527ad8bc21315e141d5dc149e12847e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61978e1515cd81c3b9cab44c3c2c6b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713553e3ade690603e2c2ac5f7c36b25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aad245e885cfe63cb09af372a5447215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ff34e6cf6bfcf8b5787325435c037216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fc88452c21b0aefd7df02730b5286217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff22afa5b081f65d44db0dd13b2e3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2193857caeefbc2dcb413e890dd7d0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5964a7d7f2a0a9073d0186ca86800220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08400a6a5dae999d3d0b1ae642193ae4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9d8b86264f2504b68ccc7deb64b4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675445aab03acae2075b12ea1269718223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdb1faffdb2b7c429a6e6eca9edc69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4dd17134b7c72594d919a0463b1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51accc83a723d322f784145cb6d6401226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456081d6e58447d6f6c1d24fc3bf61f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9a787559af84abce5a3ac2f583ba6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0c94296ea7a6e172c2401b6832b64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98fc2a67b8327ccd130c1f22368d8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fab138f16b16f92c5977c48a5da37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda17b9e291bc636ad5d12b1fe6c1482232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d5786e888aab1c598fb2def9c6448233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83550d6e6cd9b40d1c33ba3bba954ff9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c47a3769b825698209e757bd703b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8612f552f9b10577e05d1e8975f095236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82a8584d73379a30199998d419c1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27d49b5fd2c9a422bf38e8283f13ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500d033629078969c32800216145b34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3510bb5d4b1ab9aaf41beccdb3c19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128878a844239330b46cc3ceaee9d8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbbb17ccc15a6f53ca2852d96e4c36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703587dd7113912ec06f845e2b04fa69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054fd5dcfd4b21b6a0b435f2e715760244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6518e83ec6ddb03439f384974f6e30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33110c55760a12ca44d7c2b41d3445ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406e3766be65f28ddcad7385e0600fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409a4fc656464f23796bbb42abd5ad6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8e244d94ea6d8ff98bb2d31da0b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8e8a83a5862d0e169950cc421d026250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c687ee474cd3c7a3a0462ce18adcf4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b4e82c7b9f668879a3d5b0ecf8caa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089a71b67fbc8852e6aa827972b9f0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e53e67cd9ea087c323ea87a1fb6db6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062e0af2472d36e4d46ee362d08914a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f1c00c68920596e03da64361e9951256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9be4b8535be0982d3121c11bab024e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58cfb9bba48ec38ac7d76a2e8851e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1e8d01cebacafd7e06a4dcd6cfeaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda3d4c298db059c71f3ea12eef1325260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd2ca4f633a414fe1558e831c6b5a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b470fdfa7527cfdded9bfbc60c3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbbd6abf988c0e1128bd1b4b4f763e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a22b55da0d78ad4bbeaed0a611066264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2b22bec6d935ca81688e9e88a6be9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3796f8d5ce036272d2c42da4b7aafa4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281a5ff2ec3ef9719069f50d405085a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42327f84eb11421aa9a8ab04d1b1c75f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898f65f83e965c3635de95dccbb9917269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b61b13ea55c41644a8a4bce2daf5cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335043ba7a3642fe90af5e37862608c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866a27b6082aa7eab8fc90ed9dcee07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ee9b1e17e2ca939d8e836b5789b8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3e24ba818720f5c230d10b63b96de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f34bf6141c1c5ab264aaaa1058910275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d7c624e654875166a297b56d7bb7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576dd506efc3ad1e4912882c4cf7263277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47567777fe36954a5ffba7594b3e6e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dd011caa89febfc7f6b3d8a6a5359279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e1eebed0a429efb9bc3e36177ddad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bf939b2b59441c1edc7eed16562e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e827d10c9e6cb2675d2dc9948c8d33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc11c6fb73e966c805c47542413d71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1df7c5119c510c320ceda56b7207c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd9010b3893b82862621a4f04751de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb21d35c5e78f5cd32f7d76d553346286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ed24073ab2e15742ba922277f2aea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01739172dd628c529003babcb46b05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a903e5db2f8d2305341817e768ae9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c21df991dc309258a179e45adb8b3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9831d5cc72c832198acaad8787a59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd1da681d04b6a71fc11cfa404470c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60ecf5cf8baf0c413478d2efaf559293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630113d01df6ec3c78e2f7a8f1a5eec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039815d5785ddcef08088e73a3166a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805abf3b25fa7ad9701b46ca9d9e11f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf533fe35d94d5ff839a8e0cf681d5af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de565e891abba38fc0ce0fe4e3ddd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc6ef8185463da1d56ee1a8ade0f9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfb784095e4104b1b803412e0f6b50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff995907e5a6c15ced927b0ed6be4d08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a51cf254f4f826d24f5e73cfbe3946302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de67c3fc2f3ab4a8e7bda0adcb290f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c82e66b99bacb5148c323a88ee0c04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed9a931d0b71bbacd577b058995234305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a171618097651ed1e1db584ae460b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502507175405965197e4436be6b1f735307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fc983731c6dfd62f60424dbb50e4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed96edde61a0455b77fb89b592d0fd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c7d97565a5509cd8a34f3dc64c6c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af66b90882414b3a62a78143c458ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fc3f51ac86beb3f8a0fcae8c5be16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7603ec8c064f85f6e05719a58fc7a62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774240a81558ccba75812c29ac1ca65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653ffb11a58d1062a1b630412e221cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e81626c57e253cbbdad3a50ffd591316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4233f4390e582e19d124636999432317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade049b14c334972cde30f4df30af04a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a192c73f0453de09a1c927f958d9a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508149e34e05e34e58029eb025646b43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06231c2f7e68c65753b8a60fe8a518321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0710ec97b7a4ef17c03417ca3ad42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc141482c75fc7cf6a06fd70eaabb0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2f3194f3dfa8ccf92ae0015e17d41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd4698f15148af2ebee12770dd5d86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5c44b8692f179d07db68ac7356904326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b713aeb77328db661d72576b29ceff2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3d464d9b742c5b475b4975674f523328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229ef03375a6ce46b835cdebb48105329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c91a952d6b7374f01ea99ffa90855330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77430adf4e260fae1475d8727bfb73dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c6393cc6e2c2cb9549b51ca2a7acd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24470de2f64377840a0fbb9118d45a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507c7c05e05435d8340d49b016ebaf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85557ac901d087bb80b4bf4d1f7ed48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08920c57286f9cd065b1f6bc3d455675336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6beaf92f2d82fea7debf9aae6a1f96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780fbbe110a59a0def3336204181558338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a16d9d1ba89cd76d530c4ad9553974339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9957344dd0fac8af14cc50e553b10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1ce5f1232ee03702d6434047587b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19c9f144f8b4456f845f5ac05ec453342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9070d927958af6a4ecfc5cadbb5cd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4eff77556fc4067dcd9d0d8c150b3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a673101337a8250805a1f7471118fbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8fd424f4b167f99cda802d9a488af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9229e6f4fd354284eb1a51e492914b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb13b75804c18ee715ae0b30ffdb7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598519385d2feed0c93c93a6b4cebef1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d41142e49ddb24bd2deef318782e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beda1e3a4cb18d59009fbc83a8cb4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d25916c690ad0be4f18a098de2e5ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67072b01500a6aaf43a56cc4a800a451353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c8d1e7daf102e00be4d40627c1fce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba19f87ef415296369bd79a9014781355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827de1560e7719c5d1fae1f33612e9ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb946cff05e01b2b3d1dc08ea552ef79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf5ccab290040c555995f95ece759358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c09d456885ebe8bc92238ec32be332359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a076dba864945b214b5fae1a528f354360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a179c3ec3da7a77fad173da69cfaf9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f07d71f092b0444a73fc26f014e181362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb2aa20b1fe9911d52c2043e70efdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31796ee912fe617b947b1cb456ad57df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e437caff3e34cf5c75971f96856186365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857a1da3d6e3c327616e7d79de1c882366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c5307176865285675758900866e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06746c3fac9decfbdc784feb2f7924d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb28194de5b37c039d7718f9c0de3ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab792ac8620a32932f1bd9fbdabc0ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b29445619a75a1e60866526e24372371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717385d558356a41a167f38f309d77d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44b07f9ea613cb8ddcc2700464f4a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd048d6f238eec12ddf096d490249b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51102c23ad7239c7ac6db62ffa85c6c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bff7ffb65c7948a483ed387a68bf09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a94d7f878741a49fc0283297b5f658377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289259cbbaca339dde68a973280117378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca16f714042e48a179258ac8d3e330379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde187548291a6384a3cd70c6ed291ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488157a11f854e135743d08af267e115381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e5d6e91bc1b610e2fa9b694fb16a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165140026106db8c1d433fd4251fdae4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454702baa2529115fe27334d26d22fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc608e6e5d3b259a8c3846979173dc7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e6ce882b0fbfc0cf32bc0ea2e89df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1201c82d465df39c15143e54dfdd8f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e838d0419383e78b768fee55dcb65be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24bc07a6f947eb384ca1e153520428389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353658376b808119f7f2adf493fe4ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da53ca8f8c589a204c1d899a7067a7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef13742b2c26a3415a319dc7eee062392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147070339fea17df21639280606f81d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19834bda11074e90e2c508a5039682be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830fb0a59b13ef05187dcaa3b14ce47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cb07ff67fb611fa91fb43a25df0a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83443a14a00d46fe0cc865540c2c6354397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51752490d23c44faf948c89d1c7320d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb1188a6a8b790ba916c8bd90fa1c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a574a7a33d09e3c99f7c7aeea33b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c47a06e94431257773182fed57ec1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc77d7d13763f21c591004a0e9f13a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa922af3d9d35e89fa481631e09f61c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6b8b4f1e3aff6478e1a4e5afc91db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670bce5a5943f51870568b1234c90a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293348b35e439a7348258e911a81307406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc68fee846156d04c6bdb7e2bcfdcf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808aa1ebbd0bb3b0c4ec0a59cfcafec2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272ec80aa869ceefedbb9b7b0cdf28e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec71f79ba3e10101087e481367c2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766f5ceb17007f4f81d3a2d59ae0131411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f61c0d803f4e73ccce706bdcf80d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d399e618f96a795b9790fe47652369413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b91896e5a0e2d46049e0155a9c64d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca3de0a0e9bf2400618eedad9faccc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4580be6e661b01bb52ac95b3c647a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae68937cbbe6bb66c1e448276610fd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81472a00ae3d92f24a61a5af20059f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734ccfe9a71b52e071fb4823b2ec882419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf69adb44cadb82ed0c2469024a5ddf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1368c219e204cd1d74c371fff16919421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df2b5389a9b0b245f28df41db86f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecc5dbb55b661d30f44e5e456cfbb1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fc1d03771ae8e4834ec73131b6278424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803dba97552713e9f3448a69f0d8aaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc68f9dd8632c6f5a50bd1a205a7e80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304c2af212beb63d4da3c82d2b36244427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d04218b0e1c180b48059e3cd883641428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1924e3f1f0e62efb5fcedb8a15a8ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18236ca1c8ac05a70a92b6acb2e2cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b6c31639af9004e7e59e693bbb096431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3646cf2198468b9212c5a19bd38db11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113593c98840995b2998cd023d43ba2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7b4461129ffbc26c163a8781d06a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42768c538fc4422afda3255af296c9de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf937975465aa4c386a47ade8f24a53a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd782b09caab83d0d1a0239feb4ef3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105630055dcb94a6ebf23a59bc170ea6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3f33f8e3fba9e1be12c9e34346c36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca4686182ccdeef51b06a910984e77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a73a1ef62d696c269ab4a9b3b1bbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae7a6a4c9b19ca58975b60ee2fb9f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c8957c60de5fd751a18978a500d0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd464936e2ca5820810e5f473e81bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbe2ca25856ceab5fd9e0ea4665fc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fafd65aaabbce8e45cfcff926f92a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d7023ca40c5f942ae2bd5d209638f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517492e2c86d0c3896dbb99a3a368f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abad83063552d09a1023f58c089917b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be684c2c87bdfa852a0a17fa498fdb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cee9b0d26cd793ec2e13a991d21eb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031b9ef70fefce43dc233f2cee57379452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab8473fd827a1e0e55a04bb8f5554e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325c9f3fef8829b9b4210ddb1d2d746454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e3b32730781e9e1fee2c7e1d98d57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c4bc33c9ce28460c4d0f9bbadb2d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4636cb61e89352d5efe4315cd99cf3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272af173554be29342b4c0cd6691c84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77814d63a663a2b3e03e0c6231e2c9a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4a72bea30a461bab329a979854a55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebfdce3310a0131eed7cd7de8161f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a5ea974edcce479724e8927a0d6d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b16ceea625ef5c58a9ed875da5406463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e5fe8d0679864e9023a42e140846d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c523c68f5e2a82e62317d3731ae3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba65564dc47b6308bc5e3a7ad28492d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cd60e8260921bb33736bda184fe37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2cb1c8b7bd7bd736d798402a3cbbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ab1cd15cdc994da22592f35f0eb77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f4827189975d3015bd5d9042bfd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0a9a9057cbd2ee3bd7c9bf1b87bf4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae7b2bb8d831082fe8db259ca73773472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b6c28f24eaec36b466fa91f9f0b25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35df5a09f5eaf94bbef43c208317ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74bfd02916fde946c95b63fc66c61a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006f1ed79efa73af7484d0e448bb51b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb77fc06a7d05a46fe754ae09e9387477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f8887dda5afe5d1c4db366e6b0ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82192af5de94fd5f9547827daf98773479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0cf2a1bdd364798822f84ebb1ac30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629185e13d10388f116c219637d36b6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665000a07a52592f44087ee4b42b699482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed29e1b272e7228031ca80cdc593854483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e65c568abf2602a51d768138a17b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7644352b110d1a5adcd296d5df355a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e63f811861246c1a9b94be397b24d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841971341f558d23c4291b9f4a71c64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037cf351f942c525c459538b539a67d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d409a9ab456003cd9f719f627cd3e47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83ec383e82955d39cd26d6ee8f8390490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1ffb09575593d083ff255a35959f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab0a121ba49656369b82122ba19058492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54552c46532e45580f013b9c29320bfe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c55b206487e2eefa2368c8227e444494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe4bb4970a6e10aef654708ab020a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eba18655307ee65b321d5ef819335c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc98b636b05d009be0687de1e78d4e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff95a0dfa6509dce040a4113f3442c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb526fed90ae5a5aa538e2abf98104499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ded1d7166bdf429b5611a4982576d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab83d88656b507178db91f32cf025a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84225b9c789a05f2880e9f4eaacbad60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921301c793c79e17a7eac0f7f31b871503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ca5c5bbd6ab9bb41aa311d6f42310504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e125e7164cf4ffa38a8855699de2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40888f49bffcd6f3c70ec52301437477506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260c64bb2e22e0f58a9c67350322ffb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda62e7f6e3cdf74f6817f818a74600508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece972aef9ad815a2b0216b85af545f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff71f11afd8e4f34c52af10ea440ca0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecec31fa332a64f487a97d3217ccf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd85ef78547d5c81f5a05ef312d7fcf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c2bb0ab0dfb5d7492b4493ac28d33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0143f2a86673bebcb2ca6e039a3527514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca233e05332152dfdd15ef186c497fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98726dba131718ff38bdf6967e20bed9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27870343d91bda9becde373337b859517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eadfcab1492d0599090802e86c9a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097adad63fd9995e24905caa261d0f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e5631e45007091146ce8678363339520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca8c8c675a1a40d7134aed22634134521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710ee0fb10e6060363d90f8fd1340f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130577357c2a3defcf907793bef3d06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce624c67feca61f9a1a412fe099335524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c966f0ca566ddb005d0a8498852a64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d94c02ad6c0c4121171980abe6c37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bf818d235a80b90970c04ee0daf11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39bdb112b0162b0e6ab373a284746e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067f6b011121f2a95a322f912cb05b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3ee1685cfa0b2587d92fc743a82ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8cdddc800e1129511a401efbe24e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873f82465df41f2eaec03d5c305f913532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605264b49d63c637c96096894cdab2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00d6d36328ad93655f1c4c48051a91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dc04eb6826bf4a66e5b8dadffe970535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1195d7f316b940fbc7cf216753df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3b0121cceee87e727a34ef9d485ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3a56a70b74e60ca712e10e9b6f73b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a207790b9e42d6dcb3dd448ddadd88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad37ea316bc5e35ea32980c6e68859540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cc306f3875b3124286552c78d8412541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfa7813ce5e5173e1e98d8f0cc78c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03f45727a3e0eb911a94082cf11ac2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bb00c7c02a7c4cd280dca30477f4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e316fa9f9ce6c0818dcaeabcf20fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ac92c13eb1796c85ec61adf95aa96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f469b70a4e6a5afd97e8cb2007585547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a9abe1f6015abc62fdf21186d3f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a55c9685caa6c0330719849fb9fb42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bc11cab6ba4fc20d6b03026e75c0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062de9fb3dbe8c9c80e786533a6ade88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf66bb6e88308e2b2e5098ff2bbb92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385781b6fbf3e1100b3bd09057af6174553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d840e58adc10e91ac5870545c52e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d409d4b0678ff4f4e95235e00ed74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fae14d72c41e78fc3479b83c5b45c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8b2a84072cddbec750701cf342994557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad9909c5aca2cf574ec14833f3b899558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9a374956f2bb6e7e1a223435ee8ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5df863894602f602e787a331a4bae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a473540479a105fb344e5c7177c08c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87861e605e50421750ee8e6794b7a01e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e129876726bce385f8b0d71f6058d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808575c5ae75f34fb47968426b2575c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db9c89b13a9b5dbf63ffda78910d55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ea08e4ac22e8e2484badd70a2a0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dedf8801958516d85622f6f7dd7f29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f232faab89087b1b1c9867fdbfceff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e03abf3d968f3cdbd2a1b725ff1ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08346a8dc2c36e91c7af7eac8583d731570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b05af005c113830f38f85494a9f37e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c3e017a27fb5ab8abf7857d392764572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eca8cb466fa119e40d50e480a4795573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c30300d8bcc25825c9ebe7545104a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d1d0721a6c3b6413bba4448bf7f9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5af56ce0114d0f87aa3d47f827ed45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357178116194bd560c0498d9a52f36cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61995998bf811ac060a742143ae3540578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9c67604c9e46d3d96a64cd8012fc3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b5f42af82eceff6ed32c330ce0657580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b3f567b383b3583644f8088770ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878e845afbaf70707bf0e9f6c97f332582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407e9dc1d31c0b687ab5916fa283186583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf600f84c5d1b233adf576fcce486b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd42bd45e64e24f57c3043d32d78c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a7742c4e53c3dcef0f63f5d15b6c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ba6770554a5f23269b0da181ea2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb9b607e83458a33916fd9a7265cbe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b53edb54380f59556c6e497f14862589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6caa3f6490aeb374af26efd692b23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ecc3b6d578598a97b232f9fe86002591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe6485ff43178f9a4d0069082dac27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88164c198280d5f852b79fd290e6362593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf71e95163ea53de917880f9dd85cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbbbe40e263100187c502745264cae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0169a7a8e710faf72d5f4b8b7075741596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671329244fad9ae3256166725e108cfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c840fd8076451c57089e196dcc6ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d842879dd8b7bcb1145eb6c2bf4a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef73f91a7944b7606734b5f3d774328600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff8b55519b9bc224bd09f634ae74a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974eff38bad0fcd246801067a37e376602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6154fe2bcf7ee44b48d310c87e94386603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e5067017fbefc540293c0ad0f4101604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a297ef2d610953bf7f52605bc1bea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e7e5e5b63ca5a7e1f1818def728b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bab561c6f9fb78c45eb01c5db17cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b971a72f003bd525209b7bd1217fc1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e08ef4fab34e55314442d9353151d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07617685c6e4c03033a82da9bd1dab6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532390ef73e874ea3a0d4e9ed5df4f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69271c53d62aa81428531875bf72c56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b75a5231d2d9b9a81d9cd9fc77674613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985dbaab4a06d770a18ea79d76df7a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3d50264d179380859e0886f46ba62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0b16bba156ef058de117182941945616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cc9057d7734ab4a6abdc6ccdc8c0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403af15f02e8d9e3b85e50bd8040587618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfa437d02879665c5eac23d3c5efa8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9823050b99e4c83158a61d8de99660620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f7f3851ccda9669bdc560a3d105bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6810b1e00d1617c791f3a08cd29fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25312bab633b90d943dc5f883dd207e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6224f04fce28a2db322e9447234f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e78a38a22f87228154e0daa432e5a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab953a9973900c35357af6e59d00b1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1241f8fad03119276e29eed44eaee7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c92c294903c5db0be3e8adcd97b246628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f24cf2518016965610ee58db54af3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7fd03672e80e80e0247d472d761c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7ff802f9078fc8e0ef6e6d15904e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ee4e25df4f725c1a11dfb64bbe871632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23150f46644b2f4f280e5e822be899f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8680ac0959aa47c81a2fe035c4d674634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2112413b172bcd5e07ad3ae224f30b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e48b108c498ca0614a5905ed1aeee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b66e99f927495c8638770a56ccb78b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6494bc6146172538494cbcd40a8dd9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965bd47159a705a2a01b51314c1081b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51283b2ae40c1b434163b8c11ffbf75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fed9bfafd1e48d485a2c6f1b036bce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f6650e33f6ad839b2daf35b8ed5e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c4a54c95cb037e3f56aac170c6b2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4c8c1fbdb070b2e0146d51b12718e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b3b9e4b8d03771869192d7966361645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b4d4042e0d6afffa1f2975771258646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40e008479c9f87c3048c06c05f660647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee510ae7b39682287d72b2131acf9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1c4839eaf1cd82ac9931136545426649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdd9ab8127cc05340625a1ae777dae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee08bbbcfeaaffc6114a1f046b0f21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae568b0cf0a90ca9d1f35490960942652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893107b0030b5f979323823f658bc417653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af4a01e8abb785ab640b26ac52fb16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec79156677d97927c13aeacfdbff9ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95942f25641621459233ba1bd54c6994656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b248a9a075b4960bacbe7b4b973d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86923f6ef24ae1d5c62e8475b9558419658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42699983ff9bdd45f29d6e73e785472659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e566b565bccf656a3bdaa1ff2b55c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11864d56bedcf23ee8196e88d562418661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae84bbaab1ac66934b7cd8b19c0128662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44de0f0a230ee2305fcad255a7fe82d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8ca44abc6539d9e1da43759e1bb86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc421b632156b1ca3b17f4ec2c704ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a03dd910df8157a9145bc86a0d178666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059fd58a29f8c105c5055de46bad953667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78c09b5bb7e6a7e452790ffcf75bca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85597c3754f312c03020f85590cff07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bf46c00752cea6d07eba6339dc558670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b92615b078b8e3017f21f8c80df8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd32c557d959f169530d311f3de356a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c573ad92bf259e684ef3c8f74358f46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd9104178ab1821058fc08906479bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314462a4cc0f3f8b5b239bae1a18059c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfdccb109d5bfe7d483ef1813d2093676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1281578ae61d87e8a497fb99d052a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6c3037b710e8be32ce83a220f3727678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770724fe96b3862561cdffc72681c0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96d3ac86d0131f68a2b9dd2fee5018680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec855ffd6c6bca76b1db6ce994aebf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29872fb6e01e92603ed775e449f6964a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b59186182d138d1334c331579e42f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bc805a12162184cda811483205a88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1a07fc780a72a1091b6a7cadd0df4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0a07234cde9615d16878c67b6232a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0855b6d036b18498ccad515b2893e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baab243e939f05b76a6c9c15a90dff5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0ce9c2fb1cd5516db3f39d4919409689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e4d97759e4fec085c971aa83f2d49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc7e0580db36170063d9d96af38641691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b0b96e2319c828272e0b561ee1fa6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63faad6408740265cbd673a30da375693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b13fe5dbaad6ff41d363a9b35af83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387cbb23d65d0a312725fca3f0ab5da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964c3ea0bcaca13ba89c9a3ae4c3b8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d03e436792fb88e0e63a24b9659865697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e21a88c942910a16b3bd4da0d8f3f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604cad83be8a751ff578f0a6481d0e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58264fdf38a52157279d291bb7b611d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4aa46495c670efd5a8dae9923c934701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e92b537355b74c5914d77912e24499702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f816cd388c4ec9271416d56d108fed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884e8708567614f92c8ba1340949b94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131c3b48915536053246a2957b1c5d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9533a42d3ad8df916bd10576967fe3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be8eb4267972da15187c65e839699e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b925f4051e4a439ba9cd2fe28c90969708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d83aac93e5cb5a86949842c6d3cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce929a2b0478e3d2989fce1572486b49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e747db098af993d6b4d7d98a1eadc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391de6c3f1d2c4e0de0f4ef6d871f3f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a951842bc109e353c6547db17f446b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26296d4bead9beef5221cc2ba1900855714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fcd91f6d4ec698fd77b8b3f4f005c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d714b6335b03042d33839f8fdb9397716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c4ff93f4fb2cdde829ef303643090717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55b7dfc70ce2b5a10cd517a4dcb2a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914112fa8ec0e13d1df1e951ff75a74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd4458395c307a5468198f0965e3d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83643c8d4d2b24d17419b5a24f6e53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027882a8b6c731d074adf6320337268722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8b8290a60896076b372fcfe0f2209723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a346d2f8f3ac938608542ec67d9c59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b00b2aaa2fd2b4f8910fadfb61112725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff86d9f0687da5e8f1f4f251102d3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45473d574d838c37556f3b1f57669aa5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e4f6df2f6dfad2a0ec9d3719ba2c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70411476874e4ac32f56fefadae3d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c549a1288fcfffd4a1a8f78c0a1f0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481e3f4c584879daef7ce038628c6af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a840a5fb92eea41e89d4f6fec3e307c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d00637749ae48a41d8bccda95954c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e011eca8a09ee60df4c92fca61bce8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14116e76752b8c317136332d4ef4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de6d30240876a2355b69b85844d36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e5d0228a83919866f1ad0a8d34b2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ae4a672855db93c31d8fb4f7d7422738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f72e446fe4cf7c7c81a453090231a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd289d351279f58228799072e53625740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583b453c48147de8c3547c56a092395741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682fab0ce6417bc23c396bd8ad11a01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06c07e5707eaa37039ead64d0570a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67920185a3bb39b72eaff90c099df2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204722d5e1fed39274438915be4f870745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf6df72319a7c59d0fdc9700973764746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a6f786335abae3e6ee24255dfa090747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b2174634b475665d39636b0344bed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cc9fc2f4b975dfd9786dfa3f345a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af42f1ee2081a8ce0285c24e7263827750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac908462f8a27c84e592562145243ffd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a22c0638024c026415524f5dc9fe01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2843a7e5f1e3f09f0517f29e3175c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be068d6efe2f478b9b79db45fbc8cf24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72810616e2e15a767dafdead8448961d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45d4fbedd5cf628d33499ec5a4c53a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382721973aa71eac93e0c39847f53fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316bd9c5ea6bbc8f5514640ba0c846f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e0f4480d825a587ee43562e6c9583759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1269901d3f070d993705d230de3499c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937b51be5e7b3a9547e6ab803084a842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649b079526d3216c8a91f5d9a70d23d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a65f4b22dc30cbe24a0874b9b040394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db14eb2ee1a13aac8dea3bedc86df785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697617f2834aa7d28ca9e4f969ec0d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436376f889b5821eca9ac191f2776c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1382918deb8c501541b047e567ddaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e48df79eb7b4b29e15e8a48bd1c529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018e8daf64f2b8c7585b6f3d5c632c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d590c273e26a8a2e29b77a5e5767511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de8508d79f33f295d42ef0a21957b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9439838d287fee6565f2c1b02fdbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc05e8f01983f3bf9221ac0162749e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7c63ab153b2258a1973c6e188e10015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fdbdf66d20e33dc857202c142c7f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce9784d3f5307148fe61a9d1a95ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bd51d9e531f359d73bb8bcb164a6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f75c044c398c7e7818d2dce267b9f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d241d8f0614860b05e6aabd95617120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d861625734467819d2228c075b58eb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eedab12d7513243c6d945510578f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c52b796fd9de8cacb794ef26e579023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f53c569ff3fa5cc89b8bee3fa46e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cec6aa50cdac9234ee864117c7e3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85cf10194688233c0b42a75e5022de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb709c52f0f6bcb3f38219ea8530d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacb69af89a09a28f7237425b8fbd0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31bf5b0fd7677c71ea89b740631d0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429bb96d82258ff575f3b11ada3e2f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a16797cbed17174cfc328bd26602c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb601f93473c1e2064bdcb4e964f337432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0274204bec54ef6e55ab107000e212733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f09abcdf0faf594529788d669c758c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9bcd7e86ff9a94d47053f5defa47d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbaa16eedca2774b37b1b229eedda736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9526c397dd44b61e5e7c0cd13572937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fbcd0bde8ce7bb41c4bfa708a276738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25502569d716a836e24932c0ee735eb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f97755a1405c118e31c3b774573140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62af4f498e31edb5d6ad81a3882942f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abcd31bc4626339e0df2b8e86de3e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd677c2ef5af3b4ef065fc2502e369d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511afa43e5d4f69c1ca67b4ad827a4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f60ea85747398279939e67453880b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba668e9d79c3ad9baa47863badee90646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c3d1d0e472123febcffe20d631ddc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa356af029ba22c49d70925400577f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fef3df0a0fe19f3749d82d50902fd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e67611e4b54bd257447207591c5ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad594954a5507ca1b68bc5cdd592951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55d2d3981c05f3493abccc8918f1a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0e90b09c8771add9b46fe83c01bd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38890fb19e406ccb26c1165800486f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dae9c61028d789e1f2fdb14e630eb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436082d47aed0bd91cfdffd825f689556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff22d9f1c3eb0b35350e9d748ad34957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85423bbd43dca50db1b963fa31448358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e96baeb63d4b842516562860e3bf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3bd228eccedf2769e71af78a5566c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb93ac3d46c21bcd4601896743eadd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433251644b9e6f979b80facd0e556c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5f181c765d176cf4d44a4cb21306763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fda6822259831f2ab0d2cb8e4a3f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ade104b68f97ea11c49ac4d1bda9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f3bd4cb8778af431bd329d047e93f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952f5abcbe393d806918bc3dc82dec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd654ce45951b27bca9e3aff8b60356968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c98a3a8361f390704819461a449ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c75b3c8cd435be7ac0fbb6686620d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae18b785ba4ca95d0737f5d02c83a6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2176e548d72345e55303798aaebf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa2bb56883703b21b530785fef3f3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097c727ed06f5ffb13f45cc5e3ac02574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc563500e627b71538d4821cdb01275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f612f5c5f1afa291325eb4dcf3523f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3cf9a04c34828778f01f230f41e5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd113cc22e168d71724836ccd3758078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc549cdb72c67443c53a43fb8ab2e8c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27002d9206896684d2c1dcb0a696c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcecabd0786f349b4480d2d1c9dfd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df426393fe1270203f135eb0ab43ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c40b7042fb481952e36adb3b56a7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0498c00bfcba342a16655fbf6d9af6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93bb7c3aad684e53f9370713baa0fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cec065038fbf17a46ab0d83dc906186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389593ff73db8cea3966a10076f4f6fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6751a15efe93513bd0bcbd67747df688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eca83b837dc4a29269e1997d5be67b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ed84c7acd31983eea31f61a5728ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0023536be06fa53b07c15aa73149b9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd921ebc7989c7d8131c207da058e9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24a09f5b35584e6b20dd600f84832193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c9004a5baf35192ff0476839e748894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04d70775a82ab1c62fb05b7a07833e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cf4ec2c730fe97d0d453e372b349196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47808d32acdc784a6bd61c1068130eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bd4d9bc82afe7606bf55904b6f92798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a380567f5ff1c5ceed898b05316b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17317c05993b8c7c580206b98134f588100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01e4689f8133372b88265b94a9f387101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba25c63b9172cd1f4bf90f422e7080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c7d2d77475a65acde9cd4cc81d2da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889c564f0a5943d66cdc519c6ca2f2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e2a2e28d80c2b31f730a354f6a153105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbeeee9e902705fe025c3c52c462a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3fe6c86a4dab8387ce75416bd5c26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8412661268324cc961bbbad355be171108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fba01fd80a8369e6a0107e8e285b23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65259ad107c9c79d290fee4599d64180110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cf4284dc57efb6ef585d6e31c32a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e0b6bbdf2d0bd225baa5d6150c8b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cbdb0f3e40096da07a93d9147ee21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b1004d12797030785dfab2c49686c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc8bf5bf861caa9b5cabc93cfc73cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ce2411ca895edd3be23bfd0d7cd1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1ddf1b088983402d6a78bb7c07c4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31ec588fd9530552167f230df65f4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31365fcd887da870887ec276551c9fbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98859c47078565138617cf3685b6f17c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e629d53835b79e041bb6e511c8296e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44425707b7691bdd61d15fd601ea4653122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a54dae1c1ce36b80f10b242a87227123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3b3e7ca4c5a55c144f124fa40f645124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b196956a1e13df1cc7450725690d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067af115c4ed0ddd38a7fd49a8dc9e7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0519807ddbda06b2ecc828ac32732c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4318f683dc274e6248570a35b3a79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590368ddf34dc65b2dedd7ce1eedf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b64d2e3e82581cd7896de5221631a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419e0b1de3411602bcd8144d7e900f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fed128312d8ae8adb5436d2e15d902132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cb1bf202184f77fdd0fb84b200b03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226eb9c1dd8b1f49621c7005e9b3ed2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e748c213572d330d2b6905782673a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41496a7151a70efdf024157a9b8297ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8700325184967366ad9d5c20a2ae40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c476fba5e8d9dd9e334dcd0f41ae56e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b782a4733390fe04506349ef277ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2b9b94c482dc78111cedb647ace58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121883b5c1a00b39d7256b2f6f949456141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c6c9023187eef8f357eb16b894d6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eead4781e25474e4d3ff2dcfffe6fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f433d84151abf838629c42b135ad3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63a2e5bec5b6aa90dab3ec53286fcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b621d27aa815b2a416d890d575984146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30947c73ce3823b7938e75a71c4fdd13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28c19d5fa87c26f05dd9ba775d9e9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c877224f9b3c216e9df72e0dc05d08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e0dbfa4cccfddbfb5fd90b66e52e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1caf9587d213a1276323066f10db4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124d4fab22af59dbbbb1ca00fefc8aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada67e53ae0520d65aae00ceeab984f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c69639c5b4260a678f50da9a3058154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7b350d90b7cd2a41379fdca85c06e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c089485f2f45f3940250bbd885e5b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337acf4d85cf3af35374996d89ad73bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe448a55c37ac80009b3bdbde3aba7bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed878b32fc7f5e56dda0b7adf41759159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3023b2a938e30ba9283abd2a16ece06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acf1d914133bd6c666166624cc69d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f089efc8e0257f6cae0bf4b2aeedc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11578c9f7b973979f44946209fb12c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5771fe0eb8ea36748b84ad1a71f71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc378f9ac8bac103dc893327754bf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1901ffdb63b10b2b3e1ebec684e3569166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2f1857f93cdf9a892536fe5ab886c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bb5986e72d105b1b788827c895d61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1073c1aab57fa29f9348abb4c1453169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f359f2ba8e8ca0985d97fa6ff8e07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43fdb7ceac26c4dfdf2a720258090d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c103617b2d487117e339fa37e2d9129172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a623984ab7175538c2442e5c03c67b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a19d5c00a1727fad79fc850293d72a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305116593c87362a7defbe3979b7b14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedba26d1bde3d2d14e7fe1295ebccee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5afb27257fcf1e9c9d4e51a056d5be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea4035d000ef38f54f0fa448b54292178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d181bfad871f27cf98a81d6d9867c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f67fcbfc0bf29a0b3c7553b4d7b742180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc27ba02ab8fd3f97bba258431cdbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073e2b2a29abdaf51428b92d3304730182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7acb599dabecf120164c53e7ffea61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad58a18e876befa8acfaaa217178b28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d1d194b63babae6b39a0fe6ff077185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f9d050b804a6d9f833acc516cdc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec5f03a3bded42626c5c8d811d3b74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f2cb28746bd04aa27b176101af03d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82401b79a565a9e7bc7dbf066f792a0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340a22decefdbe3c62083fcca46bdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae13260ccbae34b869cb8da14ca6b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f1e24e5c529d3346911edb231e29a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec784463d9900cb74e2524704f896284193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115b6e96952e18cf2ba9b7ac6cfeb7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec87e3531f6320be1a292b3cedb6626195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc51bf132003e58a96c899f2f58fc03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690501216f6a3258412d034d8fa09a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196882449e35b7e8624bd34d4ec6cb42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4033bcb60d01ee205ff88c804a479da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4989181c064de19a6df4b422d996d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507b6464939a2fa2474a0062e2e9f9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867733ab0a4fb511f61596807f1b1f5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d0f0a565464fec025651fe6f3355203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8081fc317ca4be1fd940a01e50b9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861c1164640991096b6505c4c06d3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b42995a622a795615c21ce9c4a645206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cb7c91b7c328a488b3433ccbd30a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924b7360453bc2cd50319a13ff4ad8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9493d80b19517e6b2c918fb789cc5d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa4ce784e684df1d1bd6b2caf20bd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9181faaacdb04f5109927f1566237b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6103938960c11708435d63f378db672212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575dedd9eb28322fe3b105fa7fd848213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78223ea99a728c479880f67a6feda1d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18da32a1a4aa60ee0403292e5cdd82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a07b35dedda8b256eeaf3b4020bbb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6416b417d07271d2e7a0d06424dc645217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a1e2945bb79340b08a0b416ffa888218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8c68217ba40955c48489158b6bef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad6e583939ae4872c382f56c1e990d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a111201c50a74946b9b2e8b98c08bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b654d140fb43c4ea8d93396d3c29107222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6530231731ec69d115356f0353e3d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81087b781bcb901aa7e54f73e65daf29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c8c9c6d52ed82af60dcfa85013049225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81f64a49c7600db1fb6b1d3f1c8104226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e48f49e60eda95551adc21e2c1eaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eedefea157522a1a94b34396fedc76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0648a4aab153a2eb3b5c9b9f49161229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb5dc7e5dbc057f62a0d8da65131a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3c880df6be3963ce84f74182245ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d34c903796e0cd2270c745053d51a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab8adc4ee02a49c7e7fb5184aead41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34c1042054b7c6a53251e71c9a0316234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e9af8547670f8eef5a8eac61309db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffc8387864acaf6c9d8d878d254275236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0ddb26799dca73e6c9f7d74e27af7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe67a8f3d6a16705577b4c9aef934a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5cd5c2b5cfaaa56e34e75e371a54f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecc73c239797ff3c3bea96f1f762c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db85f9e9da1d6662781137bb0c0398241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc2cd8baefa261f16def5c36f74004242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c961d2841cbe0d24048096cbea161ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27799e93a42a7199f2455461ec8e258f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2270e7a18cc993e7fafcd9dd9f43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd424fea90b0f8f9a1f553fb27b00f09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bc73aed74af86edd736f0115f9f42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487909d307d1ee7b7e0344a3f38775b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d5d37b7220891e13b9fffea0089e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08b5a6c80034553004bbafe1d3503a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07d4d80aaf9e3b39b272b95cbb5f65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577934ef864caec63ce1b25987e7a1f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4d580f8d55a339a887e71f5b422ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65a8a8e32565dd25c75434b27c9f81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66b3f69aa0616d87f8b5d20a38310d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dff0ef2ff7a6e5d3bbde3b4713884256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9116a5c27aee503f2355ce2fb3453257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acf03ebca66b3229723ee04af88075258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55024ff21a741385973e884016c7929259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bc7a7b8bc4eafc41aa409f274f191260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb35e65838803f980f08b977d86e67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683a1e884abd848af98a90810e89b86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55d2afcab9bc0d8731d93ee549564c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f81faf094a679d1f3dfad22ce563d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526e09d4179a6ce226376b85015c605265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019560e4644f93b17330b0955e105ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff0a35b5a5ffcf94b7eb0fa6c5d551267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed277b4a609301723dfb05ea19e3f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b266befb5215132abb5674c4f1a5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f353d97cf91cc91b31fd6239be73279270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e150014b0d2fac00be9d89ad06e698271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113900382d3ca242ff8c600ac7ddaeb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af417298819dbb89dd88bb6f903eeb68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bf15cef4544103f3408017db7ff8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb6efcd522fd34e8ae0bd983d4e236275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a753a34cf5895c12ebf28bd40945bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f6162e98c7c77d684d391ba9f3d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98fa8facaf42a03f6b22ff992f2718278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323a70574a9ac932e93b695ac6d1d8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc1def58db66bee07001b99d5914c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc12ae1bb19d3b9c64e9ec07252f7bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c521fa6e570bec664d962a735b36ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaf79bd575366984ee0a3e774a113b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7a4c6199da366526abf6ebf4ac6a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b5663a50dc88aed0e06d3c000c8ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9522fd5a14280155b3a9064285a6637286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd523ced63a4f86a61a12fc72df867287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76795677431721e42c2d48c5edd0d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f9ba7b9404f6cdd7c0913d6b72a47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4f6cef5e27307137783c05ad182f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becb136a703be1a7c5df6207ca2f13b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425254d9c03e0dc342f1b161760d8d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158f704f1d0ea703a93065b83633604293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989b7a3ea9be82688bb15191edb85a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8183ee58a390f3c12fde4322dbccc38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52086a5014c23d6be6411b2282aa3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdf6a916448efa4236b739935b4538297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b20c452ead0356edd67396e6123997298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e06833370a3094ca670ca5b88729c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ec07a96dce96ccb25ff3409b62e88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a18254e2e8a06edfb6d86b2efd16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a838228ee6e61942409a396d431d67e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044042d25dfaad0d3ca0e4854d06403f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8c294079d7a510ee69b5c881fb61c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a6aa3df0e7fbe9b9775182aac27bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27cdc3c2630dd3aa09b204f88393c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d266c67a69052c67ebc9e3b8bf65a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b019c4d5eb478b544768d929e6f43aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adcb4c1a8612c6616ec982f77ccc19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc010ec298cd3710e094981a23488cc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97db834d85cab790d97f72b52d3b850311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1df5c4f2898cfea1fc9132851138e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d6456cc8843b6bfb1b3e0047753ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10ba73295d0a5ded94277420e2750d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfd799e180c27a4ef9508f467292d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01950460434452a74066968ee68444316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9605e7c32d51cf0abc7ca6c90851e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d34f791c683648506a085dc8aa166f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a822b23d1e0a92271a5a028bdb2e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015908acc116352c35587f1e545629d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1ad8ba6377b40e63040f7d8580cf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5277698763c09a5d394142ac3a6d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd475096dbe80b14a031c98f728a44a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede7b5381e11fc44b5d76f0f465b4ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408dd8ee857472d7c2a42bd18681756325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04a33a9fa6674e6afd18e1d54659ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b1c3e693b3455b9bf80191c7e708a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98ac6802f997b695ed7d11e485213b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced720d84d48b8771c1eaeb8017670e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f87596803bdf71526f10b3a1a43555330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60d9f2732d2977e5c39baad0cd4f02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55bad987e0f914462d8eab226f6ca2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca17909b842324df4dfcba978cc8fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b57c9d217a2dd6b3ac20f93dbf40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32badb6d89e1501a7521760c799901335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fca3e5d03258b043a857092ced8f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1511c65f0365d16d30820664d018a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdea87393a9042349ce2dcc47ec74f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf1ed14d38f870db97b6583f9e1baf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc926b7945f12e1095dcff50867cfdc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60e8f2928c75b1e47dcb44e557ea8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879352022e306421c96171a58884cad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288a349d72d9dd5db7bc2792f3a41d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88bf171165b8b685ec9d71faf9b195344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9646a11e648bc62116be340ef8c751f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eadbf5157486d8976ab603d67b1651346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a428976896b3f1d6cadbde9a2d160347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1837cf21d8eda5527b857ae828cc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f0f8805ffbfdf2e7f9578ab389488349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17710bbfc59966fe46b1f06f03b63dec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d55256501f3947a81cca11e31dd55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dbb6a45c76a53bddf6ad911856900352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca6320721a06c4e07d92ad3b1dec11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f8f8bc3e70ae092b2717aaef1cfd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76194c45326b57cc9231ff383743381355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aec8010fc15775daa28357cb3e1c6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16953b6c6e685030086fb8ae40cc1ea0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cdbb34054651e2ca5063290614d3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79668e532861269472c713c8efa3bcbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0780488f405bf5074ef6cc005d3e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f0da58febf4fe2d55cd4308c63510361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207f28f45746f0088089d05a7f6dba1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81771d34f40d3e3d303718f1c946f52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc415647a7dd5375e0dc2cbb9fd1630364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db890856cda7b3603c32389f38b10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa55bfa353cd8993ca47ede26c53e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e01260012fd024dcdf45d42eb9cd6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfbef0df880f007432a2f5d8ed7cde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca87406ea3cc48faede1f576af9d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b3a9fcf93d357fb3dc0f4909dbe0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2198905569e28625f6f2360bea7f516371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ea1ce3199ce13148a6a387636cef3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad4f892e449cb12db3619ce9b4928f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2f2b8f00f5d005d36bf63658f22d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53c7de61cb04441ee491804d59bfda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68617a49e9eaf263da399a9a8c436c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089b2488fb9cdc0ea992c73c4f68c57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798791302aa561b4922ff79a2994b91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd197b0469401d299429633f42955f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb21ed18c7dc402a333774a54992e29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c774b05f9b55829ddaf20820fa018c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025332783c479cd67b4e6c1af0a4743382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354db3285e5f8335c87ddce9232848df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb27b572fd8afebd729071e693374a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11a5777a846fa1c9b4722cfa411db6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f2a3333561b075ec78ca89e7f527386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bf3e2d2db4aa07a502a66283dc404387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac253ca06d9d1ae91576719703e0e54e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be99a7e69c9ca08ec1d6ec6dfdd81f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90869a7fff9220bcb959b81bfee57bbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd576d412c4767878f85a5c27e281391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cee82c726c21afa26b1c015ff816a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a15a4844c8938c4bdf9585be523af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51feaffe605393b219974d764a337394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65d22217e7ad870cca8f53afc2d167395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a512e431be09ecd57a04e2d826d41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b83aebcc72922ca0d4a9f759af3b3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339d841c83f5ea29d856d9755c13857398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb591feba1a3346edfb67c0ca3b2272b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b4b6f9bf5a71d107964aee73df710400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b49ad14a1d38728c9c0947cc5a05a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408ae60e3a718ec3d07a2467d94b15d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a2f2b1f52dfb8984def67b402809403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b4022ce976c97f303bd811714904404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451d39d1125416977b5f5dc24707a06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aba109103694c4b0b09eefbf5cd43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dac13fbdcde3b1f3983e8083395395407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d6ea9278e46b058956e940327dd8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a462ed595e474f915e7a7b7de5fcd1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8be12e21c37a3265a643c197ea3141410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d28bf4cd4d455ef9ff0b96b311c1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2ec0817e547db8d1998977823073412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e80bdd0ff6a57f002a57a3411968413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b8e1ee04f00a5f3f8d0799a3d87ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf982998781eaf9468b38cf0e6eab4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c0ac05fb426e6236880012aea6966416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58791e3cc496118064bfb52b9aa26789417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2681c00751960ee61ffada44d10a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0f45bba3b1044a06ecb0b1e579102419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6189380dafcaa2779635a5f7ae60bcb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab831dd58fc14e64513fa6acfb49c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ec02af97e6590d28b504ba80667e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8763b08d728cb8636541cc76d248fd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf9c984ccb0bb5795e1c41a7ce4f9b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acfae83b4ee7b082c911a41a2753aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7079f19dd34385fa0e4e5ecc2acb9f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5d5d33a8a6863b5f6d8c97183bf92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a373b07190f623b2d95292204446c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a97b20bdd4ca2c726ce7496a2d64e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3fa7365ffe70ca27532cdaddd0d0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fb97f0c90f6aa9af0c3fadca245ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202c3ed723d34ee17e9ce3df88a7314432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcfb61af66f4639fb2e8b59e26b154433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd6144f340ca408eb0a75e4e8fa41d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0652242dd93650e55de9ec8f9ad4667435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf85f4526eee4120e87f0934fbb5a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc529574beafd2d470d8a8c690003d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145490534ad48e2f69deb5a3baff703438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb796eda0ed8d8d9a8fa15d3b0dda6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680ce262e72f2a5cc33bbabdcace86d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a6d79631879ce6696e5869a80012b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a998acf787cf67cd5e0e03345cfc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af255a68021c41130ecf33b44468ae4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fd6d6a7f9bc66e90b8b07bddfc448444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bf82a151e5a7088b299dab3e0ad3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950f5d698b46a04c286b6ed09e4f490446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21866d1c3ff274238fd51b5e4d94ab69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068b8e6cf8533ee49e4bc0c848ae2f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed336028e66470084e9f383bd2d0cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101e057175531a710c3577ecebf6bfe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb613a64fc74eb9b0f6458c5cce4a91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a06b66834a276f8316abdcc6ab99a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13690096608306cc816b8905ad50ae74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e6f364c5fae620f8d9a2226ce644d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba362f0451591c0833e491b189a9bad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db919bf683ac8696463c0134ffe784456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271195aa1298fb180d3593a0811738c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d039705d95a6788d4ff644e1c6c34e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0da133de289b957b63d9309656c37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41a3b30987818b5106e7008e4438e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f09f730412706924dca8462962c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49be287b3b3a7977fa2128bd2494c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633693e82b1ae8b49ccd7173208f6667463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb77ecfa5f7965aa0175b114b666df6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d196a0b583fef8ee23ec86c932d7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cd9a522e8bc4f2dc726d726b772b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0135edf52c213009b436267e11638467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bda0c12095e44a3ccfa1522fbac6b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f6e0cc1100d3358635b063391f5d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e270e22600207928263a7cd1e634c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3885ef5b54350cc2ba91ed682e2e58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d36b30e0161423f23871e28c28685472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd18deff701de95555d901985042f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd9b3038e103a36c5e35d203a2d578474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d88d5f026ffa1c733350f826c6706a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52ba26dcdeefd3be102d778c1e9441476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0fdb5f2ce1c47bcedfcad9267e4f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ae0098895dda9f33b6f1d37dcf168478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5c804eb9b3a048cc98f31f1ba0676479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf725f7fcb4c080fdbfecadded86f4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe7df34d471fa0c4dd6b39de724875481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34478718f55895adb335c1935809a4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de475de3dbf4cd35aaa88651fdb79a77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099103df9d5fab1a50d40daa3f6a118484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8449ff1bf309286fcb7b089c3d49ded485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd16023a3d231753025c73b941745b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05625347df42bfcaeccb84194e7365487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d705e7558ad2f9a9cd4d0882522b15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355b5f2147a24c65a3f12cd0d6232cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df3110d4ddd9295b295fab8e5f576b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160478398e0b98624664090f5fbb9c62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3b2aa36fe49a5005655dd07891258492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b26628a074af3411c641588289ca5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7002c5cfca8f06eea8559b5733ed0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d4fc4043f4507fe42edf1b208acc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f60128f15e4822b8b7bbf1d2f6b4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2ad7a50302d5c56370732c4acf0ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48df3a02318ea92e334d46e04568f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c60961d7f3db0ee85db2ac9a2d766499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe10dadccab91ad018c49bd43cf9a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be20a7566493aeb7d69ef93fb34c482501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e78c449b2061673966828b101c777502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deb0f51470e739a2b8b5674a374bb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbda606204819345b73781cb1b6f3ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065377c689b423eb72db3b31107b80a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a3d775e353db5b59933a7033ec255506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de882325a3d4cfdd3ffc5ce308caafc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580cefd584a5561913f0da10788b9df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ae3d8dad991e0b6df16230bc4c86d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe557976f97b81532d523a1f2088c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222d11c1ae23eabe24649e782c46e73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a7a8fb95586d0479bd6e1efca07f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d936267357bfd600c25c9b179fadaf0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c42816a2cd2a444f45dba202d6711514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe74caf8d5843590d7466520ca3a8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e82055c1060164eaca7c96bb748a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e96e433218308a0b734ecf32e917f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5aaea733afa7fec3c2cea5c0299a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e03ec100e890335ee9cd1917e656f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2d97d7eff3b27e40305f17840aee3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668691e7274807d66b766a623cfdc49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0e2d610e24203475817cfc3192276522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55df186076134df9550bdc310505f1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced0c9f5c657a68494ff362aefe6651524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad47d1f963a5fec24e44884d648744525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad555edea5e4fc2a749e499ad263ccd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fd49a4f173ea18af855d8b2d656b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb3a77d80c28f3e586751b2eae43c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949224fb5826c814b5c54acd545844c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d184b2a1848c76fed6be422b3b8f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753a7931ca9175002b246046ce7e49a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fddfa9b4a5e29ddc32311e0d33c47a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e4b2d19fc8633468685c0be1b1ba1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51772ff5595504ae6e09d9ac337dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055891f98534bd8afa626dbacdc42a6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e0fbd4cd006febb06005e7ee9c3b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17496f368a8cb82c21b1593abe09593537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549d31078a7e9085b8646724115a594538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c2b77a78a8d4ad3250bc069b671ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6be534cf344735a9cd4c1556d34a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124058bf0650fa432a2aae0c53ff44b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e44888b5bd4458a7c39884944cf599542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8926057d3a5440bb67a1928c6c7109543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b580140fe3bdae53322ffced82f4fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f910f76f693d6170981115aa25528545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc4f80be3f0722801e5bc1fc31eaf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf67bf6fa0e1a344b1df3e848cd02b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac26dbd02bdf6861116bf8a78ac788c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0591d447b757a96cd3a871d8d0827549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ca236c27fffeb04d54bac44af1aa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f1ab1099c609edfa36c56cacb6f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d563d022039f8dc6656b6f7d464c35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3e9c29a9b1d87a61c32a2b065fcec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3af2d1df2d3489ddac8e181f02806554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6adefd5733d320e15f2eb94195d8b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7115ef1e0d414e9b6d8825de6c87a02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109afe580a3a170f682d0219d2b97331557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aac150aba55a29e00c6cba165f203b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fd414e781b088c158a03f7a32010e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99b174613b4b1e133c51d6f182c20f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f57b5e21439d861caee6ea56c9813561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0abc6d6b0faa26ba1afe4a54ac6a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7da54710a38c2528d451ae4d3fb35e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e142175dee63951b9cafe23d17298bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc09a6e66f72b736dac66e73b4b1a1d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c481a4c62a30e1107c84223a7842566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207e148cc4513d31dbfeb53e3a64cca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cd9b70e1ce6cabae9308fbbde2d56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da5c84e394e2440a2376ba44e04de2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9cf2c9fdae7c71cc26973d99becc6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69fb47d869eee2ad405abb4ce69b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635db07330271252cc6977f4d83babb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff368d6294f084f21e1cb480abba98a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c5374c164791f826ed975c62dda1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f0690d3ae4d2e2bba3af95edfee19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec54a7d6bc76a7fd6f16a7f99183b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82addc191501d7fa5c0d3a87ea9457a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3378b557cc1a5b7d4b5e9c401857a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d62eeac8bcf8a3639f99900f0900d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5214e4505075ba0d8cced95dc40bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f86fa6f671f517c4c9494ab3be65b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf34b70376175ecb7c9e5b2eb6b8ff1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e266d472118ad3cea8800d0c9511e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb33c93168193bb995f985096f1835c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581857652ed5a14534402babb0b7930a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16b535d403a49b0bb698c2b86a54f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817bc546a6b419891eae65243b69c87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb72040869a376f3f008a763ca2d4a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b2ea6034240d4650370edfd030130589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef41d596005cea7bf2ee20bfbf902f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26a4cd6ece5a3d6de10c4d3cddfa38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c63c48c72abed7660a0447d9e59eab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe58ff43bf48faa88a0fe4a554869c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75548aede47765b802d2ed94c985bee3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463c367e2e25e7b0a73d5791e937af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3a7419408097854b51fb6fbe7de58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e69f704682405e36160d4f263ffe9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddde055bc31d6e23e382591c38f63ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1091e1889f96f12e8150a59178a40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7166637b2414e5c957662ef05bf53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4810cb37ea40f31e1d1c3f5933208f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eada20cbb2fedb158cf464c043a7aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bec8f6e34935ce6339a45fe33b46ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef1d44415b9861428d845cbd92baf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bad83639736fa8e2174b971ced250e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8f8719157c6b591aa6526a9c7e8ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff245b47d10faf2c8336df4f642066607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92611075f857e4d6f83a7fdddc707c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789bd21b9f93126ded489047caa3d3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34ecd2ce109d3c4e85149e6335a6f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011af52afd6838e200fe3381c980c26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a914dba23f5d006339559ae2d84e8a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76790aa48e4a990a1e3c4ea55ab70e39613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be261f23717173e4e7b8430109fe2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49300b60714e9c1a8b151d2319aba3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a293b841122b9044df2ba3fd1ff9c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d68c9ee32c0da1dc95e0ebe514387a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f43edc2399e669b60c537658a66742618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ef8c39b8c8c02c6e173df2c01d132619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5479395e20ed6f3c4d7689208c3d84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73c656bd10f1da70aca2fdc6d95713621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92c6c85608f821e39eec618645be9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68894f2219be224b630a6265a7644b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867a25c0823ab399549f6abbd4fc46c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adca62a771aef7ac552262ece3c66ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e4e69c7012ded9c297839ca576fb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66806b192ea3eb0415a89885461a8bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381012122822381f0ef40344fc9577628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b56a4382971b74e7c7bf5a9583369629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85160b25e156e17302a518e6a8bd8da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521f2e4a2a8502d6e43910a447fd273631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1284710cc353842dfcea4da903fadc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8360e9f1e04d354ced89c15d8b3587633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61071e8fabc083edc763feeb534b745634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dd55b3032f3ed8d7e9fbcbc2013e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860caeabf67106bba52ada05e3263b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574602411351882290c757e1a79d05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556522fed837839d203a7e2574b792a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1acb0d50a926626c73daf18ef9047e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b0d9aa2930d93b5fad7bcd1395431640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f5a1546338aec560c4a818f95582e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac295c0090cab44b9c57dc6866bf2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fe34ac0fad8b0172b3a2db4db8117643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05877ec0852ccb1abbd4dacc5164c81d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1118ddd0400a1e5bce5b2355ce5ceb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1226fd8ae8a1558edb50c830e38726646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067368b619c47a6e99c48b8185edf0f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1026443276819312d58e96559dd954a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807e44175bf794a8c135ba1aa468c86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9698e0bf7869dfa36964255469ba360650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460fb3ecf8b5b5b8cdebe938991d115651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab719709838210c79ee961497a63ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542b6a7061d1d0d1d0002d2286498ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91274cfd46c62026d59c14f4c4c53fa4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b5909bf8ef876f93de8b125d17a21655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eae4881defd1903b799e97ee206cd9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97bdb1ef8e57e00ca1e659922b21d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdf6cdfd5b62eaa2808538aa13eadb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f6eeb4304d13bd750f3501c01c683659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c9379a951d4a4f2c18bafbfc1315660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6448967b26966dc7433cfaf74f3c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb1fbe39933251401c68897b192bbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d32baa9b315fe4955c766e1ee3966663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9bda95e7fd8b5f1a0627b5b51453f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a50b072a50ece66fa5391a6a4b01e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371956fa6500f4e115ca7e7cf5f449eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d736da3a45e0260860281650e408f6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34dd8399caa6cbf96a60e6a4c62363668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7feb628524112d85545647c06358c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2210de868637db5c48afe67d2811f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54949ff4a94f45e6bc407b4bee8111e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd6f1feabb7cc9e17b2a058facd046672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d317ec84ca1947529b5a7eb7d439673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10fc021bc535c6d19fff60e5ced770674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c8423c42cb1017f58d80841c30280675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96de14f8b8f824a8b9eeef8ffd8a71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24e88464cf814aecb91556f5e8b1ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17d55b0baff086175fddfa0ad04af4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e27ed111be072187ace0f220d6955679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c625fe271ea5268333729ec890b9e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca3e0321b4ced3c2b82b19f8e46db0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad966fc37f560e61123ebc08d60ff0e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf939d9c77af410a0446708a2539d8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec374723b30fef41d95f64d2b044e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92161b5beea39993ff9917d917f2558c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fce320c90e146395c431255ef8ec3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e7b9c18c88caa0e3fdb8cd5067bb3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8591cc0fba6e632503a551eed012688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70778161c6055d44ad45a01e5fc2c0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3647a74de28f52f336db1925c7b0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d29d3536c22c3362adb160b7cb5b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452550dba775651fd73a6b2abe00931692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93852f716fdf4bf233daa8e0fcab81e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f43e60ec7f5723018b30332a9341a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc099160734bef61fd270d389fd3c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba6b12c9e150df50746b749a0885b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de74afb0bf8dcf91d2de5c320c3aa30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35069348ceebd5b36e5f5e52f1779ea5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820d5d0c846348ac3c1a75ca946a1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6885e613e78bd702dc2e0c19d015f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d533ec420fa99582652aaad3f7497701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba147dc7251921a1514c18313810b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b66ea9444d4fc4af08c28e36ce475703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ee00dade4c2bcd5a17a416018c27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286312b57474beac7d45f427f657ea9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228c9d357a4da128768a06ef2e358de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3274ddaa5c3511ab87578fc078466707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a83178bd528e6cc641e38e1e0a52708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f30b8967cde1a12261225fe146396b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1242d2e6c2698c095ff3b64635950e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5521d363858940e8f7b2a27e7a49f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdae2c459a70dc96eb0c99eca2a2b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120e2da3648775a877931f9d8c870c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab29e975571a6379153cb6a02127719714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37158a553c6cf6cfecbe63911e97860b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a605a458404e4d4f2ee3e59e44ec1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b53a2c4cdb3d36fe3967c4cbf46c5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c87aaaa256da89d1b9d4b24528fd07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd58b42b1cdf84c3fd1babb2ef48ba1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ba1e914195a32a66adcadcfb89f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c05a8841c1915fd0c8480828f7ddb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd930ec3af8495600c5a87b581c357722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a7767a9cc8c38251e98f8ee3dfd98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67618d89630b28470f88c31093ae3c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc7f720c3aa49664e3332dd813d49a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa50c49e736da1be706f21bd479dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3597b8ace38e5ecc3d278cf014c08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b837f2d260ecd131df80923e89b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c46ccb3f948a0fdc345eda62068d3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc260025c06553b5456c0360bff7e5f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a7a3e6bf1a8894c6ae1c52581036b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25455b5ad0e4b5635c229f6e13a96b78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574c5989fa14a706c096b6a46c3de59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4946ed103c189ec52820e869d44756734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fa32836d58cfbf3baa529bfeeda3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6ecd9f233908098ca6ea132d7f087736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168695c5d07c187060a86277dddbdd69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56807614b5ae23cb43819f2652e893f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1080e14c78166eb2ac8a2f9fcfa7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4ef8967e50172b8b1b7811ee20db8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0e181811ecb9f352a8752eb1f06b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d89ae5a6d7959e1375a8f6c1045447742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95800775cf971cb327c1dfb9cacb5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9262d7607c91bcb4e4111742ac0da1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2927671e1b2e7b8adf487696ea5b30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9edae42518ad481c0b98f5c238fe1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b303a37a3e9688ee5abbb047a4a88c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c63d73395372d49947335fd31f96ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca99fa9339809adabfb947554a5dd44749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23c0e912636a450050cdfa5cdb4d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4529c83941b18c7cf87db10188681f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d760c30fcdbb58f99cd4c99411219c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a51cf612ba3c139639043f40c5bf05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5683b02042dca52b4f90a6cc0a8e4ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9cfbdd06ee6786a78b8ec26245b6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754d124394792c6eb35d7c5a80f7c77756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166970f454ef45be11d9540c97d37b92757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd626689bcb8ab8a3613c9a9cd714cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2524aafe03886d1f44e47a722aacf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>