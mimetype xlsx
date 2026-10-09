--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cf1bbe8e9595876fa19b276deb7f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24a6ac1f620683059e9411c6187b9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb45ed4db2a4976c462179b81c28af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395b38e5c98ee9aa999bd8f54220f744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaf07cfaa2af4af52098130b88506d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3271c198359491efc340749dc032196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd59fb27cf7e70835fb74850c20beb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd21e50e2760413702916a17a9c09968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ca880d15bd047807afbaa2432b1669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b572981d928452294ad314b5e42b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c5590862bc6e9090af9c4a06763411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d92c71d03b9faf0b146aaaeee4ad812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d468ec1edbbc42ad759b0e74b9fee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc265507003ed0de0e9a5611af21c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1585190b500e8ec0d2dd2679fd39215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571c1992fae5368c1600a7c43b79dc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ea5fb7e8efe8784602040b664276717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad999a3d3c1f097c5632ef4bcf9c0ec718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f406f9df0ea9e22eae4617fd648f6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2374e6762b48aa6b022b56494234b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dd560c9864ce0901b0f9dec9c9f4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b010d58b1abed2553b724fd98f7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa08f42e6cfd24b7c7617964380ffe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f1c3b74adc7d89c6862fa7339318e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814270c7de4dd894fcb94250a231fe025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc75525577da99cf28e94a495eb477026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b0b49610595e289b97258264e18c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b111fd388418dbf309e394f845a1c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd307411aad726bc16a31101f8bb605d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9365841b211228d3d917d5c529a5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097a3bd230014f0a27d97fd5e2245c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207b2e1cda91988173499c03b37e91c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2feb662dddced6ed4f15a1ac78a5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0482e0885c5063458e1c3d3c15140d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9aa8339d3bfb8f5d2ea185ffa303635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba7a2e7a8ce5b4526fda4658c234236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262e7fbe0174b2f657a936c8075507437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28982f2266378343c2621bf54cceecae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefd0db3772f94bce080b037d37207239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5eab6c6ceca99f66331ac74b2185740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142cb38312a226f8b7c70a8bf05aebf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074259215ffaef004ccad677176315342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09622c2f5a668cc6c4643d6d6bb3a66f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22285e5e62dbab37c487ba8b1f0116d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81326bb6cf12b8982ac1b946320de5ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc55699eab68ea32ee8b8381062b7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f76c791ae003e4c86173a48e373a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7ae37ff9536fae20002964f089d6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa189d5bf25eb7464e8e88c6eb2821df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce27385ad8f81c7313072327263ff950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1a562aebff6c57fe2eb5d4229d70551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d87350c9934eeb4030384f231defb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad48a39883605843a11a78e43aa5ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261079dad5d1cc42ea46d34f6eb9e6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b2dc8cf23dd1fa3bba2453c86c3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1538f286053aabcd6eb103992b01256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d88b1b3dc04a572f4371654e13842957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5825e542a38a7321fa4bee94e08a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf527dd3f62eca7c20b623d5055abb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a07f86570c4763874e2f53ac09ea2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ba8a16458b2908cd5df2498b9a72161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b45861aaa99d6c6291a81fb951efd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31d3a274e88282c5b3a7205708ebb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68d6401118fef39ba86aba7ac4210d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514fa489a0800ddf1a7921b98e3f68765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da4fdb839ab8e1815375802748509d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f204c92b3fb4439523deb9796d5f7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d05cfb681a770b59a48ff88930dab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bfaa86cdb38b6ccb9e57f793e45df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fead2a91aed99a4aa70c744167387fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f26293e4c19178d9746029245217171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c8963dbf706744dc82a234be3a09a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38127069517b32bb888cb264c48f7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fab62b3d5d378cf69120d1835293f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0c7206b606788bb5e022ce466da4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1917265fcfccd659e40207416027676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba83bb5baef4076c3d92fdb1a96bdeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8ff9901030b9f7a21a84ed94615c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961b4a90fd016196086f964158bfc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a383f6ddb045bd753188e265cc31380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e16f659bb29905818dd8a38612919981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4081930dea15f3add36e9a3da49dca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f6fb75f19099a6dbf1c474640dc9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973cec03633bb0e6892d733c575f21a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d6ab83c4cd1bef6e097a0b973e30485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2298fc19da8b1bec97dc754f1c41c2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762cd0be14bbcc0321bd8bf2959b14487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633e772d656fef6cb3a87f4b8b446a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785263da6567db740c53aa36bc74fbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31402a23770936d42d50f1ad4a90145490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa934ff998de6db47d1cf90ee5e6b50291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6680754b4b9e79c6a66ac729f5a4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d0e0d95e9e3850aec1c705d108e8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f754d10adc0a736c2079c83363edb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34851d8e2aa1c7ce1839326f25be59695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae22fe4fdd7f0851296d6a30111c1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95e35ef49831e5f3b8e29a19ad846797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21c70093d9b9cb40812552a8061d2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a086ea3adb8085aa3bea8e6a587c6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f1934185c1cdfbac5c015a443add100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4b81dd3241160c998f544aa7654cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d803574ccdb69d9816c3163121390102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9679d8fa18e0cf1dda9062e84282c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60607b7562f69f14efcac2e746d572104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4976b629c6bd66f17440b1b44aa3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcdd1da51de171aad6955e851e4f73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3752d94ac7c008eb465a4411c1730c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388d3a8f10cb7753ad83b23dcf23bb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126d83e62d02006515e2e16e418665e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1cd7f43cdd40050e936a968088ba3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823a7aaae4d8a139180a68fa94eb02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ba1e4c5f1bca5be11995b314205ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398f8fb59eb3e88718375a917a5eea4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4fb98095a8cb12f753f1cc3952ad0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d2c8ee4742ccd3184507110da47df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bad3ec3a273b0c1b9bf6635eaf3ef8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337b3bcffe41950d8642fd954ad68cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f457321b1975d4e00ca31dee20ce5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a3fb7e61b1434fda2acfd4fba4ffe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d865da9b82d42c443baeae8d2d41c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca7561a5f6ed6ab49d7757861ef873121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b5d91a48ad12b6bc562144fcf45bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac9592491ca3dc258e769ee09f5034123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac3c280ea2d8600f9df76fcd27432124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348e7a954cecfa79f04557d712f8738125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc791feecd9105d21713e9697772d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44924025578a210cdd64270e8e9debb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865135493223b00084e4745b109be8f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d1ba60adad55a9cdeca189b30090c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba73ff9cdb4276b2f6901580ea8088130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a551a6aa5a41b3fc885641f27dcaa1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d49e61e043871eacafa0ed38a2b99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a38d06945305b6121b9e5051b8a972133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a64d7884815159407b9989ff912ce3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09e1761537c3386f2edef037382e25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9909dfa4c454736c9161e33a458513136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744adb5b436a0a72f906b9dc925b539137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41c0a77c4ffb4b10ff34598f923f5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88cfce40670c3c5c3aa63cc6412a8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33737a32adee6d6b70010a4b0d9276140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268b861518c67a82ac5f9112a51df9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30738e3dd95f4b8511604a4cbe53a4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a71bd4440053124d15d070092c2e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4387044097e027ece3fd64b5b1295144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c06a6938ca8dfd8dcd7a97b1d00a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f59e5ead78828eaca1cc657a97e5b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67377a754a204956e03383ab35b42600147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42191d54b60adb217b057aa58225e7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd94f86741a6623ddff77b3a43d507a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7af740c1b43b8992c131fc9fb6303150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fa141b49944f97925e49241c18e9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb68e85b045efb501647dd7b5942a0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a745587819035a34c8899fb022e2eb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e13ec967e3a747fc7ad8acb82146ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e77fa442ba7a011c76efa1e7f6e0fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd79be9d70298b57b552875186b4ac5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baff13e8804032e7122fbcf49487bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7b3e367677c2b5c1b0381c08a653158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c594bf16d9071a684e4ab7a035994159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ccdd30017b88ebb60f80da83fa8fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30236dcb84d221d03dcbde66168ed9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed621957a2e048e921983d840414c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca478068e78d45a2c6f1b363d3e70a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d702bf7ccdc04f8d245af0bd76a73c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75247f186c545fe080293233d8a4236165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11137e061b46cac2b1f54995902e42f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62ced8031645d73cc003b2e4db1cbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c890c09457e1ad1954c3cbccfe7e45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fd5d27e773f7be66c418cfaef1e91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce427107b14b869d1a9a25ef7047e66f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ea7341121698b7db48433888c3cda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716fdee0d67ca3c0802612643f2cccd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eddb802da7841e4f9081db17c95ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44691d490d8566910f06bde81e578d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9c728010a252de20efa5ceb0912aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c3849cfe85c015ad14527b161abe4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec1d3e617a1d22d819704829b81cb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1ecb3eb6c3837e25ab1564da63d2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2e54129891858a37e36af29f9835f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e96f397f9e21fc3286c81fa1094b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd0f7072991eab8bb0a81e7994f423181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb2ea73fc8bc66f94a8362fd79f59c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd3c2480b078db20bdff72fc1b7a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abb68934c9a3ad6d8efe152aedb3ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f6713c671714634c47e88e2948a44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0ee0673ada7540205a16f70eb5a54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff908eb853cccfbf3facba104bbfc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71aaf0b0d39fa9a981f2fd0954104f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b0c836696716c067bc4e77f6e6a39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11760ed83f2134fe56052981805634190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef763c5bd8d2efb0e50f0c9b84b7f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61073a33d99cf7d16a3fbfab57c92b68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de28431e16c9e005d673fb9a3afd8c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f600357d5aa042b6e93155e33f7759194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef673c97c2147273ec0793a804f923bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c092565a469ed0dcb0f2f08176b67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ec1fad3e0532ed2534d196b303804197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bed9317191caa0a6b9ab9d9a6afce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205c93300811ee6c3881c49557fc89a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f657f345b33569e27313bf3035dbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6507bc7e37526198775261d13c305201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca48597433c3d430a644d7dbf957ce2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f880765d7cec244caf24ab273c7b4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa274a27abd537450b2d2bc95b7ec91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0c24ff91055732bc8a120d4247e40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935a5a23b3e2e40662863a27ad07878206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1cb8e97a2615e09ab3ce7233582ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44782abb4fe557480e40364ca92c9959208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5691de7627d3d0074ce6592898c5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20bc43d5889552e7e57657d35a0c89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501cd06060eead965effd4052712dde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cf2b1ed49e7539f7f056aff424524212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e11c6589cc1502d9b783ec860da06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e86d20356135e4d82c60fa9b37124214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c30416c3c603890939f714cf7ba3d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20049d47533ea6b4fc6e10d262d4533216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47ef4faedc3e014ae1180b241645e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca1085147a867ec33dc6624ea04655218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c8693f1a140950dddc515d31c7b80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb7db945283aadb27772b327a3d454220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f4a57cbf749ae0a3a2b73c9fa06e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb643424fb1f091797911af4fb6a631222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440825e0d65148aab0943d9320e0dc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555dbb53f2511608624fd65eb67b44f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b2751782927d56484e3543771c738225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc9e657277356f223a04a45fc723f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479c7847bf8dd7fba1ecf10437f5be1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1fdeb0ef1937e88086c562e89b666228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f762aaf57ac7838f37e5e562457f09f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c315dd5f6ed678efd6037c6d771919230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc9bd223dae3e0c201467558d57374231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ed4a538bd9515197d55a0af92b7ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c7b2bb4ce54b3d840a4028de9883233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ed0cab95750e8db9960b634c952f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b7c19dcd6eeecdf26d033e3904369235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7e075384f31d64890230419d42ff2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4cd70a1175c562bb67c19df9acd35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c605845c50bd89e664f6b9b494ef30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731426927639ccb16ccb470771db46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f176bce6f24458363f935fe5ac87027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69b55223f2a0332eede88945e45595241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8c78ce17558893ddd67ad3e406127242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ebb710d9d13d53226a16496e985be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e01175104fb293738c24f3865273244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fbb34e4994b08e639edfd28483574245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3533c1da367c3f7d5ae6c73ff0f16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da6fb417318db731dee629bda11a68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7444e2b6be8a78df6eb50f206a21054248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e305bf466c70baed487bf75bec95a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2740813d8cb8e5f6036567f6b8315250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ef106685904dac6235153b628d350251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46287f16e1c1e39e8d02fdc562109914252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7d0f75ee2c63de4932dfa8a564833253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f45e3d68aa0140f08e45b82a74c669254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fa0e84a2c0e40e4d2e6b4bf3177b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8f57beed217813f6f162e48f9f978256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f128b146f4260a04ab5ab02c54a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896992d9f8cd078658d889390a44b83e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4384b98945d0e89000f9bfa967fdf56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390672a7d8e9f354b64f73844df8eb1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1284f7c82c2fc93d75dbaa1389d2a79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0d0e28ba8bd71ffafd6abc813756d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35befdb95a1a6ee2ac40db76069fd1e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f08e86b94f15702ebaea7907a6fa5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeef24d54f0c98181e3afdb095f837a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609cf232f92a0e4dde1b6abef0de907266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d9a78a31e60d1572267400969b944267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d6840380d30c1196d80d0b653eff5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22febdf908133bc4838df2103dd3dbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6bb9daa88d94ec62d7a89137816c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fe27f3f3df6dbbcfae7fc3a1dbef3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537593466e7c1697cdf1f3892f72ad3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e01fdff49f9fb67f94ab56c5524c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc582973166ed8c248029b8b397951274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623517373d10ddd94b863a4f46a234b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba5ef3f21500c7a2eceb96fec645d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f84b139683f064994edeae6d35fc38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57fcb1000b25797973bab87f6e204d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429bdcf31ba3ea124171e467ad9a79b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c9faee5a0cbc987e45e6c080ec338280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b23dc8bc98218835623fc0c4aacf2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7f256cde513284a3ec24f79385aea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a9f74cbdcaa61c5bbe5f1029f2a23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f92463935839e30dfa8266d2e7b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4d6c37e8ade2d8abb5092795eded285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6872707ed5667836aff09ee9d32b730286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab412a49157b17e93e2d1a1aeb4796b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7337c6fc932fd32c418658a7ebd99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481757c66e2a3f23ca4b10e4babe88d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd263291d9d0f9c8d4ce913341f08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d66d94d9651c43f71e8f6a402dd3ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3b60865bb0bcf754762615da95533292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d08b2a58af438f835bbeeac4fd90a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2359ce840a54c4d4117e996d71aa6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314acbd47c562134e4be22d8ab5aa65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8986c1fd1223a5439e5b9c8aa36124e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20255e03cf6bf4decd3be2d804333a8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a610b85203a8a71d4b8f4f9f332eecb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43d0a9c7231d7d7361b3822b55b3a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9de58e9a3d309428e3dba0e9af122300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175c3f508648052eea07d2469dcdd74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4cd86d3e14688131386d157084da0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d617ca0b22eb2120d4ce13bd581d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544d4397bd97bcf07adee9ebb5ccb63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddc1dc6d1dc2f01a18a8c463790264305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5457d722311729116afc2d0f10a1f8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea1e3287033ae8be2a806ee31f5dd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac362e8279b5cc7ec671bba492e4908308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae6cb7bc710198b07de5c1536e24cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e97c9984935ac7c469f3e2f9976c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c4f6025b5c35b447a7e3b4fc3800311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a618ecb9fdf05ed9a375762c91ebaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee770227f1f3d7c5db4bafe18715c703313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50b387b83108f602122a8db5e1c1a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222147730683ae1da3fb4824e2641f20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ad204b684aa6212f6099655c22166316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe19a3626376477acb7a8d4cb5c4ba2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e0eac9ab8cd21c52b25700b58faa0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b2ba75f02bb3cebafe78eea75bd7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf57e6f2f88b09eb6ab379a74c647b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db55e9fe63751978ad26b4b60eb60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747c5a881072bede36521dae580d08b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edd76c62d4cf25ac138adcd8d7baf2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e3f42b0bb2644168345d96c49794a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3db7f9e6a3bb10e13a329a56b0126325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819acceca6521e138706db1e4c6ab53b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236bf3d6e8a8ef4535dc878e99c9208327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259dc55faeffbcb4205fc0faf6e1d9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262d9471fe6ab0d13daa11096e90cbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcfd52e73711f8e7cd213ace3b6410330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132b251011f02df6686f55dd2038ee7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cab25ffab6cd56b963eb9e3584ea54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a27eac669c19f41044ec7a5a938f2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38fcf835c74f17ec70d0d9d8ee6973334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a269cbc1636d2830f61ed469aa326335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6a2fb958d092ddc856c29848e6312336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c45c3be66c33df4df333ebfc61b73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd2913abbcb341292db742829ba5e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6677d3e71af0ddf430ff6de86e1f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb9051a2136821b8286bbddb1a5e11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491084f1eda8ed11c022997b0550513341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec209f6031afba4d5bcae31e4e746026342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc71b5cfe1bd4625bdc64077d8d9982343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1647f16f86223486b136164270cdc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cf936431e7702eb0b5d1290868e41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c213a5509e82c88c5c6b7f99d540455346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d304269ead1829cce26b0fd6692ef1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4cfa46b2471fa1ec62102e21e8570348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1a894fac2b08c9c974dbb67de715e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f49182aa66d859f1a530079d134b0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ab238d8e4cf6ed3e6f235a9b628f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d3ca266ddb672215eb641fa9d07df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed672a4b9e364e3b5e564cf0957c404353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7625d5ec3675c37a9c65bc64200701354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d934975b239a6661874f107cc76464355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bcc56cbb03c62c0af59591c66dfe9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c38c42566c62ea53bf9133c8379f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d503cc63a3028893d8cf5f8e6aee736358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb022ca6ce42b2b0235040524e9d3a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b9d9c8eefb6bcfd7c7015e36b38c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab183111ad9cedede970134a42301a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a78d4de7df57f59403a38acc67a3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebd8b3fb1d35827eacf14e47f2fdfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06085910c7869d80a0d51f00b981f52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dfaf470fe30a97783beb3700d5f06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fc7b3af7da777b3ba36864fd0de48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a0485d14ef2ec43de1ab54fc1aca5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fa801d30ab8c202c7a0a4844cb31a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4e530b1d53325aae1df65c1fefb80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d67e018c0e538e3d48193bf687f65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34620741550509f294322431f2d4a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc38c7fc22b7564c817401edb592d40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2cc936a004ee9741eccf05d96c376373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8130a8ccd28cd5bd3dd554bdc7c0bfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9668b0496829e24038a4c96ee622f6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557ff0c60025520046ac7bfea1f6262376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fe62ab2a4ea108ab1e17cff7f9317377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8e876b0bf82d5a1a3411af9e2c673378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a2d608e0669273cf39d64aa0cbbe9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bee973c4a86d19edf39df5f2e46c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b47611063bdebdc5baf8ac1263482381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832072a0d5fdb8f97fe4a9ff4c81c59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ac959112403df667071f20555af40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945c90279eeeb4149fa414f2302723b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aabb7336d8c8b1534fb99c5d3de46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa13ece4dce37e251db0d44eeab85c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a28a5f0e74529d69994b57087c43f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a8318fcab576754f6f2e77257b97a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b76a163dce9ceb5946128980b1ec81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b1f3d92f13f3c68fc0d69d1d95ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4f4a4c77f4273a4ed9f1285052f12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78c835582dc94911257286ff483d1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e78222a15bbb404150345213cfa49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2958bc8596ff775a5c4ed49881c6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639a04c682a7674c5b5ff62440672d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940fe00cbb6762c88406226d292d69b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e7ced6a71655299709bc7ea5ead4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8e1140f636da1e7dd58bcaecd0ed9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e9071962633c2f6c48ff8bb2c56c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f6bd666154b3dc50a6b051df3c487400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7dd784733285bd43c3d36035f08f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c17f404b80c295a9c9e7a559edcb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e232be9327e8639b88e0edbc006182403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b1c2b4048cdef287acadb70544fc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea88f1ebe83ee70af8f18e32d3a996405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6eb41bb0c46574764bb496a0c8184406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208090c84bb354d007d2a851c165c37f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e888610290a034f6b6e19f661c1f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31a89b635b81525dc411f337564899409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d83b28ecab2d4bb753f774dc191a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032f5b3b3bf2eb03a3d07cc466418dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cec57389edb315b5a4896f401c8a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014600298f2dcd19e3d84940ee0798cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fe234e112f855e62c7d5999d49e54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42fd2ff5727b83cde7bbff5b683397415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a30954d3bda7dc9176392c2121f08f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa82e0e856b99cb1e33be34653b04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2106e912212eb107885971db0aeb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ff48fbe0a710187a7e338341da009419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95018c499aa43d0060ba8684d7d4bacd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20532a102e9afa0a9b92e998e8778c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f117ccbd93d3c20e02af45fbdb8f47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbef95cb2e0e31b7b7e9924b098863423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490c08761f7ed3767cfc944d42e9738424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0159e57075e3cd69905516e2b3c6b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8397a1ac8f86885245105d463d07b14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3456e5d677e32a64cde4c0abc674d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6866ba09022a4835045d6aa57d9c99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341c382264aa7ad0cbe7eff7a7acfbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4ac4ab09a566ead1805ad6c80d633430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63e838a601b5032387bf704206d595431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae1548327665797a659f604eaf3ba2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761445b67eec2700d0bc1f277e5868c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82cafb0781353e55e9d23f44cf16f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b920041ddeb6e11a851c5c64918d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831a56142fc5f8f2bb97b0df4152587436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9f7f3c6d0a0cf65ad75841cda5b1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf3821d89a73548674a5cad1898ec2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f43191d4362003b5d495c4f40665e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24449b3564f279b2cc875fee481d65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef286ce8eec1c17fc7fcc52aaf6a62b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06737f1bd5a3b50cc0104c201c4e25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a03819edf238dbc57e0b2199255655443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87fb2b31fec46a5c13076f49c59b67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2a18a9eca89fe0add0629997f2876445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1877f3f9d520bd719dddbebe4b805446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a73a1101d98212fa8ead52cb72151b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e06b0cf4ed095457f4dfb48bd6a1a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32644c7269e69b6cee28621efdf52459449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96bd1dc77b3951f1e10e8345d6d463450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ac281e8fccc8ca4048b5bea91fe9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41548f92b04eb6a36cf53056c5b2339452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc2572146c50ba7c4133701480da60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002283df352a4960088c75a1659aa31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0378c9110c8f8352bb87916a32f13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ed4eb7b95ec1a1001be29deeaa657456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178d0fec2ded80f9a0c810486028b6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e3610bb597473d3fa4b7eefc44df1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7a611dde01caa548b6afb5dd82000459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544c83e4b7923c816ab3a1898f1f13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d242bf7f4f7c9a3b994e8aef1d6fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79805ac9ad9ff58a6aba54c7bf21792e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a3a3dd51c81d54573092e93c2d02d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace28980633f177d70268ec7662eeeab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da4baafd42c6fdc5435a3438748664465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55fbcfebe1b803749a30bf516337e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a50e908c44031ee79efe115e2d9c68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a6783c1924115604adf4518e26df5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c79a263d507cc3a12f5045b89f3ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d6a65fa186c7c4726dd2535a203fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40b8cc4d5777e44bbdbfb78887cd22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec35b83c5e95d70d938b680efa72120472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb63e654e1418b79f0f7ee44207cfd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96abce93ddb2e6be69cb4dd903a6b33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c91dbb0b75865d1f685e420085fd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3737d25de2334d451ab0bf5588042476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49b41935bf2ec70e8a40ef43e92b8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811c87134dada697e267cf653eab738478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9e1af96a0b5fdaa3a2778cd6102b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfa1eabdf66d0df015fc4ce5f36cd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb593f29ce4b604d66c1102d4c2b3f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf8ca538a28ca3ae62a09ea21cb186482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d05d995c91948e4c6de44e4a3cc789483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f1523533fee56e116f5b4757051a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0531141cdaf50be460382901b763e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c72cb38771b096208c6530289ead05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d610fca4afac13795043a4a5b894e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e4483d728821d847c5c8573d57d8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68908913111f2fe0f351518b2ac24f37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489cd31a1e89dedf681732ff633a2f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a90b0eca0ca61dfce2aafef358f042491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f4a0f6c9640c3b6dd540a78a869db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306401eebc47c99a61ce5fd112b231a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733b1a245f394db762f41c183e3af43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f527b24aa9d3e47d7e603689ebf0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43d1e8879647156680fe9db2ce4681496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df06b45841545544bac84457761c3e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ed8429246e6ffc85a8a4feef618b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd276c304f91da4ed6b355f45f95c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdacfa0717c3f1130285f4d850cf65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14f50ce537d2a538710b721a19fb0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f78d5db32cb7be0a992c692893058502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f8512e8aa4b9c02758c106bd13a35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b054f83cd34ea1b5450740d458afb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fec968689c8ac7c3ba476a9f41e01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec05353598d3f08b2db33d6dfeb6c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bfda9a81373f8dae251b24bbdd8a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f571c9b061716eb4ff2a73f8c24131508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09db1016fe9a743290252e5a73861c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ea805e9aa7a8a314d5f80c2abdfa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b560162ab6b3a5658c76b3c25feec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6d92c39d4bb69839c821690d7c6fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ee6dfd253b0c4917584e1498b3ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdf9bc011b73b00d5ed55bf28e5e50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367794122960de3ac3b0647fa1c903a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4a7bb623f438f01785c01f719b5d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf966e67f7879bcdd30d0fccff56edd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e98cf2570e377cf2092bd6f6a532e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef74bf147c50aabcab77f1efb550166519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2a8a9b6ca3f3ba1801c268b27527e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03ecdc06acc8911915f15d8d7fe95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01eee294ab8121aed4d920612c17c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc762debee4c7bd4e167881322db76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c060667d0dac3183177d3b246d6fbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca0dcd7e36f904e2684dd6ac50647525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1de1f5ab369a75231448fad23c5a53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578513e4dfb4762e6f7c9b9dfaba538527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d74706ce73aff663e04db098610df1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780ddbe1e2aae862b974aab71520a5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f585c7cd2a32d6314ce7dbb4987d8f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bcf627affe230b15940338c356e5f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b079146b462a0e0a5437ac7bf2a12b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d1553088b52233bfe13f5a6e758d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b214b63d9dc67c7935964986ae672d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4586dd929a8833d046d1aa15104b97f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a34682579bfd1ab3c90794d85f5e63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fe63fdc46475b9af25898360aa07a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625ace5e4144589792b1914c054d501538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c78b45b48c19075d53818d2a11ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bd7ed74c18dee5a6a557c8d25c91c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db488e69c54b0b5cbbe76f02b5de287541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc75cac4668472bf7af2b64f092cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd3e3cec68b2100802c64f022e2e5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fbae14675268ba22d4958c80bbb7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3b9909378cb0ccf3641310c2cca07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a589f9ac152b716e5e7043bbeff714546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eda7655779117fdd61fed22450b994547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa5d9a3451f359e3c6342d90ca4ef3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40440bc869c530b8d1278dfe2abac597549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7c870c8d9292a334a6fa14a485bab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d15e743869efcc1544101d38e3fefb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14cfb1fca7097571c69c35c249b06d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802062ed231e2bc802798f32eb7ec7b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecf9de8588e83a06103eb85cda21b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702914d8155ad53444df6553b672e491555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba851b5890d1355199a131ed4fd00ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55554e767e0b2866b0d74e2bc14a0c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9271ee15187e05c98d177c7c227347558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126bcec5ccb64668984218fb7cdb37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f428d19e89d1b9336ba028f1999e676560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b617203b023d7afec0d49e8118fac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5372849d590c4fe44d108da0ba427d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a32f3d8229e44350360604daa92a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87876e2ecdee2c5e207324ac03a2c3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73031d94950e05c265aa4874c88f1d57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c317cb2d43e4766d1a2d49ea946b6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a732ec2e0677eccacfc20a4881f1b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caeea78b108d345b68dd1dfa295ddc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a765479442fef93d73fedafce60e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2951c0fdce1e0c5f33b0083c0c8e70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac9d7d981c1a81e578f5c96402997c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb6571608c0ffff674e810aff9e795572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc601197a93391b5cb47e0c4c2afba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f98abe239e46fdcc16fc46b6fa32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f72cc3709ee4491e71d5be57898847575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5864a433aef1b9e89e644ee4c9f0db9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df9d812744cfb2a7fc67145e68ae38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442abad6527d2fcfcec1ccbfbb05e0a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c99e074c63266fca690da052ea07f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bfb886588e07b6f729e6e690f720b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17f1a51d513ccb480b2e234d6cc6d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc34993177a848f76c7620331cfb55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de910c9a629848a15aeec0b3706dfb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cf7c8a220499b311424a09a6645a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931c4270ad882765af4c078e346e983585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc88557817a85134999191af192de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d925948531314644677b5fa1e528d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f4c4d12daf58d0625717bf7bd489a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028a06a43ddf89b4fc25859b7ed3108589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e626a82174e73848776962964c99e3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1293184ab9267472065df3fda51e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0172ab6d691e366d27e9c2f7dff4f46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f109762f30af8e493f57ea9e924f4dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f44ef3ba3784b81ee14b5cc0474b4a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f1935471c34ecb73361ef0b7d380f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8ace36854dd6daa279a90acc839d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a28d5467e2cd75d46fde3c71fcce1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f214e067f99d9c07d80f77369ef4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e78185846aa1cc5bb9ea52b24214b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29714b8e73eb07e7ada06b184f99540d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927f18f04629d763c4a6fec257bfbfd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ccc9cb501ac7dd792362701db4376602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f3a1ca7d4d46dabc5503fb26dac5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af370bee23690aa0393bfba36579796b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61ab6b2081867ddd05a5884e74cbe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435f727ce5392496b2d2a7516b2c67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12569a53c45c7d67a889a2fa69b3c8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7516fee26f8d8fedd2cadc1cb1da704608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826cf9f569b3f95ec88ab9b4c5150d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea468c93c620b228a6488da460fa5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a1d3af61247bda03517e9e932f45a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688363fb9d11c5cbad936b6cebe8a80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc412e24a6aff440ea5c251ade12e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7cf0b6df6b917c59e795a4dc294ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1c39e7b4e6c60995414d48765ef02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00d72f963113b3ff6b52ab8807256616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272586e467c826f699b73ac62205cd7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269145344f70526fc7a7f8eb62db7ad7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae991d60974759ac394462e4b1d82d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310548daf3a486bdc3563b0b4ba703d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c723f1af1b1d5a2c7f9dd8d1df6f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b83d9b2a9ca61fa762acd91ae8404622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705965a0f39c5b9bd6b104cab80a434623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b292e238fc7288b09f091398b314d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503001290b31f9d496e1fed25fee335e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf501d37d491be4d8417fe828aaee3cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83c060fa82093e7d4b9183bae02d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8942a82d16822b81200edbda0c6ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7801567f0efdb6dafba016c5790c734629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970734c2b52e95358fcf24213b6e8ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120e8c73ff6205c2bc5f1e903b3b688631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261424069d896cc71f57e88025d2c8e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cda15eee1c67c7dbeee5887a0bd79d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd88d6d971ef94300bb06fc80cfb5ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdaebd0dc55087a10f74d835a9254e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c38c30a71dd6322cba1f3504d21f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f71c19d4a0304a3fce345839fc85b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8ed1ad2ef39bb492d069413d75292638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc89705943c2954a8ec17e2a766ce44639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d90361f6661e538450a23903bd2aea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373c5c2bedf6c01566f79c2983e46cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0df4da909755802b3a34790d9aef0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d4a5f3e60a5a1324944d7466f70e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ffc0b8ec7a30cbbb4ded567ab4423644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa427dd4cedd8ffd3c60b947e4204ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceb4701e07a22b0745f46038c13abd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4cdee596a463c4aeebdf178c64e69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfcffec94fda8a4c394c3cdcde9057648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84941b8bd62260cca99c46ca0083fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee9d4abf18b5f337be029564a6ab6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffe16969e1b7ba8757632c8386bfb4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec9ac8a0de0d26e1a3838892891cbd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7825b1298f0dc06bee7d19cc932972653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d091a519f4d34fd858b6eb9ea3746654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff27137ccbe62859b209291fdd9d129655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6ca5f5dfb8529ea5b6043575120c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfa6cc43470ed07254e4f83f671dda657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62c9cc059fc12ac1e43ffdc60b3f96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef2e767583203fdf822a92c13d94de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ec460db4616396118a0952988622660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70b904b8f476741906ddeacc17f8f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168e10f5cefde2e0b447fb478ce6bea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855152969ca378b9c5903a1c0804350c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429148f7b7eff1819814f38547ba9c16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bbec18e1ab69014d9f0f0bc4155ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636cafbf1ae79717c6e9a7602b0cd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d5800b89e287356cedfa3ef402b6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e4fdd850c2ed9fb528c1d01f95056668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cf3d9c3b1aee83c5325112b474051669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03e0d8ac3cf79a8dc12412877929de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191460c13c4049d66a2e1e43476589ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755f01b035b651f876e996dda94b1d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecad627b34ffd3ef1d231f7e66831f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82bb7a70a4c4980c56d4879d8ef6b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2d4c6864a6dfa0fa9986b8bbddebb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948cb1026ea2a44c30db08f7f94821a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24004b9decb97fa8ae882cea9d43c8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aaf2bdc00b8710ab75530616ae68b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20166a53caa3bfaa8c9ab6bd695c18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edc76bc9b6e15175aaf7f98b38fa58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5e106e3cff8a61dd91526dae5273c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cc63626f70a5a1115324f292e372a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525eb2a996ea5b5207a014c22c7f806683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679600f3164091d4184f705c65c51e5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbacef83cbf11e4533ad019c8553896685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0c3d59e4aaaca06395afae2ec22e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdc6f8079120aeadea4f9ea763be26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2e12326312543c6a38da38cd54399688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5983afc5d0223a24a31bc49f16a36d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c3d477e6a639ae2c8b34893412099690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519f6e30229b26df8644a897ade8896691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4dde48fe1c323560c394fa51041bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f07751ec3e7657f44e7185c8a3dd0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a28d0c661b673ae47a61a9a0e447d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7482994776e77a934aae0f0f544827d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b244d4bdfba5d6698f9588ee0e4ee0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83982426c42f24c47fd063a1b97deea8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fac605a36b6a12b1a0b468cdb9b07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97b79ac15827785751ad61e67a4f06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d27f53510aecf60bcdb9357f9dcc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c404abf15973f90040003a5014b0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a200380865adbf2b9cd13b579cdb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0c01ab09ff32d110261d784931502703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e30866ac080218daf2787a07280d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1378d860a2af6165bd7cede7067343d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174d575f9d91d5e66498cec45a44f4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836941d90a66f8fb79cddd0af65b5cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1a9dadb1361f76bd22f1d511b627c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed90feeb84538329392303be0e0fc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e3e3eccd92ae979571631646711cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bc10ad689b5387d4d198365b29f11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b47d80f3ce961b4d6d26a5ae321033712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dbfa7efa1656699042e27e1ac9667713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600aebc659408fe4a0cbd2168c67a64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350b5e58ec1cbb552584a472cf47661715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dadada199f7e0d9f8266d82e44de79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d460eefff30d7a6d2abcd8be159da15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ebce16df807600d86413dda65dc26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5954bc3b53c0abc13e2a7cb61687b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c36d89e2cbeab599c45b78170e1bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c42e7669222bfa5971846f886ca1e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e7d153a99d24e9e4c5bc85fdf5414722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678da7c1028a3d4edf4ec0a1f261b93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcfd54759a8a94bfab62d2d37af5b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b449a2b59f54a23186cfc739219a66c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd270c8fc2121ecf2893e1d5fdf20ae8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab19e0ba5946763c7a68f06afce1788727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc162467c7a04a7f2207f69c82f6b8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614534b9164eaeac71bcbc321e310883729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87960b50f8046032de80ca2dffc0f2d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515ea9df4bbc8ccda6e8af733d8c045731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b6faa565ad11821579c1ed9c117f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363009726232c0f0e6a19a5c5c1302a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e9fc72d5c21f66f324968b83a7a6a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeccf30103dff557f201b07b763f41e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966071a2e7ae9d231641db4341fc420b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8345474571164438081208115833ade737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06579a55ff38173596acdb6f5721c6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497ce9f16cf4574f6df04627d420cf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b99cb3fd9205bf1eba48edb90383e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dd5278efe549a19fb6e92841e369b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfac4df691216e5e2545264ebd40d9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3234a3c81d483a8ba9795fd7e4389743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec438826119044005eb20423ba8a0f24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d51c3a1436f6cab682749809604c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d96cb6c97af996c908427b47c5038746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b675b071ac2b16f84f89492beba6878747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b74135375b4220a68ee3232158bb21748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a7f1393a7835f90aeade248d3a15b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b0f8ae3f512039a56cd0f86d4cde1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34bdb77bd43e19372aa19007a6da7c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0b9f3c8abadee0ad08dafdab69ab9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3fd0f7d8d7c5565a48eba166b2618753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28ee3f41e746dc12d1e70fa3bc052754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc5e05fdffaef48ca20f86f6b8c387755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63a438c6838b330a0b2d58ca702b8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2397974014bcaca2056ad42aee4fe10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef30989046df2c9db6dd5ba568ed38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46542ff98705ee906c6c8c28087ad7ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea23aa411dedee5671f5dff8d7544e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94c1760c3cab7ebb0b7838274a10d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9164f6c706a6105efcd1d556f2d7003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a8f6e784c68f85906233aab1d8f434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f1614cea690d301f13bd5409643c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20f7a67e4a83a43e825eeba93430fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507959725b1ecd40ca6ea95d8aa801ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19ebc4a6461b73138f8af419cdcbda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a804d037cee462f4b8d83321681499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a9391b37cbbf583fbfe8840807e6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3db5a87b0a70ff65028ed096b0399a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1b0d67283854e73583e07e529c7dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc175f4183db505e993d0251dc10333b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87759146db991b5f749dbd229caa523e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f568afb2355dfaab12fdc343b35ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b64f2f9b81e9465e2937bd09f08e2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718bb62764cf823f583669bf26edb7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1e93a977640bdb818ee9e2acaca118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615d222217a574504c72c4ee2c792bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2f64fd29c15bfeeb7fd0b64afafe520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4f16ca2edc443824487caa08db34d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3e38952f14ce961947b602d6b6e7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf6c6e075ca0a408a84ada0bedd6df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b840dcf0c10555b4f27a492099ad99124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ca3981a2201928de7105194077cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6632a6f2d6d8c3637548a4bdd46cd4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb38daa696c479d16fa79b0344d177527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c2be6ebff8132d526ebeceaddb04428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76c32676c1d4cb64ce1d4d2fbe3dd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54006df36617727c34292aa8793831230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd5fc537566e12972c062c58d030fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab96f49e89f09cab773bee0d6146f8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a92126abff2db88073c62c1336f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae33cbe7494fcdc7b867fdf6f0f4b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d52e83c269276efda18918daea8dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9c34029c425734e5cb9fbffe0f4e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d1caf79278860638af057edafcacb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34576c002923e7951a837070682707238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e162d280141a725e14a56bbf153c6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eadb79587172249300ea798683c3c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266fb597fad5ad73f6ff713b0345c4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730bf2337bcf5be221f9575094f4a9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855971f2cb274e9e17ba56b864d7daf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b011e3b06bf1dbe79b93f41ccf9ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76978891f68436923c3658c5781b070d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c94d042023772b4b58a82666878b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f9c0c000af99a71a9911908591ac347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0598cbbe87654ef993b135574584948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112765bc541b6fa84d86ed0c4bc5c7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb08fbde5ca4de1c6dfd4e1f4de57350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8891961337f3533b42a18e1886eb2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be276344e711668aad82798f937f04b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca214208814f2b1d3b36e7006ac6c0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4266660d75c166193aa9b83a3df42054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62899146d74d0a20d00b632263a04d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a409799e28b75eb5f67d0e585a68c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33291f1247ae3be9018d09293f120357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c41333017b190999ee7a3e504ab958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49569074cd6874d7d414407a9a23c0f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fa81c43472c7eaf41ca3463610c0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadd459407717a5a4a242ce6a177b0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadff33b4efb0dc11e351684d36b1fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fbfcb8eac84203505bf05515021d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8c640d1884a1a54fdafdf5023b00f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e2aee48ee4a2abcca731af57561b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a31d858e0c9171d8f0b2247fc3f37866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54fa9f327d6af6f6be1c4c3a21da6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980646f19a98a272806f4d957c459e7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423074f157f16cbe0fa9e0e5c24005069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680606e0212a9161450de108882bd1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e18576be6ae5db95e3b1db30299f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e59295664c878522fb264f43c0e61172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801c1737c1ab8fabf4ebfe93f3f693273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaecea7ce8503fe45f4cd4f15197bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10744a5f17c549c3274cf2d79c7a640c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c30a1c14de7baf934ac5036b67d07f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272eaa50b318f787041bb7855a67e4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203f06c9b30a1fee949204f1d7e2fc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66eb7e2d25f84848b792e52d70bda079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90076243ea348d55f2ae26a51b42e47f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a65f161390aa3acf30baae862fd76081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147d00b649b1ba4d7d3b6dcdb1dc43382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bd6ee8d61aec09d0d3dc622822a3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2014c42148ca9e16281cd307d241cef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eacb93f2de6a40dfd83f4debefcf4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7e7d210224e28f6129c99602209c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b4866efb9e144249b2763ee9ab12387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16d1694dfba9ca84c8c1839c462da288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ccfc277cf111ba6639a8a7150a47489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e7324394e3f6ba076a92a84014d9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983b5c6aa56107c4a09d6f0e719f50491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d5d37623194dbcf658853fb833f9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad51bd020b526d9a16b0c200ae4dc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a8bd34e74bbd77e980b074de22cde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b27bdcbf46c1edc5a3ecad9dbc69795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2bbd638a48fde6b73121d9096598596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61152dd9e3b88b55a9e9c3ebc247ed2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3076a3c2ee0530c949f486596aa1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a153feb51770ae5b53b83c4b653b80e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101a8f5f889858369f2663f287c21b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb675ab8ce7999f6b657689007f21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4572a9df20a4965086d6a34fc19cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1192b566df75b963f1f1b32c058ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f0474afe4d08121e54f23b3d1729b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35e9452de66ee52b3101150788d170105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c34ce405a9cdad9ec844b88af81e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0242bae1aa83b25494d6bd091c14ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef86d96a9fe64d6beaabc58ef9b800108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee226d3ce5ab228a7e8f7c11799fb735109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed4703bf10be2db21d172587652a53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b546aab1cb97269400469fe0c0f53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea7bd4bda9643891d46bc1f34b5eee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaec0b6f62583f669457265671b9c75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f7278ee972657b6078f3da15a340e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e491b27cb9ef609dad20e8755e3b080115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd183887e19a5f520680ebdb2746f769116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8924384c14c961ca159a84647cd7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e25962d2b7c5c88c4511b0a65bf94f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974db7441c53d2cd8525ee41d9b188b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060068f355eed33b7db36738928747e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a0e575250f1f931380c2405144c40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940485a644a755b4b958d9bad4a6a2b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7af9cf21af47821270a8158b20b558123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cbda51d0c78970273f528f95f61e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9ecd8af7fcc90ac8b7982420572a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6e6670d3338ce36b516113d633cdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5eee4e5b5dcba855803aada8886c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956708fc9bbadd340c6c2c0ce96771a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de2165801511409ab4ddb82beea8b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8367bdf4405dec6a5df626662a4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf31f82c62a6eb298e8e84596797b7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87856ba0a5b67f5c3d289db81790c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba226aa89bb48d6a9d558aadf1020904133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268673a12280a0bfa2a3a01936fad865134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f2358af190227ac11716ef8fbbda0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7fad3b9991cfac9eb69f81cabec10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efa4cfe667b93d65765dca7518a613137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036f8a4fdcea32ac5ab8210b6cd6213138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7c6c75608f5da801743957661e9fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c3a7f8806aa85ec7a890ebea00e27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56511c75b40de083a685ba91eccd34c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ddee087826d0cda2bb99e5687a65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581d698a08eb89c9a5839e2f7da4012143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757617feff2ca686ce59e1628c8f11e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cac8355c806c6696a21eec814b4f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc0726bad73627b25dfc63f1f9762a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5c4c8ffb6f401c17d47ad69339825147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666dee748fd988d3b08fba548fa1bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b418f19c4c03c2355e5db5b2c3ad8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425ec003524436562a8400e024af4d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb409379853639ac365d07cdd3c659151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516c0c778b743c9b5c0bdbb076ff7da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efeaf5de9aea6e083c6cf1c4218956153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc77279eb0a8a45c78b28dbee4ab292154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da033c016f73dd9d0a62fd854e4f3158155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697a2ad550c0a276b3609fe3166efb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbc9cc59b18171c2c182978e26d6cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13354b276256e489da92620a341cee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b562c8ba6225b7b2cc44a3e662163d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743d270baa3062cb097e1b7027aece160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0f518f63cf979decc69bd7c98e1e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31f747b0673422d1cb13c80e1660a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea16120668d0578e7f07011e6e0ff37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbb1501485461143f965858fe5f9c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea261165a87f201d638cb9735dbecef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74ca3b74b49d2d2075e8e83bc4018e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7fc9b20037f9b92f8e523a10918f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e82c4a015f923eadaf7c650a3f17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb6f6ceb6855d73836b64c85993148169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f668d4d4333702c031d93252640c24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2f380596d01f1e1201f72d2b80411171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54a44a9dd4e7fc0da309367b648251172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0fd006932a40cac47926e28836b1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a960bb47240839d3afcf0b3f4060ccc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9af931263975ab1d641d7b9697733175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cebd035139d4fdd18e1405a0b6532176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af72aa49078aa15b200baf5877ba96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75256c8cedb8ea7ada6b37b1bb1dacdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449de316dc9c414f0a61be9016abecb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5bb91091e3f3b883ac6b96fc8a16b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c6d0c04111850d11abf6f1cb13adf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec6e2acd40b5d0ae50990c14f88b11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68b7e0a6fe13920ed7ad005d7887dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857df37f016329005cc8f960eb3c0f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beb08f1ec2c5ef23645eb5dd740f0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d3a2f7ea3e21df26a99f0ebf68814186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f07103e4dd7fe512ed8c2182baf09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1e68eca87a07cc8f6964d6a8283ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1de22641c0b45765c6f0cced6a0bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e18a5af76fac3d42d90c1a367235b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e42bdc941ac2b0c07c27296ccfad0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceb64e1e73cab3408bb20b50d2b9fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b37ef4b370ad4b624a9b7780a9890193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18342109054ade45417195c5b13ae667194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704161896d9463b9f1a63584385d59fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1eeff66db3cefe99ae535b35c7e51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd35f4541cf544c3fa278d470f303d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f61d6560d90fda5b9ce1a65dd7c547198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592aa5d838f251632c3960256b4ef14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688acf2a9dacd2ecb425e049f633dc70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deb2e5b4aba99dd520c6bf3cc33882201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0713c486df07b21f0b78673c4561c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0063b9875836819169c68e6d32edab4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f304c8bc132e88da2bc8ff525a8f77a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449d359b82a311ac060d0db5ec88b2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc39b985f11cb6a256aa1ab7cf0b06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea2c48b538989669b2f2fb5ff761d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc918f9b150cada352db247153f3bdc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74daa4b23b56375dbcd6e6f119fd71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b62cbb9f2f3f41bae0754197a1b5b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39084f15d70bab1bb34ce097746ef8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd54523cf89899833d35073b91ebb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df353a6bd46755b8573fc20d25fd169213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1edfc47447cef23d6cab2356cfe9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f074134a55ee36a702176cb56bbeb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb69a764515d786f96b1ce701bdf49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b89f05804a353e5788059ba95d5086217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be77108dfc02c1ced59fae79f9f77be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeb4bd9ee58108b4f05d712efe3555219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75006a0b9bdbd9bab9678def6164476220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2546cf3e6f642a38147f39b770e44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fe5f3255993359b3146ef0a728387222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d3cfeff4e296d185ff796e1ddf210223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d389b4f24740e7717c1464677a6a3c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e58dc66e1ccdb2a263351882bbb39a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237659db8ae3f9c2272d2486adfe05b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a0ffbdc9e2018f768d303355fc8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2c703c7c58885f95c54a3ff1f3921228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16cfe14d404e2f8d7c328b71a6f12d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefbcfcd4d63ddd6143a68d384a7328230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e745d533e2cb83fb41e9b1da0e7c800231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d56551714ace2af3efd3d4aa70644232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7723f38da15cbe49cbfd524cb8f483233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be483b9884ec2ae03a03232843d3b752234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d587e0df97e0379a7d8a9575dfdbff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3fc76578c14faf09a08a3837dfe14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1958e305c1455423c75734c7fc9286a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2959d2c18c9e23c9993246fd15ba0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a3cc763ceeaeb55c9b80fc66228d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225fdd9179422a198e87f566cb9c646240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9fa965daff99d913b896bdcfdd46f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d6e7b582edc64ea835cd072a2e25c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc3536a4429c9f917181111972f770243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67314935d6dccff3810524638230fdd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b3638d85c0deebc91c41e56952c4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9948c26b4d0610bfde9b1ce64255a45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c3a678ff5d89a7debf5ad2145af80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7ed4c8e08108d3c25f8a027d843ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f19041f069749f228c5077cf82fc36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9066ab38dc85b4b2c11a76d63c924250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92288971361f76f6c8df4dbb2752c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4bb96eebfc09ac96e2d67fdc2e045252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9800c3cfc78cca369b5f24806d1e0bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499de1ca07c4c91d6b687c572399988254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e173355526e2c9e4081dd5cd6a88ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ecfe985f20afa1731168dd0e7f9af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619042bbcd44c44bf19be512e465b512257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a67cc3236a59319dcd1dc81cf1f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009995989c47b169ae0a1e2b53e18de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920939788823f9650f291e8cd97fd990260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba87320662524dedd54e5e1d146525261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db4b6981f2c36254e7cd56aa8cb8da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7a1a80d1210d4fe660c7abbcca53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570efeaf0506e561c5fec9d5dcdb4608264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7015c083394f697d19440581f58a09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931944278b5bd8230fd7fffa5d51db3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d199e8772c982ede854be60108d01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819d2ee10ab0a117a516124cb478c97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055376adddd5323d1d11ec76757f397269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426497c251a51c829edab1559c5e6ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656a9b07d796cacd18ffd3e4b680971271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451a215897eac2e5f823496a4daca7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f6dc115f0c6ef1c9f5734c55bea24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc9d5189fa2a07c997a572bef770b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca137b224c493e47f36deaa5d5cbd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0385284d89ed9003fa9001079d2f20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d116009ef9dc1b7ad1203f888520d4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211068b56749d773df03d58632618cac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a3d9f3474762bdf133ff6072fe541279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d416e85b27e9bd4866a523d87b4729280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330968b818e2e1f0aa56c81192feb044281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed824cdf64d2fb5ec6718304ea49f4e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da9562dc1a3092877d0bcc4fdea303283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a78c982db5bd0aaad3b7e458de9801284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af759a4c67f1101abfb2a8d315379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4852ed32dc25360a4c10eaa9862a8ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17c4b1175e76a67a05b777cce5e2ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33541e6d83786aad73cd9397560c0fa4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda00b91c29d1447d0b17d5c6f62bad5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc1d0603d939a414db1b0101545c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de46dfb706d77b8bd661e99ea521e22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dd0274bcea8a4a358026a0093873f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1ad53a2ab38daf4f922c88e202a89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59e8476cb61915b7604832817e5053294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae15ad3e12d6d7c60acf77d113783f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74608bdd1f609a239eca1fdc42d174ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5d242430e749b74a64aaf61888322297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553ecd459b96fdcce37fb7f6fe06f5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25930038afd910b8d35fc306961486e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987689cb873d8414ed8bf2a0c054cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b337a42f5b5d1feb7d69ad495f822301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02e1bb407d604cb7bdff16ccbca6e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a252c1989f68706830c83389ece6bd6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d61e3d300d07299e434e75c5135be2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd2cd38e90b3adc7ee306fb79f98ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e04241b76a90be1fbf1bb7b5d53c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b858f2e2f56065675b62f550f043ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918260b08ded75ccb1129d033d9c725a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689b88a9119c698eea2cc38b6b9a273309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178b1afa3900d531287bb8c71dc6752310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e2876aeed4c7eb8a24cab1aa54390311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebe8e733151229943d50b4528b8f98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc799e6cc0d9220468aec56cbe3164313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4e7237e11f8d29e1f80d53cc4a2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22765eb4917eb0083d17daab8449a7c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e1eb4694d45f6e8fa5cb7de05d99c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808077fb94e220cb732d533f20f5ecd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e66d754d37920ae760c3f6e526ae0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a81b75d9f6eddd0248847f90b0374b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf06f724c58b0009314a8e38e7bc61d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac48910f87b8e1bd25f8e188e04af3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7a5175102cc584bccb397177e564a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054e5816b9554b971ea87faa7bfb4bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce7a9c5702464d540a23696f14418f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34dbc73f00a1e3a048f9e142151bec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3c077dbb884e852aa14579a9dd6cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1724ff6699f6fe75f64bbd327e22e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c80cb07fe0dc82a1db27e4177e9162328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a31a8dd77413f594961c85b683d9f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831e08d3d81379de4928bd31b321dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497e494509e53fd022be42e2e7be10f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97f3c4c3e9744bb7ebe00d0785bfeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a7337e44bf661b8855e9b828a198c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973d1eb39344c2c70a6c8f7c0dda200334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cfcf7a2698230aec79ce0d5b84067335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b208d1ed1b0a84c753fa5055518a3bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f0bc65d54d50ca0fb60eb1eab4172337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25e62abcfaeba691500a3b2708b758338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab16e7198ec74a9ee091ccc95ab91b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb64c9697f20b1eed5846f7ae70f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846b087f8191ef999a659e669c3c49d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d52158ad24b83579e31b48b4c166342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f274e3fea4f151f62d46e97cc76111343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa87056dd16655b9f6a6a1a03377bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984743a89990b578530644c4bb80782345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba566c302eebe7e12ee06341e8fa67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199db7bfebe7969e10eed5f2dd1fabbd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9d23641a4cc90b756d389ac4c88fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7980e9bb37aff1c05c718f6004a2224349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d38acda402638069a0fc55acd41f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee1cf0573fe24e4ecd0f0dd5fffbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94e145226d4475e132a079624edd60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dac0cfd8a349f365ad665d09b3f96c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38148758d0bbd19f74bbd0cfc8e25cf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c666b171d7118e73cad56dea7e8fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd5479b7e0ba6d7eddfe2ac7ad1207356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435892a4eaafbeb2f9199c7952e0fd03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78586322ab90a7ed9f2b7d826a6ec7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3948fcc602c7d2d6105879f90633372359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e73b70313d8d14f12eb910900ee59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d1730ee33cf79b89fb4fb0b7b3acc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a391a6149ea666a2fbc8b0c4dacdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621859be32be53b379dd69b29b4272d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc5d7a3aa34b2d53e0d21de294b9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089474111e470b2a9a3ee9d3296181b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb052cf9e656137fd11729f9ebcf14a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807fb9c8275b7eb987b3e8c04414200367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2342d5e532348b62b43ae96f8cf11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433db41b5d649f77d44d0d4bc6b22ce7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c60e7826c794133ddbf26a69eb626c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c099d75cff2337065ca43a022fd69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8226c91546cd714b57cf82c45a446372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab312fe29353c65a2ac49ed0b416aff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dd81b4e948d28ee7f474a207f0671374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2433e10649c31a76eda209cade9fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e973e378afb64fd749da99eff798d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a226fc3125eb794e83ebf85efb2748f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a07d95c5d001346b2f1dbf9613fe0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f42323c41529e48019c686bcbf1be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd23acd76bda61fe3dc7490e4652c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978e24bdff8c0bff7ddd559a6350459381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a85f3a35291d0f2163bf5c88fa914382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537cec8203eccc85ce0029dab51dbec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f66bcd50a5e848a4ab4909bc4cbf93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29649e18877343b1b7f4c9a60ead0e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19735ea5d32833d27af35e77b0cca01f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59109bc9b838a8ff516140e6a37f1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7592ba13472448182881471159d281388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939326c0ad42326cb560c2acfd2b7a85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498325f1b4d1f5883ab8a59bf7632308390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd04745f42cd2afc482c450c158beac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0cc49aaa624d1898333cdf43e0aef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a42383df287f5b2f07ff33d996f31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ce9f34c37fed7e6342740143e5f35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69161ce354821a12e6d0eb8ede12e838395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e139dc56c1b4401bfcae988afea896396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a0f4f776466028bad4aac86a1208d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09338bb46b1d248846c38ef0a58b2e15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163609bab7e33606addb1cf2d9a5941b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc429d90bc2b3d543eb4cb85a7896f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167cc685f6ed619c9b8d6972516fa66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965aad373b9b255d78a84d4620668d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecbd2621d4048c681b8b1c11b53dd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a17d7f759df5230329af35abd1272404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eac6bd004a9f09dfed458ee0aeb631405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6299e734ef0288924a975eb08b7b05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd63573813ef8b27008c6f90a01139407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bf005b6abe77c075e4a59f9d38fca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb038acf57d4f9d5f4cd1fc619e106409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c27030a386b835cffb9ffb86dc668410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc5857fdb9329cd1f5ad0f0e5b91da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddbcdac1e246db8f8df90fd1296d2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b1020ecd8a7fb206c4939bd580873413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08470470ce9d9a4aa67630e6e5ee06bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113c3aa93d3d975d2317b3e5320a804415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fe1a79b478eecbce58fc8dfbabf7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e159d8eadea29f5c3f8bfe265ab20fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340338b4574e05c9fe52223d9d3a0f1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8356854e12cb6465bb6c60f5333b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dab71d32a5d1806b1351df061ed15e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792c716e06f858431b79ba8da5ea36a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3a7442b1712c759b23a5041ff8fe8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b421c560406dbeb387d67b30d98e93d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872466789e0f489d9892c673ba448c7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21e6b66340ac1d88e1f55e1e2fb71f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4fb3a563184f24b7f19f5574495ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624af631a47aa5851c07ec1472d4f58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d25d2282616d8e41d1e937482209d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce327039a9a157ba0ed542fd0be9d48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c9f9ed8cb26aad3c682f77c6650a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee517c2996825a03967deea31594833f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95081a98c0cff3565b80c92ecf2e66fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bef7617ed87d2387984befd03c2d31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c3f42c78915d5f7caf8ecab8c9a93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c04f2f5b97940e2a6ca6b9327bd165435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eeb422a6e11ee67ad144281fa93f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dc4d7e2927990464170d5c3a8dee6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194f19d93329c7326b2d2686c92597f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51cad0eda46f3e4da03884c0ed0b4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba24a5924e224c78ddd3b02573282a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96edd16bf501525b9dfbdcf16edb9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc865811be133d3581ff3a1959a46c3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66236de2af0a620bf28cc817e9d2a16c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947c1f2dd4e70ae1b1bafa98b180f2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f348329f1e910e6392c65719025980445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df580bf0dd84d44757e0f50e9fb037df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc9f0b60cb3b5a8af1429fc22220af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd92c1acf499c47b1f3431bab48f54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b071d322fa9f81d8120059e7f95607449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fdcce115a6669b9bde766386934c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d20c2aff983c948123a79e6b8b95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372d6fc6f5d2f549c5ea1f274a6a62b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65407a155555c336355b0102a58da1ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306206949df9b5ec6e2ede3e213e63e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27022e5e90d5daa5e960acabf3df5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a89fc89ea684a3c4efa3df7c94e9f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5099454ef327e9ba69bf17414c3e6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe954c2740abca303b7118fa8879b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8930c1d31a0d608f5928bda0c072e74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dd37d34765fe963681134d2cc005a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4bb8ff974dbc383ebf2ed91eabfa9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409b16a9ab83eff803c27fd28519b5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69d66b55eefa415b0a62c5e72b5771463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdb710cb2dcab908e3835c24c2ae21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df8c2ab5fd5c5fd0dd152038e28f12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74209eb8a844ee1865c1d3d0bb8962466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899ed7203dd12f6f53312add77e93ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625f568a10686131f83bc6a71292f83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cc514af4b598c0c9d2390542e97de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99ccb69db531a7bc0ba8dd6426b6d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254206d4797bbd6add2988dd6f8d9e5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d950fdcfe8d7a09e39fd6b3433c6e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b330830fbda26b9bc43e84aac5069e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7277c8268daa5fe7dc5b6b3b82a0ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f3fc4fa1ba61a6e59584ff3009a11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934644ad26fad72ace61c5f621609cf5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044c71a761648acd390a0422b3ffeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb3113a99c7db6d0ba29afa49eaf7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328665f523f48b57c624e7468efca05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35b1210f529f37213da08cea5a3e9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdedfbf6b81fd562cc8584bdf45cad3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebc267fce633c3d6138dcbb969e653482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f74c95aa0c8bf71eebba0c4dace9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a9aaf782034a9cbafd8bb9088739484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b9f484359d1cd1748e8f5089fcd73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42669443b4f5b64a10c4df731cd6e734486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5755373f5c73207a431d7dbdd115647487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd9e4a269bf86800d8c8792b6a4be8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a46b82f591ea3c4c4811eb863a9bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264cc4566d23e47c021a633fcef4061490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c5f745d540fdc3f1f7717e4f9fd7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a8ddc4ca04f392d6e251c01b5207b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace723fcbf3c1e4974c2deebc571d2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949a2321f98046b00dd488584ff85e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008c1175a841df9de5655b172f66d9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f082665bdb2ab11a22e04595d504c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0b5320ad0ff3512ab90b794d62b9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843cb01e2f7c128b9691d44437c2aff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9527688dd19d073113e1d05f0963dd4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18960f9b82ca0718718ecb70046f17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf0562aa06f50562f7be5fd002a020501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac161f11eaf7f8afb95082ccdfa1debf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30a0fca07a0277a06bfc2fe98e44a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c69bd92d4efe4178fd7e951fd538e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e56c8fa54f1b998464fae323bc464505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca89f5ea9d970895bb04d39364ba7b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d32ddc8deed123a4459d3897ae4379507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0880f04a53e61c037ee406a6847dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409ffc398d978612ec8f5521d993a3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeadf24f569bb058703e22a7cd108f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d53108cd0248a4fa3d888244d1298e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f2be3b20168b37a88d2b9c44db841512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791491d223d0dcc4666c6cf3448b16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fbb87fc902e94afce5df2967a6313514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20c10d3aa75d51205b3f6a9794cab1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4103d496365ea8ee3f9c923a764ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d42775c6b351448f5030282c2fe64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae9ad60612b02dfd447263171912fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c743558b1cdb2745fac3634c24941d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e34202c2cea42425a3da0a57dba71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9935a3ccd3eb9feccf3731134506c3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155c4479c788ef2ad65448a34d4d49f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedce7816dcfa72d9488c974f345d955523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28adab00854376be65326d78b71d7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefdaba75b96a0ee2ee64cd63d3e854525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55201b2f52450d147062e965c27155e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84291471f3e5412a62a569ed02f0d82e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55f5c53bb82a7ce57e077e57b36f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16203caeda6c8bf62093ca2e00f80e66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7c9bbcb0ed9ad0c55c7e9b0208e59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade889a39561a1cbd390f4c8ad8ae90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac996a274791e234a1f8866838451bcf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf238aa7dd58a5b2b6ef1029d4bd6b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c506566ae566606129cf0235f357f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d105427a0408b2f44bcfdef8cb6d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802a33a76eaf623b4dd33c7bc2499e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8c9c2c2b65ec11e31b2397ee74100537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aef2dd6359fd19b6a399855fa9a357538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70934d0d778119e10e3d3af0fd9fb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39179d53af68008bce237a7d50cd344c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7b59082e77324a5ec744a370fcf2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778761580ce83a0815758f426c18b60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4c26f317221f2ad76775519306377543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280690f9afd0411b66563e6e91a58f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3de611d14fc686c4ac03f23c5a567b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61250750b2e02a0c64252bc12e0eacde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c1433fe1b57a60f1c3ff9c0fe406b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e689e5da795258f87ebbc4a996d62de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ff47b3fc0c92b52300602aadd8e2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47253eb45486abe10117a08f0a5a8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537912cd906ffb44ba91b2acc110c6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0c24630e2deb0a32ddeea85234f10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b377492574b68529695ea169f32164553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c059266250b6af2c5c9de59544019a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bbd072740a4aa21b24ff6567a24cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f75198320579070da26d9ac0f458fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a968217a2b06c6d6083254882a100557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26962a8568906e2dcdb19fcd5d336139558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713f0e95c4bd4d0afda7e109a7e4700559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416f1224bb9c930aed48a7d834688e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2166a13e46110879850e45c9f6dcee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a46ce24cb74a02b515f8e38c932ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac020d6c643dfdb1950baf2c781c2ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4ea4be154e41927e9db2458fea716564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcba1853affb33dea251d25b3368c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a1aef70ef6ab6004610d70504228566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d6f536c92f46e96d588251c3a84a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f4bfe84d37da33721dbe99731656c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08014fec5d5ba72e47767701fc04dd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62116dd4a65e9b8bb98e248538c77d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e559b89745feaff0daf72babd4478571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a81786b191f50deedbdb00de8c1be1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f167c55a4f5b59ba2c3e071a342e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e8d32d9235e361c06b85ce89f4de2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67ff2986af256a7f94e98e3c90f25f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ac7c7aff4f8e5fe776656dedea019576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68372d6f613616e159b8afc8002f864577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da860411044eae867411c480897462f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7964090f9d553ade23e031a6fdf38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd67b979f97095be13809176a8c0216580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442bf2a95ad267954ef0826f1822909581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9de639ec6ccbf4ffe80005cec681e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8b501ee1e4e38bb1a2ae79735026f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff98d94cfbfb634c27271e0fff85999584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45927e9ec4abf3df363f2e4f315a3d26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802ed3dd20c25091a8de2c9aac55233586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7837bfd1c380ab1abbbd26b82b7a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78374c55cc91ad38388440ef68907343588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395c88a4b5055fbc86adee448254682589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9103d77cdc05bb92415159c2d6e750f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2346c69f861cf97db0f33f761c1df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f1a36b4216e7be9db02001207e48b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc756b8258eaf4962d79977b9b6ccd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24f5007599ec6f4d55c95902d27e78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d60662f52253fd35a684516c644a34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdce677eb4fac342a0660546bc0ec36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280da520f7b855e326156c6f1392c22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd391378314fe93a267c1193abfa8c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfb85ea4f08b06e939815161d31e33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a87a7025362ce989fcff73729826bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc76168e03ff12d5a6cfb6a16b8d44d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9e0b230f65f99a2a5acfd49d34f0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89517c21ec5c1143228fc54221e311f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e42d1d1b48984c84e26d88433b3da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57203c01a41c41f51e11dc5f41e2d4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf103970a7079d3ec70349fb8ce0808606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a8d1beba18718f1720e6f5575600a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce470e9f4027bb77a1ff5e58480ada608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e382b81765c4cd2279bce98c454ed0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e992dccf6e65fa19370b9f3d8c4cd94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42f2b88cf2d1273e47bafdeda707c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908262e2f8d3ccb3f7a924000a2ec7f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d6ae373878a0ae0f5c8e14ebe7b74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a864c6608d930cb52d7a21126aa9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb360e2c1a6062c4422198179d1a339615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a9146d89e5bf9d20385d60f1b383616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea6eb4ba33e3aa038ffb603702a5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44c080925f39ee8cc92ed06fe6b321618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a248cb4a13c1a9764641eae97ba70ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362b5048391ef826284aa6428c611d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cbf1d2bc91f1e1947518601f2a9ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641e711b6ff5d7ac6bf69b2ceb1a79e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af35278d5f901fb7cdac8de0e6aaf6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475df8ad3ee58a4e40323a303b45a05d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4711dc1357e5a92244ce363ba9bc993625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937a00e57d8f2edcbb3919bb04a80dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4327345bcfdd672f083808e77197e93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762067e724a5a5013cf6d8d2bca16e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab433de3005e949d4bd179de677b85629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de79e92f89065b0cb7be58799b8d2c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e2687ba48d384d28c22f00059ab9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75fb4c38201e5bffc466ef71f619a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863eb278502e3c44f59b750aa5c7fe5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387f191d9f2daa4f8f761db5e7d9a7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a676c83564b9fbbc8684ef0ea0a5c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bfa071ee0cd5b978d88a6948e4429636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2793cd1eaf6454b1cf5000a8a9c589637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f25639b096d282a8150c56a07626c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee4a97652dfe2aaecca648908da145639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af46dae6b78090532e3c6cecfd0b82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ddf69d50c4e52dcb7809495423e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e69586cdbc187b673a194da831666642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d6ee27fca9bb961c9c410172c0b81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1e28d09d0912fd29d8eaa7afa4b42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb087aeb983e15388f8334a3b7e53e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca90c519a0f410c35d447094767f93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992829f685cab0da78670596c00d3018647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a6fbdadba0de6fff201e092df8ea6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd26405c12ddd80b23f3bbbda569fff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14188c1bf60a3353742484b526bf4138650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c55ecbbd012829a4c57d900f12086651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f994b735cf4729844a4261219abf42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2c4364f808b85aa1a82edf16d9f92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3db817b0bc2b9f7c1b6d9dcb34eda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de997605e4bc61e4233df3675d12a060655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e77a22a609c7f95ff8a7d568d1c1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1bf0028ede35e7759421039d8cda0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317148752b97a92fcfc65d690adfbdfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e36501793b24f1518e3057cb8419d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bfcd8e9b8dd1453970676ce6be950660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a7583a5371ce0bd12e4fa28ca0e92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dff624f041c64ff5d0ebf57b67cedd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e63774712ca4054fabb02413a01f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad5df0742c4d33ee57445ebf17721e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cef58504142ea43c779460a59a265e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793005507f3a5f593814d40a732e5fc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c264e77d3f1ed4522fe75356609d0f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe12f78416f341c52208cdf2c09b7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e26f7c0a087a72a79628ae0f61557669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccf7de2a528bc05573843b5e529e20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cc7a8737921a5a26359835a393869671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92646853830844f8da72b0d8eeefe43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0993ee91029b06b51e546c5fe23cc64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517af32cc4e5da5097a22d64468806d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3953cdce83a77b00d45aff622c3661675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f151ac836180b0ee1451756f73c72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e8e7530ff7312372149134e816c99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a126dbef80c1257bfc65220adc3146678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ccb712ed78666560c128efcd80187679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d41da76a6ab2692dd7b2feced05196680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d590a4189bd90e5cb35c8219a521578681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b776b9626a0520045e432ff31ba41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47c234802297fc891b8726a31be2bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ddf14676a4d221ba1bb97eabd68c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1fb81c1e0029d0f7d53f984a3b23c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c3e66cafd37e7aee2ec95e2e9d7f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696a6b9a18494655a93b41664eef91b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2973eaf3bdeb39e5842816e0cf7cff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2c86cf604acde79e5daa72ea0a73a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd12daa9f26329dc4543d8234df3bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4c921351400217d90b6cbcc2a0bf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079984eb569a159ab14e9901e7cfba7f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3032506b8dc59754a79cff2b7c75055693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156fc65cce57459abe36bc133ee1ed9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce4a663327b73601bab59260cf7fff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee75df2d5d4a7a56833822686cf118696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59744b55239a174c3be0391725846329697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ca718120ed113d15f871f97f9290b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85fa79985c40f760a7fa9e1b9868a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40594b5aebdb29b2a32e3b3dcd2e0750700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad488069d37f8610ec1bb8fef24a5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2202ca2c70385bd2b0597bd80ccd9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93ad9cacec768361bd91a15f110b3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6f25833d4f96dd7484ddecc8db5ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5952f1d5f4b8ad9b873075ab35a6662705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5adfa309d6529293b3f5f43db899b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e0a563fc3188744f2f0b193c7326a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46f38642b4c4733f643c414aa13ce7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3c58e124752c5e680fb32126cc14e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc065e47dc512ddbcd5ed46085a86164710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31abf884cedd1dd6f0720e3e8c5b658711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb188b5b349dd9184e7f8639814e375712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860f8c7d33e72d9578abd9cf1c8a32f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99cbe84a625f97b9c1066c70f28bd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14deda5a39eccec3ddf2b174d1a9027715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0add090f436cff8231807ee356f117716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23985d3897b12b7bd76735d15d5d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081e700c1056d4e20eeb9525827643f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3cb384db1de0101983d25b4d0b2dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fafe81345a79cfed7a1884351de8ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416d8208a961bc5760a7c44935400d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7de485a314af02e64c93106b3dfac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846ed068d0f231155968e031496741f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa263f3dc312e1559c59ef33d84f354724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5d3466d2a05c4d2a30dacbd586c64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2110f19bc87590ff8c87729b39a093726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd467cd86b91853a14ba504d841a80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c28447dd640e1fb730c58b863d81d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a50586a73afe86e2448c9b80fdfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30313c70cb002475596c1625bfb2f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae756d57a2e3cc3ea2102c3931dc7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2da4d35e91d1ed90e57dc6e6ad218a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547df5cd0d778afea132a207fdd1de1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b71d995a0443b8e4bc66fa6a28f35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891237aed23032104bfb7bcd6e8531b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7377b4fdb4a5ad13f633ad57fbae78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7350147421ee01ac6efa7bcb2036f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614d350270e24bd58c814e169ac8852738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cbdd13ee3c1ff082efc08c6b819bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64a6222ab33a3c059adf3ed13e9bd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51683791d9ed98dd51d63b6a5425df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf6abe352265a8f1e5b4472ca09a68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b6ace465d0ef65151a0d3b30109c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533573dfc0246926e7aa14431d2b7f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892396e6d79387771a7f04a5663488e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a2a9cea0aa1a9ded40d8ca7898665746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e0582a7cc04c39f66d967b9fe45be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef506c28bf9abaae74844507b3ec7bd6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552639a208f54ea5427c585453719c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38577c84cd7b965866db294008970e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43861ea7bd7d950d761490e614c6356a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a950a1ec89667fc010ee70231704a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0dd825ca013cbfa1cbf0a4dee1536753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b94eabcaa387a862aa1480a3448a1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb38fb8db439525dddad0a4c46002c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916fcab95a93fae95084dbda9b35078756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f3d3d1434ee357fdc7e0da9cf5b50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d4bf223e78b3f3a63d042532a88f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abacc0059f888f3f33f00326bbcb082759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>