--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fab6f8bb33de1e9d0d11c9e003ebb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6375c8cf7bcb73003cb668bb8f49572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b53b795175e7aa879ae30c13df91153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00533ada4da015b8d712556574913554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eff46b11ff22985f48bc50d8052eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73515f0f916c168766ce39371b485c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2362884165f1080ed23e48229cedb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c884dd3f4889e7bc014a79f4725f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426579b76b72e10bf3dd23744b4653019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5734017d0218748d0054fa4327c3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40491b8540df91f4c14995aa2768711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5101971eb5c936dbb9a88d400c9a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989725839b1f0406f41947f450e93e8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511b872df0a70a14901cdaedd7585c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdba221aad0e2243e9791fa19f84b5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da218213a6a521d046ea3dff0503aa916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba900133b040f2420a79ce04ee10ba717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fb80cbd99aadf0e4e7862338840e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a315e7adcaffb7d488d8aad78948919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26735ef057322c9dfc559f11c5a8bed120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3a2b0e550610d8bd9a2a7fa94961c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bd63fce0e8399cc87107e59f209d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4c1fd9191661dfc20824f105b82bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a985f1b3d4c12afdbe5a23fd79341224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800122eddc9bd4c938bf80c2046700525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40d5a729d658888d5a5b64c04c6b4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3c6b7ba557cb4142594c66385096327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b191713e2089a4246726e12dd407628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd1f40625a0e73facd350d98461cdd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafa208ee0bee5c038f4aada96fc33430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1193ea074e48200079eff815e2a18231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09f5a0ae7e79bc8bc2ee1815b87c5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bd99720eceb2cb24967af7ad422b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc0ca7c8f7d5d8ec8640fd085a256934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2ec068d8aa45cd8816a20eef5996635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc0fef160da640c49cb8d594692bb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b6eff800f00290aaaa7e16efa5d7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b5f2c00ca2b218c1d8272c048f9ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb568c371e450d0f8731b1e017753d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdef022e4a377c6c49404ce33195da340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c402e4c38c7a28007a9d200fb646141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235313be60d4afc97b469cf42d8a70842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486da03baa642b25e183c11d80ab31f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d374852aed7fe67085c2dac31642944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153f8dc55acb984d5008cf1ff64fb8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d804d6772e7bdb8f259981f794be646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f0502ab23d2d097dba7ca80ad6eba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab9821b37f951ce2ec2a7145ac4dfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0825d25ec5fe648cde818e0cd28ec9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0879bf3ade02649c38066201f1e56450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6ce7bbd32d0043f82ad812cb82b2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c8705188c9256973bc7d42c39934c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172b6deab1d8b00c198e5f29e9e483353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d4d9a656b99bdf1bfbe7aad696fda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108852b7f12b82492844ed1e94221ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45109af9754385b53e42a51bed051256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed438c640d75a99d1c3ca5e11b08d10557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9255c7787432dcfb84d31d3e493f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe657394ade605a51ddc4b48e76eeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c54a4df3a3d21c48cab7c89b90daf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564af4ea14d8891a9af4c92a84f4e7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ee7600f47781efd81f992d9af7f9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72b2c94ed66acea5e828c2e073214d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ffe81ef93addf820c2162a4413fe064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7e0598dc619b1d5b99bcb97ab916765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2f44eeaa6f5fbc6c50b30598cc77f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc61b4d30818b398bdf33c0ac2959c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0464eee01b32ba200b2f972f7f79b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b4e2e413b189d855ef942683901d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d73cb9e751a40b7ca39a140f48be7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963670a738405955e935b05dad279a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cf07d0463d5c052494a5dd5816b4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821133280250baae96bd24af52ef32873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b66d0a94d111ac7e513785c482f7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37707c5fb370eda4989c06e7b69217ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab94980feeb3abab0944f7c53df328676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e6fa6d2d91194e4b953988045c49677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fe9f805bdb84ab26a6b312ac6b01978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326442f210ba6ceed82f3786838f43e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155781d4a11c222dcaa39b7f3c6fa33d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ca438ea8d7f9d3b5caa684451be6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaed7053d93c88059507e83bfa7f41e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f7c1b12e32232f7748d690a5706da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377a2696bbb3113aa2e6133469f35d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673edf1faef6b96ae48e33976528c5f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bbd56563ed0939289b0c9e431aead86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce9f853b23fc06689e29067f412e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f4443f2c6e95af21f032ebff0567188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad11ff0e5e9766f845caf123a87e9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a1d74349464ca7c2b2834b331f9ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815e74eaf0ea60bbd3e363635d3b10091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a77f2884a22ebab2202e0c2c75ed292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288238bd7079b646d57eb73268219b3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74849d79cbb9e774afc6b814b32fa16794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1f793e9846b64ee2b5455f8f442a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b65626345fed8a62f8f1876ec021896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc419324b28c7fd3d5f44ece72044897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bbc5b9c330c5befb22f671d34ecfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eec36b05475a96ec17ffdfc403fc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725169090981fdaf612db955be23564100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f586227bb1bf8511dab416c88a914a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8030e6e9e0374da31ae2dcda1600f10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70fa43f1ac92ae6f535cbdf934f884103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878b584af57b24de8a7ad72cbd4d55f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1dc966964cdb593554d53dbe7b8e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596d341dcb99f8e9da5bd20d3afa60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650049971da8c5e71529bfcfceb30c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f01fa4310e6bfe29ff0aa8bd5babc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a89e074051d2b2723c3c7e7a21744109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8f7cb2aaa3d7539a42384799cd6f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeaa0c563fa102f95b4e83e5786b7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf929d0391af7b4d2a80d5a3f49595112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf336a87f49c9898c67e3ebe487382f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63484d406d7fe4354a155cde955d302114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bbce87dc1fe58c4d309c8168582c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef579b6f42902fd694996a4677da9ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239fb77d0e0fd0cfc149d9db57aeb4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f68b25009b60b94bd8de960d62ecc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb239339ed0c60de231906afc84180119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3912e037ef4e5f6ff85a837dee026b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f592f0209056e8ff5ed52b9d900147d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49165362e88304321fc66ae6f96454122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18745c1ae73745c55e39008f4ab9c3bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737b6100990dc970319f67e45fdc817124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75325dd62a43038aa2c9dfdb0bb156b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc94eb828a0f19cdcfdc17af375b14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4a0637611e1f6c73954278f0893e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6c303831b27edf9b33d770fdc66a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b8175a0530c1495f726d5c828a7cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba3c3a29187cf5b64fac4d3f0087b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c09dfec544325fb9b0a79c26bb8ed4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf9d0ed94aa1ca59008b885f495310132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0461acc0b288d415f77af2a1d9d09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe3aaa73b5ffaf02e8bfef44405677134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b696efc6aa7f82e12781071dbb8c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f28b5d7bbec3de03286a6c40dbbf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab775e15bf1213a33bdc8f76519e6ffd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68991277b0ba0fa0dc551f95b1763d57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f889282a757507fe29623509ef29c9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ce598990c7401da6e9b2181144d28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c302f6db44cc4158a546564d6a27f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8af51a9b132cff74fb954e8c06e1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d4dfadb703f3a26c816aadffca1a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df14d1412329eb906089f3b7ebe66b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9818d967dc00fe44ae3fc42b2ecf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6f818cdfc8c2748a2074bd8eda1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371bb8fe931e709b3e47102ede6494a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281a8c88baa3ec1602f9cc792cb7dc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3137ad1dcd73b5d3641980818d91e40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed770180777fd975affb73111f97abb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740950da7b4ca572c24af9bf2019c163151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674af39ea8b8c7d68bcd8ad35501d00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41595a47a372a5f878f608b76683471d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8261be17505bd824a017a5e4dc07f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b8b3314d940001dc620bf35af8e2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623252190db7f08c46195c2900a90a32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf8afa9c5fc305b5d5ee367d247ce9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d48fc43a2c7e8018ba9222bccf066158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce6fb75199a5dedb92e3c58f8e9b5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33259661862318d304f3bd1977b077160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db9bf32cbeec39e75d544f18126820161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d1417cefbadfa9fbe87f8a608e742162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eab498109e96fb72bac96ec5e6dc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a118191598f6b9ededb47279dfed830164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b386450d344fd98c614fcdb4386f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94002bd30a95a59fed286093f305ab67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6a814f63122ddfb08e858e9b9f0da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d372e5fa7e9330b739cfe12422bc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce2327ba4e8c4f735c9b56c838b092169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff83a083ee917ce7f4ede478c3f1b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a656f8aacf70cce6f5108ece75a8ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce0a72ae91bbdf03f57309d5afb694172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabbea78ae4d7d34243acbc80285ace173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9805ef09c8a7548efa7103213bd1282174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555cab89d5a3c05dbfcf508ed8effd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eebb593540882b8e426ca29f07c40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6be7c504cd16f81a4edee325e5cf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17910e05d5214df02f7ff65e4abc7005178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceac37b2ce811259e4cce36eb19da0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711551ce9d41a32840c26d6fe5f3cd39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866b5e877bead9fdfcf99edd0e0a3cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2b74c5251b1809086aa51cbdc73e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88640ee4c50c0ae57d9594825548893183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ce6b24b8052e5baf233fe2fce71ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ec28de0d9b264d52554901100c82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55d8c55516fbc6c7cbf0b0088eee84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54214eb0d02d7c4beb954730d39f5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297543d7393d7748509e9b6b3afbd2be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f5badb70defa1fae5571592aaa90f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b4840a9a63fe15dd7df1d758380d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848f3dcca6101d04bbb44c76078e3c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b6d8fc55e6ba542ace6e2dfba9f10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fd7acf75755b6fef76bc9c2856690193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba548f1e5ff53b0977b5f3b6a380203194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12bec3b02fb4ecc5a5ded58b6c169b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520776ae1a41346cbb4a227619e644a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d4a9d5763d7dedb10a26d7f5dae6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89be00fa3c72670a9c70b04a16f77f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bdd3f0f0da2a3771f09b2aec4be97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9383f7d14f9542fc6c95c313c9051200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd38277358269795685430641224747201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164e39cd1f8c49dde4a0d84e8f365ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531342219d5cabf7d5ad1ee0ecdda096203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cc3fca57110908804dc02f687e368204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d4bdc02afda3bc4e27aef1d7bcf25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2991235cebe89f2a313ccb86239c9bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede694b25a016c34f1fa44d8654e247207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ae1c6d4925e73227226ea8083707208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d69bd059b50f9b144fe0ab0e63ba2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0053000d1a4c6e8d12e1a9ccd45ca1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a11a76b7d204432cf214174d1138f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d6b06b8bf6185bdcdbc53f002e490212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7531cd5f72113d99d3c759c1d2dfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb5385b1a14a77caab7a6e9268f664214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa9220f6c8675f0ec13965fe0243d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77af10a17e37eb64ad9655ed4d2500216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092bba9a365c6d3e60f93800b5b749f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2215ef606f4f08b67ae7e339efe31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cc2fdd6d82888d3a13098522db8dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff786ab08db2a10680657b290e207021220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4403cbc12fc8aa50d7c6c0d80fcf44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b812b2cffefdbf613d46cd6be7b6f59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8011ada345c51182b598f9cb1312e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35e0a0624e06ac331197eb483b38c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1416c2876364d149131dc6603fb749e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfaecb8d58ca9358cde50afa27eecf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd318cbb0b26d998d07d80261b8bbf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eb3aa87b85e23cddb403d1cec9081228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bc9da008d883306a7f2df78c66fd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eea4f0ef837f574898a1c64f68912230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f0fe05d2c14bc92f30aa22b21fd51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8192d0717e7efb8eb282b2f0b0806232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45b9885b18ee642e0e9a753ebfc7ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997546dab8db053e19dc1610abb9f15e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467a966a7a44628b9cbd6187098f0bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3db267497f688532a682c828bea37d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64199284b051f0b0089143105b91bb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7701e674c08f3308e17adfd4f2d62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c8fc9d08165d197d0bb147de5ef2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc47dd26bc9cf2585113133681fbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6320f7a7465f12caa083bd8354799241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a96303a979fb24003851b961ac0e66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bbd66c063aa11ff66abcbc63f86fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f6e10071d97c214fb9714afb5d1e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6f7519b67e2d661e3e4262635d56d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882cab712751851f0a749207ea16eb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca1edf72d04b2db3ca532e02fe5c71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc26cc71118cec70ff533979d08770248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abdef6a4558652b6328e9013dfa936249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18976592c81ed7762e732ade20b1810e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83532ebe9422323c0a89cca636b904251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf12900cb3abccb5a5ee92163b85dfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c46235b1f136cad4f60fd0f5b15104253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f413437078e826420210891728145254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86a144d53087a4cd6c082e591a115c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3dc931e181a63f8eb4e499536e06b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7dde5387973c2caeab6cf101d3a70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080d194ad8469280c52a53ab1acfba8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a723a652a1619961b47c901cb9acbc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8004ec7ffa6e4df13333f00fa4fae0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e6c465bc8c99ec06aed9e95d14554261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49695f191e589586f3dfa28766be9b20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e2d7b9c60bcecee67503c17b852b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1273cc187ef6de6c36add830097d4a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186df26524baa862855237522ca2de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cc08546e67b4659bdee43a29ad4a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80305c2687b28e0e94071472176d096e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e64e73ce6bb0cfd11277a516e615268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9ee3701d6c85155715bdabc38470269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90603493b0cfdf4dd93ca6b06ad59cce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c90cf5c0bc177882b72fcc3ab0ee26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e934495a0d028c87ed9c5f54890e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f4957e0ffb8d6da650ec55b67f6cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef867f4252b3c92496df7dab458c32b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97725872464e1cc0e4cc246b38f3cec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e644c0da41555a207c991744bfad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0f4bebf7a684534d524cb7d7021a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c38a0d6f867b8155ce308c9c80caec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b67f448128d7fb6edbf0448c8af91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38065ad9dd007d1f1aa8a1b1f2a4e33d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80ba8fe265ea9957f09e1683f10d16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee5ad596959afd8e7e0346449c52e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eeb8abd6ab398d469b932c253ca1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f1740f6a62c33fb6777beb506bbdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99946ed4884977514021dfb50a94557285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b335d8847723d868da53d319c96a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0234a94ce9f6ed52e1e355b06dbe4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29694beeb5653cd54a7cd28525f7bd8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a162f863af0edf9fe5c42270061dc13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec92c7454b0435d5bb340d06cc68a3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fc9a55e592eba06fa000f47644dd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a47555e6d7239f1255d607f7af1ec1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0577f6aa9b9f6e874d6e93226904056293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61a7637634d1bdd3e4635d99103a68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc11229d73e35862e824c477a709f57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e3eb0abe3d4edad438ddfa62a18be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d4f9d8dcbb2c640af8f0de8e5c3b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479006fa09c699fdd73947f993d3090298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032fb3209714c61f34c191122673f88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cc52350b37693174f66c4d0bb2629300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de58f4bb1fbec4f90cc677c326db99e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41dda46041421dccb09dd068e605bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cabbb2f2f590b259ff5dfd382d7c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676687219f8c1ae0bf9773fc7b04837304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030f2e3a71a0f0b285191400d6bd78c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e098b1a94d8c8078551f63188562319306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79e1b582febe4fcdf0ccbb9cccc71a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351716203061733da7bff65732331889308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018917c2a55aeadcf8570f48d593dd70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87bcfd02f638570841c090a3eca5da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a421af1478cdd5d613a95325204f27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d3f4c72b52a6f80c40538f60459de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82a2283f86abfa9015e2b81594c9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa843983ea59d05301ed8eaebb2d86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755303ba856e825ed6b08a351ec3cb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd31e7c13618a50f5950890f282b82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6553d8763a987ef1d51a587477286317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb099a8c4058881336eeca19fb93297318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2db2251ac0c7c9d356b34de45f8e42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea9345f7d6d4df7eeb620698d9207c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2991694481b20460898f782c1079d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5f4dcdceb63b5870135877282abc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758fbebd33b94bbfe5fdd22f88a216323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445adca366d833d0f0028cbb78561a9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a3e76f23fb7a0294cfb3380c8650e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05809554af344a12c1716e7df100825326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195ddc67b4362106ad5b7c569a1f061327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1f3845e3d66873f740578232bb8b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e39137e11718f1356d05b350dd9df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2634e649f8ccea7a42bddb015c0acc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd718f14ef07db8940c82375af196e71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac1412d109ec2312f535f17f89f7bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07e614f6e82f691899f6cedaab6d4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafbf08c88bfcb78fd40fa2281e6858334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2b00359a44d54046eba6286821a46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d741f0a2a778c1881436457a1ee161336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a9484cf166d0bfedc41272f13db3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd29a10b93b35d6c033f36a6fa5ea6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04791f1c672a416861ba7440e433b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281e3b75ca59e4eadcacd12134e307d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad13d6f833105c103edc5e22563280341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcd31ec67b5ac63edad093858bbca2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba457b0a7ad7898ed49b1b7f10765e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503c126ef61914c97be13401d844995344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3b5badab7f82ae638b3bc5c2a2338345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733859195a3ef7d85d405ab5c4d6dbaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1f9b2bb14048eff019cf0837424dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1e7e0eae178743d0d690e7ef5c05e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb01d5d2adb583d7b8c66cc864c4165349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35d8c3e0b4cc8b40afb2718bd16d74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82327e60ab3326e97db2b549268f7243351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d270d4001e32327a857d16bb14f5d86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8e976e8e5f529dc0744c1bafb1ed6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702db089be2eff8ec87d4ebdaf5449e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853268d5a1f0fd527884ef2b275f695355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2c9c674528b9fee9252a4edc80f19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16502fdd079ebc8559c6c51849d9096357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecca74a3a1cdc381cc63237c2f714d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6251dd033c6aeec364c28e8329269359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f2f811a99376c944ee68afcd0845360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad63dd641dc597bc1d72694f007d4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd764bdf41a0f680e69b4b79142691a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636396a3651bf2eb4c87932b0a7d479363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c1ade11ad9ca2ffd4473c7b0b7b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b593e28f98e1bb6ddba43f4b2356b8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95898f3d1bb8be970967f5d9c6e2b3f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52cfe94daafa5ba8b633d58fb4c4ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb53b10fc4105ca7b47b474b5e3d3e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e81041810d22035b168664e451a91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b91b7ec10c57b386ec516c2c7162aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368c91bf0564ed403897f1ec0cfd595371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ea363f90bf8c92cde73f341db5d68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2c402a2e3dbfaed09b09be6cbfba7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee81c83a370d48e50f9487f95afbe1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71474e2b422796f3b1b9c531bf45232375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23647575c52c35c760f9c801a666cee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec52b26d9ee01f1c68ce2b6478b9f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0e02692c7b1920e20975247718f17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be9520c70bd3c2ce31551b9e8617a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769baeb160c591da8d5bbfa0aff0d95b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52715efcf73d9cae0a33327cc1ed9392381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981897d742fa2f66055b139a51631b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a80fc9779faf3e1906d380e902ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8279b9955ad7905312e9bfa2b17d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06603cfb117539443284dcdae2510c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e69ced9ff9e2ea32deff77d774482386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58248d898a6c8b658ab315e31cb7544f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64aa35452a5ae5d4f49f5609eec9ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311aa4f1e11f3ec6d139a06a35203c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe602612fcbe8c5a547c5d63d24251c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201683956069db56ae7d6a8a2d757ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb0068ec9f0c28b8341b863c11e771392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957779cf03e8d0b96b66bc50fd656dd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea59cb1d18435d6f6ff6f78060b6e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20480cea312ddf601b65a7c6c7ae5f56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd02321781d0fc29c22a5521f65f371396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aab3009ea9c61487cd73bca74657fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe03ed2699be1ec363856f1fa6dcbea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de9554845115c03b662ce639fbcfb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9a11326a22965e6b405c45406b69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea8be6a195bb655c4b0ee8e3a6d4dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2a075a764ed571f9a66ed901eeb5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486924d1464ca7bd6791351f14807ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080e3f17bb224ee1362d4be4ac95e5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c498005f700ccaf4ee63c7afaeeb69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defba9091aecc35de74c2ed8e3e0601406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464523c7bd4dedf2c597d19111d543b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6915483f8898390db0d28d2e7896807408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75d0a242e37813ee121445a9a0be35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec16c67ee2ca80d9b517bd3c112db4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b022de388c4fc62674d072bad3930cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9491710cd132b6b1f116781f28709412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cf1b25ebbbbd22264a5697b0e694a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd62225dec5a1c811270f0cd64f72a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1443c515a836755befe59d8ea0c89c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2b5a8d9ba5acaaf74ce556b5e20cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a219ff4385ec44f5e7d4049a6d1ff3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea11c8bae311acbecc1423486612734418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f07eec85ef4dff9f99e282ed010e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945d8364cadcc093f356ae13dbf62b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e906dfb2d2038c85b25bc8b4042d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7e396b20eb89cc3d4964e4a5356dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0323e9fd2f6e6dc1a0f98e87569445423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7385edb520449bce5e3c2203e9e48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a02495524ed8f9fef899675d3f32d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58d55c4fcd30336994d6289a29c475426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7853bbad19974baa83eb6d91d30b8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bf6bf02e3c034c8686b1d4ef2ad47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90862f527caed06f5f71ba8661caad3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7160f2f427c9261094f946ae2d3e015430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152176e378f9e2c87114d2b07c6858b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eb4c160057cee325dc2d4256ac8ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee3df7970d32bb891818a43cc91e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e694958f863c690f31c3b385d590f69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41a702b463ec86bdcf007c36b79c24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d5a581f6be09c14cfad9a25c6ef77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509f1fbce8d82ff73f7ce903d8b8013437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3988740cf57c0f537e12c19d2b16f70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173e62732991f5fbb59b61833e008d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91743808769194e6a00ad1e5dc205e2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e3987389a5bfd9e3817609696eeb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aac5db7a829d13eedbe00fa1f950c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896f4b2399f2dcdce719801d9c7ccdd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6746632a839ab8c9db3106aaa95e7ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44833bfa78bb9b96dfd120ed1c279082445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6058a05ab4749dc99b73866cad6c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1d89d1f271301ff7b3f7eed6c960f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38289cdfbe9316d0c632297f332bf586448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31a67b37e5a88df77d951660cbf69b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4db05320485669e154015e514b7429450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee8f31325f775891393f324de91d21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79e395630345c1b1c9bf1bb259c3a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dff1a5f6fcbfc03c65cb8a7c61c35b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842e9986dafdae31f6a5eddb8c16728454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540140cd3e5ecd44af769e5f467a742455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ff25961294ebc864f0072bea02b27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c2912894f89a115e6a4403e267c40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cbc08b2772fc393a11f2a8ac131c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67432f8da025b16f16cd15dfa72e8392459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f208500586abad9733fd1b3516683f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2285f0e24a6c84be78a6f982281eca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec3f49814ec5ebc9aabb7c0b859c5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1b633e2f58ad3ae52b72f427e6e65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d25fff2cb57c37337be436c5fcc207464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686f44d38cad04ad289fcadde93bb0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412121cd89c97984fc3acbc9722c1ad8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace1b12e445fc93895dbc3d9c3291c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c57fd64792c20510b409ac6009075468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185fb8a61c171da7d1a5883940d9752469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33945a2ea240bca8e56d85bec204a679470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da3a818c5431e07b34db62a21d79ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b512ba34ab38ee012ec564a9e29c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b75f964df0299fd1c7a62a126dd23c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc6048e8a6334d1baecfafb503bf38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec41a4cab9dc42c2ab30041227d403f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb1bca0d33aa3b0fea89f0bdaee169476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807335a7f91cc226b58a54fda49b577d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f213719d185033af4238b3c1c7876478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e92a595af5be87ae4aafcf6b2cee71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb53a3dc9079e9e317303c70edd6fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7d0385665a20a38af2430893ad721481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c462441e78cc8ae04faff365e8a6255482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2fa6666dd6f952c5bfd4f4b908e48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8aef07f5002f2663a5faad7c52003484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1be71f50a83dd04d98380a3140646485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71646136110457aaa75fcc11721fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c8bbf440ce9a4d91a22a829b8ee0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707f08c55660a843580d89f77fbbcb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79d83fc3482ee3eef5556039d9f338489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ed77db16b51cad08e51595f459191490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c59db7d6e71b383296acd28070190491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511679ba46a6c4f7d00752b125eb6244492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311c1c1f184ae08b06da76d71f7f7e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd89913fe80e0af66d51f862ed8f5ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17469bcd2479f5a246f5eb89c7408f1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddad04098b10d18f30fe3918f7a6a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c604b009253e75d0ee61522015db1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632da840ba978686549ff83477fc2f2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d08db026c0ad2826bcc7e35fc83be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06445499eb626da2029e6c91f481f4f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5c60bf4d1a3467ca39b4d2596ddda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4ae4c697d9e8f66625476bd5e5708502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd94e7f323a8baca966b394c2f6be6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdee5f5ddbf59f1c93e4ed0447204af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7337c5c52a40612c5258c61a540d60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b85627dd6ddd38efa7f8a6da6c82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f401fa092f75802dca08147e01c53f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aaccf5739a9005626313e3e8cbc8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8f2ccc2df00232000c9029c243011509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ac0de1bc76c937900c2cc39a4bcf7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48101b6c3855dc50d3405238bd2108b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a12721ef9b99b35f671b00ade94162512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42210132db8aac7f8162cad1e0d80ed7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1443cb31162de252ab38b365b81fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033c0ecd4c241f2e06dacc856f1e52d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada07bf931df34d0f195d17c90522f37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deef40cab25b400a7c489abbabdcd69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef915dc5fcc788ae0c43744a617828da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d4f260a200ab67b7e2441f0fce090519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056c9829972cc4d1d984f6277f64c92520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121d76d403e31c3fb2dea819b30c4c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af513b71d9b563de4a562c31b08f59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b19e66c18dac026e5bd8f737b66e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a79a1dd5dc76786f2726239636658524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb395f3f2eb353f4f27d4a57a701b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c53ab1fafd53beb2c57f9c57253b80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c555fcfc2ceaf5835921dd1df58c30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a570c60c626ebf61eed85dd02525b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c2242fb2b89aab25ab5da49397b2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2415babe4156bb346b0e2242d01891530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc3a5759a55527b4c144a0e4283d49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb59c5f6145bd775d59ccc54aede871532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04379314dba7070954ad0d07f5a6570533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844a905f6c42a8b584366465539c4a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fee6514454e5fa696003c0a4b57a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e103e49a565930bd4475372654ae5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7eda2afa982615dbd21602364d63a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39978f02544b675adedc1f52c59972538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de2a396668f1cd08b662b356347749539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59241c5fb6c3ea3ee2c95bc08b9efa7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331d5466b169c69f14e78636adb4802541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed00d52b074f76d505e515db6086dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60939173e7106e65de3ea440e16f15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b32bc7d85d7e5ba7624e38e50cbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220cb3f3d1c2faf5f4bcbe9a7a2276c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f5ecd83f1e1bdd77912e869f7db9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab1cdc4d57c8d3902cafd2d792e18e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dd9aecf9c0fb999a57d8d49f8d7d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bafff98d8189d58d303b31553c95af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36187698419191b31bf9fd18bbb74d0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fa397f089e8d39528b9428cbe565c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7ae30da4d10adbae2d6626345ce1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fc5640a3dfb47cc85f69408ad2019553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccc81998446d11c239b5eab3c7c00f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c017dd62a4fcdf0ea123ae4b1c3bda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794886dfc4d17943781ca996c822a2a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884335f2ec737f4e878a6687c7cdc750557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f376443cdf6d8a3801ec6194f2c5d37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f08c0ee57489008222fa4616ab66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2344f1d43978d7bccbb625e370d6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82992c0492a852230bc2ae205d8e9897561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f0f5ffa53b9f76265bc093302cd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480868f6d2f30a2472ebba3264015b0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df8e215d25a79be208503921443ae3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f125ac49ec7c9c798350d904d710565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95edef62fea91daaef31e725aac4ef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa503b5a1891e4c8d012070b2259f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501804ff05423b5021a75128ad7f6aad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fce5a8cb64ad0b4da43e9020909f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b53a93f58a833892445f049c746c6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59a7bb44052d9510d04ee2950698bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4b7b84eba4ef23ac4c1494e04d3d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc81c4edbf79cb348afc7202166b58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f86f0959674962fe595fdcadda854574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f117ec600e5cff9bd7892259e652c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5351d1cae92506984423adf1d783f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4995de55ef20ae51779dee2ca46b10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d76bbbf6b64f90ae96027773518c86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe0e136fcf43b8bd3ae4873ca4d54b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45ab01bfbef0047168cf0eaa57b9f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2b3d01b20b6bac49e5d52b7f68854581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00096910c5af1e936e3d22ca6ce2372b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96768bb1c87f1bd3736d6232a0446bd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0250f2c2e88ed09f2210d13c5ee4d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54cd8502e4d411f25a4f16d8991b3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2fc507fc1500f33eb65600a27858e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4101f65fdbd37c4c9a449c06c20bce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ee16b33c9784a0db9488e58fd238a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aed155788c7cd0082620d55e6eeded589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de49c03086e51e41459c84056b36c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e366008c9fc107f6164518d7b0acab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302efabe49453a0a806ea48bf4795d85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aef096c54979bd0d234122685f7aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67038226a037167f0a8166b5e04c5d24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc54587fc2e4634d417d7a5310d847595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a980c10e5a11580a1f177140c058b02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c9adb005bdba610d6f5393283bd7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9cebee2161c171bc954af77d591c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca032a8f431888c912b7693bc704ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86acfe027c131ce58ec5734b3b6fa39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15e6bb57bc33ff29388430e8dd45d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e965878b2214a15dd963c006af61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9784409cd978d41758f907c9d4948603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08658c7175a294fa8a1dc400036b3ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dbe65e44ad1f4b56a1bc2e0869a42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c9109f8ab9036f9fdd97ea89fc9df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c107cdfede9b4782a84bd035e3d9f45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8a60ae6034774a9663a44109b8052608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17210cf4d66953dcccd0368be9da6c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45327eb59ec20b179e6f399617ce9ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edca96e7c275c6aae141c15124a79f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33313c9cab8063fe7d531f81482ba7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31126f83bcee972a80a8391b968a50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b6ef1fcfb51def8d2ab10a4e72d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fd9d6d1878a5a9a63fd4060762ea0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb53d6952e556f681ca48098838b43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc8d4cec14a81940f461d6c9d51a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d85db5975484206b20334745c33f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443cb329ff527372c18f3847c0ba782619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25815211b8e565b172996b2792e242e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b551b2accb74bec016b56248d7f7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3569fe5c221a9e21c945a7dace4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8708ee104d6f40e2ea30089584633623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5945228969d47ed14ca516af46e1411624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac949751d4aed7b864a25d5b8d0ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa427b1bf023244891ff523df69bbf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8352184b83234db66aabb543300c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104c982a9392f720b06b26e0c314748628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1732dd02fc77420cb462ebc4fe1b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad88201eba7aa9cbccfdef6d87f587630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d273b891418bdf17d0e2ebd1d4938631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100034e33df5671d5d6f9c2b5e04dc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a1b4b19a496eeb90fcca80c25053f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf44005b76c0e0e4000c6ef70098db7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538a46da808863930c1eb3c75e4af8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f394620d8916e150fb9ef6ddef4628636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5840498e966aae3519063c205199ee6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640051a032a4d1e2b7d998a7b806d4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f94536055fae9ea5086a1661172bb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23b3fecf2186d4a7037e22c05a96c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf028e6bcac0076aa642d6acfe78be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9307bcea2d63ff66fe61141f3ab4ae1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f481cca2c2b5bd490fc4ae8e1ab3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09836c65691eda987cd179ae776d9b23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dee542755a02783d421b5cb7c8d8f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81b06a2323058234e0706cdac1b6da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4ce68da7b1e8c8a8ce326bc060b81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbda3c24f79330b01b0bd5b7706bcd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c48c19657217b2d388b6539e7b2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caf968e094f3b5f366a6483e3c2ab0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2ec649c06079ded31e4015c215380651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e419250ac9e6e8aa63968a30dce80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5673eb465e9afe469336b3839dd2a9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71fe2c52d5d4ee5f0338fcf064db9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18380c3eab9772cf6949c00001b8fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cae247ce1bc8c1db980940724fac4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af36bc2677b0f120dd5ab52ac98c23d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aa72cc4af9d78a13c27f9aa832b60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97287b78d7fcffc2350bee983f065964659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c94b3a0097921cf0626c71f5edf51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecad2e4728aef2ab1c5cbd7eb86769661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867901823b218ba1fa31a617d0f753df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe60c6c2937e2b44eaacc7112c04759663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9b601767323d8b034fb4a544bba8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064063d10d33e70c97ca2502073db82f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb021a55c7eb8be48e95f309e1cb30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7c5490028ddfe1701c7c1ec69c5dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cf0b865b5a70f266b74aebd1f3f4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33592b5467659e060821900d9eb770669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5817dea8ae73f44485ad36adbcfd7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509490a7492a811321b1600e06d685c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce941cb8789208126c4cc8a49da13b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a792aff7a927a5865f58b42d1bef0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e0902541e569df797d78c268c6753674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4d63cdcb0493914c3e0d8da0c9b4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1eb6391548a26394df46ae951a79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210080c0048a3732ebc00927a5d1dd6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31823527b762718bd734f636680bf2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99209642152157501a45a79eb4f2dbd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab4653f990c1f4c06c2a9217cdebb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65745499698d237fdb0d550ba2da91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd558140c8f0a236495f82c406a3af8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa2a520a557e3bc13fe8ae511f8d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19b92a30dade3a267244bb8542a59b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb081b7577d6b9b55abf6cf759b7b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a450f578a082c784d1b1e3c612c60a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453610857460d2a49ba0c09d207338dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19d4e6ae09b73662f7aa18d7c3794688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa69116be266b68ddf1a2d110c59649689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45193bcee643f6f99398bafcb531d185690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45a809bca48264f23af5b81959672f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307aeb439c86a7f8495ef9b6807a903692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fd90b1a8e2722828f5b55d86c6851693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f108093c56fd240e230f45670952879694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad25cfe1e7376ef4f16e378dbb26b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d24ec77dcf0bcf18c273a6d5727479696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd941bce7cdf2ec34c112ab22a213b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b06c19000441ba1b97268ff46cfa0f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7ddef19007e5aec9bd9af62b1e51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46db9510604757b1a4585141e8f336700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f63a024379090c8981efc2a559708701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ed0963ef2f1bf7a06f4d64d1b80c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f523c083d89a1014e32c73bd9ee724703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d501ced1d33df690ef517ba246465704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb49ac0b437047f6ff7619e502d0890705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc372062c6013b6c65999c04f460f3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27373d29e09df04367b983249d3cc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33ba2117256169e0d1d05d40081f00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f7f818b23072dc4aad3a08a18f1f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc444bc2b249c547d3b57909f0332e95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1b61e05938d4f97128f0fb56676ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867b4a0a4620dc69a5268bbdb38b441712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a0292b0393bf5de33be9cc70cd181713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cc13859bbc2564997de65411956d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb399b4bdbd88340b65f2b3417baf0fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d82803c321b19ffcf0a8bb4081e3db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48d9e303dc6b2ae574f5cb620e40bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550df80757deb69de58c9d5f6416965718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4dd3c8fcd2fcabbad2e97867c97c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502ddb7477539b3ed34f8646578b2d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2daff16fd525804357f360fc2680a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b19429d5c20a7dee601027393df7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eb873abd1196852f70248c60348b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bda3ceaed9a89aa6fc692216313363724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8173c7069b89bf73e6b451b38afa49f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f121c03fe2ffcfc911ecba4919e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021c03ad9f3e06e783dfc7dd5f8add9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc35afcf0414c588268a6abb1e9d707728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d6cfa413c298daab18a1614261fd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925a18881bc313ba537364b8f97ee53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79342caba6c039a182b72a49ac5b61c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81afc45671c55bdc8c06559ac09e25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d3bf3c33ac2681f4b6f066846a353733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0cdb7c265c04e0dc6f41bfb0d0df0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6913f7054e4dc31b66cf2e17b1bcf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e9a1f3e2a97a60ef9e63231cd62c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8ba1cb3d511bf1d497456e8082cb4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb640cbc2a9df094d8099debfd966166738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724df2a8bd27a26d123c7e2e4fc9783d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e397418bf75016ebee07983d097d4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb7961a6385da73c6743c7a0f2c5af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425c67cbef6620b23cde0796ea3a6a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80472694edcae46396589054ca52165b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447092ecf9beb6b416af5589a1a2be70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e67201e630006a452f8e74372b3ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c637217089e17be939491a9b68369746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cc5ec4854a3d1d0e1fa2e7eb28dcd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb3e0b6b4b00dadf5250e87abcf070748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f011097606cec044b07691045b544749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21d4cb42331b37169add5800264890750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f9d94f5eb39b2665eff41a6617036751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a41cc4d4c18242c1c2d9d9b9e28a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fec50339ce1e8d9e850e244bd10d3753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf1479b8595c82914f1aaf524b795d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5fdf25c06ab9f1b2f47f870d8bbd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136275374f08c7b6201fd2ea71636a4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02180ff28dcae2f0b23cf039a2363244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb2d6b72479344f8486123b142b4df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a3c9d577b6adfe96ae204607970496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a832abdbf417ad2dabcf449f2991407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cccbf752b382e6ea9498e16bf95088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbabd4a288913c235e23dd435860de29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6bd4fd18aa3b573ea094fc2308c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2eada347d1de7d66e9e1e48db49a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d132046640bc870b3bff09143a0ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be02a9b89fc266e3b13350fbca6d7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114b123c30bbefd038cecbc631597ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b54b45f30ef896f04e5a2fcbce2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727ef96c79878fbb28f2552ef581e8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050987c574bc4c2854934d94f9438cd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6efca373287472b4c4dc0077599f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb75c28c0c7cae443ae3196e5b8c4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f358903f172ba0b711cfa4500769320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf289e982bc7f01035d46bda9f9ca6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d5127643605eb19135e3e693ee72022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086a072ed0533056eed308d62d1bd8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211d61dcca8ec61dbb7d818e964d5e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a235a8410f8db1c92fc1d4681166a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dbce618e828a311bc9ea5cb0a6a3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131a18e89cb5b9714847992618720bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf3430e837c5c45792a3982ba5b1fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9653ffb91b03424f583f35fdd6fc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742a14e10753ba7d17e69885cc9de0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63bd3e55f911b6a7f966af7bc42a9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f5296b1a406dde3c3379adb8a6eaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bf07493525b87fccc07e5043e630f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d5b74ce89e659ee7a38128267fc3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f1141a9f20d90dfade0f0824e20e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c220519c91265e96414e6ff86d28d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c967e5a4148175ef4a34dd8fc02beb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2da5548576dd3dec77801ff2a8e30038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef25f44478906cde74c16cc3f415b4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbb3cc60612de70108d5fcce01b30a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816da990a666d12481326ec93e1ed7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780fd44fcdfb94cdf7d261f95fa24cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b1e9ed1f253082e721e1e195e4a8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f7641428d4b0d0368a09b1436bd7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39859d3ed2d86cb689464d856c15184b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2b8d4a414b4070aba9c3a3789267c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923140c7f30f854c912cbbbd6470ae0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51816fba4a9b46e3da238954efa59e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7d1c92684f7af22a4b72571f30c3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ad0bc8d06a91dc10a2022e4a231ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d22cff9a3c15c99e2ca931b690d4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a60d809f56538eb461be3bcf3ec5ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a2c39ce79b7c198e682236421412c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1caffc427c91ac9fe40e42314f8b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93899e40672b78b2268a61f151e6df1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f1de343a9736d197f20998f21b4b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac4fc8f297494f8ee836d870b524a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ea879bb34d47ee064b61be23a3d3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95b389b6b4682d85cba915c1773e3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0de7348fbeb3f41b3048551c91f0a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09110a477e401e4a0e5cf563175512e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128698bd45d22918f5386b54ce06cad462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f18330e18949fea5db128233a3e1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ebb70399bac25a1817f854e62183164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449325ca9bc721f1906e2873ed1db0b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485c0ab1e6ad3e15ccdb185a57630f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f228e939b220d1f83218a6b0ce55367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0643c6e7916f9d6f3c35f5cdeb0ecc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31307e8f66a86630a19cb859b1ec08469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87486db8450ef4aa9803a8720e0d83fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797909e1282c5e30c5c0e71184b3d7ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1010a89ed041aca57ceaea9027a0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ac0c7f77032b81ca40312521c705d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154532a2cf37053f35843435ea612ff674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1bd35b767d4dd7d43ef9b2e30dbf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089842e9ef61e8204b92e871307700676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482fb0d1e831e3c48376385aaced6cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116be935b6fbce84728c98e98ab44d0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9f0e45e9db65be4884feb5e9dc95479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf6a0d54ce6c5da1080ab3c598982d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce36cff95fb6c0a216d932e7a856ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc85b1c78edfb672e7b9e76f41b6f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a5184cbd4cf1398d7d58bf4939abd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482a1cc99f56a27a3176ffa44e6a79b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722cf00d57e904bbeb2bef955a3a6bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f4d6689a4f7da4aa9b5e97dc35c9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05dbcefc9c79c1c6b8f86a294c032187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d6f273187dd7cd9fb3cf1bf7406e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068958a53687bf97da28f8d8a5c10a8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bab3c7e86f388fb7dc73852b6f8b0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88c679eb2bc0167aa5aebee2be952391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ac45a5ce29f381fb6fc5b4cc69cc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67041a197b5afa9373b1ebd88a0a03f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3098aa254f0b842c52aca6066d15c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15999437c7e39d81baf205dfff8bbd1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed863d6fbdec75ca3c0de234f94d20d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf66855e523c4c930f044cd83fca92097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68496b2aee72dad11c7d893cc86caf4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed74d25e4c70f89e34be13975febd8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494c351402141f0b398ec9235f957ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b408b43d78f2004e3c3dc30bfc49b7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80be5aa6e36973107c3801a87b2b79f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612a20ccae65a4d56daa870b692aab7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e3260772c5353ef56c0c4ada41318104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dbd9b156f9b8fd3f531c91c6e0e2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67377e474fdbced8f0a1d9b88065829106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d81124d43b85ad45e99aaa9e73ca9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339c7bb9dc271bd07dc988e2e57f2d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c143463cf8f9574eaafac6a3efd1bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688f4c04dc24ca6b7420c2569d3ee7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b3d32a067be315594fdc55a152758111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eee0f66c26034873dbe15eb714b19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c131550e225920d7cadb64697f6e5fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feb232750aede6546b4c8a5cf62177114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385018cc5f9786f96f98fde36c0cf223115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1a5c84dee991689962d9586b736c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c95e18d30000c40d28791695970ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82c79f43bf0f9dddd25e32f4ab8dcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd40008f7fd878d37267a136e1fe1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a030314263af95eab8dbbef089b93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b2c8064236dc74a35a02b112b07f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e115517f85dee456fb2f3158faeff84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c635f06394d15e10acaccb37a2029c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28777a51d112afad37777b2640a7ffc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719217049da82818c5467182c026c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0d7650dfdbe13287028f4fbacf9e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf845b5ad9e8b6af664eb83fa7834e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7120332805243fd5542324c4d83b75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498d68a648876891c1d186d97c4ed1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc545dad32e2478b0a4a96668a15837130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4033d45b3f4ebd9a1866774594191131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e53b57534759fc8fea23f209f074e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0262724322eba2ffd694c54fc648cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fe32d00dfb9e5e14465fbdc9b159b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a865a4cfaba88db72a4d9d59d08e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a080ee09b472c472e7b7d59c6cb04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177173f2d257bb8f858bd606cc3493e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb26d0ef09b2a9afbc5f52dc12ebd9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac79d3adeac28d930ac6356045cb5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d087f5630f9320d682501938fe5ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b99edfca6212738e72bebab561b3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68431caa57fa80d3f01df6782c853f3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d37de477049f3816fc75894d8748f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900d197014463fa19266f4b8e2d228b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ca5001624f1934d7f63769f4675de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf595c6950f0c4ca0ec520a60ac7d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c32dfd9819933b714841134c52a95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990ca49d363dc0c2a16d1db85eb4798148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b20fa145a3b30732379427b60694f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218e1e74a3d6ec96fded9969c86a480150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd86bb8561dfa79fe8bea8394b23672151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7739f1640ed1148bc8facc3eb52e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaca675a61f046dcc988e7c5b3ef953153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021b3049ac133e3b7d8b8a61b04458f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a27d0a0fcc92da336b01e550299db3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db85757418e6d9e681af91fa579300a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145c93227b2774b23960da45c3a20e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743eb7eb8cbe9b73d281c691a01bb29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e316d25d7758da119d8b1538bb7c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b40c0aea80364c05f5bf78e3836c4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b3efe817fcb8316491aa1a13e9041161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540d9473b2d7773b7e4aa8baa01eb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cabbd26e8a2efde1db277eac1af79a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ae62e42d37c4e57b57db11f0bbaf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49cd056f885a2b1a775a610d0a579d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7eb7352208c486215380c06ca4937166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de502b4b0f7d60cf9e5f14d5265bf5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309872edb5235ad38e008e6bf683277168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069b3f171849279987ef68f07077788169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8c591bcaaa8e8db6d78fce0109ad0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d91de442f2eb72bcab4fd15de2863b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaa67edbbe55516f5c99dadf799b61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec242cf7805bb892d9518da1fc16319173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a48ab358a6db87ea5fc8372779bf53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4026b252313b43f19b5ae0cdd4ec3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb01bbc12fa2bff502aa854b81bb0ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44489b464f0ced13e0da6eddc779b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cda43b4ea24d5e7f9254d765aca1bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab083c8dc39cf60260f6ef6cf3f709179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dd968aca2c18f46f4456ad674f14c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279837a5e98096422155e46a90d17a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c8e222e2eed4090022b911af12e9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0babb7cdbeab5218b7fba3fffed1a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f1a4bc27993312f528f8c2bd43180184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae547f357d026d5871ed7ede8334746185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9a7b3b7ae1713a0dc14b089d244dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce730bb9269bcf217d40ffb7c87cfdc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2acdf398674afdab415ff167fb2d84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3c2470bc7b52c3e0dad4f510e6ed4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352889edb925fea20e47eeac6962a9f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd67e2174fd3db39a5d7daf6296801c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298344c98fd3a048249e9644ed719197192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0af7ed044f3ee9b6fe1606b5d929d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbb79b4f4d6bbf1cc13d53da31de9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5834e22829e45c1a2fc1082da6458e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e4e289dbb97752041074d9584de0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43097d6dcb7c8d3f16cb44b1b5ec9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bbc59b73ac5900aebf1b06b344ee0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ebcdc71950d64a2dcdecaea36ab48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1d9060a07e8c32e7053227535196f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496d36073a8166ddeb7ad66c82c00a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2886c96ba6efc949a6104bfbdb3fb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5731a20cc9402c132615bb7d1e5da5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98790b3758bcf334af798d7ad66a1baa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bee06f4752d19dac501ade1478ccf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0f939bf59c9a8a97a696d017c1a2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c51f7f6cd4a3b7874825bb5f11e7d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2a9cbcc0554b250c5d78607f5fb51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0576562053981571b1ae5f29396ed9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd96b454d25cf63ef47399ba612b2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87bc7d9cb1ef500d4ceba310933e75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57b7896775a06397cc6c932fa8b323212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bf84208d8340759b1bef8853dc310213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170890ff58e34d4ec7cd990ccf7e496214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f4a89a1f3899e577d3fe1f00b61e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc0cb9a0ee5ec79837ba16d50f966216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e988d483fecab477c83735ebf97d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a586a96d11e0b9a84b21287a1a7879218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b386de8d24d8c467a76b0a80ed89c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c81546e732b9d86e34baebb2e2fb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba19cdc52b9ad38e60cbafea21bc78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f0b7741046d8e9ca669b166e8aa6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebe52c0d59f1a4f1465e4cc1ce48c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f03009cbf9d6988d7046b52aed56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21644ae56c48eec29140073590ea2233225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1711a3d4a77998019ab53393177702226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032e69d8e9a2755f63d637b7ff9e1ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98abaa4a30ef91ad7822a7bb4eb632b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b627f0f1b2fa55ab8a8c248b1b1f043229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b4d5f531e085167bb77097be39dc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444f4a25c1eee1e7a3a198879709bc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc48fd829e1893d7bbe2296e770194232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e5a6aae977b82a3b0cdeee481c023233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddf3b0eb3e1b61a53c13370c9c7a5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5f25164b5026267bce3f8c3dedb6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fe8c8e3a10cfbd7083d096e199728236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06eec369c902c6c37272b43599f4b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c851154339810202e3087a6f5375d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a187226a25f73ac393fb758b4a7d55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbaa670d2218f0ca9ca412b813d5d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beec835b4490f71c3df4f978f860369241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f567dbdd7b2f68dc21ea9d2d1743242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107f5349262255f59d8951d3fe58d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044928005d30ed801a189a3343f5ffa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825b617ffa8d234d8bfc084892257ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfdb20ccec1ff68480072f6478da48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160f0b43d91b8f85f28c1939251cc9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfef73daea70db8b9b16b34b8d7a041248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef65d3aeca1abc816ac72f77b3a5f3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301a02a89b1c750736ae55813a41445250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec28065ae41e06aacd028a54423c21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a3aaf17f5abbe169e023ed0a00554252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f1e6e32edc8dd4519754b85ad0d87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f14e51cfb5deacca656535f81a281e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03b3fae3e1ed8a2881865b472931ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09756ca001b199d917ac38c4098e7f04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae30971a3ab5c30a5ec522658fe69e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb53349c9979c35669a509e402ee19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8226419338dbe73bcd326a0d0ea68fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649ca57c3574272f70e400c066d1e36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7b3353708608f651e057896439e72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee77a8d8c5918a25227b5cde067df94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799d4d836a2642f07f4d96fe06eed2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d8d601cf4fefe86dfa26169be329c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5881d831d39a545255bab3330c764a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bd15c313f96de9ec9faf986d61e01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef554e307abc45ab876ada884781a91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ef24a2815611ec6f54c93acb5ed91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cca46c52e8cf26526bccf8fab22056269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d2d0c68377527d5d0603dbcde2bb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063fdd3b0c282a6efb38ba3a5649966271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8be7660499acb5dd7adff06355067272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a195993f9b29fa3ec9e9e3ff8c945e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f004578c4435e73530fe1dc3fdf54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79880ea9a2cb0d314b909b49cfd593f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d6ad25ffba10f22cf7404ead78e0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a3c1ae69010d9ee20ae4e29d755dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626668b6393d86825669065ec188cd1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebc0afb0d97d10e917335bfc1c923279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd12e779c8d2d4741420f156e064be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6018629812ed34c38afb4129f1c33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c23acbfd8555a7e3ef9c422d52fda9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f50850a17307e00f72399edf16023283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c5681e95437d95bbe64dbaffb167b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e71dad24885db007c5be06717e7e0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce27749250f64dfc90cdc992aa1506286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d37594b015291acb018e1f0fa2dc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe40ea45ebeaf0650f3754d57e154f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a47eb0dfdc557e29c1a10e8ae2af2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c263c933577a9e9a211b87b6f30df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917d9f97177f1346f2c2cbd7bc41656291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71a45013de0c63264f80fabb45687c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b17ae2375ad6a7a8e396b989d07c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08604393f834e3ffadfed49b666d83b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9011faded3abe2440735bc69a47fbb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8436012d1b5294621464719ccfadf1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d3341c7d20777d6e944e40ae3e755297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aee1dd6e88e190b181d6ed1d7ca89d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef389d3f64468bf643d7f028485ecd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079d459075a061ecaf9686022fa2872300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c801b8094908c34e6d8f8ee8aea0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7edcab9d3f987ad008d9eed64e65e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e04e2b285e414eae8f5dd15598f2f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae46fd8a1ff2151cee4f06083432a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968283b677c55391c3ddc5f5e43a97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad73c89e6cc7d47c2a0e41e85412dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774def98470ea751356f7823756c8925307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d400dde7a2a27d6488d2becbaa9da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112fc7bd1665d42b6d597124fb64d71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c1002ae033ed40286acd5568281bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf984438eba7ebf27e0e27406f39b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6c5fc31dfa6ba68c29dd9318d0d0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec561cf5334a4f3b5a7389c4a06a001313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f1d86b519ca7118cc575960b92272314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe300340f91d72014f81c7f22a01c38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe94398de3353343961e5b195e49ee9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30446f431fbe15e8efbb7febab8cb750317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d576fbbdc9514122e610fe6689bd873318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408005dea10943feb8947a1e818504319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04fa245d85349f7213f22533e67a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85805fffec1ba905d41efdb60a2fca2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd605f9eb4239bd0d392262c24a4e6ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470e2846c6ada94d8348843562022f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf7f0efca483d85a60f02f1111f785324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaebd5d5bca039029e86d86870ac832325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be410440896016c7acf6d39a19f0787326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70c27953c99359e969c901babc3c8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94112cf78287bc05038b61ab794f42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930d825aed39c9f6ec03450d6f04773329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9314c30c1165413159cb28f9ca7edd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b878010d00670643b2f9e213bfc83d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9aba03d84702e1abe02081071a013332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493c6653dcb7962c013dc8aff1863e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0300570097d3e1b11191f43a678d732334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290aaccfcd838a2476ff083967ade58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b52503d0f68e5ae994726eabbf5bd8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a45df666d8253f7a1e45464398586b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf8c0dd22afa9ba348257518dd9dce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a25c5663770dff83f18b82e3f63087339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765a356abfbfbd5cad2af65f9baabfe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791b1550efaaa4a49992b14324b4bb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2334f7d08c56a6a9a45fea0850735a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15dbf8b35642b2e42ba4ff60212f16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087442d897fa8e86c4bb321faa82e21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4515f8b0874b090876ee4f5348ff207345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4556a1507b3d3a396afcb03deac58e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a57a07e43b8776281a3ce9db44a50d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e51e022b3c8630ea57e2ab01ab2581348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73a8f8e300cd123cd64a9f75d8998e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fed086510437a9d38d1e94a9fdede350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6851101358c7b455f513ef3464251351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeae015591077859677765002ccd0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab53b23f3867d17a685ee8a2c42e9cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc989278921a0548e7dbd6a72ca55e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab36d84012f94ca3ff1cba285e35e59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c5ae662f66a9ad677bd6250d7cbc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b941732ae637df30667774cc9b64e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b69f85ad05ff7b008a309c83a49575358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb0a16c2b7134949601c98e4dda450359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26aeccea4c13a6415cdf2f7a5d5e84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541379bd309497653942495efa0185361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0a6d29a5ccd23cdd2ce79a3ba8f2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d0a4f97547b863bb4d9fdccbf9bd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233308a4e0d48d00677b40afd01133c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc1ecaeeea810553945e4147ca74e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f01f3ff46e86c93183b6fe52580f9e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3439b9fa147982e4d891c3d4373ce9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f9b5a718bce6efd92efad4a30947c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a309a5210a203971849033159b017b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfde98c07696489578fa7a015532c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9cdd4618f0eca8903d6512e382285371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed1fefa9b982777fc9e34367eef2e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0344c7aaa1275d448bf109ca91584373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e2fc057e7dad8cc686a84d40af620374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7882c57b3cb9dc01ba2c9800fe95cc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a394bcc2a4d8413cd999ee886964471376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eb9297f342b002e9f4f4d8fe865b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318937663ece936c6c701a75ce20c58f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517df0a60ba71fd6b0283470162af9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f0768ffb6a9862b396f4e2368583d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b994ff9ee3716bca803ebd844c904381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c18d361a2459a51fc6d3fa4eb2cee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9424f2b12848d2ebe128b82899233383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979fe37f74a69efacf2295d8f1f629c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873f73a170d389e6383d3def64f3317385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91836836a15961f3dc6d7555c8485a9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a6e57336a86e4e5273028b11a3d74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facb5f52083dada41d266b2eb98c9ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2aa401f54030e342ce01d0088d6cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07f5700ee700fa4cb4e0ff5ef095e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1fd87044262ea2a1775489bfbf9cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2957c4ed5b4a389b9a41a9df0f24b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acba027c6bc4963a1687ab63278f28f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626862f5b824bb066f26f4112d3e6353394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec7117ce9767fbd3e448b669482307395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f562092efabf5495ea4254fc59e7b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee1f7e712f254d68741d0a73b01302397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009956b4ed8b6877618f55ae3afc6e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f131fa35b723d20f286bf08e68c053399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5bfbd8a24691b68bbf656ad98702b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce59cb312b5aed484b328c0de1dc05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37934bd21279f58b07403dfa9bb13f12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb9b6263e74babb570982f37b0c720403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e4e4332123af1ed4bb8787ebf52dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97754b0f6c1757902daab965c5eb476405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89240de5650f4575219f996a14639c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc8b15f08a5dadadce1ba30e94651407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e28740ecc71674b712b08695527ef4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c851a7dc4a81a14a3237673348f51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7fa77e9561f09efed19ad77030e9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a57f4df8fbcdda47ff6a1f929e9c27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ddf33f11ac9f5d92c91a5c1624d58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09949d2118f973c3f7b3311d497075ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2874c88347d3f32856676844e57df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3f66b169b4ec95ada45bfe4ac3f3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604588c70359cf8bcaa4abaebb673de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b62484e39f27a4063543a82aa6abc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9243a14b0c4613d41524e1574fbc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b205bac23932ba1d518da9c7aa704d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551a8e9c3c3a271e62843913bbe5f60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ff5e011e7a2c339d845ddaf94bfbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d3f950a53b8b20cceda912974979a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ec2ee0bd51d04fe83ac56993debb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef583944d85fc43a11ff3a1c94e9b29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9973cfde725c9576db8ff9f86c9cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665caad5cbc009b707e86a548f40626426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224ecbb7b8ebc9a19d4cebe635dd8e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d7462bfd35022521f370190050635428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876d54e6bc2e7a1784d9917d7edc044429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aa9e0a63133b0f9b0f1ca0c1766e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47163d5abea674b1228062a56bff736431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479931226588709a01937040920754a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd1a8033227b2d0d27644e424cee6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa785d6c5a6a590d6957cdcdbac8c8f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8b9f67b39d3ee14930f7d1613be3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15750c0b559f31e5ec34aa17fec78256436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c1cc18b0aa1169a3a4593d3085549437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bc7d35dae2e4fa74be199c71a279b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f29ff59b2e9f143a9cd226981a1335439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55138167365cf0205995e860894a378e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b89f04eba33b59ecff7299d2c2a6f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b33327f74dcfce675b319df897beb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d8d131ee0ae92c927518009b0f19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8c48e129d343fe43be172bd82ce36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d787b94f5292391cc5e9556d730c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2401e0483f032ce923092fdb8353743446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c18053b4a1a1fb8f083ed3cf848fea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2a6d368a18744bc0816dad27b06e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac135dca444208c691bddb9984fb628b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e135213e3de7192f0262262437292450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933d416177668a0681de21d2f7f93be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f92b5a909e06ce0fa37d34a190b69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0f3aae5127c8b23d9c5e5841df59b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716540579d0d956b55ed99b7440cde56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331409ab99083ace1477f44061dbab94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff7b57c8d4e21a3af1ac19ed78d33b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cfc78145f1c9aad5211f6d618ab08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772a5b809e4e2ae14e729109e518cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e93259a5e73ba388f0cdeff9bc941459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498d2e6da90d62ce95054dd5e6911e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2a891838b0709d6f24ab0cc3f1280461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206e367140486d6c433e297f3f78eae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c75698b878581e83431ed333c2837463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5764ceac504c27efd7f1bdce587e35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80463e9944f88c3d2db6c0a9b8ab00c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8aaa72e86c4dd486ea21fd294b397466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a701f2564636a82e6c99704baba02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c617c3252bc1f39f5e09f8919060ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0284facbd1f5423b6c1e4bcd02a73d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceacf754efa135ab5a0e20ee65c5ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2693c247ab5188a1cca2c225d678152471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3f4ed315823364791a1e7a36c468e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0191952f79fc0dec626e37315862765473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47196558ea3286a1750f66b9287ead35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8a36f20adb97419b2fb73ef3bf03d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad031a918eb0c41b96f377483ea89a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e3dc85f3585762f974740f7b9bbb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0a1719b81ac267a4f39423ec99fba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b9db0ef59b5d11b19493339991150479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1518ddf511d61244d1ff1f9c99277480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad002b461e2db3a592fe399b36303481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5596bfb073d5b9201563f84f35e794a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db026291139d04ba42804a162f8c4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14af41a426932af6810fc2f2bedb37d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda54cc640a9f39a3b69e692ab5da4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337a4ac37763ee129b0683c4a8453eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca850efbccd11000a6a01ff0df91e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30833388c7c7ef9bb1ef39267fb3837f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0403c15d5dd04565f64ee5820045d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef7f1a90dacd53e59f2f204d875131490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ac4088bd8ed68325bb4774ecc5c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ee50667b6b1456a208edf09266829492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ed39694ddf49adb8564cebf023d3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bf158e814ecb83849544ac3aabafd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9ac9096a112f1a5f9f0ac954b437f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22191615debc69244ade4c57862cb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a3969c07293db9364358d3d25827497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdcb0c1fcc3db1cf6213addf5e5a56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf7d322b260488b408b0b8f57dbdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6374efbea2462fba3ad28bd1fb7385500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79dffdf17ab4bfa8209acc2a85cbec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ae8e1846646032b0eb1d7abaa1e67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d770fb373899e72e4f9f2e55fa4cbed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fd01ac45545b83a8d673fb66d4f53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2ae26fc7965e2abed9f47e621fd3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2ea3296ef65bb2174fbac6a999e3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c40979e0fe3041b519289d9afb1b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599c54b13564749007eb4445b67bd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac42579461a7f939952a23673ff14b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d16d5d0786573d4da6e3882ec3c4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273e007ac30fc776554e4585cfd3cd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f1b257fd4c2d21dad0416e51ef50a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c9a7d74b429e8ce6735336880115513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b9360965ca4924a5329ab7976aacc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724871c9ce4f55c837cb59139f60e50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb73c63f64098ac07d6c0b09a7578516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80802e67b85957054d42a62c48b5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9963a9c24b4dc54d1d7fcc1f2d52f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5fb8b9ec20aea9036a28aeaba9216519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89a1326bdb2c72e1e95b87c80596f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d7eaedf0a5bfcb800f9162a1fdfc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d33acede59e11a1e94cc03b1f9d2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4216690b84ceb72143d7982002b3b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21ad1eeb2f8c0732de65783adab2ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9f38be423e508eedafb1c65520ec1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b0a2182912007872b25ebbd5bd18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c293f03a09751b42bf2c3d91568902527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8711190ac630db339120d15aae7094528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4119389501598875d15bf02ffa9cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf8a5896c3a14c42e0e47dc534f623530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d3e5958493bf72d91cf135434512d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeae7f59bc598e503e5f0096fac3589532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f625da3988dc4b9fdd3926309af14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beb688d0cddc759b31ed1d45db9598534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7217980cce6b45cc2a4f4ea25f41469535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1ad5012c41c07e7c99b3d8dc1445e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ebd0e3076fce8e4053234ef89bec1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741821e9d187843bcd84eea83b40b013538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff184dc03ae4c100fe4763f8534c79e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8292e0be90757358a28b5fe217e6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b4ea345a3dcbbfea3ffae5e71f612541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc1b6aedc76e55f395d5ced1e2630e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50343524057494dfa5a34d740a1c829a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c190ed980aaaf7c318c21e52c8c40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7688559a7f0ee213f5e2b943bdb979545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746f15fe6f54027fa66cbb4ee3b1745546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34358e717fc35025ff0948aad7ae86b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ab98753c6a2f4241af114455a09a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969092945dc84b187f4169a7c25a832d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1eeafdccfd5cd47eca630c5bed463550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1151d1ae743e4e387a144a544adf70d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2b0cf5f566e109a5fe45786bc8b82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af06797dc07f4859e73d94569a48b62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01f5e317b68bea4a288f8195f533b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384b47bbf2e0dc504b3ce99726183da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c965a6111e828186adb44a216164f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6ace32a7432ecd818ec9aa3c6b99b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc664a6777e7a97646725062a5322906558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e84b3edb12ee5a73fff6360f88ba3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17ba2e3d9119986d56625eafdd52fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0829f323963264693317519037beaf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37dd1dc15789075d674e927eb06f85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee3ee7ab93914141aa3f4fbfe833e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf30d6db03a8070da1adaea45632fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb498c47383fb30fa434ce3d0a0031f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356b7f3fab9b5caac2724788d6fee21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643084635a31fe2073a99226f2a80bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7339aefb7df1a161dbe60bcf5dd8d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99788feaecfa371f591096204ac46da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484a14c9aeb562bb603c81264afb0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c41c53ea898334b9e804b9c76e707571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8debdf2e0bb30b252680a7e6c70d8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91ac96da3e8357b30d87d4ecf1c424573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801de4f2498b7b5c033cda96c621b735574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5029cf308f9f231f475a775b94857575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eb7dfd556d34dfa59da5c375fb277576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46e0db2e2980363e7c6daaa5d89f26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d0772214b7daa48fd3f3a508a4f11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5550c640e6072cf1ff960398f64260579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f47d9101f112edf9a2839930f3f758580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85328e316343450b1ea5f16901c408f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee6f77b90bb73981c8ae9b5171f190582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0115d79d1bae6e16469b842e95344583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dd9f7ea46e992ce75066b15f0f80a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fd97d4e313b4fb260b26f7ef3cab1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6951af12f670b49a5b9faab9fd0255586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5d8f7e102fc664828b5cf7dfc90b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5c7f051f4246fe746fac4e3b531b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293697611e2984190494dcf80b918bd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf41e5120126dbf4853bfd68c699fbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3bbf212843fe86f9809cd11a8b1d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524ce086043063949c9ccb626118ef1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05901a58cd82b2b71cba52c3b85f1255593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75518b7bc34f8933abbfd717a396d3d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0064b5bea57db89a5740f6299e7d9a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5c08487b578b7ae317f89b6e55580596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e5db0b17e48e295d67bea5027ba2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966ba7308b1047fca53a4eb8d390195598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4923573f8cf5aae1b213b9419dec9a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472176b9f3aec5ede02ba71a1894b65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba0ab54a15a180c46f8ce3ed1bdbbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2ae167a59d49ed8deae3f92aa58a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5453230580c2302205d17e3706a63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0843b67390066d181a634c085b964604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63905686b3ab2102bf5a9f3ebd31e53a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c673d064d7b5ba938b9147b307a035606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfd94697b901cb1153068ef4d33b85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3979cef9990da125398723a7988d38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61575c4ad81ab33e01123a6dd567dfd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6174f274fc48ad5651332264c2d35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30dd9d72ec8dc7488986d4cbaa1eec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b48570d8cdaea3716cae1c3dc7ae18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd328041d08f41029da7ec335029b2b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf932644e70be371565c6779c52562cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124150de00efffcbde34e8424f7dd823615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af3dc622e5f0f508aff25014b7b257616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc302da7701c29907ef85cb543e4385c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7975ba76adc3f9ac1d0b4fef1c7d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92faed2788873d1c73c42ee3d7bb910619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0ec5be0243a1a7a9d3e7fcb6d07ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc3ec17e27d681706c655bdbd51f22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7014746ab335fc7edd9e3f68d976a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5b7bac1aa9755e770476c87093a83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e698087bda263b18a4a6a25ed3e145624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df7dcb95eda564dd1587269abbccd8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d77db18759080a22a7384ca4117a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ce9887b2b0447ec0f2da8002b8076627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a616e71d7936138006effedd2f86b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf6f6bff59cbe154dd8a5cede4ed62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f79514906b6cf3451c3ff03c3e616630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f29c91840e28dbde7ba8ff8c8cee31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d43baa8662145aecffe5388d74a417632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254167d344500455d3a6f93dc33367e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df79f5e8c875c901f3018ee914e43d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6fa75c44004eeca04116ffdbc8c3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ed43658d97234092daa0b1a04266b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af222d71f5a218d9a9aeb4df6c156b80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6c0689c4ec564867147fabf19415d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e6464182937e76cd0bf43490a0c78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1869a8abac4206ab74b028edd536733640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3541aaa4f9788bdd318fcb82241cd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc3644bce060f884afbcfb63c3bfec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e993d52c216d78b88af8f883dbdc67e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e9217f8cb8847a51759f87a59e0af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df033321523649be1cb86a33d7648dcc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8650ded8f0137570701532cec27dc63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62750d3abe0e634fea786d1063c85eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a356010d094b92a5907a461c1ccb20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73dd74564246d4665a8e34e6e10cfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb79d4bdcd1a1f6581aa245f2c4cc2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dab98492bde6b1b767cb61152ff67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb19690953e3a7f2c4983406089ba8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a262608d8ad2f38c7a0da4419cf82b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eea7c8090f37038ab9b32229875a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a6c00d2c1bfdc5f809880efae6597655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b9783af0c6922a690b868b4d30fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82843076636f984ca9b2ffbb3a2357f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a426ca7502673985fbec76e452f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69727f3ed9f68d7cdefa4b883f27372659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33606c5583853cddbd035847e694f60c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32321d9572e3972fd7d95cc221123615661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2079e671abb0c59e6462add28d4a58e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff3340cb75623c64e9f7d2e8c546f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67482040b6bd69efdb85443e225c3471664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad475beca24911e07642ff92b3e9839665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b47c0352a93d310ef1ab5860bf0dbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae0605b02999a1e0751ffa53a449f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc361592ff1dcc8f75564238ca5c9dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de419921175825cbaf09934568980aa6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca3ed40bb585f412a70f347bf8303e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a60ac30416d3aaaa204e4a2747990b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8df2200761f7cc07393c40ba28bde8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435efb095df279ad551574c670543cff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b63794d33d6d2d62b2f04139dbc053674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b9564623b81380719e06ec1c78ef3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c31b25c6f3383722567fbb762ddbd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbc07bfe6bc14880f2fe9748078a62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f226e28e516fbf0792b99c23f7477a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8f7c489faa04122f3f1924d98f149679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e6f85008ce956402832307513ce3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77038c5cd0249ebf6512d1a73c8a523f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fed9de2bad8e5878da9dae40550737682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74243b5f32cb4d90bf421e041050d074683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8427d288c6df08007f29e716d8b6bf1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba55bc1123dc15051e0651c57b04471685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0fcc7d9f67d8352ac6be7aad72f3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65c9be9cf899209426b2354b87fbe0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd584937b608597a3b177e0a22e1089a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa9d566da957e2c4f90a519944227d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec23f90cabd959e6e6f4a20311ff7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399f5c77b1eb3dd53cdc07b7969c497691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615e5e2846b4f139a6202d7df99d075692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4a7ce3c187b1168fda5f407e73708693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d987135627cf9e40487c4217c7429694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d7312185180f5befc7b3445e83da7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628025459d27e6c5977f56cbebe2ba38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc2fb9fe57261bc807a7aa28f2d4ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85080f8c649445b3268d9f1e93f90c8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf4d4b1ea88563ab6d5ca1387eee0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93083dfb8f006d0d88972c1f2b8555b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ea544857b8093b127a2c306f5b0d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2392c942e00b18386edbb48b5a7e499702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e426123a37c7f1c88edb96cde10fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04607859da3555dc774e179b4ec3d9f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e2b1a4622556da19bc72bbb6ee2a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bbebe23ed2f2baf9f706dbabf19f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df8402b7c147457bc0be6ff5e37cfb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd2baab753986c4b63057fc1547f75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b185fa93b6d5ba9ecbdbb55b7c768709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff7bd92553196563a893afb6eaf72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283edb60bef0253daa53bf866891470711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443f610c3fd7580f197b1d67bd321f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a0bbc7297b4d9962cc015e66a0485713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db7a4d259c9dedadea8e7d63a8e224714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d6c01bdadd717917bb3d63d7a25db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97752eb4fa6dd5ec020d8e29d4bac48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c460dc23d66ffcfc17149154f919e86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd9750590fe2eb2e03f163e3979ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3779bcfc5c54f3dec03b68c17d9bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fbefc331bf8f2010a4437c5a7263f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca6188a7e1c4c0e476ab4de8275663721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bd6e0281434cd895785702cbf86e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff56abd6a9c814583a39f010429dc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade1c37951dfa5e4537e4164515a5bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46143701f068fb88e82ffad0ff4202725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbfe7b19f872f390ad9a9986a39585726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ad37856e01ac4acedca4e5cfc2c64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de4ebf7c75f723391a1c90ade5d22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba864d98ecb2591e183494d7e5e8ead729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422950dea7759ab243ff72070b3290fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c48d45817a456e8fd35a14f4a11ae0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3028f4b41191c3a67b8a8c40ec5a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7e454928dcacc884e5494358089a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bb24c22c43451ce2fa49e062ed5c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd962466e8d634261d2e410ffdceb252735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e820cbf996128612df3de255d305cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90a0af0c580fe5c2edd1dae555f968737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b5b1bc5162a78af3b45f178fe3c8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0e6e3d796bc6e06a9fb2d69abc5c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe86c0d21ddc1b7c558af10b835fba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c59d1e68374a7570c251562e023545741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f94d8c1bbd88b0ebcd0de40963bfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e42cfe30453a34cf95302cb9ba8630743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383354cd3498acf8c4687199e04d94f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade7401db5c22a1f7cfca3f8d94087c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604877a5fd994c96c877b5b884c3b85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77918c11d8a8411971ef76b8c16945747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5bacab04d8191c65a40c4302d562d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e893225f3ca418cbe5515f27c45a57c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755851d2be74d98df39d1856aa5b4a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ecdb2bc788f2103835f6976f6a170751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d27262a98a9bff6cac14da9a54ab9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62be39ad11ae9b4fd08f13d3672f44c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9e7cb23a6ecb2c7bd916298b67956754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67346fb8461844c9fbee6b514231367a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf720d6b7d2680953cf1eacf821f83a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35010206826a12a4984987c2968c77cc757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>