--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d34636f52c428ff524ef3b355633a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c981db755423d680ba31a30cd9d9932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d101e62acf2e9e6adf73d84dc1502c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d5e03228a57043b60cbfb297f00254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32387c0e022f44b72ab399545c9bbd7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04616d4981a3e558a270dd474c86395b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876e8209ce3ab03b0c1853923d70d5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef7afe79a3f37b6b10b6632db2f028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b38503fb970b360b81ec5e43a26f0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa145d4b26a2690721cb0ffe514962110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f2fdba5543acc35286d737758fd8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879101c0292706b13e8899e5b9055e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213cb21807486aa2af2f55577b89d3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36698c618c375a4bf15e77a1a30482f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd104e252ccc8d86c2117f43e99ba9ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65065d1c8abbea4fcef24b0c8e9caead16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e4597ecab21f7ee92d9549e78f9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820e9fadc43c806e7f9b13d4418ab0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf384a5d8b407be80057ae72af797519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbd5254757fce473272910b60c460e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a6a2e218c5c4b41eced7289d602b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646d889fb4b35a667a0df8bb4b27c4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5e196fe7ad665f627751b41a8d85b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaf039edecf34ecd9b7100c54a294624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22166d6280af42e394ad9618727769a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b907c04c375805d48ee7fa4d1c600826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9d5838133c50824ae8192e514f4b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59ef98a1790d728277343ebe6eff4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e905791812d8d2107fd4bb9851d92d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0c579b846dcdcf16e297bb9a1d6e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135a8307251588e6c197d0fddab228031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31311e2e387808367687891860b1001732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ee6171741b77ef96b5a35c3793bfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c938d8dca6bbfa9df22aeb134d9cb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6be5d0876083b25e78db4a9a98a3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861f3d72669d963c98d8c1af299251136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f29c10cefe55465a4c93d30c3f9ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f604cd7beec17ab54dce580b635972d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb4e1b739a73fc781a94b16211542a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50c33dedba9cfbbac555b0d1d6e2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8a916b1d04febaf970a333e6d422141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44b6afb8b4a0ab03e7f010f1c79db642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ff4da4ee680710482e550490c347543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1ecd864b49b7f2afc0b3853bd71944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc707e19136fbc4d3627eda350db4ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314abd7943a6e8a002ccdf1e765c712646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26c1822b77eb8ee6a0e7c3a313b14247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30279ecfd720b68905cad35b9c2a0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189ae0e81d61af4dc0bb543afb89b7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fbfe70a46e9cb26a911b865b459a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205771edbb190dcc4953883533e2de751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040a5b099f8fac563ca66f135f53d0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d8855c12de1e305a7b3fe02d24f4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90138cff50cd500256e62ccdf2ad9ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afab9783426cab041f86a23b85515c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a720c8ab4837998825baa18c9f43b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bf4a7d86e4e386c97e06d84ad5f4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574f9126b38eead2a2b93d921fd6d4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e360b5689f407bdf357dcb8f639878859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95664412ef4e86702d23f8afe2bc87d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9d9081b8a598a544638fb44456ab361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734452775d3c9d4b17bb1fa682d7ed0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670534572639ea7035eca95d2c5f1f0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c56f71d50851467b11892ac9dc942264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3488a132147ef00abc9ea4396a669065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f4dd16b3c4cafcedd2240f0db93e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94535db2762f2cbcfacea6300ef63a0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43948498f6cfcd3a6580b5bdec623c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89949a8b783dca2c9413ea6b5f2daa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0a4c2bebb493e670669d4d147871070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e78ac5a540ce1b2e7c4731edb59871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561878e75bd8e862cb53fe559ee1114b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db414ebdab7f7c134aedf4a461888e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431b77002d042aba59f4dab7cf58e7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf65f8069183b6877ec1e847603f2b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451fee5c831f8aa2311a19c596048a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f8082298c2aa4e46ddd09040c5a3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f108af5b127462ebb39855d69824178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a95302805b24068305f0b6c5ecbfcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fcc6f7f2b247ca40d638f1995985380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717545849485c9eb10f53693b287a3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf8ae4e8ec045bf52b7239933032d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a29ab479ca81fcc15b8d1097ead4d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c792148e89254f3cced3bc77c08b4ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f486c2c13684ae3cf26db1714786685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505823869035ebc62fb2c28e917e98286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4b7462ab13c1be0d24928e05e0e3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b708095bfbc1c04a21f5e0a60a6704588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5907727eda4162c3cf4457b60600db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66e946fdf41a3622d2077b905f78890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dc8e07c69def526011c078f9fe15591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c23334feb7408c1d88256edc8dd3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497e06adf58bee776d174924ceac72893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ced0cf503913d976e06518d942c56a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8ccbf49922dcb0b9aeb59655dc21895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748020a7ba21af9d52a9593a549542596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fdc941af86cf5dc0802ff453c3dcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80d4d779ee05b72fd4f2297431492698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfc0a4d37122b4c7a108bab259aaaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe039bf79d4a3727cd3ef2231a19b7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372503db1a9c7086cca6df3731205c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1ebbdf2c5c4574160f296139dbc1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c3f05c0465b8fee6f4dd2da03c4a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ee669767a5867b963d4c95b1f9ad9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b8b555e588e9128144db3ed1dacee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b378dba7c30a04a9667d6c249dfca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ceae840040b552462e13bd02f1b0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ddd5b4905007f1e8867b7458c5edd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0494d9375850ee65582b0c9d9928af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfa313de20bd4bd881a01984c03573110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86350fdfc0667dd6c2bad673a9d5405111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82973f99711a40c448c817098758480112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ea075c12ad6b36457fcb0ac388687113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeeb5dd044764c789c673c0426ccc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363652621e6f7640fa9d1a95572b605115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5466fc1d9f210e9fb92dd364e4c962116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281fe76406f91fa94e3c20fd53c6e1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802bd3de9b2268762aeac575ed6b23a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce9e33699e983db80c21563742df9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a345ba566c263ba592e170eb7762b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcb06a537399f26193fcf34f225e71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79448b459f164b8dfefcce5ab6c7c510122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb75da967514037e8b6038458f44300123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3758a42890c00507f7b416e73484b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730bd71d6cfdc90c6bee7bfbaad37a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd72cca18ebe3b55d4fdbf1a2196f7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80f772c78e30fe59d48579fc6173fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326432ac2aab2fac24fdcd3dec445aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533c9ab8f1536160ef11eaf6ebdde35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb810ea2ced40500d152caa0e9f42c1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449aed79815a64e8f562db8686bc40f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227b1ca0e2c8d0e20dcdacf7e873e65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5afbb67fff992add44495c8172f01a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c3c9a679adc9bdcca24c0fc46362d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8cc1ba16fc45671565ec5f4aff77b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683fa153ca42fade0c0b8321566bfc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c244b60b244b886cb745ee96de06a33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0b43657ab65e91d23a39778602b9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaabe43aabd994fa9b8907210711232139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270f68368141b188eb75293d6ea0881140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799a44e87fe0cab42a90e6bdc38d5cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794852fd5dddc371a2d72d672916058142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e147d0ec63d0e4d0758fbc435a2448143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d1a9f715050e00227cec30c9d5296144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaba51eae3415e7c7628a51b6b4b8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff486a4b7713e1f59b510ceee2ab94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660d30541cff58a5e552be6f250463b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee392903239fe15a4b8ccf4a0bf771a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead21800796a7f13f14c8cff53ee2c31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df4facacd977ed8dc1cbcdcf70c8e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64e04953ea934940bf3bed0f0a3ed5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88f3bc6f6fab286495215b4a31c866152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e3f0b7070a3df5834a4448e1c8182153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456870aa9852ad27fe232665e4583d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5329f3e557c185b3ab503ae3c49137155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51f538f0450d78182029403f614c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f380c03be6e8e928ea4346d75e44e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f329dd59990c870281a08e58db877158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef911842309475403107420b981d7a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f508039d2f2ef723970cb1ea51cbbb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce44dc0553d8c8e58b52049c9fad37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf745b805c034d897c9a40afecce3777162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b525d0005c595fc103bc6a92c962f6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d1471e7017110a55ce78976335d4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92866f647e4308c6fc122311307860d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076266f9fab5eacb326079601411e045166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5584f90e4b9e9072e0537ab864ca7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ad03a3735eed12db99c46ecf41cb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f735167766cc8fca5606d5f2b2678ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b85cb987edf3885f442d36f8fe3975170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7de020712a4dd4f94fa6979377066a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c5ed9a3e62f7f7d4ff88aff9c1972172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce3cc3b2e64a3c802c5b95c21320d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90efd41dc649d03836ada3bc905192174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f6101bd23bbeb9a993efa303c57d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b2af0b8121956b2863b65cc427ca9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5e7d2cfdc56fa54906b7cabd8dc90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff2e17e0250d19c1dc4309dea605a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65938c2ff71770e4db9f48a3ad7ab7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af2f6dbecb3de3b2293c882a808e87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecad5231f702e2970e56c7a80e8f9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49ec7e8eabb561a2e81d0513bfb370182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300a9f6a53541a7dfd69b8ab94f14e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a287c3c6ccaf4008e438c6b33ce80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1225281b2f4acff8a198efe5943c20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d471bd277f5e239239b510933395f80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4854f0370c88d4da4fe70c89a35535c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fab8de8530a31d71f1d7f8800c5e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e043c4ae1d536d4ed7630035ae86b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025074684a052b5019c143811f6aefb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be71066f69db9ed12ae912bb717c4c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821939c54fd7ac87c2a787e9081ced2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d9bb77b9ba62dcdef06e03f91db6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09912df282f2ea7bf27e52519356661a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf5684c4a340773c276317a33cf5ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70d1a074d5a94cb05507722fd45c9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b9cef268c855d3e84a806a9bca296197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373d3ef1614b042b31d063125c93069198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10340d7e60cb14e40053cf905ebd4a88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca1f7247840f249d31b8636d897f87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74a4c21de62cac64590a5019dcdbeb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e1bf059619aa0f166ac63844f87fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14436dad5caa85bf2e830bd351b52117203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89897bbd1f1080ca0ac5cf70408159e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f13bc2ac1eb326efbbf60f6f378d5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cea633e86fbf0fb6488378b64a239206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d8c5dcbcdd3a1b6e5088814be2df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bce51bc1b992ae303c55488cc2741208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cf32b083121b486531129d705e129209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f665c0616480177c31347089be3db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78ecefe9592b8be683d49d8a3bedda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849a670f5df64fecaaaf0c894656c75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b2ed37c131b6750ad35d2ffcd5b44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee79339259d52a5303782621cd6f42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055f23487202fbd4237df5c1d164e75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1b6192e567fab923e9fcdef54f919216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa550048fce9e89550060e218b270c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a0bc0886185a15bd50829e76efdf7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042051e8c1a6c6ed6021d8b25d41b36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa623e599cf7e2017009259d046962c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f055290e9082fd7eacc9c1242029f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf6fea6be17ff5fc7727ce9c4e2b89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b08197fcfb9a107198d1b869c9f011223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43299bde7a9ddb9984db898eee7d4def224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6d0f10924976d9e9a58edb6d2e351225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a2bb1ef5a89a0078da8a31ed1b3b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d995de9f7276a1d1ea6da28b844e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9690287407e50e17e38565e947ea81a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bbe741f96bd659fb5f55f9ac508ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d806b9528f15950d0fbdea4a96046d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1930232e676f900faed29b9b862e8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5958fe805e75ccd7a0629a48a170c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4f2747d716c5cfdd2b8695ecbb79d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30496fa3a360b829c826642c9b8e8125234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d6c85e5ced660b9f04bbe2bc5f3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e7a224bc536d39ed5a2de0c94d13f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19561d37a3bbe6973e066acefbfa3fb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4122950aea9e88d14a0f2070fee17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37240f4a3ec0337b769d8554624987239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cfe2062d84c57e76e3f2171daeb97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd103c4b023c9bcccb9a9a81ac05099a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a385a78a29c277619f065e3baabfc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c1f928420d81e6a9a70255a34ce7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd29a1f4a3b84a7df5f1b24991006a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916b2b7394df0e739289fef26beb0d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4b0f90f27cec2845dd1be48ab2b2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d29867fe0cd2379d49bcf2e152a2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a0515a94c0cd50c2bfcdcfdbe28db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb983be44e0b313a5d6e8bb5f4d53be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3352a55a6969e7547ce13f41888d37f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb0197303464f154d45d2e5c3f6788251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94bec361157359e4cdfeef9ad5e86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd2ff95a8c0f494e42bec55ba1797a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805792ae62d0414f259607bb3273e6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd44dd9b46ef18226088d78d989be8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e365c359f2fa89a2e7c2c58090abf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a5523477a9deae0df56af17419c4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a054f4da63cbedbe275c291e8a60916258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e831e28e3c48b1930463556225724259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2983ce3931bd9c89e22db7fd59ed4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4477657832654ee951ead8a1eb33ca5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3d2b433cfaec71490823f04a0c31b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15350fbc01a68a2fd2b22b09831cab51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d1953da535ef1556b7e1b308d1761264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243edc16a628ebc4fd5fa186d7a366b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06de92c2c24e8e99691674d0d80352266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed3ce92e5246ef821eb706c6cf1a19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a73bbe897d160d3d49d5cc223f995268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf824b86ad8155ff69646c3e03d1359269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51de735b9d1660e3ccce1eb163766bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba5a889d9a25464a27580745133447271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2524e67e55e473ca12912768b462c3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673a597d20200911174edab6ee7dcd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafed3a3bf94de9aa4db6a20a90c028f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e92d2fbbd623f4b38a8e730db36a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e321b3149293429167747809603d68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc52b7d9906a19c27e7affac52edc89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe94da7ecc320d5a1d4fa4955a04361278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf90058da1d164e8f09f38e4e798b23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197fd2a33715367f57dd68e9b8fa6d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a76aa929625be5ec704802d4feb5c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a00ac5bab75ac201691246ff3ff17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee647a503186740dae645af73ae1c9be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752dd6079e1ad1f45986282f7d28f4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c661081700091c54204e4dc8e83c3e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace8261c60b5fad9e003dbf6c924d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2923911b5866b378adb6bed16f8eb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72273ae040689005e36496483f0df063288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7541daa9685cd54f7927dc8790589289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4ed69d72b7f027418014bf2fb9417290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f821f3fdd4e103b0bcadb3ff8f698291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b2b4b5ec9d616cc431be772d86a60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7df441a8733bbbc02d257599a001e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6957b2f8409b6ec9cfddf763cc293294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748043a58160e7742240b02149c8848a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce0be0f868e15c30eafd4742bf59f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c331a6c586c683ba11718e73a1021297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021700abd59c8517c4eca83cf85bf5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92977c0cb72bcb33c3b7d3a7089f71d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72efbf592302105bf6f643747b26501300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e473453b48d370a8309b916f52999301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c819941fe1226d8af32cbdb53c14a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d114a7b71f912e27687621d0043731e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c0b1832941500482489f586f43d8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87ffabaa2a04d73d96adaf0431f318305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818032ff196348f675d18a54e422a9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3fea4d5d26953435e29450b632dd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b31778d50f2b62feeab770467eb439308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ec0068b2cfcab8878eec543b8ffbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eda71aac93bc1621eb10914cebbea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19855406de0cda2f6fd64b5d790099ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cca693491ca8d82a4524a683fa0292312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9b58f2470d91726682b7472d35feb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf330b1bf28dc4f718c5fe1cfceed32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad02127f18d01ab299e680f555bbda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cbe8cb26455842f2dec46dd4a0f79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c2257d04c7af56022b9db3de979fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de3456fd2afe68a03c29542e74bd5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33282e117f809a3478c4b61fcbfcc3c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a6a3a1c1385d63f9deced15364fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d075c96de979a5294d2120eac9f92d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f449ab557e4e10b48b044b3792a1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d46d0dc049131a99b8ef3de64c8f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250edcf54ec5aac88a6264f57fdf1e70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059eed5737b66857782266324b17edb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8bf9b50dc01081e91f372f4ad31f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa30d7922ee34811cdb83ae35cc0e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf3b78d587716f87cad2aa729a2340328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975554167f9509abe0459a5df1e52c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d764f8b90713443c567c3f9ac94a48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5895c5d2c9e47d3d0014ce6021cae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711b1ca36725bd2495eaa659411b65a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9566eaee90c390fb5cb71e94368c9aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03ac4a3049e003047eb0ba29c150f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabfbf7eec518adabea8a66ae5da0d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757236c213adfd590cf4e179cb39fa7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27ef42447bbe6e7358f81b49d33b5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e69dff9b0597390ba0505fd448c90a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2951c14ac13907a8e71d7378bdee7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcff4d427cb2e445081c5148ec4b74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6020bad63157da315cfc779583ee7f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1508a030a6dbacfa256210a56127b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af41535c4fb9e967c40383baf20ab8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7341b52748b72afa2844dc09ed9b0d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3b96af807e5a5496c6890df776b96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394aa3be2f7aa3b046028b00429752d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6061c1bd968ea7c1b276c012d815331347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b8d411ef4b0d3c5874dcfca3f8ca2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c0f95b4312f830ea9dc3bd5f74d54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e030e0e7ae32d3d2e9d7646d24acbdf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993d529e529749e9884b004392b22c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eed7e01eafcbe90cd4ddc8897dc62e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506aa217d46af8249ddadd9c7ef8ad8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca416326aaa9bcb063bec4f211d861a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e894483bdaf94b3aae99e790be611355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f99624c5d32450749be7e1e53455356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e3a3490b2108859886e68841035e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd282ef8b0ad27c6de50dfa5e066afa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4292c18cb40fc82195b8a80007590359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89290e0ee7e6af5ad250189693805835360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219befb0417c1a5ef0078c6db20d1fdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a6059f6acabf14c8f0fb11fbe5fab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c8e2abc1710376e6c3c3af4a8524363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb591f4d33d8a587f3c9d4ab9b52370a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f490158ffc7796041e4e7e5607411365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65044d5910bd0abed1aa569403ede9e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1a3457fda0194715ff5949731ce3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c069a5021ee14c418a6c4320372802e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31163864134cefabc8f2d816023dee6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d043822122a94c32b7b9029b1d96d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d7529cbdda71f80df6af571865327371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35da81ea933b2e78717a0d505826478372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d39264c153eed70a28704649397891373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3107192e5e339cf695b94df03526f9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dba1fb43007940782c3b51421e2de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ee1ef9e66753aec4e9170836bd826376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfafd4bf120dbc503677dc60e2fcb92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2a578e05681b6663dadd70e469587378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8612e0c49313538a8adca936e0104a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6ff74cb3304ad57862353e4e5b909380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a47f74bf045afd746a7e7e331c8a39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdc3d652a74076a850d6126d7fe2ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26f7504515ddcc2ef6f5def261e352383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b54f31f00d85437d4b1009138b828384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a9858a1ebaa6e01ff2814d3155ba9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4838b42e279d696ce85b1c66714487386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554e836681fbc55293cbb96e8c0a318387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fa449e9a6c629af33dbc79116908e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d23788d7f251cb6b40a69e4219348389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b2a8159190e89d9c236fd2bb53f1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78f4b55cc4f238672eea819cb84554391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407a77444738c05bb55d7208548bf5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e64cd860a46620f2f75cdd5c2454c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec38a7a3e75aa8fb96c780a0b05ae41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16156a81097743e0cb5a44933fc8ddd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040959d8aca164fef28db5605f97022396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec326da2fdad69b1a70885bcecc8599397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50794ce64b8f1d3a8696e47f95929304398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7b22c8a02a602fc6acf6a2d2fbf90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c357c0b55b343569440da1f1303a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd23696f4f2cab9a06e01427c3f45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb01848cb8b826f8bb6bc2d711764b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fd297db01d03064319ad27a293582403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e1d292390119829e1aaaa2e3a23fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95918c83cd6680e66ea9378be5f222405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd392bf9ed6cba319c0c876047ca3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f2bda42f5a700d8225b0e4b603765407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a9ec6c00e6139a9c5baf302ad96da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5a8360b25e7976ae265d2308b0cc8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56248d8ad0291c6a0bead2584da30676410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d93de9bf8931f0f42695d6f33204411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933b811fc4081515a971463edf1ac84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82467d90057ee7c0b4e35a3307c258413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ae8ad30663393bc4010d402ea699414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc863958170d5a25bc501b3ee698ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029337f0882abb77587785cd745a7de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b7777fddc173809cc4b1aeb43c486417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2953d320b7b71a5ba949d4e71de49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe00a98f6a60a96bd5656945dfb965419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912830d05cda58713ff8f47643ba71bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a303f63533195c74d2f7d0d730b464421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eacbc1c3e4ab8a4076195ea0ee483a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264224b8c2de1d93f9133c574c61359423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b113ff5dde159cc2b1cdd2de41c49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150dfcb942349109ef3370043f5bf50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347032526ba5dd6ba2d13119ab70b26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e99861ddaba0e3c64004763d96314427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502256ff594a7a3e3572e467164b72f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5faa17521104fc496842833698bff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbfb532db173a7f7c6029161a6ad85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fb2b7078cc6a90906dd690a3d7372431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019fee1ee4da9e1b9ee27ccb74ce186432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bc52f2a63ddd4f7f7b88d0c050f62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd2127b098926d2266bf2b912c214434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408530bd2c97e5e6f5df593232703ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fda3a56dbc9216dad2acff8d26b43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc07b79b11b2f9d6c31ae6c02308a1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea27ee60f2b732b2f668b14b7eee8fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d662884e16e60a8308aafa7b7252a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd165855df3304ed03ccb0ea8cd4ad8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc99788f726ec99af53b25b2f6916c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbe811bd6a843d2fd33c041898adef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12904406c6ef660a5499daf10c123ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c413b1189d47daea72992324e4d3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc8e5cffa464bd941a00a85910baf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c77ab9450a008ff69aaeb6f24a394446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece7834efadbb1e43c4436f485032a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb97948e878d5f22787cc4bb9c7460448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0312883ab95c954708c2dec3a0ad7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee27fe0d9e90b8ec6c02500ef8f0a27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a295abfb24f83766ef706ac52dd492e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1ca254d8226dee32ec371f2dc4b4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e967194c0688aaa6ac22c7e9fba3e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4da667384adadbc6ebdfbefc1f17d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e47d8a498e832cae352617ed895d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910543b88be5af9a073d3ecba1ac2411456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a05f5309cad0b5a83af6c80dd76c65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1a57b49df19cc13ae116b81477f21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8338689d508d54752aca20c431cb3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718702db37a88a4fa46d98510edfaec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b02bc792d8dd967d94e678026b4fb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785ad328a778c3e42256fd3d5b9f575462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f656606f9369ee769456b5d614ddb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bbc5d7f6560ceadb2b094f66e9e33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bc18c477fcd8d7b9df910cfac3a26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdf5533af9b59a26a6a817f2d34e11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648637fd02cdffa92016af923efa8b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe803420c699ab6e3a33f8d6d8566f53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2952bf37981b2beebb8bccb416f4438469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083e3b371053d12b06111f589109e08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227b60b9382f8d93679d3e94ac755ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670f6ba277f5c423804a098c057a553472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7018bf4d261ce0e029a455562ebf7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd42b083444b64eee6b58d48106700474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37df6952133bf5d21445650f3b8dbd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834443961eaa7835ce78838990db946476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cef421215729acc2fd2697074fc58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2a35a64e87b24e351abb5d361a7ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a535810b56dd8b1c2379a21aba73b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db9a61571fb9cef2f855e3e86db0f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6509547d86975d2fdb3f2c077bc10f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca6187ae69b5eb4ad022a33cdfa0c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bc8c96aed20cd7896556e4ccaeb6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8620d70b08e7762d158be1edc0b49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0499da1add373ecfd7a009bf7bcf14a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7fa0920afe6e95cb9f8853504179a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce434748de0202ff603af181e902fe3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678d10d2e171c7fa95c72d761c0a418488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f4b63ec690bb22ff0c769d72086e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e03586b7cef109b18c4dad8fd45678490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca87f2d04100e3695112e668d59eba4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fcceea0aaa9890f4d7d62f442ee11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9415d0c9c423545f39c3b7af8d6e1ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50130f615829539f0c844733c19b8d16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90342c41744d53aeeff7865e6f468c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afe9a1731df0155f6d757f401910df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f19d12cfb0a1735d53aa215c7be6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a5b47a2f5b885fe5581a9a06284c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85db0c3dca646eb3e9825f64ba776f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f684e8b2889593f44daef7e5208373500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4425286c539acc02116b3736e953660501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a8218853a43c62045406fb941a221502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61e1d76a3fb5a17542d40db60bb475503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5366aa77006f603c75320d7d88be37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c691222b1f7225a07bdda36fa041f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d935b7b9b9e2723aee5646ee8c75d60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84162efd9a1cff83bfd9230ef8697a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eca36bb6d390e12219582c366798b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839f7b2ae6580e0c0a15bb6cc8b603b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62be0f13ef86a6eb8afcd72e75ad06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ab8c91e7e6d13003e91af062edd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20b975d3869394bc0b4c602fa923f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f054f6baac954d9b23c097b650e55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd3f11e5546e89c55be3d93514947e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14be1ceb99a96cc6749f7c2b6742285515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d50d6fed3722e864ba77109d9faf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505402dbc68d97230f6d2df50adcadb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbbc9079dfb9c08ae9eff539a3b649518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591ab0601cd8a735bf1ca6dc729c8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f23aa32d71fba2dbb57e3153210cf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f37f5e3c690c5b64471224f0aac12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f516b6c2badb78d1b8785f57a065ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634f192571307b4c565bec751c7d2d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3633c8df3255e724b62b46bdefbb7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a821ed920b5b82c12b9e028c5bfa506525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a567cd75e59fd57d9d580ce5ff09f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aeedbc010039660b9190ec511c789527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d79a1b062f76d9cc7a86aae91391528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32acede1e1127b781572ea7ce02d51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5feaf7e2d2ab8fed9c0b80db7429d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99b8f414d6b09093cd635b7b7dcb48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6bd6f2ec6cec1fa80e0fd13ec5c1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dde01579508b364add8e02f531e00f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade747ae9d5a513c9c847c47777458e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a468f83cdef7ec22bf54aca99e6543535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a05dba744379080430d3c5be17a74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34128f93fb8152d2b0a938d4b44d24f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db520c4db4880fb1ea99e175cc2a302538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c324b546b206a14415fb05ccd0de70a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248d8c8dc57cb170c5a94b648dccb26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c9050b96875c139edafda8a027305541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136e87f3a44ce7e610b0d7eea08e206542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9956ebeecec2e6b7e02a92767ed7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853f1802943b84c33eacd572a13d2b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0ac8e0744dec36c2fb300a1e6dc32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371c00aacd259d40c80f93d04c5e4fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7abf5961f14e89f0aed15c6c517ddf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9befc1a4dfc623574e82efa59709bec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd08f094c42f15e1acbe4c502eeeda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249a82e01282191281a6a3e623309a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fc4c27f4587c5fba705b085ea7878551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4381e819e7e97744a6cf18fdde1b534552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e83d90411985c77f2d3aa346e444f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398bfbb007632a2ea6dd4b5ce094324554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19a8671a906b12a7c30ba9bf5ca2d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb7e282ad8b7a1befee0f200cf39f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a41818db3a059f710b9167ba1dc78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca216bcdc0e76f0e4728ea89a3743558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080048133aef7d58fcf9c4416ddeb4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8e606da292c02a7a0c7eeb4336152560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0e5f1a934c4e8df58877c4e55621c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb46f53650a0f57b3bbdf029314d1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ccce37dba1e34983c3c27fcb14b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4f30b66a07493f822f3d54fadd257564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f7644574c009ddf01c29d82ded4e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc54f9c93065524f2525186ec6b487f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d04cf7e306829c5b38ca96680b370567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d677edeaee9254cb84c0e4d071c51f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86b7e56defb0149641b52c382e86b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d7952eb566122fa126d192af26d68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57505e58eb091dd9efef6a15db8e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca625f1362f7d1e1d620163e05457209572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa00d081c14e1f535b758512012b82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a0a24a52c7801d5623b6151ff5e20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2433d9f37e747e5dec638cbaa2be7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43fd3f45c77ae4ec220cea55b4dd9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c6072ac3214cfc371dc64ec74a8b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b930d261da85943ab347eb1dbfc9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0fd51bdcd5921de41d1801c7492d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e51ec1657f622dc44326285dc1bf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76321f0d8073ca77b64baa57c9d0723b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287d11bc168e280522739aca61f403a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71990fccfc95c336c43b6810cc92560c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d4b1ba3018e055466b62726d94590584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d54252e6d565603140f6e6ddebd474585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c5e6625563e561c6379587c1bf2d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d85041d46acaf4245e5cbf6352dde587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b04567585ed3c534429fb54814d2ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e9ce14fe657e320cad11d867498c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aba91bc74c412015c3e92d8dff37a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf68ba004ead6a073f8eb1a41198d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221fcc7b28f1ae3c4a01b407a3efd44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2ef333a1016bf679fec6ad7a23b66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff14c484de9cc6ec5ade8eeb23ed66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ac9b6d3f453eb6be35899da039d53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3959bbc7b768580232c698a9967357596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d04bbe090ff0008ecf82689ad9c405597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbd767bd74113238d6dcf772de0a7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae2823530418d7ae894e3a87d15db2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17146cab6f725f2d02f7fc1f210d3138600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3b0d39461f6d4eed410e97b56b20a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce01baa6edff4f4bc8be2a2312fe47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a809e69cb74d8161a44b98e6189162f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476093ed776c047508c25fc663872549604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74872bc1a80963401daf70198f4e64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917205f460b6f1021c0a573e59ab1461606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d95aa95e90229316ffa4bfe27a194607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889c09d063ae58bef8a877559bbd758608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367e0e93ab803f87b2494282b862e4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d695515e769f515b5237ec66ee45730610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20968db4eaa3b6471925d456ded2e431611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f12194e022bfc83eb4c1fa2c612e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d304ba687e0452e5bdf3d482b5dac70613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5c14f5bfe947f3b59f855f15d8fbe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94837f00bc3ef09c14a14c50e872155e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5d14a7bdac07381f637687243334a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d15b5d33e8165297de437a3854461617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7bd7c232fa2a6c0e97d71248a9cb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32e1251f82e82f5dfe0e3ac248d95a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2123f1b0fc650d50184264bf3df1370620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670631494a0e6238854d9b33e6c5db9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a818695c275656306d759789b749a9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3e57edb34e0710c90163368bf989a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd197053cd40e3bad7b9b7b635a3f01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab482224a51c266608604af030296211625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd78621d75c5d322fefe40a2c4052d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce40dcf2815cc1a4fcd8499506da9e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c46f5888099ee4508bb0f5e2873bfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea9d9774c7c00113bdeced4af154c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972022448ab8be3e609e2b2d5d9229de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffa60742e73f8e7bf4d09eef342143631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c777ccb911d35e529a2fde9a0d2a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38463b385e7123e841b7017d6e4c4d9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79237c0d100ef9ef67f74c051755472634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73811e3736908cd143d54e99ad9ae0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd9356d5a8fa72688621b093a6aa51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c138092bc9b35a5531ee6a48e464377637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dab722477e2864d5673b9bde27542638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54123b249f806e0a08891d586d519a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fc4260c814527da400d75e522aff1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dc4fbe59e0dcc4a66f596a52d7da9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f720214e7a032913219139b4e5ce2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7036a8aa11aebf11e2668827431b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c83d02aa233e5a48bea959932f15b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6d22da6a99b5fa73c47e0dd3071ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ca7e72abbdcbb4f9c7f8f2fbabe6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f23ff1e304b261671ffe56eaf03237647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425d5c0481d35c4e62c1a82b11eda6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b020782d80fca23336f7f97a067ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30c84ced0c374b9a2e3d998a3d3856650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d1ffe43d9ea0fb2fd898aa0c27e37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac54779d54c0c5e93936ea560633ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb71b2f8e239daff475c32649ad4d0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c666bfcf83d0fe94984226ba4c76b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4150d1437f8d4c158f69d485d4dd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ae3511cdcd5766bf26b2c4796e367656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d4c8d1c2a04674435784901a2f20a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab67149a6f7699616c7cd168b947dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbd35af9b4054846014d6513e07e6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025b2e3401deb9634d93cfda2a805d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d481ae7775e06888ed5f2a7752722661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cd088a5584495bcb59efc1ed8263a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e765b714ba135d52b351bd8f04daa8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484e7b664b13cc2b65235e556ecc8e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1e72cff82d10bc7654ce56df10917665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c5f6865cf2dbf4790375f3d34ad31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73ebe1de824264ebd076472933bfa6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25365f7d308dd18438a741c4a820fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6ebea81c6a35ca3785cf220ce3e63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deff3d0b8cad621f1d984ec9858d01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631d24dfcb0669686088013c53a371671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55d86a4d077ee51f2f53d4f8ac184c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ef2d12b736063dc82d6209951c6e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa360f2e9a511cd86c9ded451d0fdd40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e4d5366fbaea10a6a7d1666d6822675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeebafee8bdbf530c4a1af60872f43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f910ae7066301c26cccf63f81c9fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d5bb4b3c92347d19f46a4844026b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1cd0d08b77b5068cc32b6039bc8a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5060ce489e7fa22dbde0dc1f5c350680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91ef2c9cb496cbc947325fbca653f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add772596acc527bd86a0bf226531f36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c54f55f9ec211169f7f13c6d93e6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef3389f393fbd01c664d3e135fbd69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17ccbb16d45283104a08c9e512dd4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76f8437a87ae4adc12b453e232fe91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea3b3584c325bae9dc8dad89cf2fd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ff61c5729a0f2f542a913c849ec63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831c3036afa926d260b8da3ff8ac1f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107287b0ad1ce39c40591c28e1ca94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c165510819ee0595a69725d51f6329691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd5402ed1363e51035ec3a6a7c746e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540c8849cf42cdab8752b005e443f7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7863d6cbcd0ad525bb3bd1090a1f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387bdbc05fdc18933fdc8ea3370a654695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d39f98fc001f4500642651e25e297696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d860d542991b4fb0c53139699dbd7a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9972a6a68071beb986fd2f02baf149a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47829a1b113adecfa87aa783998448e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7e0809167fc71f96d0057777984d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc267c9dd080c662bce6b3e11e161d17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a472ec18108c4684d32d33b4e2a1c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5ccc5a81aaa28bfd63438e2539581703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4410ed05a7efaa3a1875e4ab0e175704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac6bdf0f27262ff24a2df566d634cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb85ab1a62c8e8f8643a024521a49ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1eb407d8ff28e8b2f1297e72c6fa5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61658f4fa0d295aafc3a4d3a11ef48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989f09827a7bab69a855bceab278dc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122de1d5e8846481c2cb23f75f77ebc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518837721c545467b249f95625d07bb7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e1936b02363fdd9e89d9d562d5c92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df585d36445eb2ac90bca8c86d66c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806f4a09fba304765f1a661bd4cedd1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d2dd8b234431ebe342311d90cab71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a19f6e91a825b9944e1a7ec54c5ea4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48f258ccf341722296fdb9484ffbc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bf6407b6cab749da7b7cee7fef63b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222108c48e444869c8e90b8ff360bb2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cc9afb0f3e4ac6e4b27dc863d2b74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b9f2e454bf57c4745d0f2fad76dc8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfbf83cd523c66f6344208fe740c41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d24cfc5a9ccd28fbcc177f9f2d27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dc845c4132f5cf8943c0ec5ebe7d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129629cb986f8f2cea6e41801403cc4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9b6ae47d34a648223bef1a9494ca2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b9affd896efece8fe71be546d4ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eecde406c076f9575c53507f66ee66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3591d50dd322a397f239a9be3183c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a2a33a63d90908670a5a5863ff031730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206fbdf18d129ba253b316139ce8297731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10374824529a7361263eae7a1f220453732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf024576dd8ea2914281475711b1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f67bb1997c28da3800ffda9e042c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce7abdd9af45567645c0ed2c7220b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51b491895b02e8f2a53deddcbc8989736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f886a0a231919abec9867c6b1d960e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d14c6ac4e937acc4fd3c09e3e61d2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1467dbf5d7d017221d1f390315f2f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65ed1dff47a696536e009f7b2f9b64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d23dde40f3134c099afdde2898db7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de835c3a10195d4c18da29f80d8176b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c84da37e70b7059af3e27f207b91a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc7f15aed6fe19017e734fa31ed26f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7895fcf506f41e9100e11f271c8dae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed11200754b9765114ee7649f40e96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137e6e6d0b163ae7d8a3e395007dc6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92825b349be11bed8c9e0a87ac0fea3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed39e1e86af163a1f93e17c3f9eaf5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bca8d2a99835963c2a2a748af7994750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa669c22dd5ea8c56656ca97e9ef06dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11c5e53b15cf0281c779f6d5b1df62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d3aa8e283704b45ce14cf16c99456753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df140fd13023001ee2668c0c5256474b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188600561e270f785aad51c511eb9fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c078727584195f745fd129b36a9b67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1fbf905977e41ecea1a2729a89cc7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c5b14163cc68df4151d54c173aad8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c31b02f497c6a0c593928d8fa09e4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a892b50183a0e7e77936f50577b081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d2229b2e52b10e37a4354cf627d062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aa711118a6b798b73d7ed59ed0de23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f169fd0d7518d1cf6c19319c81d6014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a643c512db95b157a1051948e8ea64f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3373413ea42ec22ef830b3e3ba7c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0871ca99c31f7fbdba5d35555edf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a31b09bb12c4a70fb2e6ddd0c98c068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b427c27ca64c14838653bd701b4ace29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de300e02561373c1ac422d57e48dff1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ee67fc6bb7d141b4b79dcb7eac9c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a12fff4c5abca5a42c7d8fc3cac8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1af95ba962f2eb12e12549f52c99013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a68ef6be60026ed126073a10d8c5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30494f62ce4282e765822642d1a75b3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724fe5c7e7212bae711b4a8b84d9ce816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d1ad629e8f1ea1d27817a22f5067017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1a6c70aa7bb555a1ed29bfa39b92218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915344a33df61420fe0a81b1042e3f6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255bb76df8813729383e30348e4f86920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c42fe52d2fd42f9bb9b9f7879ee0bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e289137f62de83315c98d304398d6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6beb733ef67383105af97a64baf16923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041667c1be7f0995d899978f1f9f5c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804cf67b64cee48098d65cd5a9464b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381836b706d24f436a1a3e1092e75c5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970aa1bffb5315b900f90e9567298c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310d0f9f35a3f7c92a7522293f3c78128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d04a05cbcd5752b7466e1216ecbb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13242d8b9f75a25a75c3dcf5cb4b6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5085bb01baec794a4f81ec05165e83b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea8cbb61135edcc96fb325345c88ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6056ac2a56a17b9509c59f1408680c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18cc5300d8d48993fa1a516813173734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223e555c3599381e3dba4d9a1ff470235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236123bfdd3b580a285980d62be79b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612ef92f0d53b38dc8626047321951437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b242966b9301120924a2f95f35feef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e345850f3c91535af63b3bd811710b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa1310d5c6cb35213b997c9f197ec740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367467635347bcb52eeb56c49611c2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df283655e093c5f9a6ec46a2c302390c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f57106684c779879d9b4fd5b5a14143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee412f6dd61606e48eef3f8305a4cbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90bacc5d5914ff1059f0f1ded61f3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fecdff48d4bbd1861f73198a9f37df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3099a8e11005d01e1109771b2df62a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520c791c5a461b8d0712984d79731ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088b4dae3490a424de248e25bc9edd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb111b174215416646310f1a9d4f4bdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e80f64cf88d23c2b568e53559d616151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90323902a582d20812cfc8c38696365c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f99502401579630e9bfb70a4726fc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293581e603692b43f1fc3bab20634a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977390d09802156400cc2897444177255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cec043db381e93ea0b33c27f98601a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dfe03fe7bf02f583385613a15b77957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f131b495e36e72318dfb8d04e9af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcffb2abd4e7d285e058418554c048459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5050ed92df90e5cee5d283e562f8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3171f7605399bf727fc37365919c6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e59a2a35105c7ee55ee52a3e6b49062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d1235468505599e5159ad415eb84e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddb902a01f3ceb460c02e8baa9eab364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b0aa91de349001d8bda882f9449365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f9c71e6b8baaa55d698dec645377866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388e0c3375db508266fef274ca6289d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fa2111307a093d7250b3ba9f707e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e203ffbbfe141d7960ac58007394a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d4a81a78f1d3eb5675c3859c6b9aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985da3dcf4de652483707ee241b2a6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7275ed9411e3fbc3e06f40c7c4b86072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e5dec292aed812a9024941e54b8a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3c6827cf9ed49a78760840dcba34974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4781d1f6277f8a8efe35e36c60380375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833e634d99c6be8828a3e9d88b82a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ac4d2869042b77fcd7d7b7fdf679977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838c2b1c50e68300331f5e103515a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc50cdac0a44dcde90c8f44c8cdf1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de275f1006d4e21105814fb8386800880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fecb4c1756323d1e09bd5e7ec9b3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667bdd63987f3107454ea38c3c622d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab3b900ce23c006a1883845f3a1eab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584db84881ca09238ee8cbf86c07afca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17d936455364a4df2982da93931b3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295d9101d25b13021cb77c9f2d80f5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b6add3d2652b90cdc096c4651a3d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16671ca6b31c5370c14174da53bd5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae47271628d6d6db5e33ed67d20b3ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118689d9d2b505b4c2bd0c7341bf80490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fe9ce9a833f30f569b4357c4d91f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131da0b210ba2bb7445f313cbe4085f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee5d352b6efc598ade8b39b7080d6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9487b1a62e513d59ff95689a2363cf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a224df997fdc9748738f7a09cf32ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba903622786b0c3eb517df99d2a5ddd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f00f9329f906e34d170063b1c377c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec54e83df46492f8276c937325483a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7df3de96adf16dac81af3f4f0b72199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc5ee90d24aecaccad84bea4daf58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ba910dbfc7bc116109fe29159f24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d370c6e886d4990340681d7d1f8aa92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8c2a6f50c1776bf1b2ca50059df19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2019b97d71bdb3dcbeb31074d4ed8e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22a0e7dec1bd72737b4f60dfe61036105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a0ad13ebfc7ddb56d56e9297a244e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb31d58940878a052e51eae94aa539107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ca78addd384cf2a6006eb98c18ee3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bebef7353a989708c17617c3c4202109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ac9b9c57a1341cf4feae390521864110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff751c4cb68a17c3ef1779a09128a21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc64e253f4798aba9f840fc5afffef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ec97c1bde804ff7c57b69c8320787113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8346e82801f3e6d0c1f091233dcf2c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffa32f0cd7a26a34dd07bdfc903659115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c8a3935a78a93ca3a76be1461fb0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f6351c3fa4754112021e1fd29f81a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14b6741f75de800271b0c2b9b53d72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f3905644eb1730c364d2365d844a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdaebf2322c6065db5c036c474a154120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3831c50c37cc5a5150de8c1d4dbaca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf79f9cd5bc845856fdf82f5e10bb32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a657418220c6c8d65a5fa818062d34b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90926e5cf237aa7d08a36e1a65b7c0dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d0971423978c5876e6ff60c376be6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834e36e820a90d5cf82976d2db58d70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc26cfbb744c5d0551d009f301550c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eb1ee12844d6ea2aada4f39f33128128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6298761f20367f500c1388c5d0e67b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9e8c439c731da39f604a8851efd71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f097f26aa980921cd7103f2c98adeb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a973510e4b115200d5f8d9cfc2cad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9397d71c66799b27cd0164bb51eb490133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f0533fa99e6cfa47317d45b807864134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7cae794f8d37f987ecab6c82f3fe0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad551cc46c2fe34ffef91a349dd80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e897408622a9419d79efa263ff9067137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785a3a5a70391d47dc4b8c4c0fed4cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778850f53c4231065f041bdb55bb21b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa373c24a53e98776f65b050f603416140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3add3118a64bf186c40184ef900a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0524c6c8075a6162f7e9c30fed921142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8972d35430cc39d3e6df27dac21738143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211fd210278a0537369b5198ca06e18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5738675f3782bfc5921b76122c4e4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e36b68ac5f2f89344fb687c28427a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776dfedee6a40c5dbac4332e62b2719147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba29498da26584507babccf746748c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31785b0926747698ab97e4ca8214559149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a45d8d2cf06c9ffef823b723a8f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb85720937cc1907f07d4daaab288a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1881b3efcb6dc9ee497a402c1e7efd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ec443357845f9b2d69bf6db7f0f81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b873c6db20398e7fcb01e3073f78ce8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1b89d26140fcabff0a2fabfaca6ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404fcdbd2d270d91589d68a4699c695156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf0ed9b91f574ac018af402df73526157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c59fd3fd278c5b349a12787385e28f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905a77ac8429eaed1637bb27cb9621159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9c0a15e6b848162e29492ab262bd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca27cb67a73450643ccb0168cce4a37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934321570f462cb3f0415b0f7c3168162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ab754fd02d5aca8346c7dcf8a2324163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbdf2462dd249761657d1026fe1401164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501837a608901fd32955cd939fea09d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a36e90aae0340bb26f794f0874c21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8dd12409bf60b2a9fd8bebedea331167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5ddcbf5d4d8dbfc88c6dc20409ebb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370be34f8d95ee57887e7304e9a88ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bbd4fb7f6499d5db1569423e615fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2c54770d7a518c765833b1dced11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee2b6f25c7f9bd0e757d9d5e745c9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5518fb6b2a3f4031d11db6216eb89fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73e13713bb9ee28051591ba036fa65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8a1cab19adc3e89ab067490d03ddf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d64d2b0992093ca5b19ec66d3854b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532d761ce232b446760ab1b9ad06ab2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d168aec5e7b0d3c374eb55c4e91530a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861a54bd6fdc16af899aa53a3eadfd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadda0e5ad7871ed68cd9c5c42d4a78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3d16b574d6d73033df2af306fed94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7cb5afb4d2a0299dbdce1dc8fe19d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a6685152a1978f9cc4f7d9c10ab0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aec6ce4b5dbe91adc858bdae3b7c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e815d76394bf765859e3c4a61a1b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ada589c9a4e0c41e79c6f969252418186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da091709c7dd59ee42318467a06e23bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb7465aeacdc238b8d29e354ac0969188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff93cb2abe7a8f18f05daa44b658f41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70da1b9221c43a7377bcdb4ad30980190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a21fb170eac830e9f2f76511dd8fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce183b3a095a06a23a54f49ce9f86f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0b60d9f0c3eed95b29629a5175219193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fd0f9c235c8fd6b955df791650595194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c2805f2aef235be2ff9ea4a94a1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78bc6b8f7ccefe98928f801b0c5589196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc67ade3ac7b20ad8ad60515552ede197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bd87d61df74d1526c457e31b961bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb89f9ecff555a8eea3f292d3f1895199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea065f9a43ed362ab25ef484a36ea86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d987647dd4e793800c950706e1184201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0efaedb4d5d0ef13bf226c57adfce3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1f7906e36cd86699fa723a8ee84f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd4942644c8475e3ea458ca399632204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc811b5d91d6e56fc75a177ab7af4bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d8b4fdb63ea9c5a906c4130742c42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dc270be53645c87a4b74b15573a5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cccbbf21b3967dfb15d891b115712208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9955fe6d683bde165f536c2bc698b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacd4cb2cb8809af741518b25441757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15c7647292a929af55f6e671c51744211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401457d004ba163856b5f0197fc9a7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d40274f3cf8805761fb74536856b57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d02d561bde3e489ee2ad9862cecdc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa5253e03e35bcf023b5563d19ce04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039bd5f5f289d7811b463d64c1f1219216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986376a249c12ab5ed973c620c66434217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd61030f7db7af0c03207ac7eeb6b7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d4991e16be24d9d8b3b3135524a45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa2fc7c509ee8036c85521aa31bdf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2144056e1468a6288ab3bc94c67c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445da4cc6d42f6896c6c24976e6ac97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac39bd58299b506eb86103788c7843223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6078d169c475e267a8aec7c28fae2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404422abaae3d33952f95dacd513cd83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90ba1ff81fbbf3dbc42828ef8c5cb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10cb7fc9228da9d50c44f2fa8725dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaabc9467923223a41b78502a38b4db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbeb3305d0e4b1f84f1bfc4db7594a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628115eb58215f95e61aed9e1106b86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134d6ead82308dd0aa1f5a7a4fdbd04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05439505fa4a273baacaff103a71a5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b05db7da86c4618ad35e629ce337233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178208ee76f739577485026498e3c8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e400f2da8380a2351e04e31302cebfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f52bb3b329f42434c6473cac350ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b33799bfa0c60bf998f2809fb58b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8193721ee9e3d9803ead02205e0b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc4b7690e483f3e72c912f2833f6c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9598cd09379cbf12c2128f89c28f8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f59a304be6150fb38ae7f202c36a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8dc1474b2fb8c7fe4488f884ae01c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5103445039149c7ba4e8693063db2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8df2237b6acfda90b721561d5466fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b2510bc6d61fd3b2dbb13bb23179245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdfa48478979c83a2a9c2969ba2872246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855acd54a714968ccc54b350ee3191a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f3bcbf6022c1243443f6990dcf43a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011dffaeaa3c42132085b60f1ebc864249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20003ffb72298f586debdbc7d3763a22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef161b73fb17afb4ee07b7841c31b62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44caed70e99ce3033b68478ffb94a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f0a3b675d59d8ab1f10b3d2098d8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2da3db68af55e982070910f4068416254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d31c5608b83972cd22c4834e8ed73c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc8ce6493f7cb531ce163f8ab57a3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d23f120f8aab551e719614f9eb04e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6b7493048f321f0c83ba025a4492b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72045453ac8c11063965d5baef77e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6423d46783532de649cfbab711d1cc1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1bc78abda05f8007b647e640e0f61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe497d1b0f48e14410049c676d694b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2b5f2c2c8a759a9089558eb6d5a6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdb5be5e6e6e9043b0596d04fc9f45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccc2126ca78b6f3f62a7f9e545d751265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2024ca6a28765adb92ca307712b95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618c850de9a499444d92e380fd6325e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43830f6a58002d86ad77ea70f9ec1a6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434111c8730b15fd559b3e142d5aaaa5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20a3fc1085d32662cca4396b6f34e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f30d2a3bd0d8df0ac5d44de6869c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b7f0cd5b0e9eda79145480ac7b2e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885157b59ee20d1945f80372e12eba94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521bf9a46bd75f4b7a9ef068cd129b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30108aa5c81cb0399f26a8ed3c3dc7c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff790e9680defd022e9b95fba246048276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a10b1bf01024634b6d517855a24a7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1076d6f0ec18aae86104536bedb35cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fec51e63ae7cd9ac2ad9f9b173731279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bcc28feb4d84e38a589afc378cae5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f672e300bcb4e364fa030340e8c240281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e387fee0d32bc48c99e8012537e802282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42e470477094bd4f2690b4e0a9f0d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92209487e848b9d7b00f8168cb5be145284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9c18c7055a52f7f3f38cd47fb4b9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e12185be355e18487a46999240afba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f6d994ab580c34291dbbed01df2ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e8b4324278d14ff88eeddfc158b07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e682e747d7fe3070717997dbff49e64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed137020ef8b9009d5185a84b56abfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e9bf9f4328e905d4e742e3fe6dfa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f03bbadda18b21c88efe43391a1b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8534b8f835feaf2a809ee37ef52a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d55238c1ba6c3244b5395cfe66347294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d71bf1527c7c52624349b1703a719c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aa3fc932db5732b542d53fa49b4b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a34e099a48c21403a6bae19ae6394297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74a7f8e8ac2309c35a930480d0f151298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cec00cb1272eee0930cbb3a8847c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c113094636e5f596fcf071bfd2a28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7435c2ea913cc43553a5490f4e6d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc923af10e23e1f46b64096f1de8754302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62f710880b9c76e9c28e849732698c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6625f698af039c904afd3d4f1f52e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079706bef71c6215f438f0b6085f7467305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f91da01f940d9337e5afeaa1b1331306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137856aa61e570d76a4ba414ba6543b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29900975826b19a56e18aaba4003fbfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ff667138a455595bb9d16c877cb9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25239733293a709cc6b0ec6e20a3cb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba30be424aeba53c697d492d8f1fa3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c96c9650edfe2a3528f82754d89e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8362a49082405cff8f14a539c241c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7a5a14fe57f19d6714a3fb60053eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e3caf8a6c7be0ec4383d839805bcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b992c7c5c116d0d20df3766383ad8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd250b8592e1b83b8fd033c0facf0f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f72a114594753a852ce2841a0fe6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4aadff5dda112b9208e86edf4269319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41404daba6fe7b5a3c06a1cc023054c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612192eeae45175a827a8b6294a09807321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18605fcc42dfdbf69f5f3762923a9b7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9fb1b1bcac9256837c1a6c62185a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2bb3f766d3df0003f0392f423f8ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acdc6019fa226a0fcbb5b5d3025108325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e89d862ee86bbc8f54b6dcc5ee2aee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed73f5fc914212d4ba80763db2538327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c673dfd2ab631298ddf9f40c9d2e064328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250ff24c842787ca6a458b4b2bad6bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f4dbb9634309a9541868c7b5d407a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011467df393bc73356ca43b0de407ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736b611293e81829ec13c2e59fb1294332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3532376d8a95998caaff8309a3d999a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c65e0fc342a8579f13e42f381a15b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413b773d42b91c7a04cb47e4f76a67d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28b5121b79ad2e7c547bad38ef101f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2adac9d300c92de575011f856be387337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082be020ea6ba302af16788e360959c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf872fe37ce185af2655d431101f82e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fda3748f8f7b1f051760443d23e716340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17288a7254a8705337c2eec97e9f5f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e57b4e6c7e864cb2a105bc31095f5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc302a43902d24b658a169621b4d7a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ac46e72a5e713a0ea91df0bafd09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec04174d9bab26de2037d1c5016366c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e627831255a950a8ea8287d7347ec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d2e9ea647d1eadfb199ea027efe7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439de569f4db36b574b38644206dbb09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21e351ff2062a71727589c549b74c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6de9cc1fca0cf8d60ba67b8a91da92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68532aa5f73573d299fdf41236604f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4edc7344830d14d9317ac66c3c63b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1199ee3e19b632d1e11867f1a64679353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf0fe8a184bd5054d596f657feb52e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b904982784bd2192061726b058f8690355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eb4fee7ab092e40b1f33cbeccea3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2397255e4427d8ca80622ca40fd10c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2364006a50a0dfe34abf1390c65686358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca37fdde0d0a5dd1b15e22cf1016989359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b715cf9a8bc7c7e878803c28d27dc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b773ae57dd196ef3512d322e51e0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff3e213808c4dc3cf142b62e13d08b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32833d3f99a6fe6404d8714b4b76cab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481837e96248507c64c8386dd140f755364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448390f1d4236a1ec4d4e0f032fe2cab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6b54408b8d5830a0a31bd0eea4731366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6dbe032d9477ff9eed11a12d10aa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8428235bfbea135d1b45ee25916e71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81576c428b02caaf5b3f6875f74edfde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9c239b6abeccfec5dc929f26a6cf6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166919ab577d14843be9c1bb5eecfa29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a87ceef6898ab4e91406c7a265962372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a9c5a021c4ec58d6c39e50b336037373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fc0f56354b1452ce23d3e120a38cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f723a5a6c13cfca7549c7e7c4a72cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb18e1c6f78ccac7a18f9c49971f19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70d0935d26c1e0522063669e0c5f2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3825836e70cf4e127113e0378517f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0ed0439b54bc79cad118b1d6d106b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd87b9101432e7042b499c48f12b464380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46000949a90180b89a27488b59383e5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103686a59f99191f73ff12c49fde183382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04d960b4f555a34d3574c0823bccdf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f94e9f3bea14448700f33836ad4d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f55e0916c4d190842c7332280339385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e252b54752ed5d0191083418c2f6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f3c81180318cbdb5679851d466011387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc6b2899f0b16cd0046c708952b08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378f0438108f5654438981895bc83df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe192f424342c5e4fe31a9042a9393390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69213e58920f21366473221d16abdb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f6348d617d878748d56ac5031d196392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660b5fe0a5505b504e17808595965ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841826b5373f4a9a24404115959bd64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb2e9a91b52668169de2feed014814395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1d39d4172dfcf5603adb7f78bc2ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189f755eb771d920ae5b740e6a9c6ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e09d690e175b7efa94338fb5b37249398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604602dc7540fd83b5b3f9fa095b52c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4025c942cc667f5593ffd0177a8781400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc51a27e0ab200c5bc63d7ac787601401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf296738605d5b8fe22d5934517f380c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f456accac4b2a528330348e73ac33e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc129726b3c5799d1ef8ea91d1787404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aaf1fbd07818da3d98ea5894d21bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc695746b251bd4560f9dde52445fcea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b217f918c9edcce626de98397daf6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dbfc58fa9a8b5fffa52eb618fa2a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccc8b0fa4b44e2b8370d86a0366016409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c46bd1e42d2f0ec064e82b30bff8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc45030e405a4b583980e1b4155a086411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bff265708cabe3a89068026784ab9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e3b09b82bc11e7a9a801967aecb78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608383e81744be57ba655914e75b40a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c8c90410a228f62d756fe0753a389415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35ec7281c30b4a1bd2b991022f6e7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abed2ee827fc48d266cef118857cc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e73191e5aa0388c6444daf6187e88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855f451616eb0294afec03b2705a1c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccacd22a708d654bb1767ddd17a2e31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ab2a02776e81baeff34e8395b4e07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34620aba51f108eaa55c25523f3b4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6604ea32b4fa4d1fc8a6f82a30ac56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11304f5f4db19cf1cb9a8f2667863b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a33820c4c217c90e73126058d23e70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9142b195e90e03203659f5f6f67ff8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f570399dc6d6dfe3bd2bd8721c82c54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2998e0099461c54a1d37f9f661af35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3266e8cd73d922e7036da5f03a31699429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8403239bbbd7a2cd76503eeb8cae3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b0641dd3b3c1f8145a659baaa4996431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a073afee1a932e353ca487d9fbfc07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07008c10119b8ccc09eeedb5571ff8f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4ba79051c072f0dd74590710d9477434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347aaf413c1060a7f78b572d7079dff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ca695b5ac9b0117623f7cedd1b847436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b981c7e63627755227ee479f5ead1ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd04d77ad12b3d84caeb0c4ca8aae5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21761654ba4032e4f906d86345df78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c623760e30a4aa6ca48809270b042440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f7fd19073f6ebf3ef6d5cfc99d15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11e20a3216f8db7217d706992980e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2d8fe785d255e28675b8b891d0f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4b69133547d050278557998f54231444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9a7205edeed2ad8b4839c88312b76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d323af136c4b08df5897cd49f94de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda43d97dd595d88a453f8034e32c84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33da1292a2a21dad8d27d54613cd11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037b46d73974775bde5058ace0492ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fd56ce4e6c9bb2b9a9155b6e4fa9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0932b16dd6927b8d039aee0f134ebf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c90bfb4ef2bb2ad124aa1dd9a5e6e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9224203bcf049a668d4d34597058c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7a191faf8e75d8bb9aa75ec2d66c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff191156b56952c65004e0d60ed0fa6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae139c3c283bd50d9b83df6a6118a7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd152c7b2ab7c05e3970ea2cae38ae5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7080c1cf9d4d063eb44c557c2046cf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c052ce8a68981a8a12034c1afc91681459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175db6146e4c19edf59085559ab029e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156cd34193452ec3a54283148a225f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eb0122071eb447ae5e8a428d2674c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95548a94be27a6c8c592e5069d9bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7259ced4a709d953300f254862fa3a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd8b2ce18f485f799244b6160b57f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382bf1d29157b8b274db3a13ec932dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214beb06fe5098a0822a62c67788586467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a74ae511f3df3abd3b06a973eb9760468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc368d07cbf7868f868020ac20b11c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70157f603abddb377aa4326f4082507470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574bd1d2d87ecc7dd014f10008b1126471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03580b1dfa9a37c0a3d889bbdadaf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1973b28cc094c524795a86ea5fde5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee7368a981e30494a1c641dbf592d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774143ca9a476452d7c43b7ef1fc6053475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e720e54b54bafeaba8d826a8a41ce8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d8232168cb319fe2dac2df4f41bf6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfa6a3d19c916dd8df0cbd9749c93f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e8f38a8ad4d130cf68e9826c67a8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b08f8ae945648df0414f0675cc0d62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef829d15a9463e5ab05a981d40d90d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da226c49c257937fc14edfba18aebf99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00972fcf1af27be721244a7b42405b17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee20565a93552477c75f4060a94a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ed480e90728c52572f21bfe358a15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31aac327f95edc845e9c351d4c4bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad9b29245960867f0ba34fc87fd34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174cc5e40b07a27821171ca9b90c3e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af211f95766e35564e1c96a6d517e76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a764b11633a707c7c86123a5dd87c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cde065fe3484e1aa9a8d7fcc143d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab256b9ef413f25f42f2a19511f06d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e8548074e2fb02e372658ee830bd0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34dcc564d76205ce842a95961397f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ce80e27e6c9dfdf5d945020a0ee5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186fca7de03c4ceefccd1df59f09ce3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cc1298525b00399a9a6b25ea4ea86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abc230a988139159d9b0123dbf62c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c6b1b70352b5339af2b92b6115fff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f86315281cece268f0e77bde7c0e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69ac54a73f03b67f003d65409b2708501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2d1aebd2df2aa428564f76962dae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdce8cbda556e8476eeb3c8c9a822e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b374e75c31acb9202c47fce4c903d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780db20dff48b18d81506034e384bc5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeda30591196f31aef87decbd027cd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8edf3939a9e9d018eae4ab090f2c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6399af47817923de494a0fe310957a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8488b9b1b44bbc04a3fb8be72d32cde509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804f840c4bc6f879e9594fbc2e308fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1a413262f0e50dfed974989f22137511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca7eea9c3213957d46baa2abc4d2ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab273d5597eadc9d92069ef3e2bd46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4a7986d3b41e943dd8dd0ebacca25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc98936c599208e6c7988c0ef9836b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122845c306f259373961b3d0bbe94d53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef588cd1967607a4e903dea1db390d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc625b7a410838c7b1412a1fcfafd27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e6af8d0400aed1fb609cb49e4984e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d1ab82476332a010fd28548a7332f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0d270c21d488dd413be1056ae7e53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b8dcb38e38310f53e193a8f0a0011522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17c2e5424b4e4b2cea8ca798d2bb82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025ed299b3b395759f7a0e3b3f4c076524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d3005bdd5955dbdfd1894615f6466525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d31c5f4da53bee79b0d1a406d84f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7664b40d04e0466bc7c933ed018707527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353969627425c8423b62dd55c26e959528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ea26ed601f5c7d6d607615cd75c08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944647d2a4587d58c1b1d86bb5c2a6d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393c569e1d323b7decaaaba1dd8d26d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225670b6893b6a7d1e81ef770f7383e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d58083ec5bf1896662762bcc0fbb2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12c09021cd2b557333c26a8b1769a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fb78ddd8682076e595bffd32baab8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941271037d941af2e7301a124e90859c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede940b79d149f961ee4a12fc1195228537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39a4589446955f1e9a963070bf8a8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19950e0aaf9333696e5546484c0451f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61224937bb235681c7790882037a20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ce000d4329509520243d33f41a3c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d98ae495ac93ed7d95215af04f1129542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49736e5162e1247eae8698ed1b47610543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ea571e9ba6bf000ca4d1e3f4f3a45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80939e6be6d60c1650a9b182ebcf0b34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2a750aba275883b704e77e847ba95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5bbffd7243fdff01c6fc10a1f9462547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf924137eed6d4ff387e5071989ae90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd6f0d2a14d8718420058df5d3788a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27a11b3e5122712514c6f51335bec5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cb31e56d87cb1d08b6faef533643b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363d78f189f916a789bd2d09999cbe1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0af3bbedc8ce4d6eab927e67bf628553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c85a00f7be8a0d5e980b2034b7ff93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb200dd8a2546ccc846edf74a23ccf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a3f2deecedd64e66fbedb4e0f28e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b423b5feaf983bf4f1f77fcbdb0752557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95f80020e1d2deabf78990db52397b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946752f9a3afe6e7e820f171a8cc776f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fadbae932de7c14e872e7fde6526b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155089942bdb0e9189fabde990508e28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8853c3103d37c22e41c398110a8e93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aafda3183848e5ecccd8a2d891734563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee55c1f218d411ea9c1f6f4258e2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cae5907eaa120ef8322a0cbe752473565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6740e881d73543afa7af080df1476566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b478e063607fb3cf6782151b0a2943567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe15f22df07aa9c30fd2f1be96b1b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417cad1d5f7ccb169c2e3b3ee120b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b4efd713e6896fac2572f332204d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5e9ec374ada84476a47445ee9374b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4370ae676f0261637521af7020a9ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6388db1cf5dbd4967be3e31071273b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024d8f879ff0a2240da05bac39d821b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc970f96e71c28a0623480e69dc871575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024db3e2872f0a4074e0c4d1a06e8734576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0566383867e984b33ead92cf354f99d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866b77a808bb6f0ef607efa26a3088578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0f2a5c75ea7ee5903501b59ea46f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352efffddd6a8f0282368d305810101e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a044f8ed253b8fae1627b20ebba7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eb40cb5cf8d974c389eb3877f7ab5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66d7f001ec6422bfae9a94fa8e670c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635fac25ddcac984ef13fd9ef4c8064584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01db4cda823264b13acef291afc908585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa4e4348eec17cdb23b35ad05aaef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30693bd9fd7e55830daa2c2c990664587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a137120ce3efaaa06dc6fd81cefcb19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127a2d6492fc75259282fac8110fe37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b836eacb8cfb533c28b03a83c716cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9022ef211a7a5e36d5e648bea7cdb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d21f3d49d51d244e0a84ceec3de6f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2e5602eb2d0b2fe97605c6cefab77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b1206697e5abb263712ec9098b9b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a708e45db40b97afa6cba49569ddf1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a33c8257d596f42efb00bd68e647f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638539ce07a3d3436aeedd138a183ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d572b4d1f2105abb913c5c215ee53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04135638b26684e4a3a6c350415a2e1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47333f1774f254f30198d03e73f9ff8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58281d42571990fc602e33c068d613e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3e23d0fde19e0fa76657f7b836bee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b45ae17d815220f7bf67063da0117603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf25e0f3ce861d23b25afb5094ef8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9e59ee0fc331521a6d4b36c28e3f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a861760f3e78166807c956dc60ba8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dc3eff0973aea9c46c1aba0a62a9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071df807d0fb01e6d51f2f5a9988863608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b12225b0648989cc449bdc1052318609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f52ac962323c938ea2319b7e54e8fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124946bb1154c419d5a1885febdec3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8678047770f4c5e3e6f02b7a47ad19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898acaad07e639c2ffd702850cb2c3e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7997c2bff4fb12f2808f9cd561d21bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27470c49946a3a5224e96f6019dc32a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec4ea941caf02eec8597e6c02195d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac329c9389712966ac951d53493d190617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1477410f4625c5aa614d4a354bb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd42c9358c040cb938c1b507a8978e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9450aaf76161df95e3eda48636e87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aad7c5a9240e8c91032a7ce6556d61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07320c490bfae0b911ee18ac5d40ca7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b933d4b9c342edaf46c8f5e79850c05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc3c576b4c51f0e38e3ae5b88ad968624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c6311f6bc00967da579f5d57fe9d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f36e86d0619a47b1d5f702b0ac654626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd46c0d8124762d3d18dedfea676d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f8104d4716794e8736a23db6f40a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e972e7e3b1a8b647d59418b33abc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35354e18be24d007791a49df034e1025630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50588d9f31475cb7d06d7554491e0e0c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7edea396e56ff42784d66fdfc13cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fd923dd2779d6a0c45184da2e844a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a3a505614524c551145ca094406d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dac3b27c6d5bdc50078cde25af683635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f0a5966378382d78eae1f7e7ba2e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09474d55d1e9e12f5f31362584306ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a526cdb730cc45029d73551a09f9dfa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedabc47f503c9130da76010ff1e9d1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f038d1ebbfd679345fa00b62a1d54d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be831e3662415ee5372966c17a332508641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c7462c0cd9adc7cfdc80d80f214f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149037a8149e64251f3dd3a16f1935d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fe9f83a07175f9550300a70657251644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aefacf6ddef95a73c8b93b7b3b916645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a6160911cd48d11a4fed01e7e2953646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e205d8db400ebb2b94ec8582a7c25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424efe67615e9b63d61e62677b4bed45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ad44fec6bebeda27e1e87628f663b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da052a66af2fc781cc5cee88b7186955650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c61d548bbef47c5e2347c1b23766a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65f07f1a0de7c0a512665befe0ce75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b67241859539ceb3300338f45d320653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d57d30944cc7e585ab97b3160e6888654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a9e0a62631bb1e984f459101f8cd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f7f5a199eca5831bc10297f2a448b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a0e78eb133e24165ef09ffe045f12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adb5ef0102dce546a0c5aa054836df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736cee0b0885c12bd242386b1d622bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0594208435ff7b4fd9d3230d6b441660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3df52e74cb3b017f9155453b6fec2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d901eb219afaa564f31bfa07d228a60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb0dc90a642ad1ab8519c69df38f36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7ff9e2f93135ceaf02a697418ccee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a98eed3be312382dbfd7d80121313d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3611628bec6b5e629ea023ac73181666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266e2782a298b45fa8278fab0f3f7fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468788203ed0c8bb2da94b77b25a793668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4edcdcb0028a37d01db1dda1b6669669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ab00cc1fc8496ae8f693987e94b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e804b52aac1eaa14acfb1f8eaa24f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501a4e1b31a339b361dbdfeb8de55c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51a6119564a214882bbad625b0487673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9001df0abd6879e0e4ebe018daf333674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383b76b0f013405d21ecff141c5a9c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcecf5dc30257d155e143f2ee55c0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cfac44934354e78e9dec4f3b4c459677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d02b545f7f97301599d032157e302678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51130776d83f5c1b16bf8339d408e77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dff82d4872a1bedc726cbc3ce17e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ae6800137e94f56deb612bfb4aaa7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfb8144b2bee97b01be3c57daaf3e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd55c073f49398723f6651893232f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33980fbdca07a245234dee322737b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048d967c4526026118d9ab16d6d7a35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047e21714fb14a947002e5fafa55a3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3ea9472cf87f6f4475e2984bfd414687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d123f301f66e6dfb64c1839820f3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9371a3d102576a5900d422eafa149689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7d65d4e65b16022009cb2eb731f64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b34e49e493a7673df83c385c04308c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970b8fffd4531b7f114bc23603c2808692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352e60f92c160de43781d1bdc5fa4df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0c72a8b3b07cde30a1aaf5217ffa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04789572350d229528edc12bbafa56b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1fb5c6c25d0aa953d66e9db09a147696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09df41b2e4904446367890c72cd492f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae97e62982c4577eedcc980d9f57aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d4862b9ed2bd5615e745415321d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec413f12a478d3d087ef61398c191ae3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8c4c4da79d8d5a0abac75b6c29d02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fbe68059ad8304ec77f9d6b29fec9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46da93ebc9a68607ed0c73c02dd8203703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666c225548d751bafdb507319df6b6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa63d4170866b707d2a4abef0fda818705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeddc0a8c473b5224780a0a087df01d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e327be37993b4600e7edb1e81522e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892356b80611a12ff8e18655f9dff1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc89302a0ecf9711b01cc9b7f2a28a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3333839ff2ae762c7aa7c80ffa05991710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e20b140b12e02e94c2db731bdd23e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9478b01f3c484b5b6f4a93a8ff4a4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52647e37b6e50fab924208d824649f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0eed7e6998450c22b448adfb7e3a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f22558956b65db70afe33df58af042715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b347e2552e00a10174538c829837e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680677c1c21ec27fa4f9841b4f5803b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e7fd2e8c409c8e9fad6b8dbb500cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4c5e356491fc993b96ff5ae74bd75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184b69a3ad39fcfae38933769a3166a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a790d4b55dcc6b95d4205355db75292721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8e1d8146af374706d8f5d6ed6c277722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01a529542bf5257683303b633329ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eef26218ab5860f4f721c3d2efdb6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7980333fe40ed0a08de505de40d6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992f40a90e1f7c6b25c3351c23aa15f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9e1ecd4c5d3b55b1c5b2e8420f4b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61acdb3ddac5a123088478276f44a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938099b231ad408446e4aa027625f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117536c6168ca31f8377d3bc32c1506b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cb7fcf2d75cd3761ff292041308b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bdb557a07636261414c091da440a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272f1f303f105124086c3c78a244ef0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864e2e5e4c1367e0cdfd4dff6237b30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c725418ffdef2185a161fdc3e3493735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a84b893b352695e77c48516b90c39d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7963807ed012fd3b0ecdd7a2bfc6aba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087833f9c8ccee4656928be4cc53973738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2795d9e827832ab1b5f4dd10ea260d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304c8a86865efd0870d9c4aed8a6f03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea584e808898f02dcfc232f7061739c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb23f05341eb820b6a5c8cfff0ecf72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6ed213c815a1f241e0c4e2699acff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a64c0e12577ce341c7631db3c8a773744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5b04a30ef2171dfdbf7371be31e4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadb11560922c848956a3333cde79fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c1e6daecd4b6e76dbd191dd86c92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94ff4ad45fe4012c232268a92fa0ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ac2466c8a5c751e43f16a7d4f2161749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064017903f07ddf0e23efcec173491ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193310c14dc82ff9906316c95a80f5a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f669167e1516e1afdff31a3b225dd3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd111db471cd718dac020febcb2d8a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8c85b754a2b09609029f44caaf5a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ada99baa3165d3dc8b6b6b007ca97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab1a4f685168cc57b4e00231865429756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40303d794591aad96c5c4470f43a5c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0326c49a9b0fd4d1c8311ff8d28759c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec1dd3b8ceab4b51eee39fbc8f5331759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>