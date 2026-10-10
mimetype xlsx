--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d62b8390cb83e8963126d1e3ade6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa64dadb57d551cb0084d4f498b12622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47092ceb637d7bce2ec4ff519e0c52dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e13e75b608099c1e961224e9a5ab684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053498075aed64248ecd287e4468e89f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b6e9c59ff64a17023b5bc071c92926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a39c5aff4d82ee66e0aa767d41eb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b35bbd32742d1731dda417c6c71a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56452d40b063ddef55c37979a4ae0f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d074cb8db8ed6db92234d0fa2cb404d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc830a990df809aae8118bb00d0ecd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9013fc82eb5d9de681fafc54e3a87f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207bc18ea6c8bc7f6ac85799a6c0cdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc845eaf21f7e231e9c816597c428214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64502f6de5492e4bc5382f84ce312d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d5d580c5a7dc84b627a326c8d3f1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c65f1d514afa9b7e94b2828737714a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c4a8a4414a967d80ec032961a5b7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfcc99a54e191bff8e3544f4f15d5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ec0e19a7ece14c6c38ae2657158b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c7d9dea9e2e8fce0a297212fee85c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6149cee37766cc0103678dd124dec022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036bd0bc4d6c6e7f95058c31a1ccdd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c75de2c67599568eb1ff0e86800e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3007370f1055e1025b94dd863d1e34325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cdeca99f3c82f4c6654316df9ab6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e5c98022d7d4bb8f01c143fe8bf7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeee6c0c45d4bf6c2316c169e4a8fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da1a8db7b3872d9f5283294e3aa3ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846872bd6023926f83597e0242c0a6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f9f5790b7fde6b87608b032d267be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16accc30d6f8d2187e200eec42ce585a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9f70124b70d96eada11e932276ac833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f1ff54ff570c9497078432ee7483f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23109adcf11ded1d9d95561cafbb832d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7affcb3a2a9b23e903ba5a71f73be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ded2ac35d6be4d486a6a10292245637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dc56f746a77ae111ee0b79ff4baa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028416f49ea2c860df86057f8f84c6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42272533665ce5b9bdb8662f5256fedd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f898c55fd355e3c974fad38df9e8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9928daacf0350d86f63da828e26a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18429989afeac833833812b964a2865e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0344afa0007391105f560f2457c5a5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0de1a84313ae610f3c0e42e98f7ceb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c140fcfc6cbca715ffcfacadbeafde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30124ac566da98f54e66fea636ac4b1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab816f0d0aeaf51e3b0d58acea2c7a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff670197e9f240564830e094f7d9d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1cf00219bfc4f8c74478c5b96259c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d5600d04bf2c0f9e6b4ee50c6833d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b6d7a01f46313b995d62b68ab081452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcabfc005d8fc60bad9844c4639626e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e38650e126a093448e102a2da94d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60f74642efe27413589e35f398d1bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade32159c5720b5d1c23e2ea18132ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2142e2d150c520619c9ab4857e330257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c60dbf85fa668e30546facaf13820f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39697d948740185386e757e86b2071d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a83f5b51b8d3dcdfcbf83bbe376b0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e0458215573e5ffca97496f2ce71a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c367be030e20543fe584a03ccf2ae6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e355835625dad206df4dd6268d05763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff0737d20cf059728c59d7b823588c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216e0831720ac082fd20c10e8c1d28065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4e238f015a7bee9bd3bc157a2e43766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c1382e4a8df70d68ba2301f4acdb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c578cb21e1903791f432324b08b1e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb70a6922ac15c79511b5f9fdbcc9e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9903581b0bf3e9a2f736c37b13ea5ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060796f4c072b2987b6b1c783b73d5d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e49d7feac5613b7ba2af2244faffa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014c7a2a30160ed5516f52b3cca22cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eee2b4b9c74dac3d5eff51baf0551974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5533374770cbf49dd79b63b600fc3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05a698cc9ab19ffff51314bf2a4ad676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a6151a1d4d111a1f270bc965b063b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c198903b985d2cce75b397faeecea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043900e6c12bd94f4ecae22e1566a20a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a1adb738768ac74c678db2216f11a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18b808252fa7363ff44813634b2def81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af59d193839bef04f0af2d316b28c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee05825a2a3ffd69b5fdb67a8540083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a1a88a6368133c7033604d905bd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2f0eb642f2bf450228e605e8881ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046c70bb34088a70e9e70deacaf6ec886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a624e52857c013f9c93eb7bff2a9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1a4e800ccf6793c76737209e657e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638f1d71df2b935376bd1fe10f13b2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa31184f38fdb7f8fffac199e1bed2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2236fb37c37790591bf7d539132dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d63f2874f2cc178a56a01c0674b9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e352641235f498b74f14d6f31ba6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457233fa629449c00bfc060facfe4a7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ab4039e2468e12324273a0341332095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a37d0afb5b5b7d5399fd86caadef8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13626c75c84938b8b20d43198af5e25797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a93f6870566ec781a2bd28694cef998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77991a9bb075678d51daf7a043c262a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac0cccc4dd5f7b8e8b9806b9e7d149100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db6845ebf4d4ae88739abbd82c135101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6936835670f65fbba3276686aa9d5d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1920558f90033eb8573339d30b8489103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971049353b5ed595d5ba286f5057b5b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7452d800db780885caf78e84b0d8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac02b407a43444d8febcd2c579e49f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159735e7bb576609fcc9b190a60069c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32aa078500ba77980b9fd05207bb4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b449ce69552cb833f53d28df6fe1b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30374c5a823ce9d9a6a8d26a1dff6aa1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a38839b47abd1ff51b63bafe2b33de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d4487413010d88b92b900ea72391e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12bb44dd8eec98243809746011d9f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858154fb87acacd716665fa737a7e87e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f22a6e5209b25e25cb10f337ea1c53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ab33b8f8dcf14da127072570388e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bc2dfe0a65bfa32b9386b453a1588117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae50ce60cc3efc77319cc19df02666118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3d1a55a4bc192f51885f4d49ab9fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449270de3ca1d6e7839b4dff3712872120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44ac1e95f966138563147b550e68cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d59113663c76577b619cfc2d9367e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324b1c2cad9277472045ccf041089da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688e018e95f20a47cccc04084d2697a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695c7748afddfc6f769e6e7d40c0466125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472b311cb5f76fa0c060d355c237600126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba9f0f46c46858e5486bc3597c8bac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fd53e2b89f82e585060022e782ae3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16df81bf175b0a976a528145961313e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e2a64b7981d12f9fc7eb2ad7b70ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b58259a87e4538a194130bdb9a7593131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd501f814983064e3018f352d12c9ef0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200207b4caf12104ae96d5652a55f81b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f09a79619116d5619065c3acf4a4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e084d0aa74eb3d7a9421d4b96545c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29391e9fbca6fca078e4e9fcc611b07d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd899cdd5ab762fa20cd6571df20a28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418f20b8d98fb6fe82930c5183d81ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dec2bf2e79840224bc21d05e98a77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e41d38865820f4925e7022dc9a48e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bd93c2e7d42d830544a028f0514ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe94e2df0f57704462b5b0f598974b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dedfe8db3c07ab8ffc8a610e91ceb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b2da5239490d319c6091247c5d250144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92ff27c84902c14aa31c0fb2495397145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fdab684e23bd7a2eacf154fffb034146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03258a0f0dcd2252f0715ee53a460f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303560870f4e96b26e79c4572d61e0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58242dbb79416e99e451485ba46008f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f01a139ebfce160d8c3b7a9234211150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b145a30e76de864821f964de4c9335151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1234027ae41ab08f09937f3d11df52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19258c35c74385e0969e094f7edc953b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12836564b24d22cc77d4f494583d4c26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03665938aa787d90451e14cd7fc25f87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c4bd8d520c11ff40aab642f436951156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e87ee415282a7e8efdebf3b36c766157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587e7299477448dad13c836ca183773158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c731640fc20a9a2f2dfca3a26ddc31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e071fbcbcdc669d6b512720f25813160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c0a13a62b797fb7ccdf59f3b172c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce997374a32d7333cbb8f0537ed5dc95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21c3694605305240ecee9eb816c01b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ba32c988942d6ed2602d0659c9785164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b4890c8d9066b86dad246d9a032a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789df2e1960c2d14046695df5404cb95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5624cb653dc7d2044fe8d09f243c46a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9a0ba70be51d7f3250043ab6cb204168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67127102f69e9e3384192c67a22c82ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c27ea312da7daa39a32a0d8aa0d2e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89adf8fe03a9c80f185e5204a78718171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6984eba6b08f98fbab5e72dc844c1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dd6074ba6de89a266168b63fc612e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d82f129d2d9022ed61ed0debaab7f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba157cc5450c3f7bd861539079c1b75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4317df8b99c008f54b9e82de1eedde8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537379f54918052b52693e386a7db7a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f213a0abc0d0e2de931cfa58ff150178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56d0e725197743289a11235da868e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddede14d107b30249f677145122e04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6737763b040ea24cd0da614b5726d83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba55d3997f13b03fe579726207e5c67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c4c2dd9f03e2000e46aeab1b51b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3faa50b61dc6d155173585628ee18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e40a9e91c70a0c4883926bc9c03760185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892230a087bfe8de226ac8080cb0003186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120234ab772a5defe45649fb9a56751187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa64356d60094b91aa3503a94a4faf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6058771e03672834670b00857b57f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60a7d9c2b34b49894b048147171768190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d0a0dee86d3da4639f17e4c9ed40d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b301aef17ab6019a7fbbdca23019a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786e5c73eab67d1ccab99213e5a4c5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bbf475096be416a764e62c1183907194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d880d178d80743dacb5b547361a8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768443b25db92c176420d15f8499506196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2618c44043e6660053c59eba3b914197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f70262d7d7ef07c79790d5e1a7348198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571ffc8985fbcecb2693ecf1697720c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83593df1a6a563e9fe591a81366c2fda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0cc4f8417870cc56736bf459d5af1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c7d6b1807b74e123765d21ea92de6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f029eeec1ec2942192f7b7e42274c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e248b3b142689e2c4d14e7b729dcf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f2e5cc0c97f503d04505e4ea50efe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b35b8fb38de0aa3dc5442ea5c5dca7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992e1edde21fca1f885a4374bc4d7e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add9e8e971b0b8675e5e04ae90c6f0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58354e3ae6da0dbb7a1af51f4825be81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930cf1a0d749f604ac0aabaeb802be9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783c21ae229cdb80eaabcf8091fe6bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9b1caa0ce2de7a0684feb744a8984212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e3c00a04473c3e95094db7a64a32a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7349fe2f2bd3d9353910bd1abaa3db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5dbd6b901bb36aa60b088e9102655215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb02216088b127a4529ae6c5332e2b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adafe974a9b60c8210f1db6bbae2e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc2c8801deafd7c5c9101eef8eeeb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560a910d82ada4f8c6c5686098ab77c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6016de589d84ea5797bb7e17029de95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161bbbb8c1e422491cc075a1049830c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eebcd01f02fa0659caec1e6c047758222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999bd505770338c967efccc2a07f545223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba450b7d03bf7445103e90d204f37fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade6816f602f04990684d48bd4c6797225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8fa713739719e68fa7375dc6214fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9906a51649bb4f1639147abe0006ea0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9ab7c599f5b3b518b73ccaed5180e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c737542aa6242af08fe4cf9e9b40b2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96cdd0e51762d870ea1ea7ef466342230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d53169648cae9f8c40ff7c882b22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c2a57ddf285a235df20a3cee4fcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae391814524022606afda8f683d617233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211b9a2127a4f4b40a4cf3fb97bdfaa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d455c2c81007b369abb5bc7a6bfde2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06fc41cda8a3ee59c961c75f2fa0a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0df3924ededcb59e26e01be514cb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63632efcf6a627c041722c290df007f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d6df9cf6f326fb7d629c143fa4c50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f296912312eb4dc0a10a1be6d95e9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7fd7e9a47eed01cf225fb08b7eafa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35a1b8275b6c8539966c927c42942d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac1ef8f56d1916e0fb80794f5b3f8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eafad4759f42014d0e1ec0819d2aed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7bd1d11435afdb69f099e6884b7f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ebf1337c2a683a9a24fd20473cacc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c57d4b3ccf85dad623b60e5364467247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1385b55e57c24c6993ce61dc235c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28b313d29df3d7dfd40532d5dd81f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da3e934ed1b9762df591bdb7a9e50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a2acb8f4a0f95475aa16afd483e34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d8e6a83e42608c6260db6abb90500252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d865b4bc61c56e7ffa0cd498a3a4283253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b515d3f32fbe21b9a7501f989bc84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642695ed2ef8e4b48855f98f7f1a6e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de2e570b3e8685d5f7a8d6ecc8722256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a0f42927931e279c317070483193257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a9c5ffe4586976c13ee222f542b0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76216c33c6fb2c47842abd2064bb6b23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c54da54d76bef9f90da2462f62c63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1d27e5e5657eda35873578b9f5496261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4126bf79e25ff8e8ed064add3eda9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2625e0829f14810fa860b6a47e09c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9700fc05af0981ebbe400823d75804264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a443a1e9b4d999908441d26c96df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410ea413ba684b6d1fbb5ff905bb347266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b961e72227dce9860ca6edcbe364a5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6025282089cfbe379dd1bac9d882e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b6f378810af475cdc0ba0699e5b84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627853abd7b78984d15f5281f4f73282270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f6c527f1c653d46beac08f530ad16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d8fd558a424de1e0a1136f71a8a41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a71fcfb3059696822bfb542cb3619f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32683c0ee5e82633a2601f03a36952c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311d3c8afebe7a076cbec373548aacd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbc453b65690d9eb95367739a9f2fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd5a6bae6356a0a1601218e3103d88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e7c62f2d7506739317d2f121d36d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e45861ad2e2b17e751acb814e98f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e14029a57e4bace31cff83d3ee37e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c109d3ff18992486b8509a9533094281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033e636c82d43e8a2d664626574eff1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853b2d6566e9c36aa74d0505582a07f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a056180caf9b1831ec1ac61624d8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5399ee2c4d6beb325047c2710ea1dd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2453f2697cd77ac2e6bddbe0e0153286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793d58e39c846239f76ea520c737041287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a670ca555b6bb5824e9c89d72ebc769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97fedb73c1b642f6e7482ae89e2b7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfd478c3de1e14e95cafacbe6c370a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b422a051ca2a4f8d72d39a6e3760f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad19edc66f9a771e9897296f3e0d677292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2edc42af53b628494efb408c871c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c79575460308e3af8f5ea384cc96c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae9c0a42300d167de7ccf95705b0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65186a64791ce92ed53e8698e537a02b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762693f1e050db3be92ed2799c46e85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151db38100a35d4515bd73afcf86e0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f609a6e360dd047c8e40592fb09be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d63f2730de46d548577a722ea16e2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55505a0d51ddcb63c3910230d361b4ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461fd352584fdc1a4ceaea74d3c0db4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea141c7619a50581ee3cff0dba5c5c88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb877b0a46c434fecdf078d01a4f1eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6aa365428cf0c5a632f774b27a825305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2e9b1b96e766b42094524f26777d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7e964c4bd7bd5890a3bb9b7457114307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac079241665a0c239f22961154fa7a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aece563be87d077f656ca8d9c243ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654bbdb64e8a9587d4d9af2dc232422310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7888c5b813089e3a892f3a8b649668311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c640531b1564dd7920e22f7c1b19c9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6435c9ca14290c7e3b2f9b65c8b4749313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994848f4004f07b0b1b2bf188b5eb3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478772183aa1637d0c44171bc1a5187315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85246701c273772b6082b2c63cab03b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d65dc7c51290e73934c347af3cc009317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8188cce56e23f04cc0a5646429fad1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308b502216d3e0b210805f729e050ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9ac507f18b2b94b6fa1cbcd6d541320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402036f1a6e5a6cb22864d04aa0c545321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6be8607b6cdfbf0110db75c41d0853322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9943800df25ce2e07bbe002cbcd1aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fb90df69986ef4289829995e7b919324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d1726c7b74b2e57615dcdc39eaa91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fc343b883ee9fc4aabe061d6e38cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e459468cbf3caa91f9939ff89207b35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057efbb874eeb53fe45527b77d94502b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59a316ad8fe4067bb0f4fadfbbd4f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8a14d4ef1983daa9a6a6663545919330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad480e2703c813f2498a0a140cf50bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da6126e629b49b2b704cc5d6d9371f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c62574b8db61e5de198305fae4c729333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b027a58f0ae019b1fae55b1c6083a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4f1b3af1819e9ff034df132a4c2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8aa78e91e59d4109f231621d7594a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c015127997f26c06bf5884262bab5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a06720765d31358416780e7e7044dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72398021e413eb43b578d4578f636cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a790695c68dfc35d4b84af040df781f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6437a7f71feca6ffb5c9c4479c2ed9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aebc4f068930d6fa8302dd89d6a5cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04486aaa95492a3b16b8f6ad1e05b4dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524401c99af4b58a436983e6d91672c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35471091ac514371059333a0590eb7a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40757150df7d41f41709a363cd5244a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f890d9de489a17ccffea78342ca65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb32559d126c73c759d3fef03659b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834e5b0a4e54f8aeff5d98225a9feba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73df41db959501a9e766fdd6a679f46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380769bf19249e026c494ba90083ba6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638ae6fad72042b43d8b70dd87dd606352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4ee75aa95ec012e44fe52280f3abe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfafc526724aa7acba490249c9f0a1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49542218d804f563d70ff6553d72f127355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932d5ccfb0f3a6742f4d81595c99ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967505d915023b2770a255670856e69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73505879fad9ecb2f6f6c24720f4b6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f89c7e945e7008b8bfbc8e98ccc761359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e132882597d98c48a823e54bcfb39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf8ff15efe0dff49e7d2c09b236e5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b112183ee41277cc762a7607721706362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dee27f7977974e4037eb1a590932d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff9a293d9ce360458865e5e642db05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dda8f256f356c8b4244f235c16625365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642566d67014be066f9552f15f38df73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d321a2b86e9af81ac172b7777f7e41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40321c6b5370eaf6b8af37cafaa31cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a11100a57b48a4c4cc632dc989f17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac569f9b157f8f2ffba843dc79ae250370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60695c17bf50b44794717c0a704f3869371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7100e355fe224c57eda1dd4190c72d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db75df7051fb385d3bd1c654a81e239373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3342e415175bcba3c439572c98de3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ee554d9ce21de82306ebd3555789375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1ab2eb09e182b3b0a8bc6e814ac51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740307dd791f082661e79b0d76c09b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cb5c23754a0835afd8f30bbab6c1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d82722e57bc86139d0e90b0eb00f31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb89084a066a4c0a20ff71452b69243380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78f5163ee62b4782d9231b853d0ec6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a72ac6a1092f94e79c0340e28dc7b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28154e75ee3e6dbf50960beafeb5f809383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42405f00c82cfa7a5d37ff1acd7edd91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f04d0c3ed59efb42bfd7756807a8b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af450d0ed1ac883b59b7cba81cd211d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6cc63fea96837f678c795bcafb13b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc8ed779d733d569547f5d95f837a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392c3973e783d3d3448da523241ef6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838dbe40a695a30bc1871a1696c56e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a91b79777f1a2b268e233d9856b07a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db72933d5ac9c224a253c678c6853392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44525e5e8328dc387293bbc19e0e77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a36fa3b84cb89a0a62d6837543e24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d13aa300d2d062c7097419a9040b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b803302e07237d879b8cc56bda4bee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeeae207425286b2d4a3c9d28cc222397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96ca1d3fe9c1ee53b908a266f718b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5008da3d54d6f26e76d410507efc7ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27b2a7a16868b3518b606663c44121400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dab06062d960ca88df2ed275259dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1664dab6861cd8f0dc538fb05e015e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135deff337e71c1a72bf189b9cf1bde2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92239c626dd61bb8f729d0c2f9082ffa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2bd45c1f7508f7886a69a4efc881b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aeaa20865a5c1388b926bfd13d102406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedcdcb67a0b2aea8db73c48aa5c3fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51647afdf533720d203025e45acf2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8595baa2da91c604a6a6ff7dadd9d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d58d70ece4ae42b8de5458e8d4b62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c566485d8317956bb5b01a793768606411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f68bfc20814e74d40706a5f2c483e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cf322853aff5e5da1e3408e3173c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca4ec93f813201fc5beba996065441414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f44ae2f8362a7905c8e5115e2af16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588fe85f9539754a6eed8dad29a4804416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0452e0d8abb427fef08a625ecf537417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dd60ae93e9557c22e1bda2369651a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be47968e92b515b4e190fbad9f6060419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a24e7dc2f93483e0cf43cb466fb0fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a33e0667bfca91a50a58bce31d80b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa5b109bcd79c48eaa959ce10da093422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb212cdf3e3a91b287b6260591127184423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb84823a57712d80fdc9a09fb5381c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b4fba249c7f9e0748b5951388c982425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be702892ad92af4537a9bcad218b3b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e26a186c52d91cc139f54c9357e1fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad2c679b8729ada25e4c78952151a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f8b61abeecd884a5322da23cba317429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cb9f606a3ce13995e43eb13cc2f4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b4751ffe2826a32ee0c009c5cc4f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6270f0d12c92e7833f8b9e0a3a214432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2691a0ce536d69ace64cf0530b8296433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ea378f1166e08df92875d06c8cff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d58ef087ab20e8b8ba14ad7bc1462d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf94aabfac943fd0d06dd04ef8e0ac0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a759894959cd5f66a7a0c6d3c68ecab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f577e280a0db91c1101ad3a25b3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12610c31d4477c635c3c77ab3e80d99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e362a368938e8317e5fff1c5e3f4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ffcafb74ea8bc9eac6f94a354e26f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8fc05452c36f3b3f03d1f25e4168d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688384334f6c06b9d92f0af707624f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129062ad9d2f375e32959842f38085f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff58c6d6e4ac35bd831e86406f1cb96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec697373c0b66a31607058245a94b656446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b89dad7fa8a01455cfd734c5e25fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b944a00341211cb9c2c79f63c7b813448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863475f22f394d96fcb4cad80e2653e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ca5b277897bdb1c9138e15f89abad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dab8e1845040551df6577ee57d99e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e5828a5ee9c2b63bda7ce3260d07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4c05111e333ae0093898d7f7fd4d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb25cd6e07dd0ba866d2b1e5462553454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29f0fea9196183ae8471ac9811160a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f4a539b7424205f9e97941fdb455e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3811e89d5b0301bb2cd947d485a1d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732837ba7e9d2332b3244d171df52c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4bbc90349a1f82b5b2f38dcada737459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4372a0102992a620fa6f1b592899df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdc1fcafaae700d565d28173fc4bfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295e301d5e63aa56bfa85bd8dac99ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91810a738af19b7516deef5e7e73f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fa6d6ab8798206ef102e77efcd036464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e03d6e01ce6f14e1f20373f322e05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145146f53a2a365d1315f7caec6fc19b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14446057b7b7a2adfff4853253d7414467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eaf3cd22a03b44081bcce267c241f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50287a72cdc898ab97b113c1f596705b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b6c3dc5411aa9895deca7669c2970470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272419c4edf527685c1b5312e11df1ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa87c96c3c33e3dc97125b7d289056f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1db685070afc9b9661ae7c85d27d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaae2ae83421ec03f703e5ac415476474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef30ca4679b88f51b270a5f1dd08d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1945f0d046aa5c9bfd1ae4ca13537ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961a7fb47afe2f4d7c21732b3515e2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ebade536715e8f7b4504365027a80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541de63c019a6b0ab094a55b1e5236f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611e3d0509cd90f6c0246c7e3ca1515480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22b74d802cd00b016be911d9263d98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aedad3b3db9ad1fda166abff5ebc4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982f7805e9ffc0e8ead4dee78ec71bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4449507f2d9ef2ae86877bba55783484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba817178aaac7d5215dc0d01af4e5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd4229182f615a44a375debe01c96f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa84e2a79948ca12b3ae5a594f2d5fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103a7026b07b0b226d58c7cb374c162488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea23b5a7d2ce9234cf94bd0e17943b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb532ed6c823dba49880417adc2a7b32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755f2ecd095a92dfdf4f66985b600fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b3639e0795c119337759077d99593492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ca6233bdbb68f53d2473abb2a4f8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb4dd421fc9ec47c1c3c8fff7e6b7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd6144cbec94fd771728f873ec9133495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a3563d4c641ddaefdb1be3c3ac01d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d3d79f27b885f2fc9236d769a939a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143488894b6436efdf7150de6aa1e6f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa596314d85bb297e73830b391c4ed5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed02957aac48abc0de71518e7098974500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd74b5ff600f3becc73622c1d37bdd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3db6e289deb878d5319aca5c4f9f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c1b0bcbbaf64ff3fac1077953084f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cb1f548073adf38fc7e3b0300a7f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1038807f57acd92333ccb3f692803b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86560bac8ef7f7f6aa98a9a67373b0a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2116a98370fd3cc711252ffb058597507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62000069d9f8e2a92b7feeb7f91e4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e4d7a7ee475499844e49514c1c725509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd085fdd4c3ea21cf317787fe9c28b19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a8bc82b1007dab926f48f704933c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e34d0668412043986b7104f22701f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf94c69d71814e55d3bfd8e894ff5d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6a809ccfb7b348c10aacf845b44ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bc0bf85a5ff2fbefaf66f46f16ab7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c160457fa33fb123a3ccda46296a5f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb976edf5ef5a232174d1fe77b3ed6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad770514c8a19758a8e8de86aed8733d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07604ecf914324f55cc38d9a6677a93b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c34d42bff4c5d7c420fd95c5f57d26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80bfdeb78b72337308739548d24c78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ed0e47225f4790be92e42b013bb0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fe02712233a438de09b57bff1dc57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb5fcf9e3a0b14099d0d1f25c1573524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f0d573a6544a8ef5ea090c22c1bfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f855e3730eb8e22d3a71b40e1fa2ff1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251c6963b15b5cd24cb4caee235268e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5b0d11e1f442c99a1a07d18332664528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8466c937e1792f08887a54a31cee64c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d27e76b2232ee9c753b2bae0f7cc4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa01c9a2ede584f7e52b3951ca063c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a7946f4d67b9d7f50cc23117a1712532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c4826c25eaf7bc581cbc6eaf2b1fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead75432cf0517589fc951490368ef37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca425020532854704705ba3ceb25045f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffcc3625e600f591c3e7dcbc9e9e40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc796a3da121b46a9553c737d3170c91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2230bab9f9326d88f570fa50cd4115538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75030e7a3c900297dba4e858457c0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072425004a84dd5ed4c8c289ce762a2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d604cd49708e44638ef450b8db1628541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47167af56132aa298fc4eda0f978f5d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cb08fe228de064e59a1a238008879543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26ee1d2da670bbcb8fb9aba01a0151544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a73406a4ee1154c2b6bcf350d8f1b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4807f49fc4ef005516b82e1a66d9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cee02d9f092c0b46fd9c3ea11a508547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853947c359f6a49f7e755efafed72f1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7954fc4005ed97253e8a32ea4f54f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787f6693335ca946b24e20a7668084b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e0d1237b5edbdb6485146a7c1dcae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01834bb88df66917996898f6f9fe78f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9163defd4a45dac9f7faa812a2c5bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b663ca1b660a0c1a433daf77ac030554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbc659ee376ba533a0d258664d3f81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b74b41b4effbe6bb3e3ab906a1fd23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8a6b14105f98a716d8f8ac274d9aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c3c024841206bdd545d43bb9dd04b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5df299c730978f6e2c45debaf5e81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed93a237aabe6478de13187311186c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23191e354ca9d20ec5d4f689b847cc88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe97ea7108da3c9d3260c00ddb486562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04271e740ee71848b6e508d92c8f913563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7f19666636dfea4f2a5c95dfb3765564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692aee63bf0356e411630323d6ff806565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c3ab859b3f08731a9a6baa6d23896566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ef8baeceb66c8869ef28f465f4eb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255a032187ae84c6a58deef10f69dfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e4ba119e7fbefb641f2e7968cfc8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5b3b27b6698181bf5e2e2c2ba4789570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c1a82a6d24c72576dd7c0396c0226571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471816240ebd3510b4c65c5c3139b7cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba36dcca0d4501f6e67fc972974279573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527137312bda72ab041d88236268eddc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464880cfe11cae512de63acbbc432c37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bb9f74c5c8135788705a428ea4832576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a316f0e97338b5792c69d6140c3298577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed072eea0757bee9632b52ad9bfe21ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2476f72e34328b2f65b423577f29e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc560f75857edc482134070ebe7cb6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c43b3d0ea8e75c5c8ca4686a9bc85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19511ff7b4a8790274feb1941612e985582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2f7cf6b454c868cb65a7b06584969583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e449faeb2598ec69a13b5d4ed57042584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab621d5c5f435a4609a8bd5b7526759585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38742cd0449195b622246c1320e6e5ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3090cdd94be5241c4cf8f368011fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253cd257048e5e4dba09f2d97ac688f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522a3413d704ceca191a3a3952c44d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d0e532b043f80161e4de86165a0cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d54cba60e871f45071684d54f8a14b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480b25b0e2b1e45d6893c3a046197d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146c662345624e8babbacd01441b928593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cf31f017c33652a6261af0eb925c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e39eb1721ec6b891c04c54d288351595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8aacb7a595d3bdfa0e5ab715dbd0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8e86cfc23eacd994a2a717bdd475d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4550ecb77dccf2d92562ca145c30e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3a491dfe21b5dbfef6c46fcb6af14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758ec8f8fa93718e690885b4053281e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce9e5e4998b9dd1e4e9fa72147ce44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc0090cf581549b5784653c7dc77d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f4afcba3f182b6ec95973c23959c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461efca35b3600090cf0fe9ab595b96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67875e6c4a9a5fa3c7b2f9855be021605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2506d47b5880051af2bf4db02e54475606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bb2d26653e57624e6afa9bff67d0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacce5332bba89818a640db135127b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea1a86cb74c5f06305952ed45e8a77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013d4e2bcd574f82c292af22ddd9a17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7e5169d03819cea1f9e66398bcc48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4126e00cf24a85bf48e49d8ba0c77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c687a614079ab03e3ffb5d2ab8cd42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f0063cf49850dc9f14f62d7719549614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f82183d64d21a14f8f154124e429e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ecc191b885c4f30f195c625343f9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70f6a848c699e25ced50e8a2697ea4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deeb0ecdcba59dd0a052cdce2957a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb72f49e80d5695bdbc034021ec89a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f6e613c3eae0682d1d6a78297ba5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45507f331cf7bc114113ae211f400c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799073b84a4cfcda9d21feeb9e527e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b1ccdf3557029c402b38938dc3ffe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6896e1a50cc485f7f60ee8a88cb9720624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636392f686256390917a723d60ed4361625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eede59840c72c6abc3af491296ee91b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd972adb678db2c7686d6a3ee5abc22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dc265fec7ec7efba6f9cea946221e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16537eca7c91094ce83263b6314d029a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee366ccdebdc8ce50d6d858ec5b05e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745b4328a13ccf13b7cb71598b610a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df45be9aed11c608f9d21387764304632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f0b4b5e7b5753ac215ed16eac01c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b493569498ed0da452eb22948b6375634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcadd8ad5503e10bccaca32e1cdf1a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850fdd60dcea3b37fc984038df5e7c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8cf431f0ffb67debf5f7750116fd5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc998b090b193bfac91d6711dcabcfed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02c8ed59d92bb46b6aab694160bf2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4033cb236ea0939ab0f7e15e42e5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4ae874d8edfdb0164d28912465ed9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee15426bc2ad4ecf913b20e1e55276642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901b553848046a94e5fa163ff34147c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a62f2b28be646dad3d149639f80343644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576e03f4d954daa7e61f06e7722c3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258fa5376b8b1cb07410d791a689411646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b89e1152694a8f08528688da85d199647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7817717e963eff664199af7188f76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d02daacae741090c810d0b50a6c37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d544e848feb31a90366dd43eca47757650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1d95444252fc376465d5cf035a231651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2c9e145cfa9ce159484a6f7ef119e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3f3f57e36ef8bae4c5a67ea7fe25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bc7c44949b662c6b401601ad364dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddd9d8efc87b5a571897c5f2920f12655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe75d94a5912056206426ee848e521656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5343ee6b7284951a310ea0e6ae3d720657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf26d42c0b4a01a7ab4261ccd1b0c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3765ddd70920878e3b184d2a529e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b064031d8ce5976eab35431653666660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8e15707a49bfcce74ce939a98adea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e3c2a367ceb2e295062d4ba748c25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae49f975d004f11cde22c9b06664f45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c79f9347f466279fbffbd635086a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5bade7376479a9309c408a1ee4746665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212d08416b8ef651587c16ff14bad68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a2b204b2bc773be4cb53ec640480e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a35d9bf4cc7abdba9c206adbd8d2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58f525106d1137e119c7d0353e08a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4971001b01edafcbce0791ff59737f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692391118b3566f78ba7c7ff364fea2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd60985fe281720d608479f4affa42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3bb908d59f4f40ce370533e758399673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833b2acac1d4e5a75cfd5fb589a6d6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bd965c0c999b7706c6f2c95ee9f1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee01c284fa155fc322e747f16ade4d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ce9767d6e8df1d7c519ff18af6f8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407c03eef216f558cac52ac3ced339c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc9ece0174156a84b69a6ccc7afb7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff86c06a61959678132660448cc3cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d3bcda3b3c861c3cb206939958cdb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b5ab1dab4850a08b94f820e008974682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc695b7f6f4192efc24e56c0392591683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cf4a580a1cb6aa3c19434a4165584684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0e5252571a4b19b4e6d9527ee166f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff319d6be2e3ff9062ed2066d68c9c90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e46aaa8f0dee6325adf0b70c6c7f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cff90e61f8d251c98873705c3735e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fbc023dc3a992853f2ebd1a2159d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53343b0163b9aef32dcfcc5654424a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3656d98ee9b6280b532846ce65486cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71afd6599eca2b5d7427372e04e606e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c361e4b345dfa0c3c6a80b0ed171d86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4600999b51d722410697eb36fcc5d8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f673e26ea34ab3531c4eab2e40de4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0eb6ba3415b2d0b301ec06e6b5307696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8e6342397c3b2c5e08f8598863081697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab30a04dd35798ce5ec2341a7568575698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fafbc4eef90a1b09a6def35b3bf8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96142a17db6baebb0cd8f15e34b8766c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78e996242003de58427c61c0db6f53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759803e543c471ae51036ab50c4c42fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cee7db47633e5224262a77bd70427703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63314c8e816120266feb9e9b3672dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c816dfb0bc584ba05bafa3c0f3b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c199f6588c7e76ac5eaf4b647cba6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b16c43f2da8369580b37d672729409707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d95158f65ae8524ebfb1c3f14bfe8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50ab977ff30fb196afe903a8cfe020709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe3aa5d6535e9ddc1070bd4b1c99fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b94b53b5eed1acae0710c25c51340711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d3f339f1eed69f3b4d7dc533cb1e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50258c2e9de90d69745054492094545713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06e715942bff6c4fb7a08750c3e54f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992538cce651bf76a99e721f8411e01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858d6fe78219e74719900a9c1ba15ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41456a6a5f2a8d0a89e3a73c831b3a07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8559a1ba3c33729dd33eb0822d8fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563f6caacf98e8141eb61e9eaccff4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1900513a3ec7ecf8107c60d970025720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc12fb0b4933192e3040be20cba45d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211868280c4d2fe190aa892ae6f8824a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db1195c9a6ad78abe36b3dcef36f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b757b7ca706bb931a8e57909aeaa7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27586a2c9daede4a39f4b343467ee756725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6d9f24664e2ed41ae0f51e2f65702726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd0182c51a20af313e7d9c80012740727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a48067c9d098540cefb0c20d2a9d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bde4287fe6ae67d4a2e858cf54f33c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c9caddbff91da2981c32fc5e91f6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d425c4895506ce44b7ea72fc3a33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa79bd1f9142ba74dc70775d6310a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab33d35d7669d90deb40cdc83a194f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32799fa498e44c3fa283e42a1683db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fdfec77643a3ce9301dc50ea9a780735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05892a067b1cdd243bf4b7f8027902ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c05f345b6635755fd02e15ffd0f24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f061deea7e01e6231236f6c42e575738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a9da6f9dc95abb2d0ced15c3dda00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca95f2294719bd9c7efa607034bbd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaceafdff158b39c5457afe057d447741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb246ea0e10fb2d8bab2cdaf90f64d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8fa57f5fb01149c718514c00fdc0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c299fbe11763aeed651a0b47dd960744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1191219d43e1cb0ef1bf5332672c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf8caa5f2518887a7197eb69f02dfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a30bb9e0fee2d894f95b43db2e286747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f4019e3f4bed45f707f2e06f63a65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076078af5677f0e87c0f033d17c260a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cd566ccdaa024efc88c4fc344c7d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a6a244a1adb2fa477178e2ad42dee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729d3dca1b2df02d74053c444fe8c47752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc2dd4a3fe63e032336ac13e0c7fcb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cda4a4642afc3b2c46df4af283a544754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8ddc4ed42c248348a5173fc8f98d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c862e9dd65751d0bf074a21e327d189756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122c253e92847b4790ba2120deac380757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb516cb16c7335e0f25ddb63e4b07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dd6c40fb343b9ed143f86ecb36920759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87555d4d42c7c991f121a9b49a125fa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576eab361e0c919932b84d26d67a9bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573be1237afa85ae9e822f636d5747fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bf4f9888c6ba7ab96561f2767fc6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6fe0046917565adde4a4ccf54d1f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf5805d56383f751cea4e6f1d107b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae217e1fae5f0d5bafc0673a2dc743f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8659075ca83cbc15a2336b53a807d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ee71aa5f301a55225d99999a2d17a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca9048e787e6dbedefbded033482c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1540052e9321badfd250f8828791a8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a54a24f360fa687c135c04e5593a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84a84fcdc02fe74976ea8b2cb173fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7021e7745791031283107bfb1a18b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262ee2b5cb86832844c23ca26d763dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b35476332fd96b2863eea1494ad7e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d2076b59019c42845cae9ff9c798917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42084e52826b2857dcbeb5e459c8075a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e8fcd580dc2f5f8ec76dd4e52680819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d171cc4904b90d802e6124998710520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de847d9847f62b94c65de616643eb6ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2fd51b01bbb4ace934531337d2b5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0719bf3375d973a7b4bdd73b469662123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc0ea330ee81c63746e295aaa137024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08b3ff1551b476bebc56189f36f40325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464fa7801bdc88220df64902066831d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778816f36f8a73319e4930aedac1e5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681c72c155a3f7cda25ac35b5a30cf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d4bbb642d37d3e1dd0643a46f17cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfb949d368268e0e2810463c5a86b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbf93b243b685243c5e0c27fc4b3f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddb97191346ade99649c0086a8677732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac7b1fd72268dc2a1334dea7f2b15a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0653b1342f3b078ec5ba39031049d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e740866e710c83ab0f62cdc0ca3c6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9733239e9a5c33d552bae91739fcb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a167f18149b78a2d6ce30d77be28337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e032ea7fd048d69a87b7f5cc70e1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced19cf88916865d462b17cb4b6e753939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d932a9d387cca27824ee214e5d000e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9b947ed7486b741bffd891bc6733641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c19e5bf214c379fb3e35e1fb5bdc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51592d8b5ff1b50b58e50d8c3a46a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e6455f3ffe3213a406490b5b3410e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c68f857af79e059a4818e08ce5cf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d166d0bb4869439169181acc0b474c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a78300da90e2d913acab9d1fd33a0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db8ae4f96ffd75465949851ad7c32e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e09c72811b94b38ceca5b4738e05049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e310fbc1671dc1ee7545b4f266fbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a943326f141c59e45da3d1218caaca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc00836a4c1c52f69e5390a286a2a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74ec173f3e1b5cb1e0c8fcf86e15b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a99ebbd2532e57901611a5f50ffa1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25fe022cebdae4b9b38b3d5a7e181055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf078c0c0ee0592194e697fa98a97756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2cab1d4d50d57ba67530bca3bc22057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ddf8e23942f5f511e8c07e68739ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4bdfb4f2ab279c78188fe4d42663259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595aebc012d2fa70f81975c2fddb4e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b816dccb1cc2d847b520ddeff0f69f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbff512516d6268def99788aee9fbd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dc10e5a6b948ab79da2df121d400f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de210d6ea1846d008641e8e22093542164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf7c0c799697e85f86a8a43e707f3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee25548df34f5d1e1cb59dcb578854c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c122a85e4c501489a9bdf6ae5043567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bac2663573aef1251e05081bd3e9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397163ce090b8bbc7f89bcc32d63503d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce1c8a5b4c622078fac14bda36e23270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812944e7161f204f65572bd7f03d620c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff26bd9fc1174a0d3c4e9ddfa374c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c908c298a62ca4c3b4a6d810c8b0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89166f05349903e43c5f0cb623b7af474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fda2c96dd95376209e87dc634825e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dfdef44d9b02015130159b2d9e1f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745d9429f2c71cc5bea380f2ba934f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cccddadaba884e013e5568591a56a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02144cd76431f2b164482b4132c2469d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b31b2fef53b8021b9eb7874648fdac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5d7faf8385f4d78f42637c1daeeae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c45b517e2d5ae0712164720ec2007482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89fbb2faf078b34d48823033475c7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d51f223a38b27d89c3efaafe4c08d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63190c64563ccf001b014e812412d8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec81b5f9646947fd2b4af926fd3c0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529561f84096751eae063f3721f19987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eb0e4815f275a45afc47707682d9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbcbad7acf32aa7ef28c06b620d22f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d11935a088975115c07054f55e5f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c56a2fecc0023d9c13ef1e291a5b2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45173435ccf9b1dd729d3a74f70f94f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc7521b545f6d6173912bba628533393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57da5948ebb1f08644df387611e7ebc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278384c40da147128d16483ce874a5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9601f256a153e5c344002aede46496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e6a622b13bedeb60f3c2bcc6b6be397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0b3848e9dba7dbef97d232ae9a2d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bef3c26d22ab5568aff93779a485d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa22799f56a60ba6f14117fa8a78f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a17aff1ab4c673112f896000985bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359922d1cd7f1f7476c0cefa000a09a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad4ad6d7eb208ab8aa45d218f2bdaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a23ddd558c1591ed99978f30a37112104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675585e643924484491707577acdc898105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07816024751a93086b1f9d6234ac3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7cdfab714cfe8dfb151e966eb442107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e71707cef5246d8394e1f5b96ae8d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3402173afd88cb58f08066023ba5970109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bf7aafbf95afdfc2b04626f81620b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306cecea651fb8a62b88a8db5f672d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaea1baded74c20696866f709b73e67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a3113e8f950461636a6fdcd1e8ce7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d6ffa77e60cd94ac9905be4388feb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439132947e7d7105d8182749d490595c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39a2a7e3a8d810eb59afa11d733681116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cbb17fe2c167165c4795d19956544117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ed003c8dcd28fc7fff0f64a987421118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866215e83dabe4c2b44b4ad71a1492e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12fea03f05740740c7a11a5e734bf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd02ecbcf1b6a42c59caf363297d32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd6edc3d110d41c33b06873b4d46a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cc6bc9b5c72d045d495ec90445cd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d1ff7e92fadfa6b7cea437a030d3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382e4fd3931bd313fe2639ca6a8aa58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48cc2e9c5c487125a9c81104f6ac29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222bd6fd1d62855f95664a6f3d31c1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ea4ed93149d21d98b407815513fcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654973a9ffb1ba5a6856c6ffcc14c37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3a44f7e4cdc01ec18f573d364e908130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb55667888cc4ee46eda8312243ecf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34070f100ef5b224925cb55ebc70f4a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3680608a12521e79d3772fb490ed7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aa609af69e4195b2a25d78e33878a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33df1406124349513702b879c5d24e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee05cfed7ee2b43a0a9c6da2bd5ae20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae485655a1b72ed852164d6b659354137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448e3662fe05623ba97e40550f12d13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb26524aef0bef291f739dbad3a56e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f2bc1ab23ae803b3f0434e34ea5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4f3540668765e2a9c1ff1ba2ad5ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f642bd7ea717072432bcf8587412b31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eb5cf952a73e049686f2f0e626e95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f35daac4c05b6da1c0b26194e1d083144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabdc52d61756348f5b60c8e3110582145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5c67e7394d833133a381610477df6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49a18fa4e9ee93bc2b5fe7916774f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666e2b833a7c673357d7fe32cae25eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90889dc3964587850387bbf1a9904afb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb261318894f35559f4554b07bf86aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbf83cb3da7f7a733e7495cd57e589151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da72f94ac679efc4d8f7a2ecc921fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c77acb758800526719cde20850163153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e604deb260e0dc1bc20b21b021ce5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147945c63de81c94f9e984c6b48e61b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12ee1c9388c8620c2796c0ef9ccc62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa85434c698ff7ad08a628c0175799c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34b11886cf3c6e660fcf2aad1ec7fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa1e75cc88987e06bf21ff455ed5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5497bec170531d66d52a62c08f98c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25c49e200c5666c79a7daa1bf8ed47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3733b8c795b0c246b511b51fef5b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71718b6a08e2857f1483f6c1ae50b77b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1414ebeac8ef0acdb3dd69e1563fbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c11009aa68bdc356f69fb56dc11c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de089c24b21d79e337cf5493d2d550166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3c9256c2afd3dc15b105f051b4996167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4238ee978ca66b5b7319978b2116d82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d19360a8a40749763fbb2aca4fdd42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe138d4904222e6680eef5c6fbe7edc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7a5e3094002d4defdc5b40322871171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c27b1a6036fb9106dcb645a0d26d2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefd339a4b348e3834add76a7799ce6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e88d1d49925331bca010da3d4a090d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d39ab77a15bb9d280df788a3feec77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f7db5eb1a13c4060db243842848c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90328c808cd5a9bf35aec87dc9eb18fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5aa8925fb8fde3759dd9c73cef35f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b3a07dc2a06354e7f47e9a2949b1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39efaf273c2d3a386b417bcec9daef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc715cd1fe5ceb5de5fe336c69faf84d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dc1cfa41c7300760659503d3899a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2a00178c9d812b1ce6e207a6b9304183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc4ca35bba71cc09c823f632f67249184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9101402073d0a1273a6789f011e089185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccbdaece3f057de2a050b33cc2619b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2db1bc9ef1fe395168ff890002a9ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe318d4c8072c24d097d17b7d44175188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec8f45d8321c7a86f9c55e3c623dbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad65b52fe2aa70424b52ee73eabe087190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba5fd9719da0d4647f89112d3f311191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7a07fd212b10afd61aaef8b73841e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b742137af0131d7a1b691359e8d9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b546d2e1993f0209ce875a55f71f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9964025b70d62fd4f7f41ec47608af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5ba29f474ddf85b2a7ac4b53ae2d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540209d08cc0e1773b60d7edb0df5e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93a37e62bb32410c844f7e0d3b5c0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351e8e95dac3c2d11f982e92dc66319199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ffbcb8ad66f01bc48a4f079b3afab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9899a9ccbf3b97f6b08a7cc70de44e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181acbcfa2cacacb9ceeafc2002056b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74ff5f475115198f50d1ea1bb8849d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7494671058d3ed4e1b1dbde34b2c8e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d20628631f6714e4fbc427edc0039205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2c95feb42a262e102c1c1cca73fde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13212af476147d065e055587e16c8b7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dae2ca36daf7e8cb056b73b863947208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420e829e40632004cc3f9d4a6e290c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce01cfdc47b76cd274629bac846cbc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c91698ea7fc80f1f585a4c0e7d2293211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b15fd505e42cecee505427dbbe33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735638ddcdd877e155cb353d0fc869cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481aab15717a31c9b80c80d0f839e96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32624bb5f508dda180012f592ef1c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea1dae598d85ed2fc19645885f34ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddbc041c8338d954b2eee27170e47b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc797fde2f1ebeb18c1a83ed2fcdc97e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988536cd5b6cbb08e99e144d11014d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d61dbdc2c789ab78ad17d47c3ad94f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f63c4cbac64e31b3ef2c1a63aa761221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66146d0e408d17ce4cf2c1259d8bc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04f52895cbafd52da6f08d5b429a1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337cae07e504f5b202aa239e08b548224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e68cc3fde9dca84d67fa2f49ad7ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b79ac15e4fdd5e1a45c60a3871723226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8cd46ef368b11d5dccd0b0b197606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7b02646f1a27ee7e442ebe8b572e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1cb1705676647bd64b66d87573318229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b74e42590bca82d3c511a4e76bf1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db9d03403059be2e9cd6e84daacbb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d7b68b91266d39e2c3acfe51ac51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facffe88a42565bcaf0adbb8b49636f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be067723b9712ae817283adeb9c48a27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d707c2f19caa3c7e55eda07499293235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e1c499d4b83b60ffedd965c26b27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9ea4997e293920fd8d31f616c88b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3f83dc036bd45297a1019ff4a04b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb26450bf8b145832785574fffaf248239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00386e1142e870fe3f0238318b93f454240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fab99798741598c7e19abd78952c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d6a64aa251f578543e37c81bf92aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd750c9ee270ca090db9c3b524cf8751243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb244b192b3bdd07705854411a26ba6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b88ab46836a74052f0e63b6a985a94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27392156a28ab945ac063afcc9b53cf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99c96ab046c633cb570e42798e38f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4357f58bb69f7e90ce07b8a15c845248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccc646774359af71412c64cdc9d623249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f1cf1b7ac46554e6d3fe46e25af0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdea9574470c130fe730c5cfe04923b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247de3b6458a619b752e814fca5ca1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daecbe10e5fa744a53a50613b665c8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c4957b70cfe9d45e2f5a4a0be68a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f231dc4ce99fc47f3085ee4e8a5d6ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3250c0606208f9cd3d6f9edc4cb4d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56faa3610a44c547605270a5742a4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747b9f21fda44113042643eecfa1887258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0d7d75328147d9197aaaf246eb6d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73adfb2fd2a367daef39968ebaa7fc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc9786573bd81d0ca8225b0fdfb72f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6681c352296e5f8b357129aeac39507262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f90d097016f3adb8a5b2270fd58cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565247fbb7cfedfcbb284d8a943ecf6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2f99a0697f6743996009ff86dcc30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b48e6361eef7ee52128459980593d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd88075f0657cf99291c9469aa188f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6004074f2f96defee93bd0ebcfc527c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec23a7ebd74db6896053b7b362e970269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6aa521084c23ad4ef8b4de8b1c936270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5d6a5911e8fbbfd522a3277b65d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc21254ec09399ec1effea4bc813044272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5f8c67596d9a6aece3ae67629049e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b9051fa15907b9560c372e6758ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12800c0e7c1f6f67907e9b81c3d07e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689720ef0f7eca7e2ad47f641da53478276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c79e75cf16ad56b63fd5f6f565cc51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093c328537bfef15077cb95f2da5812278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2983b2fe14a1318cc260f24e5e3eaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80ae30470f0e5c301d1da7c8370cd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df917a540b813910d2d0554a9ff4de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664526c2bc423f29155fe39497ef190282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ca117f771ec40d53ceb91b2255764283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ade8c527d6179b27131fc359536193284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89519ed7d5715f8cb7527afcf64e724285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13a1ac359163be865267b771650061286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0ae4e1c358ccb4c90db86fba958c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bac1040e5a73cd5a1fd64baf36587288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85018afa21db11d3c3fa0998eccdcc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba6bb9b240c591f55b829eb7417e88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95324a978775b31df591013bd78f24cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc84a2a3f621fa12550fc51e147b125292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651eabe1aa006e932d9cf7a50a2c323293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2edbcf02af898615bcf99a889a53b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ca368468d2b83ae5662f9c2fc79b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f7a5407792e0098fcc5623d4e990d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25904a776eacb0d6f9e8836c47f7aa4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f87a8dd666c7a886af873a1667d596298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b2999df0381351a8692b5309461c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa52619d0ddf4866ec8f51a1a262379300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d8720d15bb53dd3af5115f6c80458301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb02b450dfc148f566a509d268febe1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a9359b5f025a11d2abb6b5181bd7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baead68734c1e1cf5a1aa962b948b266304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581bd30630845c13263cf940865843a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e83b1a1f1dd0dafe52ef8063f622f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027b738c6c48491ec4d4132f4acff71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38bdae070c224373a47d492aa3bd8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f46952b85a88806ae7029e7a861dee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f1d423732514bb8b078b33b4e2636310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737204d4aa53871200e0f793e9aef4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d62f1d87b29ac8de99fb54c837a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacb56619269e5f10d39a5c95eec905313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51209ec628c3d017291206a5652b66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545dcab6b525312946aff5653e4b34c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342267aeb898ac13fc1a8d2d8c61fa33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23a9c085f2ce442db67eacc86aa78b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672953d61d7df3d96295639d19d0746318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcfaa641b5a7dfd403ed0dc401073f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a0f6b40556a2221ec70caffb3364d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31f604003bc414f28788272155cf5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df23072d0c888527e475b59b0caf0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105377c1b0290f7153c85f9e6ad53f41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8306102565a6246d29899ffb71862c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88751097ccae7d6fd4c98131aaf3f8e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4536014c81071d63d30f99e52dd42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d466180fffb40c916f1b06baa38cda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe11940771d2101ff07e6c27097aa6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c36fde6006d957996bbcc4ff067dee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea845bb7432b2cee7b766807dab684b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3239e7594bfd24b0b54ae378c4c64c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa16fd3df8685052ed401e61b18989a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe516d6f892c9031484974d670c4ff80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a464816eebb5266173b033096c96bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f71ee99ff915f17245a7046a8a34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b856ec9d0ea3177544163c89c844da3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7100e8137ab31e5d2ac08ac4b491ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e879d65a25529794fa0baa5f5b39939338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa1e1b570b2282304112e344beeb7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77493935d67c5670d6b9ca45071cfa94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232b14fe36b7fec97eed0553ff0ba2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e355725c417261ea8444cde38641342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b036c24f1d2ed882fb5066d9125793343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5491935b7bdcd317f28dffe7cd1f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844acad9b5de40aba6ce53f84bb6b75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f39da78026bd237a5e61951a37579346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213c07cc6dc65c660fb7e65254eec83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996148641382f63d9d4c8e5f444c1b63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8ae863bb8afee5c7272fec8d1198f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3a0604bfcc7773dcdbdf6c144e1ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d2584e061cc5c599a6bcd8a688597351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb9f8e56e5d5fc748eed3878b4ac9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8df823771c699ec30bfeafc6458c2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29b6b4286d5a903b5d40a1dd644441354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d65924d55e3181450f8258a9b0d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1b9a456324747b1591937e59f54c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c3df5e226bee6f2f71d18778f5af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad03ebb3a9d2b860d6357028099a7be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4792b5d06121bea7e135392e8122359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb37676fe351c697b05eb024e1c4dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127222bf3876224ebb4904e7a7f272a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151201ebaddd78eadcaa9f3d308ff570362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7637afcf39c790decc37ae11efc6888363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77943fee9d0af692e65ceb3249c2c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0353c180b3acc3e0731cf8c313298ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a51ef1da3621326e33dfbb49609a2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd7e5b0bceb1a924971719392f420367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2db0c1559124c9ba5ce7358885f398368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaac6a27e76ff537e8f77617ef20ecf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d6a49afe22aafa27c552bdb23fc6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf260dbaa60b51d2146507bfd140ffd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5857fec43aa705886aba70543e79b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923c97aceb5bfbdf7fa4954dd1fa072373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41317b8b79eb64c813c7d77b1936a60c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19863fb5f1df7c14fb037063a25ee16e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1f07030b64a0920aec23280ccc884376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850f2c3814608f782188848b29a28ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49b1291ff461bd32a68428d7dabb3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb767fc1809bcd3c341a38937b79702379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a042451b80c14581d4e8f5be4f21f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17065f96f53f0e2e8573d03b282b0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177f5e4caaf4083210ad71042903f05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa110044dae93f901d902324716b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a23dfa10c3527ba39a15411c6d11f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace148cf2a39f0d75e94ea77a860876385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f605d8f5b804f74f62db0f87e5c4e63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2a1b6573877756c6174b45e2a47ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c32c988ad171a5ed25a15783a8c96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e36d3af124f3e6d3729234a596c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56d8eb9539a640a7b4d0217be1f71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f42140d4df1ab8d97e99c3d733089391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fbca73771fa8a22e704064f1961cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22d956d4a3f4edfe8827589753c5b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579df293ef610de0fa54f08dad688969394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c563a0cca753e6de97c8dd69520cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7cea23a1def83bb643e00b3ef9816396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d592f1c2d766a3597cdc14bc8d82c7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496911433510d8648920ee5a4765574398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffd92bf7b30ec7654630d9326af99d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58537b5493ff5eb0ec7451ec7c48b9e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f754aaced04a38e15d2b9e4aab7c3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548ff19b2b5ddfea4d0f9595b753835402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4641cef8ea4bbf115aa1dc7571a0578403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63dcd2335bf3b514913fe3ac437049404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf22c6dd63f589fcbb5d9207fedaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c54b6e6ddaa945f30b059f7830b9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefccfdb9b562ee329ce491c5908c3bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d3b8c69184da70d4b8bf77400bb22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610f1ee891da321eaf89c257baf2495409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df83c7e290167f9c2b98df79ee5f9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d70ea7c67f0f69c01186a20b2f0983411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325882c33f130d584a92da2432e35361412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114887ee2449fcc195ce9fc95a34b642413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6e17083c5ed0e3b2dbcbba18f009c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd560b1ac4a5fa18c4ced99d2c6c7b59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e4a7822ece13206b899a76a9c31e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82e35cef39dcd724e2aa9736aca2d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81e47d7e7a8a550c9a48ce18eff44e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc81cb4db85ac26acd8a3c0a3c976f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdebd1af61104761e3fb30d316b5d6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce548caf14af65902a16e4b08b5294421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c127e6b48fa7272aee509bda81d7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb2273a39e64a47a970e7a3da393a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61eb4561bbab42cdb204f87273d556424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2595197544c75e9f1a48bce180450a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3e30bab8db6d37b9a97dc01bb8a8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72f045c701bf04391113c7a79a62e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff4f81f0a6f31b35f7df118cdb8c92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0200516861da498f7ae8189c17b034429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0710cf1e11b1754306df8d6f3b461d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fb10c207a5fc61ef081d2bca1dd7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c2e1daa9a4ee62871159f5183e9dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d710c0cce5a79c312786e0cfc8dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b78c1e864242a484fd794ea6aab57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b251d7fb76454b42929e6a177866274435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edf9b5daf10f13cb2254c7adcbbe45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68c3ce42a664cea6b70e442f790428437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6639b36eb9f070a4775e75c0888ce3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e353783eee22c1e8d205cc94936354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65955fecac23cc83cf29b93f21c48e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a22e6190283f5027131fe8e43c60a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36dfcc69fa1a45d85c86d062f7d840442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e23dd6492eaa1d3311712fc0ab5b59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a0e491c7199cd9c60ca20470e15d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba652dbb8db34a46bf40c1dfb760c7fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293509e546504df847dc7d18cc4974ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ed1374733778c7b7e95511b12b014447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02904bf24f99c5ad0104f20b9a5e2bb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ea303d15df2791d07ef58ce5e28a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cbee39c7e4eaffff9959dc9b26110450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ad9ef78f8dc66574e49efa81876ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede845e186aedf8f115b20de1202302c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431577fdf3a62827dfa168e8c12b794d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baebc1a9a8c39e2c798be914572a7b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea1574af2825e5fc939008fcd86ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bce9640f6124c8a7835f427c553bf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a97443ce35dd6296f10495bb83d4fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b583e5af902992d9bc5768fe2dc2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd9524b5f056baebac05a227f2658a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e4861768fe847f4051188fa52741460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c254955f2f343f1df0a95acd469352f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00d24dba43ce6e5f6fef883c8411be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eda8c09a95de64daab8d3e4ae5ceda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad24ed72df55479ce79de34304e23d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99bcf97f180f142056db294bfe38c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591175d7d7d1c11efbae5aba29084f1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cfb66be5081dd727dfeed75077527467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e2fb4bb2eec4510d012335d1ea615468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f78e1798af79cf947efb9dd5f6a97e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51d055626996fd267e0451057d34f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610b804aa10033d88e236b694bd1c29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec357b740b40306f2f65500111006a0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0202decfbdb45486fef2cbc5f05efee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83682d98c8205ffb94d304779589bbb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029009d3297343d8df9e0a72d8ec388475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342ea0f5aab06745a4b97f67bdd0b9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9742c3d462d926d1206a3e4ccaaa901477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625fa3455e05baf2d543dcd878c0b19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be731d2524d7e9b7c761f7d27de4f783479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f9ae0d4d7b5c4a707fac64929fb7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9252cea57ebf0154e517f5d616071481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d3a07ed066590a7b16ed35969c25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79909505e46c71f795d9d46ea5f1a69a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13bd305fe29d317fa3b32efaed9919484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f111de4ebb6d9748784a01e913bbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336088bb4e2ffc026872cbb2c9b3f4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fed3312d2c447b5ecac0f54a985d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a269e96e07bdb8700d1a86e796c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cc0d54ef1c3cd2712e358530e2ff4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c98ac4d72d8a963865492217a8405490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91291afd850ab43d8fa5d0ac0ca628491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2112d14c926781e8b651473938235492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fc7f5729ae2f42b0a60675a3e10a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4acee59b7b9a7295f97709a70f62f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80762f336addad6133bb66906e77827495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aa44cc00d9ce1b5211de2980ef00a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795f9a4966a349d427fcbcf49edcfcc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f99c6f9869e433adf11ecf20d85544498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee471f84f9b5f59a3ed64e248fec68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17d6791ec36588fd282d80cd8b196c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f087535621cb9e058d532248b64b9e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658ad5388e6e45f6a22f44cc009ea6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192618577f915a0002f8cb330fd9181c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96706c671b7c22e9951fac3904d6fcc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b48947302c075a755a4a329a84abe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad86e2521471915cadaae3cbd61569506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b252b0bfedc1d4bc012a597a7526c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34bf43b03e3130d6eda6e11dfc0cc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e36c1896e5e11aa8ba01c9a79b4d06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea79b2e3fa69d7f120a0a12bf818ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749116611075ea4da8299d59b3f7700511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290ea301414672fc8fa6ed7528b0ea0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e572c89d8fe00e33c282dd5b40b69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc30ffa7c9b32eb261e5abdf112c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48c6c364ea62e1cfd3124e77e4bd74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be8a28ba26f7882646d9bcbccdecc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710556d4adca933ad1d7e85e43cfc62f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a335568e763e93820c515fcf560a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a26045949de3d10e121c8e7f6396b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff3fb73ae673b9f8b26b8bfb1a2ece520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba18a96e977c5edb85d078451ff60c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b1b0c5713c1886a668be65a3264c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97b339cd8ce012694eb28b2c99bdbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1f55ba312978cbadd52600c1b47e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c0465f9d0740d69fb6a66b09c12f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c519a7a17ea126ccd133892b7cb4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c83e92650379ce2a054e087dd4558527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333be74ba80913f73be2d2e7f104ac24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01c2982ac6cdcdc7d4b0d91f8602b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d92a826dec61b80e406770423c89dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b73c8472eee69a0247aeabbb0407531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98030a14f59835d4dcc1d09eec1cdd33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c015dcc95170dd51eb9dda4d8b119533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145d3b739f85b0dfd15b9665c6fbc44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f4c17a7b83df1117edaa842151336535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b14805c5123ff0f66021230cb7979f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb899e6a8ad76d4143f7c52b5033c9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930ca1272e9080ebc0f3a4b7d29bafb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be368a700c13cdb54b4d7ecd66153631539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463c870c06458f5b13691b439f570aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a7f9f42e207383721acc65d1810f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53c6c722a2f33c9106f57f6b4b9a6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9a6faee1df9d207beefcd5788c935543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a93b9333febd8ed6cc603647aee5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82d2d30ea060b37b3dcdf3daac1919545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69d615ce9f8625d37b75c1b733f063546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a5baf44d17c2761d6e9486e2f3b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cfa6c3bd527d0a851895252cb261e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d98669f08329497cb8310541eae16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49ffae08ecc6675ac8a77b9d36be5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1818b927ef747c7ca9e7f01935ff84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485cc0a663da221b61deda3f6525a62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba1324f764efc86749c141393cb4bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17ce1da781f9f0ead5c6384f5f3500554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3bd185fe4e8a809e53b8f918344a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f1e38653fc6ec940623c4af6cdecd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3059bf8e4f1e134eafe47eeab0555557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a082282a880f7aed99c817902c8362558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda53bffbc7f95d221e87557d7d214559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afaa7dd9062f42a1646c4786141078560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7a9e5609491fa219cb2c1dad4c541561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc79c68a858e429302d43b1a5bfa04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef09d11f379bf6b4c0056502083219563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a58bae9da6159fe040189ddede645564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a3dc97dfae7be246000436ad7878c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc95689037b815cab907accad926720566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e692dea55a791a62863a4e3d9dd33f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ca7c2174079b15d3a139ccaed0038568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346f6b5cd016e5d6be3c91858bda2b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5fbdce07d9558a2b1aaa153b9aab4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328cc4bc3fa612262f56e0e4e476504571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d19257ce45f9c153099e0e9131f4f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6fc4f74c3e1a760dbefc8d5fa0d7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d909beaec8e24cd4966b75e05b3ccec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e8a02e2f8b32547e49dcb42b868b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffcceee87ca694188f51525b9e626e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c26472989a6f2bfae8418fb7c757577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80bf731bcf0de40937d8b075710271578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a0311b39fa42dbfc2134d10c8461579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa2089ea3bdc5b43098eb68c5cf521580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2a5f25bcd9163350d23f8c97bbd46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142170fc9e6c4ff082e1cbfa6d138ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c7b61109912ad652a93599486f779583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc245ba7c8d567b9c95f4b80bbd6151584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdcf194d9af8c59dacd439abca7377585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8adf16bcbc419084a8b42ccad3176d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5e5450c1381987cd24052a0e9c736587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1d9d83af29ef584791bcab264dd7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df958240a74de569b9c60e9b55d9f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169d747af51cc05bc458205f245df18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef52193c918bc05041ad03dfdce063591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd37158ee2530fc77a6a3dc71a08133592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4bebdfc4f0accc40ca92cefa9b868593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377c52522c20e657d974f3f2f3d788a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208206d1f36ecf667ac65bcf8998639b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fdc0aeb6dcf1156338959b8a45ea3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb0cb3e9a01953b126008674aee01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e298ec72d7f591ff0a5f92327fd894598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604bb09bd99489bca7c8fe4845ee6fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b57475045337a90d26e343731876d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ee02cbd04e315996c877a3a6257af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981be3d8b2cffe7ddef5e5aeccf5fa6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a472f1b2d1702c28ad96889e34cc419603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3efad1fabb52c8fb11a40f716ad3a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36aca72764d1184d669aa099de23c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af643a01dd5f144aaa39e4883539503606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36723391699503f0c94515372de7a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567010b3c5f02ddf8c34fb5e2b4b8b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf075b25d4af74a0d05ad1eff74193c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d41184d11797969e12016b067797f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef48af365091604c10351409a1f03c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ea7db4cbe74d05c28df3d72ff583d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208a39bdc73e24051094061fa3737f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1d6c108dccde77404793f756405e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57d0a7636d17ac39fe8769010a6399615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f55a549115e2243ce6a2e1058e052616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed4ea5a920b7b6819197b565c28768617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd495de34f2f908bbeaf48349d190e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200374cbd31daa5d1a256fc0621aa2d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c22455fe73336eaca9ff31928355f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38763dc0b2c6ea5eb63c642f023910621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823899054ec587492f6e69cce366eb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc25a8bd6f34a6c9d1b32fe397597d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287092c443a6a363ae561f6f3066f547624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053ec7efe7366bf1225e856a306a82c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfcc449e6604eb1f3433ccb5c129e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad224c9c8edef3733bbaab1f6e1c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ab24f338b1244b3bad996a647661628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e9da60c3f5a5232a2a524c356e137629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdd91cc0b8685f8ddf591c96f61785630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f333db04608f1f8928c2421d500891631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97dae66242847ac862c6561bf3e6f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e66499e2413294615486bea14e4124633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3173cd25f785c8d42929939376f494634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cac41d708ee86e887b948f6645e013635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a4c61fd5c6e5d70b7e823655ef0c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76376a1524f11144cf14fc89562a446637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff2ed05f34001aa9c2d269771b9834638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370326ee8d527cd5c60018fe4acdd66e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e796d712dcdd25dd1f3eb1ab8d8c329640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2668a59afacbeb1da2ecebdd5860a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ae2e339be20dcebf1d587226e155f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e56c9a6252fb7eaeee8aae98ae47ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dbc4d301492a105a7f43ffe39d913644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95e9ff8c03a3dab9dbde25de92333c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb36273151b8c9e694f85aac3ceebc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b243352c550b82bb57e41f6884d6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d941cb02836c166831f867fb10093648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb9f3d8e4d6bca5b266dcdfc81f534649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f6e92351a6d0f710f11b090f92307650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce46791b5db1af8c91a00b3fd35099651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578f4e2617b7048b6743fb40b6af6c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9fec739da21d4afcfa670ef9e7a69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9efe21f5fe3b55c345616f41b4241c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e61adb15d01bd98bf0a8a6430ed80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596dd784d8191ed91d380db949ab1fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ce85f2f79df351719dc121ce2c5c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58d60dc3af6886282933666f36faf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4b00c83a9f9861cdfa7eac6c13c5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fde3bde2da1b607df61cb9f316f9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6927f6e1e394b4d42b7acea5c9235a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad470ed07f0444ac86b22cf1a2419e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79375172dd63c013de507b9ee7ebec59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f440a2ca97aa54266b737d7d89390d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418246f49517419f595395c4c406a19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4260b17dc676323f354f161efe358666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309f8cfcee7f7256a030ee03d0ef5ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd501bbb98f2022b5bb146707bfcd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfb45b2104fcf70bfbf4e19073b0af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718198587da6724d9e6a272d880f4e99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146403e30a2290704093fc5f6ccfd451671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9f6b423e592e768e9cb6d82569d97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20812028f17e5921a16a6dd5340d3af4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d29a3c19cf6b8d18a585ef6afca65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38838e1f4316a288d6f4d9d287b1241675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef01e2dafbb9d394a8ed0dbbc8c00c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3e4e65dc0e58909c4e682f8d4dc85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd372fb5133981f7dc2fb2a5f8f895cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204dd1d567244d3acd1ce51ffc5d717679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa4a80dc93ad23b35c60c7e92e8e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8adb7cd92e324f7a57d08c94569c4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27db1f3cb70812aa494e4b281c7014b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba18a885af59515df80c1cbd356665683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdcc02ac063b9aa99e77992ad4935f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3962421a894979c74ccdc96ad10aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a32e7312ac3da80c0972958dced05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a940d74cb87bb6284ad24235883ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7fd738461fca11005ae74451cede0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede87f728bbf6c5304091bb1f34bb61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4340c36851f1cadb3a8ac3eb62d2fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a4655491780aa6fef9f0bb641e1a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5909ae23bd0720f9272cfcea8f8b9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5899b1b903c3ba5935ca8807ae18515693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f52f33d60cf10a3cff202ab0ba633694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c8d61f227949ceef8a0faecb12b19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c27376f77ce9ec20cf4213323802f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0509d57fe81c4917d18463fdef64ed3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d022b88aab6414d9eef9f596a8990d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e8d9769d50f75f823984cf8a26064699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3770e24c028f0a3b4a4c2086ede91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ccec12cbea84f1c4e451dd8c4792d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b497fca979954b35f648aa9a6b592702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdce8f2729df735409640594ccf76c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4279fa6852038f9aab41f200ab05e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0bcf4eece9b2f58ba851b3289387f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164d219f58176b808fb3248160387ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707faa4c38a656219665e29e5ac4196707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0dbd95a82cd96e1441304cfdf9f86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5aec6eeb00ea535a8432b5be1d296709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fabcc0106300cd3d3b0bef20bdcaac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b34b46c587ced6662a8c9e646adf6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ffeb0b98fb65842097f5ea9f6fc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c46ba3b2712f379da5b45327761cda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f947a1f3eb669600d516915743605a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef3bd47cf94ceb271c93aebf6d371715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1619f00292e274fb5f268c7de6fbc64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189cc1f4f70b706d9deb980ceb8370f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6f16345810475c960094cb1854fcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35217c76e1f2c853853293b2bbcb765b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629d5070444a7ce7e9bbcc70a9845c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b862093f5826b23c725db586904d22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf307c384a9cf42aac242477e510439722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727cef968c70e55a82a7303f0bf35d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf9ff664078671be02eb3ade35365c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f0ce9929aa9abf7d32820d54f785725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd969544405af7f2cb2155fa7e2632726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0e258ba269f121838cf7b3c067b0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6014508424e7e924239e391fa5cc50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a516a63ff303f09dba1da526e57c27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b9222b64d2e6bd75090751cc3c3fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650e91641fd010dbcd5729a9d64600731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913004cdfde9f5b884ff024ac6f0421c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c504cb8092a1b6f032945cf3f7602733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa028377fae4b517a7c783603ba62ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d425092359c8a5874b92229fa3fbe1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13bdff3cd1181590877e36fcf336d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef391839ecd6056733bff13f9c67a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1854d48983de064c68871bf8c805738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54cb026230eecf13f095a06e2f8f14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5dd1f5c882d2e4fd29d19366c126c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed78f3238de9d541be668b0d28f257741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4b7e5727f03797c4cbd01ca7cb731742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f9b89760f4903f47f025080bf5e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bd4a804ffcaa71e4b6c3dffdea7bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda04107c5d7b5249d275da575d4756745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40caa513d9c2ffc579c83b3dc58775746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af4194c51c27e72e67b8968d7ec3cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139a54c83fbd0a39a93c92fc7d6c0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4af1a239adb316f8c1eaeb0aa1c07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0720c399470acfa55e45f88445ae50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e950b116d221d8e4f1558c992bd27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51493e494c8f366d1d6b683f68be21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16927ab889896d71aff8a22bfc2ae616753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c0a48444ac26088e08f9a27e90cd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c6159664df5bce9f7ad02f3955691755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d18f4403fdb404b1d639053df0a07c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f723b192ef95f32ce53c3f6c9648fef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c47169e5f1d5aaa90f0e5c88079f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8ec3dca2f6fd5512cf80daa131fb5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>