--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f463e221a8776858a108e8fcdc25a1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3d920fc12c1f82a5225d5dc9755852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6a3cf4f5dcc0714bfc9455a7d2d503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e98b883e1045912116dba70697094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9e4e44c0e14935ab7698366a591e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bc0ed0e5ddbed23fcb9e5b8e304d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fe57ca6aaf17ed70477eba2d0a33d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f75227159364b4c88101d62c7d74fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d21c44e7a47868b5999f9e4a5a1a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c639d3bff7bb96566254213e819ec510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513028bb5f2a934d1d39c2699ac1c9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e03cef3f9480da6b76bff0001c2c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b048bb3f94748b98a91faa31788e9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a11963f4a0cf3e934ce6e092828bf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720f3d00f0379b9c5cd18ca587aa2de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe92b6e91aac804d98820c8e01901516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9039aa3c0fd9be127cdbc2438d9ce0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531b67ff25ca1176f9d12c9e3f2d7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e036ca0056190750a2b025975afffe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7080d468ce7bb4769ba0cd277bd1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a76cdb0957e624841b9beabf70878921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb08f6a9fae76762e56cb0c76ef5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1bdc314718d2ebc38d8e5fe5bab8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f58daf292d042fe1812dc9f0aabf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a9a5c2fad190cd005c3075e1272f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871632470f4c481847ce2bf10e31fce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1105a8bdeb3c65a11977585dc9e87d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc9fffd5e80393a41ad3abc01a316028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6faba956d15c58e3bacc50c6ff2f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b09ecc3a01cdd3beb98fd937602e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f37a31293704cb6de6324fcd0fb6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5c317423ed0068e97c2e997e9a90032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb39fcf1675205679f4227a0810f78433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d248c9c5d5b503320ea6ba4b82d4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa817e2f1f2ae11e94448b25e792bf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb067061b44e1bc1e008334c39a22636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1db2bd753e40cd8135d97b19c901ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b57f2e2c162129fed157a812db7d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96dda2c341a41de63212bce801115839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008d0caeada2387c880d3f54ef51e4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88b251d345c5403938b74ed745e86f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd288ace0a70f9b43ae599c67b6213c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdb8f01c8e8e991f6fc0fc230ee8bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae13419601d77a6ff3d1079c9a63e8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ea9441723ebefcc74bf370df4b18145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc8638d0809733c125581e0122956946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc0003b240d2caabe8ade8b9553b9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe5ec2e8b61d672514805bccbbfa8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92f4bd444791de404e0e952e893f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28013a46c0f01dcaab681ab5fdd051a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1add2dd057fc408a5e321fefd41073651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b19a1cffb1e4bd83e9f8b464c0acd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36685507c191137a68e82bdd9efffd6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156fab795745ce85ec759ca87499ada54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783ead03339742ab78cfdd8392d62c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42353454fbc7f69f81787a6cfb6745ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d35fd315106cf04e2ee95a247c743b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef2bd1c7ad2d07e00c1a644349a7fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8362e7400e4915336833db7d8668d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f4d6f2e15eb10a80c8c1468354ea760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c9a97f97ba98003be244b1934f9e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862b62a5b5ebc527c0d1e6a80f2aba562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbbcf4d6199eea1d5e2d5ecd45d2ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90470e2c6d93b67ce69f00968c262164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31e8240ffe48beb01f8c7669dbd22965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81012064d9e6571d90a052029c150ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9ca4d52772db0198e35040ea77a7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12776a1f575bc7d8f19bf1b3fb418d4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911354602c700fb5168a1b18c5b3827f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515a2763d171502c935749ff6a2d37e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9788c1fdcb9931dc58f54ac905eef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d24d1eb605e00fc04938b81e11f5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160d8796d8129a79970c709f480e95173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8f2361f30085ab2418b18f443d55e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5c2d40ccb1e28fb0c496a3af794ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36d7ee280d0a63a8fa2fd4550da8ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81e03c22b6f57680456edd64e1de3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a836e931bafc4b31d288046f46e4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f400253ad7ec328c80798f444935979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e85a4a72c06d62b137b880a433550c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443571ddec1e270253850376646e621f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4155370487f551acb9fad1f03ce0c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14a0cc1b485571e9a6ff61e055b87883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc529c31867c9fc68212f2421f7fb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f13f3d16d87165909eaf411228b9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed03e520c7de7b3af631855650a02a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca5b78b3bf9e4562eb748fb0cdc7f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb2c9002da9d49d4cad01b93a67ff288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa90bbc08b6d452fb4c452c068e64789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f852d3970dd47ec6aace920491312390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a98d2a55766609c2c27f61ff5720891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103be968d6d19bc3fc1e0202e4f99b1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b3820b04f3ebe371bd2e374bec79f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cb7ba07757a94219176ecbea422fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010b81ee0fcd7ac73e272855d92fa7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61960a8287681f5b5149115c535cb80196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a7567c3b3cf1ccba2478b1bde741297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ed4b97c5294adcb87046895d641aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083f599bfce84d79accc799f2dbebb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9d6bd2c4d8891bc899dec3173e817100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b1ba2590ef957e69c2025d34143b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c98e65c0fe6b58f602966281e1803102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd898518ffaabe11780152bb0144db3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70a6f44b4409cad80eb5fcebd68e7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7e06c957a92e237893342a60901a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60720547ce036175e171f30a30cb59d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fc5975e310c8106babbc4eaf58ace107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8d87176204226773fbbaed18fffad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeb5ce478fa12641a29cae78bbe4e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff390e931e84f696257ec9db8f1bcdf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85042eba4913b9253fc85cfa77915c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ce558e92368306632135b94f63f96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3b2c060bc0fa9065310841a199665113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d9d91cb9a468b274b7e55feef1f3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa48af9d28b9935d3c4dbeebd79e9b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ca0ff6db312cf76bc9e699c7bfe13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cbff192523b92e68ba5efb739995d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730db79a5866cd55a4e6c9e61bfd6f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de60b5e78f45539a46f0464d3dfe3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c2658bd1760742f820550bf71ef56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e900384759179a2dc7119814089278f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14771b2ea40ccc5844cceda5ef8f2317122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346af29c9712950b32457df693f3455123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa5a61f953586c9f407dd7d11efa9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886b592976f2194f2e7bf5d3bae98d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a88bd993fdbf76fffab75e6fd91dd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3a987033646303897236c90a7a62b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43501a8aa0e8f045e0a654c69b5b819128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a69e5336cb3d8f3116978aeeab84dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53a396414c32c874ee1a9692d9e810130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dda96ed24dd962a87c7cb4b299fa3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0ffcba38971c19c4cf63abb84a5c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbcd9596ca64328ad7a3b119e22f28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8a0be4069b7bffbd1e7a42e1b3c61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400490960adaed9e48e801346ec75dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e362247b7d635cc6725eb85e2b4f575136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fb571101590062fcef76ae52500c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787729faf38192cfa8751cb7136552b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9910c5ad9c80ba05fcc38be518f384d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b5b78cc924bad5aff23341cb0ef2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b28e2d22922591b7f071e323513cf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e628fc12b6ea6840865321906cc4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781360dee502b09be49207d34997247143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9005ac900c53f1657ae7f52082740144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349dde49443422739a1fd8b0f82941c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cd30705d25574e4bcfde66ba30410146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac63b659695ad8ab978aa2a9150d2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e219693ea98f52180d51fee5be9215148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36189d961aca9ef712d2bad1c8e81483149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84510e73a93a9d5fb793fcdb7bdee523150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a759d52895a06482a00bbb287b2d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a65f3d06568174a2bddbd124cb59a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b60903c93eea1e1b5767b249da130153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b512c893080cc1b93a4ef63a07adbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc84297d5e3dc62bfc1202ccb6c1c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f243b944364c7b562f05884159313156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd68deb0a87edea75e81b538f29e5ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b34d699ded596b9ab9a64aa765c97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb75c9f95cbdf59941881638317f71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a34765a727b084f50880f05916858160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714f7ff3b07839924a31ea9c52ccce3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b172dac1ca4284bd842fb4ee1014c6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01504517414fd31735917fb537e62b3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbfe70ebe10d0db126e1984d7c835c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e266dce8f29883f4256c4fba398c03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654777ebfa0182846adac922023843e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b4eb798ad812f67ac9fb4e9f26d83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d88e0a7c5f77fe59d775f3a1f93ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979a6015839e07c5ebe5cc080da8ff5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3c69138e4ab125d6e958665b9e04f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201df5309c60897b61475163354640ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36383f31903838e92817988fbad6704b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52f0afe4e2dd97be23b87591e9b026173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f80dbab660285160bfbf78e1442b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6aa7554ab7af4f69b21a8854140b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198d4c28b708b6467f890272c98b906176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8367bc5d8f0207f0955ef6968886f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77575880d6fc0accb6f01d1da7147e7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca47c73390ab38efffedb1aa6baaaf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e01a0d27b06ffb5b1c7e622ed66d2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8718065fb8d0512852603fd89e21f91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67190059fb825c665cbe5284963313ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6bf8ac2b133324245dd9965e2593f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f5bf910027b093e34ccb99e074ddb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c2deb6aa9b0bdc87c795b29791030185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae5938f33903bfd79bc08f891ccb58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f12e4666c6c1eef16672c9488b88d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d2761832007269c9ad80f0037db16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50faeba72e61ff1670cf4dce8c60a8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eed2943e06ea6f83beee78278b2e53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab2cc4a06fe52611efd7bde245694191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cd6f2bcb0d43be2b7529c1307e31e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb37522f7808286ba45d89ce5af097c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c2fc200aecb25be0e06c5bba45e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b18f7f79014297ad8e65c548c8e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d51a5fa2d364208f3a09e41d41410196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebc9dfd7b17fdd3015704a7af5668a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267ec29d0c22389499799e245fa9169198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276adbf59df7a41c6ccd9be978256f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39d23f81dc5dc9fc6bc387a9f542ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f5f84f6a9ecd4c820f3da286d6e67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94786b7ff981cddf3f0acdf4321f2c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae79db8adaf00414bae6d9821097f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195636a14308cdbaf6e7421a40d2e9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ef05d245bbc49b624e7b0d72b8017205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026023bf2cf9649222878c1d6d3ad943206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113aae4d4c76dba94ea12cc807d181d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e6d1caf6627b595572640b31e71d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f058625c4a2fd0426044d31ccfc84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322a72a9af7b196f537313f7c6692ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508e5fca5b7a42eda7a103ea959f319211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27ce95d3b5499f91c2c46634ba83aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dac593b244f6ce7751e795107612a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6586cb609022555a758e828b0bdd3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed910f7bd54b70f7681d781df925138b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bcf94c2c56d2151ba2262da17991e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b081d279b60d64739fbddbb68a055217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542daea43eaf4da50a9c43fe004ea342218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff61830c4dc621684cf621c2f98d0e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7caa3a6252dd9ed145666b401d89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fcb25bfbe3be378a6d2c190e826e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f507f67ad5a4362a4759fbea2bbc2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff47bcaf6e0f6b5f08eaf5b30e60df5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebd5a416944528982c2ce4358f27c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba3e7309f2d23998cfb7b72fc0ac44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9821c05956af0b7e0c53a8d867b4ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a33c5a95b63eff86c3b8235217d05e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da659f6ee9c8b72afa6944dcd0794de1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769f12a7ee5a083751bad65536e082c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69960305b1d03cf672b66f0b59e17e19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243d05ed31592c1b5dbc59a30f9346d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8990a4ad4e50e598636f44cbd616c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5873243bc22f4d9762fd2405d53dd85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb82a32a1993e03126976415260b84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66c34d62e1183df046477db663df6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d033296008a489c353352c2ad0dcc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54933ecec794ed69884e4f5c0816e37d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4140d5792c078b0c6be5af2140e01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2148ecc3d0e083ce5e7faca958313d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49e654cd6ee98e64c2084142af8f80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08dbce90f0d2b7d5f5d48f9d865c19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da4bd17f6752c26b582de3041dee74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473dd99e65c87063c6957cbe8e36715243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8a5e42efe0e467cd106ce8be3bd7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c8579e86f29b87ad15701684e636a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb318417a70cbb14a1c771a7ebb963d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e4e91899ec28bc879863e0deca45b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e94f93003a5053d84a42bc184a1fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d15b15fe85c0312d8b960e2f12097249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a42f0ceabf54e5aacdcaef205603e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25188c5965c3d417ee84066dd861c11c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec9d256da3f99390b73ea54d7a8812252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c64975a4b650d50df3f311870b39c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c69d0554cac26ea9599a18d191e56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0b8b5b62c5aa03e939cb873fae61d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbb80824237636698d032c3bbffa9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e8653566474c1d587dc101ae291b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef74614ea342bd4c2de19c91544ec2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21015998b40cb9ef3610674a1b7c1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd164b166aea3ee44df5cc93702d43d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff34e99e781d88b62116d0acab4e82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a84958f1fcdab0d35223f50aca48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd4bf05fc319fbf0807580dbd59c54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eb8c5158ad6361a0294fda87d2d08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dea29715477e1493205a0174bdbf71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eeb3fc2ad8e36c024a815c7b3eeaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae38d33fefe8d8d8e640a8ad6fdf9cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fee40c49eca23b2f7baff08d45d48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a9135ca123b55a556a0d2bf4fabba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e91c770a4a13d30f43718814701007270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66266c56b0a14e54f872c0adb35d753e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc51e0aca6f66ab8e551716ed51ef7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d629c3b14ea492c357da07e83580b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d49726c260532cd84d6bcc57e6561274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7977cba90fc7fdcb880984ed300dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e651f207ab8b23cec008864e7cdc33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774d02f46dd29e974dade6d8f86205c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a545eac0d1273c98e3ffaabbfd100b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b2d2053f7bbc076c2cc12764b75d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d288d1364bce7cedc3e47c19858dc98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5f6260b8986a04d1b2da38dc38c68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb395b04e0460c6f1b436aa372a490282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2881ef35773d12a9908ff89ea7aa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa23b49b453676e98e409e4c066e2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c50e2b09466c7141b2da9b45f9a99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c10dee74bb03236e311dda9cfaab1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a150c1b06b7940ad74c8a926f7c6c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725dcf65e07edb4a631599e2290eebd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab45be54a72b7b773755c57200a022c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e66f3be9ae7b29f0faee19414fec5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9031ed86166445987061f3f26c003b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7524ea9f373d364820e134299fcc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c5aa5142d618957fecbe9189cb2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a76ceaca8201152a8dc4550f21bbe6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093ee5e52cb924f20ba3a796c0c8cc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ba3c01d10e4196616674c5f220e41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275db8880db3ff41d13443026238abe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dcdc650e5ffc69c59ae9c4dff7d12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b26f8273520c0572fe30916b1a1751299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab68dbd22648c1da4a95eac990ddbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4450af8ec1c9b5f7a7645fadee15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b48c1b60c133e118ccb0572c1e4d4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600fa985c59a8e91c44ff4482dbfa08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bb5cbccdaf39f7e1442eb5ec66ab1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aef1bda8edde1916a22e59c84403a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8e33e0408e0c505c18885c48415c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8534c702ae8ab261c88cf5887448e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdc913e88232bfe87e60456249bb78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fa7d4bdd104a5d899e1a91169bda1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd215d0287e51bb524997b0862241dfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344629ae289f8e39e3cc993860d29f40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce462898427b8c381762d2511ebc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446918196c12f8b5e8389476cdd2895313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f81470759a31b762f9d1849985fcf1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abca9b0da0388696d57673ec4d28e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb344e467a2662785d574d78bba863b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ba8798df6f14e9c282cb124000468317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63ba6816e09635b8bcd2cbb3017fe8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406425f5aabfe538b255686c289ae3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7757cf8223517685ed7c3221c653ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c59d39cf6cd2d7924c9716e4f0525321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2351e95c4c0aca1e3783c2ab04c04c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee2441d35ac180ef245506957e9d0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9f6bccd0854947119c63e13c5d9ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964da828ecceb84b0a98c7c8d8d4d9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398c0f27c5d5e22bc895588fed9b03a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf97a8dfcfcfacd77938137e6a7fd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1e1cb177088a43c56738c4683dcf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28e825f65a54263524f7e837ff4f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f62a2fb79c485954f932610f64188330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea68e6f9eff24d38e24057f8bf2f4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117286c680954df7f0784bd8a4a4cc70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caa627c66e6eb7a4310a404bd0638a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e10af931ad97546720f39e6f039292334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061033a12a855ee5c8fe269ce51951c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b2b1d83d73f23d378baae2bcf30b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e280df92c514c0fc972b551ff088724337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827d064af63db4c31fcfe328fe82c7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225807a00f6aa04071c5d681081606f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33760be8996aadfde8aaadebd527c54d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402b8d75b8123416b3828eec85e56b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80650d2af5c43874fad11006ac9d55f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89040e012deee224233a03455254634a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393d96c818ffad36a16e860f045cee8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabb4d31e6a12e73b62074b8bbfec8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b57c931ca719d9d7341ea9d5601598346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012ba9889c2813f7ebe79864f434441347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379f8c914e48b754f979b2d8ea8fb5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43bb7062e5c1a6ffd2ef213bedb62f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13951895f0726212239c43bf5c105d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc8624727b9f03c3d8f25389845abc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef22d3a2d192ff71d0c69d0c0540d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e0f841f2879dbb0cc62596f7582bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ef417073d182a51a79d87c92dc65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52da5e39376f2beaca0336d6aa0dee6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16999931c23131873960bf567496f0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eb8a19056009acd2f759cc062bb04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414562befe026d064db9fb80f5a5b29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a1e9971486d809ab950846f962205359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a2f49311a4ffe0bd57e4e58287111360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b452f65d632742e8dfdfe5599d84a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a4848278ad9ba982afa7780ce5c0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d371c1ce6da5ba3464894fd067d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f5fad24d2a787ec762749b5c8f60e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823fa8b4be5b8b42342eb148ed2fd17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e50de79744577d74532f8dbe2010c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c4ea2a6886acfbcdf909fe34f4c82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934f2c4f402ada8e0743efbce455e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e78cc2e54e5b29c8670d06bbc54320369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945e12ecdde0fc3f8806b55ccf7e21a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acfcd2fc9b920adcc598e7407b7a49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ffb4e8b50ccab31bd0481865c0ba3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d0c533b5c308413da059d566bfbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845951cd80825c721e53ce860629e09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0a49ade7f09bf3079973611a22720375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297dad505e679e26bed2d554ec1ff91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab04148d46d509b71fd8d82d05c4f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052a35555e5e9a4d5060f3a71e0ee85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff139ae928893dd233f841076bdb2292379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc4250c53fc1b6823bfc46d04f0fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4529cf90a9b193ced1da8e7fc13fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf3cecee6cbf120cd6d9d664d0575c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b979283415e673325992a64c60328383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586026a785ce8947dc652dabf02c20f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af993a30a05ebfd1e510409e6d7333a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b612003e0f9738a36eed5f88535a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931b61efb7db9ba8fc70f6742940154387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c7bc943a428edd90ac6166970b978388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ee674e3b8de9cb2a9793a39373b71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab78bc589129b0f4ac32fa12eb4e81c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eb674b891a6a2fd38bd2f2369d0dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79b1a328223302aa74ec03ebfd3027392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db22df0426b320052ec2fc35cdef72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5fa12a8bffed374c0d2c8bf3ff566394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51385be99fec8c0fa6b8a93a2e48a2cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7d8620f3839d424498bcdea421d4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2be0df5f8510a3d6d4e99d76d5cdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a20fe8d98aa708e7fbc78816c02d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf6f2293edb979c4c3aa3bd7a00281399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ef39d8c6f59039df27e3f6d6cbf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91464977814f63b23feada22ad2fd049401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0956b2a2fb66bce6c3f825ec8de383402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded657bfaee0b072847e2ae54867e891403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486d773df40a26e9813116439a35387404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd5dfc1d2c2433b102a7e5a876f361405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a00a5292ffcc74693c2f75f896fa0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766a0de85cbe7d02106297f6e356f8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c4aa57a808575307a04c4c645ec19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1d65a8ec5bb93fe37e096d48a10f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4911378be8b5c23a624d12c787969410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1f0bafbe50ce1d6ee62e70cd430b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12bf96725b47110e99f09dfb20f90c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e222e525c3de703b9e0ebd5e8982cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad406df631f7b042501a557a111e86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cdf0998c6fdaef065dc295e4b3379415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807f566d1f28f18447c360a1c2e90c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5103f6dd82085a6cbe50da7128adf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b38737e00cba1119329bf4566ed88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0d1beb50cd0b10ad7ffc2684a5b73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db50ef40f8fc05eaee6f09949b26439420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a848a7dd86ee435c3824c48a14460421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aea40245fcdc1c009a1d34c8f5637422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ae59fcdbb8d6b0026adb736af0d5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1ae906bf7c9d6ccf2c1e0fc3e3d61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bbc3647cec20464814ae2961fabcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea197c758ec4003e3d3447905cd5f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0104e30087327ccbab043b5cceb2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a0b49cca63330799ce191c3286cfc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893280cfb19b2b9e956ac43911cc6a98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6c3dad29f598c90733772557cb865430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0ec034f44bf71e6973b26773709e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e6aa40e586c6a690cad8706ec2e90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafccd3aeea806b94e1db9f1826e65a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7463db2566fa29262f8321d9d038a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daefe049ca3537d622f5ea86ce1db82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a0ef030f669a60260b54abf42ccd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283897adba072b9075933def02cec893437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f07c8397fde0052393fa9ca958c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891cc7f59ea2415a1fc7e75dc87cfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048313c90939f19a60e6a6e9987e84cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce18e2c1859b62546687c9cbce3224441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe98bdaf654f090ae31bfc1d4bd167442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294faeafb0f0cf1e107f26e676281a6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84743be6dc5af4ee049dcb94b3be997c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91084699f9340f2dd3fc1e01159e16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23582536bb09d22de9565461e8d4c0a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27026de443bfaf2487b7942d140e24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa29b8d44eeb306d5b8c0a12f060eef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae12db06052b31fd480dc95bb6aa5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15dc8689f1c2281c7e588c32867ae4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1105b707dcb132feb855ae1b1b7ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13f300c0e75cfb522d083113d90d5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7cac941a37aad685057fe07d8d269453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444e33abcf8e9d88fd4d061b3de65d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd28c84347fcf000a3a7192252d176455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e78fc01f7c99f290edcdc77d1f9f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad5e514bef65aa020eca0ef6b97e7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6bd2e18d964788c9bf75dc5e6e3b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1682a2c915247bc30e3cf8c3535130c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dae6aba16eb9935dfcf3fe7cc455f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1864d0e161103ebd78044bf4c551f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48256c2ed29314348cc2d8782bcd0d72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2939621317071723479617ebb3a4dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2eada0076cf0eed6e072ad839530464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035ee270c0d752973552001482d5430465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4207fa02cfd8a3811d13a638d47a95e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c208bb72bf3d67f3f1d54ce5d4d92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaf073197f75e562f40366b98ef892468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d4d75f547156f3cb14a542d57f68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff8b75f296c45622541663d80b522d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea7585212586ffb6877cc5f819042a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408f4890ad8e82661d2adfcf21415a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793c897bee8600957528dab72604679473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada50c0eb819ab73b276867c0a9a0db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b172ce52eb489f08a179f83304ffb7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a63292cca550db28267a6ff8d3e3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d630669861e9cceda409018055da701477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b04d24cbdf59a80ea46e23b19fa1e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3386867fa0885b8b940cea12ceb9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbcd818b4ae8cc52265144b806c16e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799fb4b8393e20659e186f2169ffe10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bce87fe68a99f0ba934c7ce90ecb8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a1f07a144c3aa13cae6c5e3a04741483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e9a153d40f9c66745e7dd42a50ebd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5f776bdddfceb93bef8719d2e8b14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c090906a268947035c70f5cc504bc75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb19e334f76a70e3aa2c4a79a9e695487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651c77776d4d3bc216b1f404fd1dfe7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793bc342d83fe1fed5471c34e61d88f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58503fad2af6d5316544271479abdf5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42daec38f8a98cf15505c597fcfb16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c034cc93683c7447dfe7f2365f403492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e50874d870adeea2aa64b368cb1cf7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a22a1bc6e49da58070ae29b74329494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f6915dd9c57ba17357bd88a9568bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b305331deb9288394f5ee765e3165b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30b6cfb3085199eb0a3e362834e2d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3e46d2bb59c2cef0baa783a2879ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b69193aa154bfdd5e0d1c18d0494ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836fa84b0b37757b923c21b928a239500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af90da6fb60212eb71318c3da343b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4787e6c2751f8319e0ec252a035ef70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb88417e64579a1ecbd58c2f33c290503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6981b703f07ba7fb49961f78a67d67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debaae48bda410eeb9397d4847259f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bce9c1cbf8620ecc72f5785cb037a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e26fc9314c7ddfdceb15d13c811b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26db2f1fa8d854a40cb1187d88db08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076fbb1f1b4eb9b8ff24c1f171cf4a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d806d60c9f8e58f66fa5b8152eff3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62535e3a2896a639291b64cc870ba500511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9d864a17dc098aa15e101de632bd5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668a66f34b9f3fb7b57310c3d2b720513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e0b2098b0ccd7c57222835a1c3e0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b0e7156b7a9f8cf5b1e4b3dd4344515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23ea5222bdd102a0a8d93d1d69a602516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bc257048a6c00db7590ade24fe89a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9da6861982a5736019a6ffc5ae55d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca494a1c84a948194468bbbc6c1e04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba1da2a91d676e6d21c90d2ae88470520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200724e2bf0b28099ca1eab91289a796521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81275592402625df7a4571cacd0b1899522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49245c8fd6f801ea2fc18c390f0a3281523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576c86493878a30d0c392218a85814c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0667e6b338952ed873000620b9c81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc577bc654805b877a1344867d1a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03223a7f0dfc48b6830ed0052314d288527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6c154074fdd4f46dd7eed35d645a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65a4dd608f65291356856fcebe58c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a2c426c3223411ff22319ffb7f515530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997ad59e311027b083c0b968587fb38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72062666737ffe1d675463a622f9c91f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79d26dc6bf99476783c9b99dc9a5ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24b173d5264ceb396e342cda1f69e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dfadafb3f1382d1e3271134f038d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2bfea03c6d4072d3cfa41e2036976536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25694cd2f4d77416270c25b223779793537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b53fdc2c701ad02573322ba35b0e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185af6fc872f1f1cd03a2bc008c30648539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725e85481f6fc170714dc4f01998999540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f5f4bc3988ae49162bf78041deec2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb6b3135b7c9f2dfcf9b7b0e2a7d73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a125b131da2624feb28f50b705d32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6817dda795a279809e64bd5bbff84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df8e57858e819343ef725c34bcff38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925a80b43764f75eb9313a47251e959546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6f5d2d42a9971f9382bb4b12f7ebc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2163adc5491cc1b636de7d24f9c1af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7783187db8a139c66732abb177b07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e67032f7c38d756d0afb1fd451a57e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c9f02dbf4367f9699a44f13b07fde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405243f4a520f912dcade66c4d71778552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866dbe96b541d95d39b7d5710e1a41c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77c2f85d9ece976d23f5252a655465554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024ccee92592f92a2129a5ba6b71e35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4696eaaf2ed7b3769cee3643efbeb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69253935c0ce4c65e0c82ff160fd85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90fff4de3f4b633484ee64bcc047e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5171fe2a0a8f6e517af8d3f2553f08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813587589a60d5e900cb538b351390d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c1fef19af9d453c21db45491adebe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64163fcbacf4b16dc812eb802795520e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d11a2d7960bc0f5fbeb3e72e72461563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e25e7f5b62da857975c34c6666a3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c07d62966e939ef3127ec3309cc33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1929612e5bde9aaa34bd3f04d5d3d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed45f045bbb3f60f067cb0ee737007567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5fa3a8cac46caa73def5faf637cc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e423dcedfea3ea8a5b016178d3ab8d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed0c14047b5b39ac91ea8071329542570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163145739290ae33a6849327492b6b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eca5a83128a5d4bd8500bbd2a658d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2c9854cfcae972c211d78ac3a6e87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b84ec6c63f2eafdabc4b8cbad079574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d17a20f714ed42d35192bcdb89eba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797bc2215fd4f803d51ba7839dbbd96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf050bb88c04ae42345871bc76455435577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84973d8611a91f837b94960fd6a61a9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f9912bd08029881070af6ea18f2ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d289aae2987a23b327a6c1636a14c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a0dee78611a147ffbaa1b6baf0ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15955dda4b3bce692b30681c5a92c624582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c311e533d4e9bf1616a0472da42efd9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f671fee847e66dfb488222e3a79c2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7963245fb0d5b3ea2988e380c8606585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af811c0b348b1322a1fa889eb44dc5cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eeae0bffe0274083c70f05c3260fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f9a5a21954dfe28563d198b8104a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c50738ab69904e6effa853a98dd7b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d6ff5a279b36e32f8dcf8da63f8b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fada38fd11173dacbf4fdaea29083591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0b41a8edf4637007e1835314b24e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eb4e15799e77767ee42ade315ec6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a347b4aebf63605db3a4dd5e11f69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba780ad9c750bfd5970d1403c2b921595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6fe70058da7002b17305b40145661596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3f417fa32672456bae1489b837185597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca20e99ffc307a60786942479fb2ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1c94abd017e3904dc33ff44e84cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905a4199ac73254b7b76315df25d1e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794a164492dcea2258655b7604aa946601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b87451c369ab558d60fcb76f00f5d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad079fbbfbee00eecd09ca61ba047a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5b2ee0f268635303c3e2dede938b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121ba9ae9df6f044baa052ba1c83e22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc23f13a2c10ccd35bcb85f153b952606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662e52b47b5c526f6308fc74d173051607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f035baa5b366379aef4cc90fd135a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013dd210b8cf21b62d4db82ecb57b1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa4ff1c820683fc07332e19b2c5277610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804247932f0cb28e25ce0bf45a02c6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6162447ee68e1415f5a97772b048f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545bdde21dfcc920180a6fb01c308bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d429e9a7abe0e71887370a369f62fd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728bb830a6f94d3265eed8e28685cf7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43266f6fa0f2ab02e4d57d6acc3eb9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aee0c92ed85bc6bb1fec22c877e87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829f3a5f5ddd333e36bfd5ed3e5db57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c852892a6daf654f2efdd707cfa10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d526a5dbf86bc66de176a4d78f175620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a21255234e520fb970654614285150621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef16ab2319eaa79f734d1804a4597ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79cc16bd67b54e21a67ebe1e42982a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30764375e7d5b74745ad9ccec078b0e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8d8613d82412fd13da99340a1d3aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e13ece487addd49b40ddef2368353e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce7d14f656cafd84a98fa2b78296bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f25a1f86173127b69356233f9bd4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87209e2a579a402544cf6a7b5780cc2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e98761f5026688d0a4080796352277630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fd82dea8daa41fa8dc1d33c370526631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc190d6f0061b6a1d4dc7df613b464632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faefee1a50ad8e94ddad383d339ac3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f000ac84341d91b572d3683fec78be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e016a97a195b43ed535f7144961610635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef304626be06caf8074620e0eeb94fed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4d811e286af301b5a7ca7f045ca01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27b295d59ac44b7f9e6bc1d48853e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07518dae89848cfd875ad651a54aa72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd075b6ff83f46daa8d718498df186640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece12f2b3ad15c604512c3eb71c9d91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beda48a3e02b5e677f47b37cb82bad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714ed7ec46b1746538ccfb4ddf00688643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba21f718e30639ab377fde51180d738644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feaea4dee181aeff49b16845bacba8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373644df6272b895ca83eeb7ea50737646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527bc13813c2165734b2e3a8d37f5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb3e9a35efdb851c123c46ae57a0ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5b373901a575393cac9de1388e6b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08af0b111e9bdbb0c3ddc724ce042e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08054769c0cdaf0ab270bcf8cc1dea8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540b0b4a9c258207f237aaadef2ae75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8609510dc99e98c0903df8453735385653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f943f44f6f699ae441e58838697bacd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70f23fb94161ad7b37e121f4410520655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ec9aa9a574cf2da0659d6a4a19b15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95a716be9f3c41d9df9ffe26e9976e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de5df8740ad622fa23e453ef269696658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35312cdb424d2bbafc5fca1345a2a691659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511fce98ae64753ae51f14ae5542b6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53cbd74cfacbe897ef3d7d913dd4d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8da1a90732d0dc314beaa5df8ac2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193bafe1f866a5a61aed2fe80f6ad39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16336e095d775cfe74038583ff491352664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32387e628dcdf890f79ed9539a1fa261665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c4dbcdbbe97b47d3de6cf9a3d4f61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce5fb533ff68f8ab82c0940263c90b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aa5954fb84e0f60eaccfc0906ff80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d62b7669c5183610c68336c3e47c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14f6cadb0a1923b265c05328e43ef0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3efe0cf2d43aba77dbd534197737bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc5f5981d6a6e540367bdac315801f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145615c867a933ce8636b8c4e43da9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92864996d2bed7c150794fe18914b0db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d64e74ab9b5db77a345ee912d02fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e77135efa67e203837a0f0e3684044676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e6587a303d5342a6d13c8b1f96755677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216789008e7c5724870f00b61c9fe2cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92d12950753608094d926660c3f352679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686871ecab2d6cefeb7d5133d83b1573680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab936463fb30e917deb84e9ac95565e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f011302e63cbb25dfebe9f19e41fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e5e595b4296ec6488c141d74794e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560031555bfa82917384a9700596d8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4b4d7d9a2810a44f7a724a21f5645685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb23bc584ea983df8a31ed9cdbf8b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01037098483eec51cb80f2eed53256bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383ce73a2f89687ba0e850974c88d54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864da023d9eac942ccdfbcfefb91e081689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf382d5497d102eba4877388d54473f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467ab02160b4ddf295bd71e20a8a6d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba19d4b1116d6b6e3e50c9884bb9cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7d7df7fccfb3b82e867f635503da6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf90a07be2991d45c28e7f8503061c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7248c0707c8d53b7ea1fb2fdf834313695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743d0d711e47742ab05745e110ee67e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f72ad85d3e6c9615f1dd35ff67606697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7293216a61eaee2a926dd0933ef565e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd57f12a265ac4dc86b677f23283f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01d3d60629cac9a782b9a3b8d2ef03700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab80bb0f7be72de36c1a70720c70183701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29ff6ee46e703656b69118e63ad5d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b226fb6f2e2f76613ff749732284612703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc591c074a1adf899b8148b9754cf7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f40f30faa4ffd096883331090e856705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aafb3205cc5117609dfc1400e70b96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabacc10ab3d18a734d06d1777873728707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827af7409c0785fa7f6bda75aa429a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be424c2210a9b4b11ce7adff7d84aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16056fd939d12db976054dc786ab59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0f94cfe93d23fb42131d5b975189e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252db426439a3fc65a346a704c1489712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caf517681524a3fbdc8c9bbcba85d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4db760b2785d86a7acc290dabb4da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56baa6fc1fc7b0e84516bc6ae8639df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5635ae12a5670ba08ef8d71d91582716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc95d5363a9ca3b9ae450c82a309442717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462a0b6daeb27c8c7280bbcaa910295718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548ef7202f26eb550000f98a7e4bd4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1bd8e408f92bd5ff919f082313712720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb381bfc08db101f621a0a069d0ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860a076014dc9d0a6264085d9a19a21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05809bf5e0c80a2cff175f589f216ba5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330257096a186371c01d38ee602f475724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff846f8a422e0f68c68bc488518696725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a10e9f153ecc518198151ba1b7fb3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a0d352755382901f64a680e07b094727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4055f2e793d1428998541effe3e6184728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4499bc5f8461c4bafdbc357d2f05c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe23dabb9f610f08ecdd1cbe843c44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db04b217ccc0992d9f01c7173687139731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ba23f0716394af7cc69ab9776fdc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe48553f4edad44269142ff8949022733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef46d971311189c4abb212504fea1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c08a960376886855ebc201ea64a2ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a98d0ade623f24730c85ca2d26a6ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e6ee7550f0916436e4b3cd23ecd56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530fb5f8089c5f4fcf2301461c014d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe534bc7f007db6da2fdd583b0f5b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf28a6fb137f76c41c9f516518f7ebd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c69ddafccc0e0269200b3e23b328741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200337538639e09830c909949506b39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0adf3bb1ebaf3fef94515b353cb2e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12a465be65763c4f2ba7456db8091744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b436a61f606a471f054eb320d4a6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f390417931391ce9aac3a52905009746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732d6a699a0fc79fcb9d8eab87cb7db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345632c8fab7892ca273c08eca73788748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785ec11fb7f2f5385296d24e84a9606749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f525517ee2623defad66a1d63fc4f9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53f20e8dc7fea291e9a5af2b78f031751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff30cf8fbff35a2c6218b47450e30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32404ebebf5b0931522982dfaad3c07c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cc41678888d19eebde4514fc4fb9a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c62a3b077a128bf949ebb1461224755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f8ebb0dc6417afeac4d23e0313f21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910f057af767d20a9b4f6807e919eb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c693426936681b5ab0849ec779d5aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702285aeb028498e742146d7ba5d52d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95550b48eaa76fb0cc96b3e2e944c8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe668ca8692ce563087ae5e206f5e612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f2cc7fce7965df3dd4ac4158eacbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864cc4ca8364b9e445446451c0123e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2ae4c1c26d69568e153e966dfdaac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8057d85abbba6f87ce12f7fb8cafef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaac4c9894eba7548dff6f82d07b327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab72d84cc3bac6da623bbdc18187c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be1598bc88be2828e95cc3e24d4baf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed224a21834a478b0bc821825e06315510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb37290f2520676730833e76030fc6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4ef49c22a48024143cc81434a79c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c4fbdcb916b1b7e3ac9ef3e26b8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee0750388a0edb5c62978243e745914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c86e7ba4c44f11de0e537ef6e1b7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decdb4656052343dbe4087cc87b568716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aba16c2dd3292ca074b996c95a50c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395f58eb5ca76459e7c81c930c7653a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60959d83cafc5b2aecdce4102fdb2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664ab362abc04b4a7c823258bb8cb6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7befff4eab76d4bdaf2cc79de7f14e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6db092b2e36aa9e2d62ccd10dcc8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed8a70e3074c8f13cbcfd9821a930723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e2d5548e30f45e0d998ce79c03bae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5ad4e9ff600f51e2fbe3d2bf3325325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6bc9bcb02f6e5b2c30cfd8a91bdd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293756206c01efba8df0c553b1322e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c3f2383d336e33ce103558bfc608628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972d1a5e5c09945f3f9002e2e7f658629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc3331fee1a73b33dec11872519ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aefa21cd29408708426a87e64b831731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d095e7d64982e215d30a4fc748f8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aa64c212bdc000e36e8cad9edb92733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65126b51124aaeb7e8f8a701fafab5ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7750559d1554e0f4343c8c679cbaa235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a90b0d59b5ab81f2b16f7bec646436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3a7604c121cdfa475d83eba1c577c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c44993beca8d3f92f4f68f34ffa938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b73dd110a8f92f3ac92d5b9ba623eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b348f3ee94b9c455aa4743293fcefa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78548d619bef88f7a354d79555ea2a1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3f9a33014a498d31d240bb90ecc9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce5051296a3fc2f367324da0e8400043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eea0de943802e246e9b2f5f686d5ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0192b5ad29804e5389db88ef4e40f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fe8491bf2128852756757b4efea8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602d497d5b26852c31c55f2710b224547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457a4aa4eac3734df9117550a38433d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc0b32044f1ca72040053973f7c69c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d883f136f7115e7bc16c81b1c12cd9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208f950c7962f4081512d9c10b6aeb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ffcd3959d0c8b4d0b5855ff1d4ea352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ebce287293e60aa06ce252e559bb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cc7a23e76bec3c1e54936491031bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650bec89b9de041fbb4e89ebdf2e45355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390483d0f9b95579dd2a556bbdddc5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8a756e4a165b4e0b1fcd6ddc7806757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fcf74101341e2e843793dd089f4cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e528470c949c492b97e0bf758b3d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d07b8e467021ba0f4c1c6be9b8744360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1351d90fd28790becf1b33d27801c6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14078db8fa4eec2b3cdace4f042b2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ba7959a236db6d61fc5b5af14b08a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccce6de637c5153e369e11b61532ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88338e4862c17d77c693a99ee88241c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caf43aabb8495414feb72955f2223a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed762f3af0c4be6dc96571edd9d33a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317d17c6191461ea299c7ae0756256268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff559d81c7cd9bcea91eaab76ff8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999364501985b8f92dde38637734a71d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04897be1b91e83472d676166da98b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d9baef268b03631d82cf92921d74b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4d01774a39c595777dbeef60eb36e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916946bc9a105451c12a6c7ac5d48ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338b5d19932e5ecaf8dfe5641c0123675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce272feb96e12c2ec194b2ec99b6a2aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f7e50fc884d1574f1b0d8a8751c4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526905d7584eb8c183bdd2f14a2fb40178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f269a16af263dabad092e0263722d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d65db1fe554f6c315190a50aae70e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91e17e7b4e381c0f64c7f4cbf83fd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b4bc77efe95f53e61956822e3bb7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3437fca4440fba6eed6b61a335d2fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e24b457c2140d7af3de97c10453a3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302015a0b84aad9649a4225f1f8823185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7486b2ee8725711321a7a3c432ea0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145c49d11142d3b3adc662d1771d22687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f102a47d396dd8784d0ba75f3093688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e207aefe0f03a0bd501fde2001c86e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a227c5cde7b5c9707b22f1bfc2aadc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf94eab8f5a900caddc6cca4f5e5aa891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4ec0dc6bda4e3f67da6691d30607892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679cf70549e90002866c69794c500e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8332e48748120bdf61f03e86e00ac094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b507085b28968606b2888924fcbceca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23d6c5fe42642a3289d28238ed0e9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762353c6a4d0df1d4e011356ab8cbfa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba07295a98bf8ec0bbaa2ecd58435898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3e9e9cce2bf5d543b59932accd96699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e9a7fa8c43859a0a494856149643f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c968b4b31bc6afeee4ee30b4e82e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462066f1424debe3ec9bde456af5c034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec56a1760a7bf02437a5cf44eff6b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a82f78a6d257cedfe86a9569d59fa5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4831a829a5dbb1aa4c1059810a8f8c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917e43bad81eeab1a04a1acb4912b96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a51fc3f930dfb6c7ef1a3f68710cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94438318d528dbb97bef4221e618010d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1ea09c5b202f03a88be1b19f3e3c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fbdfb9473d7487be22330a0e29f3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084f9ba2cabccfd2bf1d10d56145cac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676abdf1a4803bd457b12325c04d85d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa162973b3c1ba074aa00b251c22536b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095ef682a44b240a37ec6ad1f2dadd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0828eb9b928c45e4c1cce9b266224e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d440b3c4ef7b3de1dd3a418782e1974116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471dedbef6c94e3b0fd2864b8f96c29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec344c164cd0b390bc06184596de5e6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5364e61c4642861e7a708a4b4a33aa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d8d138d12886595a83e7d9f84ab6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3938b0be6c7cf52ccab18e23bae90a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc526b4063ed216464333dc7b084794122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b524312789b5bcc0c082c1b3cce3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5dcf1710c31d24f25acc9bda7e978124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b2b3d8a04b33fc3d9281e200f5c89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978c3ec435fc46ac04637875d2e16ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4c1e3147dfe80d5ec82cae681b8ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d2742b84725f8c7a9c43dfac3ec7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774ed9dddb334cf2181cca6d19452b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7ca322cbf4d254a1148970089ff4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f59234d3d05d8e799abedb42703d76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e0fc8cfd32643d19c880a4eec24da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750eb1a181cded1ec38e150ec29066b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84f081ffcb902bf08968856616cfc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d29569c0168bd59aed3dc00212ca07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250b2638d739b5e7d146bcc96bbbbe7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5987487b1aee3d88a731e714d62b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd63cf9a6aa084779d3562387832f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f541784b9d47cb9edcadf2e9660b559139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a7f9d12c52a36f490c5ebe0dec12b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a893a3f06ad4a4ced3b4246f1fd57f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c6ee17f1cc6208ee47c9a3b3a695f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ebf14d2859734379e1a505b30a4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4896cd077987b96071d8d162e5fed5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b3cbaaa1f1b4391c7e1d3b27f0ff3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7531147a0a2c03cfb5bcac64feab9a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812ab20d7b4ebdca34eb848644bb4b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debd0616409c505b1650a47baacc063148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57724e24f1b1953b5fce0eb254e05b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2f0bbd3842a9ceacf784e0c3f44d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b460452fdc431cafe5aa1ae3026bf0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f41929ae7171ddccf4a0deb8d7251152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26927b4f87d37a6cfab291ad3c6735153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca987ff49ff9bde7b1e9157427e0ec1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd21c6cc2707f27c96e30be8609453155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46bfa3a46b60bf16758ae0e5039496156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d208cad53ece95953631f102854213157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93089a594cfd5704b8c6b8c95bc294e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4a8e94a55fa738912c7e8ae2662bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70eec26cb21df36d7609d7612028cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342c0e7ed9c340b128c8667d033efe3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8e5f6f868dadd84d72e4f9551998f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79889dc56c6ee1a0ee584cf522e84b46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f29cf73d2bddf6db34ca44a884271164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1e60fd5def35ce678c431f7492dd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd73d34381a085b5251e04d39b8ab2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e614af5291adc3cd9e64291a0c6d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56226b252286990b814648a593643b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534b5d05e8137652883c26a8f0c1d63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c94754e363702db87ad04e8e947aff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aabadeb8eb34f3d701ad4aadc12470171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c6274a0c245bdf6e7e66c83125829172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272f27fd85cb752534cb163cf7b7b31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388676c30153d1d00c63d25b97d4d61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0e4ef81db92c288c1c921776b6dce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6623999fdeee156592479e9d1df1a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65957ce737e341bc42d2582321880f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34ac16ff7b567c93422af9e3becb7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976aabfe03a56a04daecb96dd5bd134179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903be02cd8ef6c43dc638cb73cd5b71e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16acfd7c3689eab3934a4bec869339181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52971f2b543d53b1cf945c31a6b4447182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c7a5d6aa54ead3b0638339a8b6a66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae43ec055e6ffa7d97e8f975550ada184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeef9b7ffa0c5f848c3708ac229b27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84804e2ad19852d27f4a8445e4c55b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebdf7edd6bec5120a48b33ea545034187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb1ae46cab2aa3051e3eb3e624789e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9be135bd072ece5d58fef8d6bd66ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ee4f44e63e124c725a9ab404b1c18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040efa57cfa6eb4dc709363db738775191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4af8f1a4e7b8f8f451e3cde497b1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c228b98817570ba9fb184333d69ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab2d6470567d04c0036025fc76259e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d638b73841fcf860b705844e1fd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01408a3d6a9eb697e65d3f78dd3dcc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f4f9c41fbf9473ec26a4389476ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3e226e431ea8255a2b7af561438b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26332d6a436d0e04b8035cf6bece49c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbe7de94bf6d948d6fb73dc2907304200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69150bb17a0bbb7b50f0865e2dce2416201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae9575bf9eaf2ecb4733951033d738202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f724f730af761698385dc8080267c47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855217c9565a841395795d27c4b0b4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38524cffea3c39f10cde2ae8a1c0694b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5209fdea49975fc00a08b3363c009206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d04da774f5ecaea03709a7a32816c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e79bdbc46ed1095019f736812a419208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3ec12f799e63537e40ab8eaaa2169209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add74b87015ed63e8debb2c8a1e0223210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87b02163b81f32ad71d66dee2f727f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda949e63b57a5724266d13d1c7e9e20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615661929e664698d5c4ba95222f04ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b346af8e9af48a2d573c3ebc648e42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92d8b9111ba4b0c1814d5a4ee5586c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155c13ce483a086bc1928c5ee5bf584216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192183580798869007a0363a968dd18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852f476c23f0d282366a5a456cde922218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e1538154b25fbcd78715d7ae2b95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c4407e26982160bd3fb15fc754956220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf55e55e99ffdd694ab28a7c71f48d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69c9d9066241d8fc9a0dada8f5f489222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d1caa7c715e29f41b91f8f5e0b61c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865798b2f253fdc135ac9d075bae3c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cc992125d775122268269be2046b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e0e2612e30c120d0d39a202160f8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d969ed170976e6cb307425bc5b3bd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dce32cbcfbe8aecbca9316c2176f04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaf44a6532be8b4167feb6d55d93bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369ecc4f7166b086fa4075215c365db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a122c00e17a318f26ca958324e20bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7ca0dfafb15207e29f697babe0cad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbeed1a1824b89e6516c0144318e84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0343e3aeceee130c2396d99ef1335234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89682179399565250f3a5bf49efea5f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13917f96a6909c028b385832fa28d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8d3538f77bd5400b1450519168b37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716e3311c41c66c037cd93e0d0c3d2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579195fdfa03422ac1371d86ac0fdbbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a9a75e9e0c9f6ab150a98f2c1c80a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7211fd49983e43ee06447c14333e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7fc7cad61ce2f34a0d3d035809a91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692632edb63ceb49cb9990717d94e201243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d695929141e0f0a26c9838c7fe61b12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe43698d00a0f16a361ac357db52ddd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a88efcb7b04e342d8b65274c893d5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b66779d30f60232afbb4c8f2f7e16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90729c1b4c19e55d79c9348cd6b0172d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b457f8a8054a42bb7698457909f7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15d9c52fe3d5ef21cf4912785be6ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378fda9a7ead18b27bf11e93d357ea2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e9aa987abb11be30b2a6545217f55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f2c8622218529bafd73956c489d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e92c0faeda30a5f67159f42e2d2e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ab037d5a7f17174887f29af1e736255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f4355df9e11a7c79240e73415cac4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507bc190f099672a01c318e34aa6311257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b22b07d06f6e0d2c5044fe897ac153258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76527b22d57bcb1dab3ca7a0ac891edf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec0fdfcb6fbd3b421b233c13290c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abd04e4af9bd2407d639e9d708dde0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1520f2f195431060cc780e32ad76cfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2708f5c241c126f850e06938be731263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3a1afff6eb72650ed7128f7896272264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6f5fc971123dd119437bdf8eb95b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51172a5e115baabf309e48d92455f88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238290560280c8c2b62c2a7cf670c66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a250ead13dcf34ca2bb7f631dc8625268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed102fb7fe40c83247af6433355afc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a96c3197cd7abdf48e324ac4c7495270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d3282ce8035cc3d7094243abedc41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815714f335db3e99332efd35a45a921272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973f6c667c757948960d3359e2aeecf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1debac5236c6183c7cc91805235a50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56773d017d779ec58f74e1fbea5d428c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485836ac7810f832c6163e45ece971a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73236cc01c123dca1ae0e727495dcb57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f12d17cac9097ebd3bbaeacf740be5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9740291c926915ce8402f9ca8da7b6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204010856d346a1f21e6efcd2b61d3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780df31b8e25be843047d91bd7624a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fd9ec185be5e3bde3330ba0b4fff8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d88e1e68d4798261215cb6204a03b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d25f17a72b0277b567bb11a36f56c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafea354d6fa52e86c90ea3d1aee7d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b92c620b81f7bacb8fb7c87e612f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56d33136db1906bf22cfa3f1cbb0a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6189d6c4b40266752f8cbc7d422aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce2abc7a2139d0db06dcfe23a3f025289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b9a13a5571d54c744b63ad11e8c14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbdfb24ee949a6f27cd6202edfe856291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b21be3a87bb2f32653f2d6d2c11eaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac661252d48fb11675c555f12a4da1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f19437de965257853b4adf3ae8046294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15850a4e922f01b49d2844001f107e9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8e776c7a93da61af08bf95a89a0e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b293bb43fbaa1a4304889e877fccc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2314060685008cc2cf13427d4e44f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8c33692d8e16efe22d6d599e7504d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac536ab036547bb198991b4258b99f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcc6df9264f461ff573aea97fac703301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdb48bef326a6fd6d00095cd2de8bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca329097b4bcdbe3cf38c6ad4e7a13d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef6bc0bf8e22b5f0451b44783834fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839b13ccbad05abfd935fcfab6e27f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344f2420b03eb19e491a268ea341e52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893063fd288b68fc0e8090e1f1267335307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d54a41019c8bffcbfed9892e090ee1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82614cec2c09d1f7a82e9415553c04d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d228a883637c83cb6ca1439d8c7fd07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d59b79166c8ad589a67731d81c06cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a745f0a0745b8f5b729c2fb9fd830312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e09e3f0719a8404d068767bc38aca3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112e319f0124488c9f8e270e90aaad9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9699229ae8ad45c291d9466dbe986ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d8d18cfc9a3dd0ecefafaf516cc92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118193ed15bd0c71489043a51978db5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec679a0229692894b32c0985bd91ad3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ecca03331df675728491ddb9c675c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8f6ba8673bcb306018035c3eb9e31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7586e3d4efc29fab2bf9c5742ff23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c241378b3222b4a4c4925da2ee07d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a4ccef2e5fce9a0f384ad7975459323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10f712233973b95e43850328a6f53b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447ccda4c6d9719a0ef1ca8f014b800325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d56fa15ab1c1791c8c2dfd4330092e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7fd6d768ae1cea749f4ac9225b11a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359a62248ab65daeb3e4704758306c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1d18841cf78640840677e3e340706329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1273905d34711ac46b848b4cb79b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12775be5f37e7b5ae35aacaccd3f90b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9590d1d422348f723d847b001ee1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb351e2c7f5e1a0ddf861069114554333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723139c55d9753c6b835f4058cff415334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385550566034d27d5fd75aa40e615900335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce7c02c9b0d955f3e83bb4960beabf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfabc065a7487299fd05591b5163eff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198c11acbba50a126f85072b4950aa9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eda7437b6c962364541669f541ac4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fafafc4713cf70d0f33cd041891fa8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eaae062510ebd2ea8223477460351341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b793ba4f5acce5acc2ef5a01a77d14d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76be062ea844bbb30a92cdcdc0ff38e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203e361585ae3a3cf5cee71b229982344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cff35dcd1497bf95cabf0959c9daf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2f0b6698666c3633d7821860e09bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ada3c18e662c92f421b59fc12fa785347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93629193121f3cfc14537269cb93ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba07bd82976a3b3b726e63709158ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806534fb89329670c34bef0623f28b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa138dfa0aaf0762f7444c1badc8f289351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cb10b1060114962309ad6d3943191352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658188dc4b00ecedb80c670340862729353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ff45e7f73a30f356ceb0596143768354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f670144d6b13d925e82e4e02b1105a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dab335a0d487c6a0e2def4de9b96c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb88da0df15de542d2817eacca754b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeae975a296892cee5520297a47b2cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afdb8d4e9d1feb5fd7b29c769c15f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e1da322187b3edde4fcc652f3459e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9560633e7700072bff872c76a74be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88b4a7ee8ea14455ebce3d761bf250362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe668302f1f83e565fb67bda9378029363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc725ff2e1b59e78c98a8b2b7f0bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6730ff499f9a896ed233fadd3b973b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb94b7a798629aa2ff844ad5f7bfd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84653c58017c8b51c633fd08c9e776367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6770ca49d56c7c4525b671560f4aa5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d373a0ac33fce2a1d2a59cce0d99d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c2d650b948a2777b6cc709e93bebd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3af6abd7f4f8368c0b654bce5f169371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e78d0952c1ea324b0b46082f84c73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2e32acae73b12204df952c6eec01f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab56c0e29048686346ad7dc74a50a3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdbdf2909513605911a41c96b13c96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefc382823c7a73f971570bb0952c58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a954f2b85234c2129c4b121e9c777377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b29422f8ed452fe77e194edfa071378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e7a4ad1b49d8c92241d5ec1d14345379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd994fb7b59df7c66c8a2a932d55cb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604195e8db095ab19600a198e2d3c8ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f25ac73486b4d8989219b90ffa7e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc7d9aa690bbef24977870c8dad46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b2ac145fc09129c520ecb23e4999e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e49c99eadd4e34a9d8660a4600175385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a49f17e3e0afcb089f605516018263386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb391203346b1adfde978fb8f0c324a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3d7dd29b07221eabcee7c3403224f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b559d7cb02f04efeea3bdc4bbd2ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a1243cea791eab12c8ba7331d19a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7234c94f4939e9ba81a71f1c204f2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f084562f6aecce61769babbb14be874392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7fda3a829873b07b42a6b41c04ed5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26becdb170245b97857edf508f9cfe7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954695c2034ffae86170d702c1642661395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5e438fe4e72a86cd74be5fac6cd45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c28d196a55754f17c7eee6537bde8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff47999b6970935cfc3dfa7ccf370e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b8b719e93ab94708c81f0ba4e90a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ecfa85a0e01cdb0ed04f6534b802d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fc75d990930cfa0e240504f5d8e07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9d4debfbb5a32aa5855ae858f38ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4104bb30af5f22ad7ee4b2a69d220403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8adc7b431a5ecc18d5e1268082887404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b861ad21c21c51fd2ff397297acbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0702a34e2036dfe3ba568855bef55d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dee7a3fe3b9772d226c4d8e198437407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de21128237582f4cb98deea3921cff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528407d314887d50a577df58388299a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405d51fd4674f47f5a1b4dabe761d44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b7c02e09bc54784a678206ddee11d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba040f0fe3c2b5775ed70a46d5ef96a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58dbbc7cd1395cc167c75ea9a781fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510165b7cf74fbf09ecfe6e82e19f69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a066411e1529bee0785d2fc9eefce22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c9ee54c4ad444d8d1b86471fa2b1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12620b946670b4d501105b174abc9a45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d7f62f6a31dd2fc50c809e0a7f5c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5ede1bfe7c33b21a74e0eb7952ba0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a601a6f8fb23e03d0ec017a078cb1a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69e71e271836581c2fae6526d6f882421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b18fade85c55ffba305fd8c746a05b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1511c511a3cce44db7d1084663566423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456caa7c5f46601d21fd5556d593a7ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219ded8537d0d7c7df7021a70854dbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433db00a8a2239461a07fd35aa3d13b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3b981687bf32b0abd56d63ce399e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a558c19e041d58378f5e354afc331fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99177a0c66491ccd007a3deeecf772cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e159c9f95367862b32cd4368415a25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7ee05a753658aac93913e37915ced431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62561574f3cd4b25ae30dd1ed58a88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6449d6e3e5a7e4c69c4b4cfb7c159433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fa6a4b3233f64e94b2e57ada6f456434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c97bfe991bd3c7243ff299b81b3ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b69188dacb1103d219369c48999ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a96804bb41ee72c3d2023e47dc0d67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43d18c30f57fddc8ba99cab7a19e06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c8875a855f2d08d58df8f3cd38445439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516a0d53556b9fa53695f00579e3e1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd70094722c0f1267b22fa8020140f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f51bbb676385bdbd2819135bffc2aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88b73da020d7831d762dbc9cac34a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e1e0f54f6b0c6268106e3651e8127444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad863807a3b66c5c5884e2c53fd3ae46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e1592781d57dfb592c187d59aeae1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff11b8c1f5a6e3f171246c2a40f275a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43aa2a045b5af57af6261b362f32a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6d7690648e75ae6a3d3c1690f653449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963637b3071a8beef88682900ad36fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405317085066c19062c9cd3d5b4cf682451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56539eb2a2f2b0ac24287b0185a75ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb62fce388896e59bc5b69e6ac4f0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a935eaf214e4ce245dede191c2dffa0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9822ab6b94fe4cbd79e0d7f6aeedeb4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b619c442c6930f140379dc5795a7e02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92995920d20df8e7de2d855ab5fa1acb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69df9715eb35b7efb2dea6a59adc8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a92435b0e8809b8a191dc2107360fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9a28b7e1adbec2d3348ed5256a65c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e5d3dd3266137e956984ba60d89e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63419c97d84303d8458a38e6ede06a9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4bb8269853e26f8e162dace3c1566463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574d13c0b51f1e0d7ada93a1d5e8a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f611ec9ee76485f4ad5b1e0702f00d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25bf8454cf39401081bf3313bf69fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758eae377231e4aea93c190ee8bdb0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fde53521a6303156d63bb818c7fd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d908435364d225c281bf2d015537c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ae91ff6fe06580205009e793692d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41955f95e0595eaf78ddf1f41050d2f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e608a17729d1f061515e56c25bcb31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84c8f14a27387685b0bfbb42a63978473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ada9086ba07b4e78675e6246aa641474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180285484b89cd2a8bfad5db7d48117475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be50497da2589809d06ac32b454e966476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635260886fff87dc07492965a7ef48a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729f1d576bb1efba78f7654a3b5a094478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a951816959109342baf94047170d17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fa0577770b5acef3a8f3ec8901e76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010074f7b90a618e74c869cc5fa670c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faff889764ba22a5f6f49c64e0157f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce435aeeb70c4fa94226376e415ac5bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe228bd3c17e5eb9793dea4cc206848484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6716b5a997d2eef70f3969dfe01bde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94560e45a9a4cc5fe3f65a57255da76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e737ca1c26968e3140ff91a97f78c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb734c208862ebcff67f1ffa6b1c50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a18938751fbc5ee2ca57cee8506c5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb75e66f33c0830491476e2a9177585490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728983d9b60bb0a2126806b11521ea5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e8ecc0779589301e7ffa11c059b3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b4e8a43da81bf43d5a64f95a0d255493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829af8916b81b224c4ea881f4121b3e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab46ec6e663b56082352d9698916ec1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c06beaa2289ab1fb8965df7326375496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f06a1d8077b4b14db9b082d2302e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ccf67ba4471fbe6f0f152eecb7ecc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ed115cf56f9c8a3fbcf821cef3e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cf71ce3f4be460cabff56f9f1e108500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268ca33c5594b6c8043f46886038414501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023206e57456cf6031a2d3ba040985e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af878d01e877a9de9f33b799d238315503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ffc8f0c2cf565f248793debea8713504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186223610d043d2b98dd494723c741c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b27d0b1548ec259ebff942675885f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97d7eca9d6885f997e9fea6b0088a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6ae20a265e5d5d80ce9459c5943c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba4f468da940b1c4c09ad7af9c9968509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a12b451868a22cef1e7371df9b18a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b6f76839b30ba65c572bc84e4731511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f24130dae9aef860ea2f0f3cb87785512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75846ca3416678a1a42930a53fdb255513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e877629dac7553083b639249c4d7c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498dbe75eb04290eb52c00bd20cbef4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48022f41d16b4116b1bc11b4e5b957f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3ca4d372a74a35b23f6dc1197a339517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196ded0b0568570221af410e51206f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bcb268dccd852ed3efb4c29cd48f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f5659f6c0dfac2ee505521eef15e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236805618b3c2dc75c9a05fb2e8821ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd3080b1bf5587e2baec30a3c90c0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3990c32585c44cfef273b0d4ce68a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7442d9fd0e1342e1cd825fce59e21a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dfabcdb8eaf74c6c64fec16aeb058525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4d13143297f97ff5cd32967ac0649526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273c1e0d24e30d85f9623d9ff39393d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552752968fa8074356db906b0d55698528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf1e53f184c6f831ec49599f049623529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47825641319d1a1e35829f8d996a44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936722df05a56992407c662834c0d40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e161e69fb54ca600fa4a17d5d74f06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e64bd680b92671a5a5d0252c8058a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a992f24c7fb074d528eaf3daf658534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86ed9647871a50e9d9b82a123602ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108b47b5da99cb87a7faf22b1c7cd69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964593a7e0a15f40df48d44984c568c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f57f8b94416973a4fdee0afab7afb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e9592b3602b951a5493d15d78215b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af243b61883737b7c283ad00374663e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45451fe95948c0c5eb64323ad675f20d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d75fb61fd73c491c5601311aeca0aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c6066bccbad98e8f8cc4ef7736c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d31991cfaec4b959c75498b7d4e428544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3d5fe0cd95b0d8b7d458e70b8d850545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9b894ad453392328902fd2b313421546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b1ccc4a1d3c26793f38ec73c9d80d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff11c2a6ef4a100a074fabc308ec3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564475db4b82debb8a1c75d9d43f1bf8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9d744d68c871595a3d1008162b107550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9064fcf603c146ca38ac5babaa80b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047b5424e63b99935ecd909757271a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8f2534f1e3d7de4efb92cf9d217dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2b3391869069157984eca29694e03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad0ba8fd986d43ccac1df519fb90aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacca2d332edb98257056fbeba69e6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb47b49630b69df933b9aa624b93910557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e13d8414968de97b3bbd0807c67aaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd83e065c297150241e1d1b7da81d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a5c413cf2bf066467b8b37870f53c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84b4d4a0aad30f10115c8f0129c06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57751329c68eef0d305b7bdd5b053e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db770f28a80f0f156c1ce3a954ef94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523646a320274ae4670def3f06753dee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58e59765f0e40e78407ffbff20fae9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e319cd64714ab61405707b27295fb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a2c0a0932e021b8881a0cf51b1a3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae950a7f6adea01994f584af048d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b90ceab1120153411a63bc6a91a87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599fb0b821bdd18aa435b919df3cbce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d295a5b0f8c534e4a3321912a1c3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cc3a9aa303a97122a4d7a07fac721572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda707fb1d415081b1095ab49543d18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96680bf6fd0ba3611fa96ba9f293935574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8341e459c1fb9e0a26179a7be46317575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4653848ac0ba5f0448a21f8194aae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f6d0e55730e2b713dd184080627f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c70ebc7f668c5eb284f28c2d763092578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4bcb95813b18ce2fee17c0e95dc15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aacb0dbee32d5a4b0e4ce0c9e3ee8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f9ab47aa1e541b8ce3285a431eab1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6b34741050582be9c99613eb4118c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edc2b4386c620d9ac219269d9ab7ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325590cd7a4dc44ad25a3f13ce14f50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40d0c25cddf7a5f6c6472616bbf774585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381aebf520a6881a8383fa38c8d53c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea24c1dd1a5c8a39592465a5c40714c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fd1550a2a2c935990cdb41d77ad88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497852b76f9575d958a421b1a8a50f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4674e920ba05571a4a225ef90fc6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f35f1ef0f8d65adf22b4760e5a19cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cb0bca329b5dc394aca8f48b92887592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af94af4f53356cbc1e95b39bd38c9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfa735f245d552a19ff2716eaf773e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66663db3a9ffc70656a42ed4c96677595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9cac41220657c7144a6ede823722e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8875eeb4ff74768e16bd3477015ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a061a46172a8479d51c05ce91ef4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfbe07630d72bab051ccf70e6d1afa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011d3be00437a5dbc1663925b019dec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3552754cc73a92e0d7e6b225ec38b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566dc37cedaf5f4be9ab67f4299d644602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd458df4f7e0f20c4b9a0231c1601fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7259b3d26c7d366f5e29921a1c0ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2c4f9b2448b0286d435d391e6155f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c699c0c3b4f826e41e45681cf85783606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b06c9dc53e35ea1e1b2a5606913b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242145eb3850c23290e788524832770608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521928ac2f7f7412d3e6cef7859dced609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb1b7ac435f5648a90e98b2bcb35fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e53d4fc6a28d1e0a0a9cecd3ceef4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f31e6ec6e852d5b40b487830b3f9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1c4697a33cbc4ac7cfdfc7bc15607613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa147155959c05c7dc03f9d1c63677e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f760717f436574ce1911dfa0d1c6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f722384fbb968c9867e63d0d1ae83e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359325cb36bcc7315697776d4137ce9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec16ed2236ccb7c9465fa0d66f5dd35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc3a2a4b72eb0e5fdb721af69047f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ae142c009630f4c88a88949e806af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f8a1e8fdd039c4ea1360243dd9c69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cbb9d12b96729ae646c79c2e42874622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeaa94e0f9c6be80a2611dfb450cd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5da3e8a77ba5ebe01d3e12b54224c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d4633c19e7f687159a90e02d4c160625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94f93e53f8f6dd38176d9ef3a67d1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680d2921888a42e9b25ee2605b14b40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73651675acb8b1f72d7cd19b107dc99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9263ae34eaa90c60365389d6fcf0d43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3095afbfc3d33e2428c9be53762b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67b0a94ec0e4f703d0b27e7e5b1add631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6acb6a28685af4f09fd8274055d34e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f54c512f0644c1568c4f257152a16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18a795a616653821f81ca3a2da6928634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cdb2e4aef7d1a8345f51ae61f7223635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303162060979b1e1aac4060c386a27d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388acd22c237f415b5a95829603f0504637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715b5cc34c0aec76a4ab5398f6ce19c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478f0512031a7abc61555b1f4aaf24a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2e53ab4c62f63c6d56b728d51109d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13fdfa95c987d64f363f75f2857c61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97573311588263a985ab6e574c4b28ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42805b06401402e56a6abb2c69deed2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751559b5c769e2e2508070dfded4053644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bbc27b037bc58a4236b4fd55231cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81def288b6eb3fb0738dcfe9efab8bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c95933e6e1da0f7efa4afba229d4b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606412a139d3ee7fc5af3431c75d568a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499068bf191a12530a12a54f52601b5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f787d85787d17635362f9eb3f11cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f20e5b54592f30bd24240c780cfe5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6acbf3411a4da0292ed5022e571c67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec33f811a684b41d6fd13bc7fa0847653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4f9b3d7c104fee6130565b8926419654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1fe17f134f5b0d8251ad8871aeeee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089281e463bb9f2ad5dfe4cbedc0bff9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fd00540d1fb6862158465b5540a74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbf59d77d17c13e846a40b76bfe457658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e810bad07158e46404571259e2ef25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f3002287e3a2c818cb3cfe42df590660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fbbdb887c274b5100228292f76db4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3312876aa0db3a1744ee6868aeb02c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaa26d381178065b099206a2a0eece663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ff0076f273d86e6617b4200caea7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51998ad1b0e6e82677710e1d9f3822dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6947f58092ced1af63803b891b5f806666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346782f69aade306e457523f220f9ad9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e945d13fa0e8f4c7e1f2fd9b9c3a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28cc14e41ee5c6e90740887c47f24e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e4419a0fa2d292bc0a9e3f0444ba6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b37adeb0521066338b28cccdf114671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b2d6c62d44c524feb7d0784a808b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc56ebc5381fe142721bfae106b2fe4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e47e592ae422b1820a7bf0b5a60350674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece939a5674b99d520a3a405f8a5c1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f013b70e212a896a2cffcc0087b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db4736f84625f0fc05d29e9cc0801677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a90b769c17675b7d43fb38d95de5f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8da182db8f6f1ec88cc84541ff14e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae14d234611156837c8a98740526205680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4286de04548162cead0652d408cc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dad7ef9a8be5bd3213b86bd435309f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297be355e7d5fb06abfa9073eb17931683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e84c2d0c12e8622951e5c82ab7aad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e95a5bfd684312f0e59d4b1a39ac1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe03c697231bbbb4210260a3618f72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d427583c0419cd68e4571af0ff5b3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0913e27a455892818aa9246baff54ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d635890bc45c490a67e67f9fac09662689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63b04da2ef89c74ddd1e2079d1c5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7584e964f891c9ae3f50dc5ccd0c4db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc0e6260f8ddc73e038922e5613e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ef5a00dffe5e004b3ae9c44397e82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d95b53d3b0cfb103f17423496599c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373fc7de1dbc485148210dcc6cb1282695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678b75c92d7f1da82cf24bfb530efc3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834c913c8f3154eaa669ec26f9c78da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d75d2b95ad17bd37ebe3b1a25c77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbd198366ff6626aef3671e969884d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e182a722661310bab156600b3b301a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974558cd0475f161d851a9c4e64737d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a901327dd018f5cbcccfdabd8af7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b56856da2e89cdac9c474f91eacda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a026ddaf6378e3250a330ad3ae663704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423602daf9234b6954ec01b10cbbaf12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d87e9278122bab3ad8ef96e1769be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf20e9040818d39becbe8155f76007e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b40ed4ebe8c4b982f6120bd7be265708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8e438a6c1c251a8865cf417edd934709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a95fbd524afeb2ce8e5c7b125382c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812d5c5848940c2ab1e8337da816743711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42baafdf4573e303ff761730ee06455712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf622bd331d16e5b7888f4565eefb52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e249eba21837499b69fbca86c6f3c9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f784be5bc0a67c7b9e133b0197348715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada425adec657682da1c61fb522fdf8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc338313ccaa7dfaa7c718e7efb019eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd511cee4379db422fed676c2182c743718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38316d47df1f6625a2ae3045db6db61719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdf6c1b0af3b2f5b1371dc64bd7ac1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e656f8512778ee98f67e34fc236941721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d108d8426c76aeefe8babcdf21244d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818836c0389dab16cf5d0ff71829729f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e232503ccec4f988f09a7f05b4fc99c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfcb60a054d463c7c019480626a0e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98f7c892f31b4e2c00eb94d8e0b503726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99cb46cccd9a7cb1e28a3283c12599727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3536a7b55a75d14b93249cf90b9dd9b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e152a561ae06ec04dba2c05cbba0d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8b7c83bc530aacea58e1a207d3eed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc066e9fac22b3fc39e859a2e2f92a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549d6034c2731058a4f39fc462c7606732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51094a97ee04b3f3827adf57655c5a2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9bd6f50d736c210fdd65b03bab303734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773a1f58757008856aa932b559ae711735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575abada06328f066c76be2bf377187736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635c4d47847face7828c6b06a941a34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c5c302229d004749ecd4b71ff3bac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69bac61753f81e658f86a52a50e518739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7651281d16fb9d468d350dd064e7082740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41470c0206aa08d64ae959f0732b6cf3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc7025c483969d6a3987df33d44825742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aa01a3d58e01bd0014378fe03af44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892702c2e7667ae45256e53353043a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd2dc6365361c36077a645d0341866745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472465445248c1bef186b4377afab19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5e8e5494d6ec76cf5e7d5f016989747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76ad7fa84127ddb91e7145554c55cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df196fc2aaeae3d1b83a62dd112adf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e34d3061e53032f84f40b9766b226750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc81dc2fd6fe3ce4244b2f2684f8f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7e6a77c73103b13399d3a0d630ec9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186f65e71ea14d73c231fbee3702eaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70dd3f67f30cf5c8baa363b7acea30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d5db07002c44d60c5258b87055df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c923e4cde9673c93903a5334cb7cc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abee3204b7ed633526553d78a84648757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c45d53a76db223469356e785178a4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a035478cac46ccae383c2db814f666759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>