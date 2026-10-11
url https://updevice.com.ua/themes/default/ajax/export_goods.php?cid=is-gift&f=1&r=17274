--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b044d68cb5c9cbede4ad2cb64aa33d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574fe3fb9dfa762a1592b572532425c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a793f080ab5af7e0f6598fc484ed8523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4c2fc16e534e1239797a9c3e253454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2ca898bb93aa4814cb415f0e01d7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e782767549c9a23c1b091ca76dba26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0e2a2eee356e19e36a2acf45fbdb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807524057f1b0a697e851151acc75e108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd5fc3b21b222e04dde888db7808989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3691b73c6f00e8890fb27272ee415010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbbe42bfef137eafda10ffa0bcf97311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde98ea2d17330b482db3c9662a7b90212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa2b4e7d1c3d7598533f0e6d2a5db713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef39aae724c1a3c4fd7173c23ff1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e00751070555b0d50e2f292ccb64515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9b04931b016ab2fc8c3900b8df83816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb444110cba6ff52160d17f690aab2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703f5c156856c52f9300ac95bf0299318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48429f340153acf451acc5274cb2c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1348226092651cd9666953921dd70620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88882001e73e2c15f96cdf84dda4904e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5faa3bc26de490890d11cdc062996a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba5c0d488b713dbe24477ead7500e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a3e527797d741502046cdef97bfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8672574266b92a34ab3b30a1cc9fd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3d4e2bb87dafe0c67b0228912b7a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43f0b8afb5a97424e98da0f580d8bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395d2ac984be13cb5c0f32f032540ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca967525627b849db0a7aff7e0ee0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec979ba735eeddea7eb818760214b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e06b0959e150699e78752c597d43e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f36c898dd9a17db18f374e5f5b44d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d58833dafd4c39a307ba70bbebb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c65c3ceb38c52df6d54c293c4cae8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717e5a082309c0bb195766eb1f89c3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24c866d2aa9d6402ed9922300e929e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751e1024a141596cbfc905489adac7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650d95b6e38a68b0ac4f3fd28d3d19738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0262c5a22b43ae242b1ad743b69f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba88c8e2c48008ca95b7f93d5363640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c3a840000a2651511d12e3c910d5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34a7ee8140031e41b9793564c26d8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c2ea215b7d52676ebec9f379ba29443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4072cdb200891facf87009f542ef444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6824c199a6c3afc9c0e08afb2ce134045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882b77fab001299506cdca5e75a590846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300f020f234edb845928d8406595c5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910e1aa9571258fc0ecf1c0f1c959548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310abb744a4a89486858a6a77b70a7b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120f7ef9c47c1e7ea2708b93abf1a4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c195e6670ffd177e5eca3ffbc3d90f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e573327bfa1be728207aa7a71b79c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65eafd8d93ffbc91801cb74091b8be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9061021b5969439932868589855c76354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8f04161c14be717edc1a6e6ac079955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b958552add12fde7f708ce4ee60dec756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6356a94fc936c388b87fc69b493da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6eea774e15620666a5662ad6b69d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b71c991c3fcae129ac49f5a6c2091959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98abb2cab085fb6fb9de914087658af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f154245f5068d19b13590f02f7b1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6634807835565ab8a5639846ab415462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382edd33a06fb68573a26d10a4aabb0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b0238b1b48890dec073b38cd6714f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325283f75f9ec909a0336d162d31aa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d0e661c16714aaa9fa291b6a7fed666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c403a8be24d866ead5f3851370b97c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dc2eb198daa7896963b7ecf486a7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eec0123db10b860eb9f1486a47a26769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0ee6020918b63c574b1e63b3ce41670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035d73d473b44ddfa7dc02a95bb7df771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804691735e71fa3a0a0175c3514282de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54143c4f144b7009bfc38e38e7f6418073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91701cc25aea38330b1fa3bfee921a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb6ec963731e358bf436afad72a05975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689d73feab69d419fa9dbb038d5893676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ff3e573c551d88fff98b07973a41a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2911bf4af026a4206b1228c7bcdb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6190ca6d8e170c2ff54610a3627202479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4acf3c3eb9f292faec1dd07a849cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f33ddc07cbe19d5c672aaa08d307b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb9e34293c760c7f11a48713b4b27d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee8ceea331d0dbb97016465e4e02883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dc12164b45eb294891b6625c750f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb35cbd7ba79a2c90f625347cc4566785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469b4b20b1e9f9a73822cbdfe06b5e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db286c00f5a37b588d4a94924f80f3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfb7c031507143a18f776998dfd0ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303c7aa618491d672a3c1f9e9b9db5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bad598c9d2e042466dbb4e5c22fd5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d4d555f9c65b9aaedca5219b4170d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd3ae3f559a996a01cdce34acefe4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e739499f9fd9f0da10987848dcf093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faeef704209d01598ab43cf2e2087294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a501508e7506d9e507777e32c7441e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf9131c775a997a33ac372b6f270196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f90e3f89b5139ff0ff17d93f79ee5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2769ba96aa790571b477f4063c363998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ced5da121d568148f3114a860cb0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89295206792eba15b2ae83a830d9af9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee371bf967936d4b11a8b04a574d182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82802e20093734b70293796e2fbf968f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89f934f76f3f24f61f2e36e8ad2814103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776dc8b6184a2c8b70dd37129a92f9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14cb550aab55e4302a814f389e3374105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885d9854b80ae9eee77e0413d8bdc50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9d39827c321903acccad2c6245fad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9f6e98f084612ace995b5bc03ec31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81708e622635279197b80b6d11c8f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfac4b0e13d22217e66f3329d1a89c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680f1b48b683d64df1ee89a243488ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058d4ffcac9c54afb85897b3f4020f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4ed581a5ea1a71a68a4c394b45779113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9764296f802389ec4c6ce1d03b48ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9f94989f8124cf2ae51447607c9ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9fd6383f8a124c31448abe050749f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6943d86c8fa5ef96138b4a689a92be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52531d19f2426ccb7b4518af0e87544c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bfea4546c4b63747b333acf838fae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e904910fb1c74d43b63c611bf318f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c6909ad39e6712e2dc33d4b526bc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048b84789b80a6960fadc7270770f4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b18fbb3dec60d0623e989c5bb3fdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a6d6307c7378182a16b77096c96e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb137da30834b0264e18cf4427488d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054f1ed14de59c21ffebb5ce5070829126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e52413b60238514cd90f06e39a8fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d46f21acc2cfb871e5de1a6979c078128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d0acb748e952b09683d6b9b676911129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee524d89170877c5e43ba658d2fb8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c3e277fff6ab719f4e80af954399131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aab1594242d53abae2d3ae4af2810132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc03fc54456ffd8d586f57dcda1cb4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0cb74b995ea84423eeda319b9af0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170bbc0faed4aa56776ba89c809b84c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff245f2033b6923bd0ea92586eb4a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05772dd474bfe6d2b65c6ae8892e9210137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f071023074eb4bd0216259ec2882d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec439b5244953a537eb03e89a549d3b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257acfc6da1fbc4912e27edf674fb367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f146545c9f09a5b194b0b341a5e235a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533a9d5c2daeef14ba82063e5e08b93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc562e472d31085d70746556fa5a29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce1d8512fc0e4aeddc6c2336c40fee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ba9a7e46d30fa9296fe53d412bce4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d241106298cf0dfd57dd200d289a583146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12885cc7a912cf7f808c1d10cf046d52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318dcda6d543114db39fb85e4aa8ff9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc136b4f21d1963edbdb480bbe3ed408149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc484f2c7cc51ccd9a24ff214ac176a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c6434ecbe7d0bfcaadfe5867f6c79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efe360f6f8e841218b2812e21149b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6c1116fa5472ea8cfafdb79ff5f2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd9377c504ad6dee4426dfcfcc2799154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780cb5ce10c2144b932b64c0b4196cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e30f153e638f6a46fd985c20ef15ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935d546a9332664da8bfe1f44142601157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9890958a0afba9ae261d6a0247b7627158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904deae6088ac66b4b5dc3194636f1ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51b95022d6abebeebf0bee38e801f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee31d8022eaa5c4ee50701d58271b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360825d788484e9c0b9231fef0a408ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb290473927a4c44f68a224a605a48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68722dd3b71809fc32739a34fef6cdd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29460c66d4538418c27beeaedadcc81a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2b8796a3ffba92a597d07bedfb25b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686deccbbae28d29a5f9814e5536fec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623ba1925dc2f91fb5588219ca7719b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c2b2d79d6b2b2abbc236e5d95a7d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652180c476e8d1540ac9dd7e074b0d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1602e71f692025242d85daebeea0dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc14e92e7d9399d864bc1340bc8360172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb051bb6afeb64a3562f39d2c401820c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba63cb7c0cc2e22b74f4f4ee1dac41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fe4d58192a516ffec649dcbdd7d0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aee21fbf49bd21b5d3e617810a89ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d48bd9f6482b04efe3a6588063cf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed665442e0dc9bcb08edd42651f152f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0f9994905ec9639f58337a4b3ede6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb125708ff5b799e92a306ef94b55e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5457f4a335370fb6a2050b4f0681a14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09448765edd1102ef808f38e664f1d28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be18613a1962d7625f01efed5d8f933183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8d819b6bbf133c1c13774d9f2ca36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae36278806ef89cb5fbcb2e207eecb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d91601df9f7cd56edba55c6f1af35e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cd9c937c4b6f2dc8d61e55cfb10cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c5924eb0819c7dd99e214c6a14d55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f6d20bd62c39bd8a31596385e60d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09566177c8c5518b7af154cfe965bf20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a066cb1711547fac972b0da566c8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ac3460c791e973c38ab9184e99b9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db71341308c4d20e608a4ecf5c1b51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75543883fd9963e2a3196f02facb49dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff02c1d438a0e571cb7fa7dbacb8db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3ae891ea9afadd8474b5427bb5dfb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1e9ad9a1ce8338084a66c24acff94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c19bb77711aa8a2ff203218c46cc53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7badb40d5546cf626e4be415a7d55a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2de4398f3787dcff900eea9884e2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e3d766814693d7af314a68c51a8e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515e440c169a557108674b2034d11b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af47b9942c94f946ebc22336711cf98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c7c2d5f9cbb072e24ced1552db178204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edbc53545f3a160ebae30fc41af042205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ac63e59447664cde58dde87b91381206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c574989168f70cb530a20d5c3744429207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58193d25ac32ebf5113522e547163ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb23c4a7e0708e717d33afe8a1d3b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08990ca288e4fe54e0d586d93e3e57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210803aab2261b255d3a748c3b389ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b600acfa269301eb4cf41b604d0d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dd2c0cd32cd601fe139a3322476de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6954e26c967ac32806dbbe917dd13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16c92dffba0093e32a2a5f6eb49ab7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa16dbf718d536e663a6f3a4750b921216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d5355becd2eb50006e4b4a1af3ab5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dc67dd221c4115a85fd98e2f59ffe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405db6e0ae6b78822054f2caca6c4d07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a2e167e6a0d9eb30afead4056a87f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c238ade40d02deba704bce0f83fd78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aed01209b963ec7a5b59a1d5e4e8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76dadd3add33c8c6d48dc6e9fd974a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb534b4107bb0da34269052def85b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73754b9082aa203a9da917f28445e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7a17e8cc9a3e7b5325d701fa7ff86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c69a833a52d5dad198c9b6bcc261227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b7152ce4cdafa53a3378ea314e4dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd859cf7c3ef79faf56b5161d2b86d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2b7eacc45adeea983c8b2fd39318a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c669efa217cecd9e563b963f74014d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3304d3f55b155f24d532e9445ed5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd02ab15bc405efb5f3f2a7c59a365233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eab8237bb4e1332d0d4903eca40f37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbc54a7389d5ea813eaaac334ae79c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8864cb5472f1a1f3404933c9344126236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73042b814c777b41a60a8dac1abd8a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d62971be36bde538264bc665b263a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063015f0f37179315a8cc773515fded8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a434c9dc2a88ce1d4b178024e4872e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aff3a095c6f82f3ff3d7044b0cdf75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed54d94587c83ef7dd3de8f420741242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf190b605611705a7446934f336f84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eab79b37dfea2e68be1ef374012a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49a2670c9ee5a4e1d9667df01a8389245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31cc2f259eb7ff82d3733a49446edb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d189ad668fc04baa96981fb96fd17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454cc01c13f7a43f9f4829dcd0d4f39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d9e55573f544b8ec8abe09149a9aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378801c2495b0fdd64d1d7ef0b7d22f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74228afe87d5edb23cb964574788fefe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec3eae2b804247eade26619597aabd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b9bf8eeda671d24d866e165fdf848253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fccf934c254ae51f5ca9cec891a3ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff134f64ab637f07e0792b12fa92a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab659559a2590b9b4876ed0239630a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e89dbd090d743b0facbaea29427aba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299b3181700f3e5f5009a6b51a1234d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e963f67fd061093777e3abb702602259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadcd7dcc71d06e8cb64b646deaacd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f89e91fde552fb0a9909c1a94f9e1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be12acc2b4a9081519b8bcfd42a9fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707abbdf89bc445751c07719daafa210263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f23d57a10eaef110fe4c18889655ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026eee124ba3e59048328b975955d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4bd320aba6fff2d2050fa02be04f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c63349bc57c8de4e8cca79ef74c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427b6eadde57fde19f53dd27090bc00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a832a90f572c1bde12f9dcf5ab691e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff0f01503b17c54e74800d10539378270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc518181e37af6740efa5a2bbc7c38c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d4d47e367d0d008deddd93fbdbeae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51996a5f099aabe415f26795600202ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c9a884f0f1e6b2a5f86b0fd7990b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96f21dbf772e7ecffc2a8d13350f91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bd332c3a429b7afad26e0aeb3ec43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93530eade8471bdd0d768467920d780277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d11500050ce3c338cb2e1d1c3b899278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee24929a7d348b340999430049f736279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea04e7cd496df7454f1c97d02661e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0479d36dd08a54dbddefed06036744281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19dcc30c73a5eb3bda83a5c4912352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b929412b74fd83ddfc06d105825aa8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850244f2013a53b6fb5a2b190c1b95ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393b39a1f698d297a7fedef0951ecd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaad3856251835a3072a1dbc57632c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c165f3ec453750d848fb635994e0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35716187d7cc4550046c9317df9b3c00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c936967e93966150f76e3aa2ee74018289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0c62cb1fda684cd2e7eceef21105c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70821de1f4ab5307d551d74a6faf56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e446957603d6374eb74f6eb88f474292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4bd1ec56fc9c1fd2b80706703e631293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875204d644ec6208b838a49600e8ca4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae032e3a54492cc7143ca7fd4ecde9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87304ae2d0a3881bba141e86a8943512296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529509f5f3e2d80cfd26a9bd196853a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215bc6f19df567d2f25373e24c4e53f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef2612b1d246ae8161bf45b91a862d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98fa7a6a82dce22a6bc18a21d98362300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa77bf559f723f187f2382342b072c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9659a580bd8c76daf80d986e57a95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864fa56d2750e40d92f7b5155a6f508303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460299b88e6219b678e573143f9e214304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167c6ebeaa8769348416402baa4e7c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b92dd016bab67c1236f9d40a40800306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202936444c65b0be9f500d3a92b8b481307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ceb14f1da2cf8a40422ea0d5be9f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bcfdde7b66ff5c034380fe4af72cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d47e80360f9b887f4f364e53c5e54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfc3e26e8216f1735c0fb1d484c8c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2fc8627ab58affbf15b4dcf08f02e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7024b43c0568005c01f0f3dcc0a7d5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9018b47c88e096295251db5b82f94b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476759dcbe3db356f648ddbfaf2efe3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d242164e703f52aebf78995f2f160d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ccb838621de0d01cd2095b3c8eeeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b113b15fc8eb87ffe1534119ac3851318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81296efd7ddd3069e22d7dc088ee6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0567e2e88fc9cdf5419f4f15d49c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88a0f87a339bcf2d2d9e26980f711b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58877b0033b4e63843d2e8db56ddbb5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b6bbf82764899f27dfcba13d63478323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a460378d985cb0d50575aa4aa0aaa1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46860f5cea8e787fa4cca832ef087a58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0955396cb1d6e827f90fbd347f24c4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc6e7c59cf4f67b81f2a82fa3ae7e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114c8d5f09bf3e9f3ecf1a99ae5e767328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5cc5dd893ff548d523fd7ef091afa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36c73007118cedb2dfc3422fcf9702330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef55c7f849d8678201451f320a911e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d4f0f34a82e95fdeed7943dfffb2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadd7d2055933f376fab133ba55f3d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbe3ead72c8b81960924a3ba019948334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819af088a67b577470f0b2395967fdc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c52374478e6033ef28035e6abf7ae0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465162fbe2426b0851e376047743e753337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b5411c170164c52d58af28a942f70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665b3614023e071c527e8c9f6841d89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30e1ab26b0a782a671a7934a4a0210340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defec2b6a1dcf2df8f4fbd0e2a3f38b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b08c39a53fcfbb90730a53dcb93a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9756e0075ad2e817b81d3deecef91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f12e714982b203f0bc2470c141c0dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd27c8d59fbb0f271c9f4b8f0a2b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aafdd459cebc28be97eb159ff1741346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dafda8e14f3b8b1897608fe2e683d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5822ee41b965f3bec685397c028c4b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b6cef809ec77b1719c8bb51f35bc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e1bb600465dbc18f3ff5bdf912124350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2e8c047c06eba631f113be92ec54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163825d3d0f8b9e917cd92f12698228352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01fb034e7da4139f54a466c5715d6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d5ec04acaea81edfb912e31de6c32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a14bab9e4abd59adc23a7cc6917cce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026dd0b08b223630a5041ebcebec3da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33940114829096232602782c3145b20f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa6cc92b9b73651b854bf4b8cc7cf7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ef2cd714630e927b54cf7e489575d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b94e32de2f8f20a4a5068c2cc7477360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6945d13304a70ad82692ec5acdd40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf1efdee98c0ee0d2591a7e43d1df5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d22165e3109d0932b7c6ef71e2767363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4d32102540412a2d07149de1caf37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb129a1e73e91b63b2ccb5b9d2830b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c44376fa7efb41f87edbc14bfc19c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c42e354c5321fc5bf1dd565642bb2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec769e66740173935c719a3c5d6c864368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a95aac46984a9f153e31c1bc1ed107369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f8dab1db0388c773bdb6971161df8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdba6104f3fc4d4f9d577f7d27d3dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b666bfd5d1fe795cdab88f5c9cb018372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa509f9fd3efccd553a84ee6e9e93ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396682c1953d8fbba4360b4b645256374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df82a0d316521f45db5ca22b4616cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85a11fc57f2358579e840d21375c22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7abfe238098d2a8f8f50c04ebe4f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4405c8aed1a320186032c5f95f6e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853e8658d4a9b36b68be2b3a3b6458a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231b89df73139f327e1f59616a236f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ee3714c0fd53ed6513e6e22c02f40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef2935ca532101a03db37e61370941382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333318e99b3c6e0a6c86fd44a1422f6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0c4f878f5e1d86a49170969d063a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241a8cc68bbf30fd5d83724fdcb1376385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa190c31d24154e750ffd53db7cb239386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aecf2454c35c3e2e626dfe7c85616387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8ad704df04d982aad67c152ad61ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db6ae8b58e0457431148bc2d88f027389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27374c4a923470c7159e12f7adb7cbe9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eb66cf247a528b1e0b00c0b7ebd55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94759fdc50fc2cd1f44cf48aa2850c36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62180218c4d2653dc5f05d5b5deb538b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0b304acc19616c1f947dbb64157e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f5085dfcdf628e010c1a548b0611e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47719f6e28d63d87bcd133924cc747ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a64cfe85e65cd4dbea0b1fd3734db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f6579fdb963db664524dab5a39bab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac9b6bd60e4b386029202a4ea870cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df827a74866b436054c3c7236e86ebbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367de4108239e177e520ad68b753f97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eb56449191993ff780d62fad7c4b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b644614a39c4afa396d313a3430f0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb62cc54a508447d583a5c7a86290d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb0d577c8ab1867980c127bce09481405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a8f825026d36ce824ca3aa730af60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698245443e4a62a25fb356582218af5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acdc64b8f2d0f45e8c0c6df2965ad4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee113434fad7fc54c29d39a853f751409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e5785a930006f5ed423013b6991b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8b6ab9e597a6725ea84dbb4e38d42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee3ddd75a619133bd4aec648c8b163412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32ffba8afe7be95a65f438e327ad74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70a9779cb7eb4cf6bd4fe8a59b1bfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1288ff70c929f66e68188d4fbf90a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329080d9f223435d6100db69c324aca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb47df03f1974fa8b2a6f07e022508417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65524524945543a191ac22a8bd6ede9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b376666dabab5d9e38c5cd818f6ceb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce47569bf54970d3dcddc7d5e7a4e52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223051fc2c4f0e646b6cc948b9666a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fc61d5fdde8c0e286745d8499a3f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57199dd5a91ac77db6b1487f9ece565423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b20025ae545f14b034fd24239c114424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3d64f4039249b7865d41ef4832b9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af1c5d60a1aab36ca34a9df9b21f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578d632889b1b07c79bc24d0b6603b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132bfa65dd701e6f8ceb272a43c1236428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be743fd2b9882f0a09ff2b2193055ffb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35880bd45c71623ab2e1785e4d7174e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ac316c4554257c4fc8e9b83b101bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63254c21142b11565d86a360f2afb6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b35875c0dd67be5187880ea0bcde22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6b4980a80d5e594e42858a37944b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a2fd5284461b5b1d653eb9df04d74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020c0dbc7b67b7a7e79aff787e2b9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a90e7c01c4f7f87ee850fc329889437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fce0b147fc38895a721549a28df959438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3235bd024e6dcb8e0ea0e8422c09439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dac4f03d6da024a93ba5b5867f616440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92758dd56e97a2c0db5c251cee6c466b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa555e505d708b03161058419b2635a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207adb64f8b1e91bec9a8f162ca5482443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b17c611af2305f1c6cfc7eb134c89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d97c87db64efebc64162d6505ccd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11428f42507b130ab842076f269e8d97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c189a46582ae5973468340664a775447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb606ac7519daf432b82bf1b682066448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb99ebaa9836935284522a222b9c345449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f3fd298ff30acb5a02061cb2ef378450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc96cdd246aa40bdc72e8e07917aa0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b854f51685d5e65979e4d2ba777de0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8fa0a931d284633f3c9c023340c5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb4da38446391a7f0fc4481cca9e49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419c47674652757ffa1ccec031dfab4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ce9dee6a2d343517a502ea5cd0a0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f15caebc3a1b8af1a5cb1f662302d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b46fd1512b2bd606aa9cc0a9f0023458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfdc942698c433d549fcd0b4480de0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2367fa15e5abff3aba4e274fc6e98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dbc325ef2006461beb36f7f7c21b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112eff1176b03511b0da4b968ca1b10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdb118e509b84e0ef9b1cf2f285370463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537638239556f1cd6721d49a22c66766464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e759eb0fa7f209618b639fa8b08c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526625290ed77d1051b0157b69215a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4f7b5707eef2d63094643e95bf646467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9942b98992d2b1142f6230c4ec92ae0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c65c7ab8e22a77a8c070030696880469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb414a5dff5a5309a8664eb149faa83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ecc74f0b709b7ab8814fa80bf871f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6fa3cb908d29be5f18fd702e8443c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b994c5e984ade46043dc990bb871473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353c4dd212c7dbe139a0fd3b48a2f52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6a991c9368e2900acf149d7562bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3eba6a8dde3a2c3416f69dbcc2f33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631209a18f9a4a17d7f4d3e2929ffe9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d45baab062d5dd506c85d97efca6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9dca62afd7a11d90056b753a55553479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2648975f32f24a4c9e14c75a04fcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7af325cc8a9f3c2500b437dcf30e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c59db6fc15ccbeea86c55bf7c8e4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590e9282d3b869e54109b8db07c395f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace0b1cdf6ddfd91aac7b56479612e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fb0051be620e30c6b06c04f1f667a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6599fd68e933a13fbcf029497bcc6c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d214fb44fa22ff9d6271467708fca6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1545f7a2252a3f88e198f2b82f9c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cc1ac104ecef9daf9dd943ecc9184489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae43f62ff2b4290476244842875773490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb877bad26d62729911613cb13ca685f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d728bc988e3deb85a555432cf0953492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ec6b725a1a02cbc50f1c84fb94d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f9c56bc59e5869ffb313f4db0b703494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392275ce163706a19a39acb586cf846b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02fdc317980e2613f169c98af22e36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd28911fb1ac91dfe6d72f16c011788497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16740019e78d7530b9a6a93db2490da5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a039cfd1c0326393867536a0a312177499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e0329d5e3752ef92bfc1089543c9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1fd80fcefb1fdf369aef0dd03c402501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d73911e2b9cb63d6028e6786df568502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5afd331404aa3de24d5b17401eba87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9a111a93b228344438916f19811c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd174ed508fca16c6470dd0615828b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259d5bd2ad8a662902c33b0bb80edd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6780228d6392ea0d8d84038be056a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f79221edf69b3e8177a0c1e700470508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453572a6b0d8b4170e9ea9c31b722980509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b648c1c21db4c3db8493e2c2516450510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d00f6a2cd6c6b45abd8d3e62efdeab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d20820e024f999546c3541eb08c10c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9f2bbd678a9e1e4f096d4663b5777513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27090bb9e8101e2c06d539f34c6a7e75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccbd8f5588b23bfd76b6a8c5baf68f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad97c2487e8edb21d4e646967c94181516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a756b2e72fd2f11e6eb29b3199cc8d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644883201f4785f7b07728e5bb7e252a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a811a340484e26084122908c9ec5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699f3f85b5d286055f7c11f003405f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1fc09d681bc75272d5c3ac0a38075521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2d62f8cf643528db8801c5536a84e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ae53aec95dbb0f2d01288fee707c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836848dc5d07ea96ce4bd3872b83fc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87c807501dfdfc6acd2e27f836e4a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836b2a45c5dfddf6c81b2c9ebe5c70d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af901bd902d1ecaee1b36c58bb7aec01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb5fcd0b21c4a40174f13c5cd8c455528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae98c9113451dcc82289ce8a532974529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66aa760df766581d7a5f145aa8ce41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c82acd9f8659fe8729d0743bfbac26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817aff00a87615804875779a94e9ba8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa3d83a5ff9d73f23c5159760c42bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49467a5e1d9ac6af004311de9021a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfa5ee7a31cbd0af25ac94f13f3a5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ff52fce68416e88f87453fc51c950536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e4e4bdcaab2295eb0d88ca4bb5fe8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226909385b2d08ec3032e4ed8b1313538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabed7bf81ecc852dd9d662a39c4829539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97952611dcaab2fdd668830b1d2ba5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d631b673108de10038c892dae6f083541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46d37b898f0d3569646b269a10aa90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476329fe964932db50fe421170aeb76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c82c825b91140eb03e171c5852ee62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbec8fe1cbb63e05a1dd389da2da1c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8579c45bb21469518332ac30abe893f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a82b944c806a0e1e951ec0710590d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44d015f9943a23aa82981cc5f73dfb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03971a78225acadac4650558e2500f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02583034d96199aa0858e79a7ab1450550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591afc03ed3c8aa7239add672637d1d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dd2899f486336aa17852d438de755552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be544b9919dc41d1c09734bb6c8431553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66309f1e5a5aea294e09d72f17164c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4ce19ce23fcd548ababbd1b8e5e90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01383129875305ab19f021a74e3401a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5a09f341d2ccd70eeb811e9c610df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afb24aba9d363dc43643aeca68c4a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bb9f51483629c9ace1a384a66281e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce3a5b74e2606eff8dcd6e6595fb47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb58166913e88c9644a98496a8b9d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be363840d553e9559f040fc9b3c2f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86593e1cbabcf456db1dffdd35fcb38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933354eae4c16ad3622a95849aded82e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbfe80526e103a59f9d2640cd2b258565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabca489280abf06e9f3d3f7759a6ca3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230b9880bb9d19d93d955be23e3ae94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2a8922cee95a4f0aa92c7b5c849ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859b9082f3cf12b777e4d8b8d2abd2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eb7cf7c149d91a5e8880bccfe0a74570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f2b96d4f88f4eedeae66038c4356e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edb36854083ae900e80a5495ce3179572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4476a9c11114004e4f9ec756456ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fec6574f35c662744ba848a35dd3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57da17711f1162079aeeb2bb2872ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddad2b463c60b473c1f8a93fc4609d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0205122730d9344d5eab9ebd495c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970c312fc8c882052e47445f527f03d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db2c7aec04736b3ef9fed72261ffb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694eb089cc03bf8e535a6c517dfcf7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6671e60e7088f9e5baa5a5c3815d8e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2af21e11c31feabbcc5a974dd08288582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2a000a8d6cb8cfacc1d7e28e28f72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98607a07e43e7ac88ac5e3c2dbe0948584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64c74990ca9c64e312b24cfb5d9b02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f3281611ebc72efd2ae880444a797586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8cf29cdfde5cc99ebf96ab8be01f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ac8fe07c79b7ee289ce61e85d9e37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab9fe9078bc135129e031353894611589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d272bbf4f5cc3561b211af8b558c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dfb6ecb18d5d0cd6e7e6d0fdbd6c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023573dcde42065c1ebca0fbcafcc5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf954f3eabd2acfd74e11df44b4ddd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a17f2704c08401fa0d07aa4de35a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85c654f00830e344c0e0c443d9ae68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174a57d7b3b6db805d4bd0440127133596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6acffdbc89b007e9bace00c82eeca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56720e4bd54d939cd668f16c1446219e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aed40642d5ee7eef56e086a8ab479599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b5fe49a8924b59439dae4a6f0a776600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3abe7307a61f256cb7ee3d7193dfc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dee4d73a67ca2a4ce23e75191370f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2ce0727b44659ec0d909564edd850603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70296b0be02a27429fbf7d70175a9f53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb345ac9c59de04c3c40adf798e15f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d969236fd5f47cd0b04bd994280c63e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd43f637e220da9f94e2f32a0e7139607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cee68c2d8fa2269cd2404c788455df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237aa90cb5e86333cce2e1a098884e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2360573f24933fc8d8b8200f99ffe28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e045636d86b9dcc1916aa14868b52f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c90b2665c158a8bc824b9d46855dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd344478e949a4ca155dafdbf7f3b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612207021167f02f7902b8f1620e89c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a06760a6d0c5fe7d9bc177f48c01fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f248e1dda5fe4d0e11302e7d2a4de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec2cfb792cec5665cc414becb1a178617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87399f1937a3c207fb6bca7599c467df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce82e9919e045d479a61505deeed94b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86130efb5a2ceeea9dca08f127efd908620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82c9e1eb06f8a3f1581c41f9196c99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f7b730946e9389f564ce835397c6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ee4608c31886fd15b70fbabce1d6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca93f7eff05fd4122bdec4df53ef43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a9581744903875f4991583319eb70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61376e10f640e241966788e0652a300b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a713a723feef36285c943a2c05fe5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b02d9a794a57eecc0791d0ac3deb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead26726be757a20cdfc855331114e9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bcdbe36a57ef134497daa2a034bb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecb05a87849cd8db74440346f0dc0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dd949499ca0ded8053307ce51467a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab386e585050cd65b8a953d07d058295633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba978af6b72b9a492f28fc0f40b47e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63201e3c56642441042af8de74528fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08e834ff135ea2d820a07b868bf096636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db2a5ec3d603620a97749297aa96b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a244d87e2b23dbb22d344fe7dac4854638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4ce658e85f318110ad658a0f0065639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b3b015b29b71eeb03b7ba6dd324a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d8ad15649460a8c2a6e03d22b455e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9a642abf15305099b2970670c080c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509138f0284ce2692236f9255855854b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0a26e982b64a2657ff1704bcc6910644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6238a8d83649fafdf7bac9fb7f02699645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a24e20d664f8c00eb0da20c1991b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eacb643dd60c908e7f30b436f0952647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8691395bb0e709d856936d8850fad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcacb6b24cc7c8204b0ed379020ab4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02487e9402c66ac7ab98f21352afe2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eec3a08ae6b88407267f41c50e127651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d4ef381032d82ff30bcad525f5ca4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602f36d2b08548e76391ac344e1e42e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87925281402279f52918534cd2ef6b71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7444253b45f3a2a066e40a7eea5a32a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf08f0cc5eba40fed7390c72f06979656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249e233d31ea2f4787c3de035532110657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc636ad12333a4310a6bf78a96ff0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bc6ad7995ec9c82447cbfd77ffa0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6810ed508e1af558c11f1e338d61c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb29ff6796b6dac3dc546befeb020a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98ef2275634a9533f21b083d5adba5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041981d4d7fc22786209ea824a75ac94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf38406d1484c0ff70f6ed5d502191664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bc485a4b9c3cdcf0c47a7cb416728665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31bfaa003cb5ab6a02e4135d1e7a61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3603279ab96774601b2a54585c6fe10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20fa1505d84093af7d2640dc9b5b38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9047141c7f8d689002178a2f6d6b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c7361813bb2ebbbc1e1a78afa2e68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74711a39dd9c21991c6fa115bcf4908a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca3b7b6acb3d11dc61fd5ce5d8942d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f1a0b235f875511f1c6a27025f3c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59f2a9c8e513d368c7c9752ed1d692674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b707f5799fe964764da37a5dad77e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafb9e3cc0dfc078431d53a2266232b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be627a1f79f551c1e3b5c4daf4caf8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817924a5de0c78f070fe1e3313d792e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7fb40c78e64eda4e8b45433b33187679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20348348a189fa7560bde066d6405d7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee9c641b0ba797944e37472192b01c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06802164bd20b56031064b94199c964b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75568b33afb228b7b9c86c4a9c7049683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74681711379dbc41dcb3ee2e3e2578684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d72c67e92297f34445d462fdba147d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8addbf51ebc6bf34436b9db89984c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6896a940a2d119d7830fb3e1883f27a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504efa2d4dd567f785ae2a375d321e65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f50fc5e74547685acadd80365e1c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feb1e6f0149cde800d73cececda750690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3486f19bc4fb4f63240824795b41792691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27a56d1485c9de7460dfe7a3b664a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2ec83ef3d57bbbbf0d1797c09dd87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e071bdd14ee5a9a852541ed8b0122694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb596bfde24dd035a21bcb9c1160d04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1117726cdb330111f748085d1b2a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98542a27fdb075052f47cc76d91af384697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecedba1327a2fd8809a35345ceb2b52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d984446da36f59b492c9dd81f9cc8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad11522f0c2bf3f5fe898a12494beb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691a198bdcd968a0df087539e1f7da5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cccc5c91b08f04925582e0e081085b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a90b121a2e9c2fa1b96b106fadbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bbf2403e0cd710d33f4c773ce1970704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1edc2838ea6ae4c35f3e1ebfe22c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c538a8662fcf0d66a020061c9c225b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9923498304163b4a967f84ed739c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a691a828a86daad978cb6fbc6d1ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f7ea3f9a8205c410a929661ee5911709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5837a926e4e256f20285bfdb8faa2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe4e01ba27b4b227d4bccaaa6e2a4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fc832455a69e324f67bd13a8ced6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b986fa45a774a5cbe4b3eb42b2e490713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab29f426593f29d58a550588753183e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d20a450f7dcd03bdde829736ca0efb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388cec9f2c354710f3853ffe098b79d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e76bfba4e5238e416d11ddc4eb64d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4877d0bb84dd75e3342ec8b0743f82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c9de07e6dd608481b3e0eecf97c68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8013a6da36f793d37909bd372fcf85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b9d574c6d4eeaa9c23f795df30cfc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa4aad92875e4d0ab717702cf9ee2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2290716db49028fa1b29025e17e6d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8d1e53dd10bbd3d186554ced98f18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c25fc553d4113eef44d3fc7883efc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aad722c538dbc0a54d065eb39d797726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae30392e0f51a60838d12d0c79c15b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fbcd1c843c312a35b780171af1a91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d030dca970e39d26efc39d4e4056c5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e2ea7b9ecb9ef3725cba463dd4e3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600135a390cc4fd1054ca83e152222e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcb94187aa4e460555ae6d66483a2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414e1cd9ef238c1eb6bb88e35da918e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b13bd65256148f78a4963396470274734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5063bf139f6a2cae7fe3d5e374e48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae621d9f381f4ce7d567716945e9bf0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9d34c6b42217b85cbc53cd419c408737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396ce6235d045d774866230b46011ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05742027f6b1d96ce4a9d04361c073739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bb8e8490cff777017e268bc313e71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb8953e132079de651166a24d732df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654245e97cd76346e4bcafc89fba30c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1645ba0b91dc660bc75c242a6efab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f043e18b60743d7f84a59f3cdb2a41d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4ad5c2fe719804187dfd16d09e508745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c005de7c584e1cdbac0bc38173c43746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc80591d92f4e20552919dceb2bb19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa2022fe2079f22e39551b1b19d033748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f75c0922016fbaebdd65f77044b13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a515f30a412eb1a4bbac8bbbcaed5d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9965a99a2daa4bc1ccb25c6de2f6cd3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8a5babaee0379dd868862a59cebae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ad92c7b5d160494eca2758f9aa8a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecfcd5289bf22c0fadbc2208f30a00754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78b7c8aeea5f4b1d4f4be0da8ee1c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bc1ba607fb57909433cfbf2edeaf1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c87fc4792d8f54aa93fa18494d1f0757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bc5ff782dfc4b1834ca8ea7cd8f8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134717d4720909fc94dff15b7e21c0c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4273f66d35b75f466f1db3b2a23f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749d2fc3f14ba4dfbd7e66792f44b114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d2af4ab73f2fd0d413243c6e8bab25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0f109fd375c33681bf3e8ba6cf2496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbce6a9789b6e25b1a897c5ce586ce67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daab9d6a71480a8893961c8c00bf9288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afdfb7c0d44b765cbd3a3dbbeddf4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469f49a94321152839aa56c05ecdcb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac9750da7ac9466b95526a931a874311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ba4abd10648400e77a7bacc63bd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc45ea79eccbd12f2909c4b04cf238c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e2ff44c28de834934945182ac10de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19084023221e95450db47d96652f0b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5ee921f5d909c41acca13fd43500e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088417ff9a73407e4792750b986d2aa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77069eee29c69621f26fe252f4869a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a603a499ecb0872111d8e8ffb68342019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f302b4f5a5f6e3fec4b15a359c905220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33821b9a43c7a5088ccd9743301a3e8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040f9d0df4f44bc4027b190acbad3f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76829614623111dc2a0783d981aa67c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3ccfc639613f7e5380d50052314324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b914fea2ddb7e206d1a96cc90d7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4146dfcd32f9b420a9b9efbf50a099d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487be6f32986f9acf659776d77b72c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aa35ea44a1c604a0d4f8b55d26e7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e08404a2ffab6f80eb705b5d0433a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb9373e91638285904485da2c377330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391e8d5282e5da5c01666c84780767831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f043db64045fd8e39c4bfdd21698032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b7d30a4498a4ea4c6dbe506dd50eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2715a62983b807423fde9ad34ae31c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63917f06fc502134788397d3c3733f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddde2a95dd20cff20e5e7cd3e51f2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac775b276f9663d63ddff9f78a3352b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392529fbfdce87808811693b813f7d9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83569481afb6109df66659263a09c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11220de39b56f95b3e0b5c31628735e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557df2a7b9d880ae162e2badb53050841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876804fdef25ebf060b3be6f04707aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44d658df62581d3cb573a6c30c1dc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf846fa914e2d7ac75c23e9c20b168b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453762a9c9f474ee6dbedc4a4fc455f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f47b1276f282858ef1d8c9cb8ed7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462ff3acd2a309d586ee010168d05e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d232413720ca6ac75cfbdb5674299148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb32e0b901697abe2534c5cd75c62f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde93bd9b8a3c77da3049078eb2ae650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453743d16f39e6a5933966783b80a9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f68a314b0e96b60afe8f80fd26e9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e2c1265fd53e542e2406f15f384a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c148dba111a2ec50c9ff4a8e5861db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b30741b0d12833faadd55d62da3fd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60898d56f32564bad406d0b935d703756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e163185ab9a1c29be0c9f4bf27a2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7000ad68ab87c18fa7efd70fb18fb4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91c13fe516da96239e2cf427ea648759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed88fdee519e8bfee091762c72c82a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04116514633c992df4ddab3ce245fb8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ba6ae4f7540ab5871ff16c122fe6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca851fe0c50e33b7c39e18e2585304b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696671c616f407fa4dd3b4d012a3898964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e44118bbc1eb4c126d6791b7234b7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc01053c4d0854636e7321b15e87066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b681cb2f73763106f88f3979be6ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31117fdd4b326198b93a7c04ec4390df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1acc78a8d754169175b6efa45444369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5100356acce001b41d2179d435a79c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885644bba8bc011e40577c29b734fd7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1acaad25a11c8719754718736972d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40e6a878e848e7f4be39c880ff62b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1af5b3f0de907b692ec2f5972a15974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04c36462d00fcf61c1bc79b749ac2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d8a2339af6b32ab229505b115567076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4581e00903687568875f14c14bc6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e04a1d1db0715a8db7c788b631cfb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23097e53d27af2c13a8eb5085806a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1901273c1353d6a40d31f76f4652780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae5c02032e6a19131856fbd56b6e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70949aa8c27b686547c850b899be5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1f2d43401464808c5a0f162fe65b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db320f581cda0e490be687c15c9acef684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf433879768af0b9697ffb03aa65d1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95216a8ae18f493de348318ad4bfd92986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8815d99a8c7ff49fd464f09c724354187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789f1c08a7b235131346cc3af23b38c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28853cf775969d010b88d1965fea15b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4dd6c040e4a4d1b8bcf7bd203e16590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b963907e756c27c81ca3bfa03b58e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8bbac21c7eaa65790dee1f77d209e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d68a5b5c81e1e614a00fda21129c0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3dc56cf7205a36e7095d21968fbe094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d88a1e45177841d40cd6b339cc1de395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefcc202c87236837fce836f380144196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b81f27e4aa8a6135d1e07bcf4e543f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaaf72f3240140b9cc82332f75a2b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcf17e45ffdea5fa5bc26cd1ca7d7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d22f89a238b578730fbc90525d7c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd196fb2e3a9a12264d98bf7d2e962e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fa7850d9697c0ab146ecc082debac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7741c9b5294e6b9f0b5a232485563103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd0bd4681cf42bf3f50fd595b653b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890eb2cafd01020ae338d01777a3117105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9f73472a9a500cd9b0b18da0c252a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ec1e0a92d59428b96e802f6025daf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f49e2fe86b7a497627fc80626b88f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b0547db37f3e4c5e8e5a427da829b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bcd32cd24d24cf2edf3151351a6bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817d639e7353eccc2f27c8eb8d6bc31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe0b5faee93d8a7ed1b090daed04c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d0a93d18e7b7705e3644de047540f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ea7f040807233c4d973f4e20d1043114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4c4907f6fa128d796344e5d8661ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a0e80bc104e3c6be951058379960e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb49a96a297cbd4d527daee0166ee9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caf1f8d5f53e01619dbe8528e0d09b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d2547e0a27a2e43a8289376cf9fbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a792c464efee8dfcc94a3d2f03e81b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878da304a20556f9939ee7677c53750121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885a9edc7968ab07c4703278be16f3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe5872b24cf81f235943c0fded30b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cfa401a3556e897be108b84aafd50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e12e5d35f7d24d7d2f211a3f031bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a410d44374bded9e5b13c0d76af3eee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c9a7d3d974163862e07e5973d7398127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72364724c866a5093c4b597b4694c3c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d28f1a3dac8e09642c423082ae1550129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3e4f5a34aa67334c19fa7c61d3143130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273c08440ee08e89ab1f784695fda8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86587e78bbeb1f6cac21b1582417b726132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c6d86cf17e71b6306fa027f78577c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e61685824ee20b39d1e4983daf15b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d778aa24898de5f1f25c4e292f73504135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa8474e1676fe489709c861f5f2b26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81740c1135554cb779dc2f8e6a4f4fd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293e1328cfbfea92f9211da50501ff9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c8e18e500fb460bd495b74b2b8689139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ac10a313dabc24b6c5f29e7a569f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9cdd6326eea69ed27eef85f432862141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf7d6f6ad1c6af5137d38cc1626e41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e82f758f998b8373fdae931a91c437143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048bbcdfa5fd51dae9babec3f68cf28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38b5e86ed52b9936adcd62de5ea12a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b4d24312d3cc57cab67ec19b69516146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04695c36a509d0f4bb8dd762cd9bcb47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d79f142381467ba348193bba31bbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299cabf135f9041429147e6ad479810149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ff12b563c6f42ae47f5b6a7b30a7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4383978a8185fe8bd0d702beea8a56a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7819a392326e524553fc6838908bcb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f0738a4bd4088c6d435fb127d571153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dce141d3c0d16d21d111fc77090e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1e005440cbf3836be982ec7ff3474155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e30a201a5905df39037562ed89d4e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd4b7a95aaf7facd2362289ee0362b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc628070a7f94796668d6bc753a90e1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c18a885c962f4394446e3cfb5b9c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399bfc110777fadf24da7de38036d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227a928968d74bc2602d8fbb18596a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27131eac90e0a639ff16b2e1a8297fad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d07ca33649169079cb96221cd95f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c014c46dfce1f08f0da764453127e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72659f92ba842b3c2c01cadfb1b00fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3c9f12b05589e427d067fda83c236166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b91094402d3064d021e2f60709abc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa5640096369001f211c433607cc11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae7d2d657063155f2e23d13bdf1653169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2896f517ced1659c3c3090c278c9c94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5357d00b39f24f533e0b7b68cef8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cb2b8e3cd7c55c0909f51fe790dda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dbf618f5da90a89f2f067bed1085b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578744c12379b562ddf85703ae596a36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada1112e15fedf79869be0a99b64940175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea255d7feb222182603c87152478cf3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e1f88aa65e46208bdb3b3659ddcb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e96240ccd1cd90c76eab1a30cf8f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab77f924e67afb963ab4e919c2c439179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b6b20b01384561eeeacbf7a612108180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec66366642c8c913f9e8e9308169525181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7da69b3e70c7bcf9c72e5740bb3511182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc80ecafe2d8c2e99b6df5b7f8dfed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ac47a9b74a23d79db1ac46beeaf85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f8afff18b461a41a37ccda4675d4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7161ccda0c057dbe66c63918194baa9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302c52a106b7419739718b324bf335d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1cc426e69a5a84011dee525a62ada188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fff7c87d69ca17c17fadb08f275d0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d883bf0a676e723162a110a7ca25673190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2ab6e529746cd22b189198b61cf13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de85c22515a0f5594e313a31ea3f6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c956739f5bb3e3ea3791ee23b5d5384193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e3e8b8524241a9c9507f08e6a6333194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd7d830c17b11df9bef326f977b530195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071b77be8ae353cf1da2f9badc452a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef56e32b32313ba35982e66a7f0a89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28f0d4c48a3ee250a699458d9f43b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c87f436eb95088520ba63f8eb8dc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8dfa0dbf7e06d1a3fd937af577b64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cb5b5f2d43540269bb5cc70e22638201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bf1c390304465eaab5fe6f2030729202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19196d97bcbfea67b9c8d8328b7f33b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c7ce6179c1f29cec9b72f69ce4e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631d77037157218dbc75dc8ad7089b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54715c35f9fc7e94c580d98f5c555a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080f2fe654a469f3d0f18ef26edbc25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309966600c1800ca17b738e9abac899208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d38a8752867f4d80ad054de9a9428209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bea491ba497f5c616d3482e0958d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ea8664d271d64e7cb3f30bc2f7a16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ad0b9b7bf99b511489a3a12d0b174212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf040ce1c3ca19a1790dd8c9d9946a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49892050fdaf96f4483a282a2b13885f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5ae68c6cb96a81f9e133a8202a7be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff3b2425d9215527b5d56c9608f71a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acd06e8901bf41be84b51d4e526f56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa1228a525b7a4862db89b8d42b23c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe089aa2e23fd75f7ddce6f26ccf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749f22f4cf81269d3d17e71966744e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabf4a800561fd294e5b780f2b9a255221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0434ddf3dafafe00598423123a51f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c4dc30187efe612c1a469fff23025223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470fe35b188d837fba2009eb98d3794224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88144c986f1301d35e3d8124586a6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b16f64f3c4656e1d5be220f8f85029226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0917dd26e484b238d5ee905411bd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2aeaaba5fbae3411ae7b6c4880175228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaae2ebf4313bae52fba105c662558229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354108fe315312c9a050186aa9653e41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045cdf81d524e3f11a5edb866bca80b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5a9530d104711d266fd0710bb3af3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d076b0d0ef0519e9618e2c2dcdbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffa3be7823986b7fbf6ef3d7d16e6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae750c32bd655cf0430020bf375da8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f207b66c1056b8d589cb7b435c59133236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12839f45c731860525d160f23bfc82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6affaafabab1bd8e4ea55dce29e160238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebc4c3a69cdb7f05a184f721371ef8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bad994c0972c6e9060f57ef63953e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c7e734c67ac352a02accde43f0116241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cffd40deee3fec092496874249a36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74fcb5a898fe4bc94087598032f5a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5838fb85b0da1e817098a00de5f9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133de9d0530d961f713285ac0d79c6cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dc968cbb0e20dcfa8f98d334a2b40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b99bb311e272ab2a0fef60120f4bb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57df70c82e323f4684b188aeec68ccb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ed9d518d0942943d2eaeb9ce51d5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a207d0fc78c9a0a07be0cbd7c71f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549691f2f4059c737fb7f6ec3c8034bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817ed21871c1ec0c9c3359896a231b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cd67bcae38226b564c77982e554ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd7059468baf8582cf2214709000f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8e7ce676573ca01d0d5ad489bb0a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba6c70439f8a7e3e6adff56da4b99d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52401b8636d48e6cd03f5494256f9ef9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b3137c697b8742fb636416c855573258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d177555a79f10d670c74f42c17f70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779cc35ec1915b4633a6fd7203bca69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bc0108e008f60129354254575869e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffcb85938f36c0d53b2e388547a720262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1baba9c68477a1d82781e5103d41a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355ef2797a44526d68bd234b042747264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a807fb8169aa594e19d01ea732b6cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ccb21d7c87f65d81f70b970ef17ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1754065849c5394194056c2aee367a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d558d6290d876bf72f9ce448d28cc23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf126c0eca38fdb2ecfaf4aa8d1b9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da2ce1326aea43e85a38588f38295f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a140124a03a21ccf5759aa4a856fd03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a2e745ccf6afab1e5cd5c895a3c45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7c8c6688ba3de1eb0898b91471062273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f2a792f81a7cf4b168ec5c8e927c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b20e9d9f8e791a4d219b4d28f329275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e181ece4ea66e97412a2a983218c896276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af57e4f58bfe9e84600ccde63b2edaf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d817a07ddee6fb0a81b92d15dc7efd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd8b3be710f6ced1b58cb568c70e1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170843f50b30b5c4b76a69ca73b8a2bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeb935910b1d6db08d7b31e2d39b4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d56add10e126bc47db015485e39853282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a892c8e4ad432f645f6ec0c35e6337c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bc8c3d975fbd22bae3885caedb8fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2062c7a3d88493c2a84b3e9f0174739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e74e74581537d57a5febb06eb7bf1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1f73f073ccf34921e178f3c60e614287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bf887638e799b7689bb91409f915a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec3b6fde55dd778185456d0a279708289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5bf9c3f6123d49e102037d51cf637290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1235207e001dd4a534d41f345bf230291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14e34683efe02ee16dcfb9af68b1a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae22dcafe960018c7b25b6d14442e5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff117553b7288c7c66a15d0afdc4ab9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84453cb51f33bc81b10abe17c720e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68c37e663a6fbd3f83d6aec0813470296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caebcbd0947e63190e9f042477059e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bb6e450f08c3ff8f9c0f98405b64e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d724564decf429021ddef4333354a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7817c3250172f076ea91731140acc83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741497776732bce8be55b4a7c62cea8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09529378a86a54abb10d239242ba99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e885573bb2ad9ec74574a175974013d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e0fa884633cb74368163a2800c59c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddd1e3869217e31c472c3a7df56d0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726b93211df0ba871ca6322b99e1af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086c053175ba896ab1f368588124b17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15367d3baa37b877ab413724810cbefb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188ae21e62581c1bc53c5d918565b8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b39237d6a7a337143342c9c00b3e95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbde2a8dd1d4c63ecb8f4981a41e3ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8ae2c4722ba9f8bdf297b7ea393a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174088c3728ca5483cee0b5a948dbdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc64db2ea0dd88744836b6a4bd1f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc44bc03ff062562be62e886995915315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d296be16a73c7764f397878e95c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd027235392e3a0b03e70119783c2a4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bb40288d98725e87ad395a236cda6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf5766c3c68413027cecb52359b691319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7bfaf597cb2772f96f1e1e24c5d6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925bccea1b78111ccbf9e9213ce1b36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd09f053d4ae5ab2e9720b1d8233f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7b1d74cd639f3c56b2fbc26c241f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e3f59410616f95c24719d9166f301324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65c01640af40d24bec560dbdf3b21a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38800c394cec2d26f1309f4c461eef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a38ffe70c626a0717f798bc46274ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfdc3c7b49be8f635ba8840c479330328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa1ab9c35ae3dafdd14df5ab361d25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69f991cf7199a01c721af25d9f7813330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946143dd65e2e0e93d6b908afac29a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d105fc4ceeb8141e12c54f6ac2bc6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c707e98f5602ac95beec8b6fef6003c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2dec3d2c31aecfb9e4b3ebdd39fc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea466a67e00ba6c2e8875bd496d857335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f81329ee667cb95a1a5099aef3d01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596da382bae77235c2f213fce160d92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57720a3059b6ac4e401e503db68984de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d95c4f81491771bb9be2165043510339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60102909db7b7e60e239c197f25232a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c826960d02c8a2440397b29e8ca0c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7627eb80f0572647ba405ed5afbd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c625c5651433095027ab2ca5cb0258343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ee2910cdbbb82e6c390a099e73a8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aff485aa9c4e2689233b88bf2dee17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c7eb2f03887ec4297f3776472079d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbd35f47eea16f9d7e2ac476fde423347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945a8e6277f717d77face583c3aaea8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467ff753dd0cf89b4690aebefe62a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e5084adfff0811d7b2ec5d44e281c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba52603b0d81a961e3b749c53ea7a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ca040051dac2c3fc4cef6086446b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf92c12121dbc07eed6746e399bebb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5116560adf0327d6885d6915cbd88fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07e5004ea0bc4710541bc408c1f58c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6afe567ae6bfc051f96f8d5475f2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9790cfb8d4a3ea6303be4dca8c055357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a39691f45f31d7f081599bd0590df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46828d9c227142aad56d087536861399359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe645a5c61d6f9afcc2f5c417afaf32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879431d330c8a0e759fc0fa40b36d86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f364180570f6fbb48ab58320bcf1f3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68fc2a14899cc1c0d57c0a7f85733a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1027c692c5ca0b495903bab5f35fd37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016ee731ead53da52bb1c5fa27afe52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b017aeab503d45421b84831b725a3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc9ffb1d2949e30ed3d5728a5a124367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695007ef18c1a4acc20e01b96eeeb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95b64466e26bcc93e9a47165efa8e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff9fb104cbbf594e7b735e01a22e72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98981f1e51b657b5f49db81f8c51d3b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d546fec66c2ac071b5d43ded5a94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c14d6c5db8de11dd0f9031c824d63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfc0a52b9eda6add1c638496ef9f71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd7da08cf3cbcd21b1dc1c19afeb82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ae17beb3b3de72fd2916a37096161376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e549402b7a783925873fc4404e745c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd34c9a059c74fe4ac331eeddb54005378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599dc66a4c4526965afd67f01badfd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530818375a4d2bba5f0e53bf4e8c88a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057fd541c2a1880e61edc449a4e6e15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55013f2ebc6f99b8d76f2f87e43b6433382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a399e02232b081cd7447e2650ec2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db613c72080f92f65b48da72a3901c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1d26e339858d803d38a104a341156385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbce748557678b5994001de7c8906c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046497ef7b1cba8d0f20b59b269838c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d061dcf551966c16fda6055478d02d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64bcb0973f7f4099f647de41cc44dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2b0bb32d48318bf6463f49cb7094a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff2d0f3b4e262a2660dcee773f1d81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7039c5a9e7bccb4cb40cf278f2e7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827bc5619a393902ae36bc98850df22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82223ecb2bcc8df90f841fde25071963394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42935d1d31d0143395867a332c054680395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87f40b8e57bade07c57255ad3b0f2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eebc9f97d92f1c65f7298ebff9b0be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ec1527983de72723dadc4821128d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a61560d46a4229e50d00b8d28c13ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675fea5c9a023bbe2098503fd7ce78c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43fb06838f3143b055fdaf4d0be5f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1ec60e754c6b29ce314128fe53a6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435e23f24eaad6322450bfd4d90d5c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaeec2da7c52b0fba00da058ede7f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8628e769dd8eebb1e9e5ae0dcf933405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d52e1a641a6174f16e24dc46538caf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a95de98f830f59c2972ca123e02a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b25219c8c9527146de9b5c7199b78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59871088d85ff0329a0dc24ef5b7c2c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d2923ccd90c04c10c0b19f82b3a30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae54774acefffe167b65fada97d727411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d991761a6ace6ab002c0c975c5979d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87492ac67b423b0d879069e9b76c4994413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b70f46f7affbd8e5311bbe723193a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25157d3119289a51327a2b6136d2ae1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62781d49d1b8000d8f23bb992a3362b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ec780d3a372c2c3830dc9c71ca6a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c655ea2ff5a0cb34d24b27bc756bf4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e989db4c4f9a8ed65f2fbd12f630b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a720092546a59e346544316e893aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be57223ee01240d77dabe19b6b781b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618a6600a2e32aadfc34cae19aa3fc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a155a67ecf41f12d531c04ddc1802423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce82384769fbf2573f7f7684aa3936424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f769120d957d9a98e6d1803a7d26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375c0b4bf97dfdd26fd7c587e24fdf2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b25c46e1b0150610980bf6d35633a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b914885d37d384ffb839110525457fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f807e1735dccef91dfc38994fb73e3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71607333aabc396bd9731239a0158d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ebbc65550d927e321b156d7a5537f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fa4691d5f114eeebf8554898da5e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a2afcf7964336dfdcd7a85bdea7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c5d89e650a4ce9d1c491f8a36a4c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aaf9061a9e2d837224a9761173193435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1f3aae4bc5f9747f9e0e006422f34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f40b77a77790ac32bdf0f472afbc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebba5a7030a59f6e0466efadb91eb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b96f02cec8555d519603b6c7c289439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fba7508209a6b434e23591ab8f123440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be78ee15fb1aa6b051b5498d6edebde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac10382feadad9e1b2a338cf519830442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bb33e199ffb6cc36e3a7e746606fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bbf28d233a0927b00302436425db7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fb002c3a6327fb0d4fcf4b64c1bce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523a3c716eaa7eda9a47a4a64ad6cc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b6168db3442a58f4a8eaee8552ef6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17780bba879e78900c5d3f615740d112448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506980d77adcd4989bb4a5f693695b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658015f9de0448e6888046bd926f0bb6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11703eaa44434c57dc80d6e07b77d61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44965b63856bbdf01f6f036f9df3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a97bc9bb08726946e18df1a9de4cab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b229340dd8a39c0921080d7e8cc3ac7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a165fe8d27b1866704b75bc6367a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d304e9a231f060b0d961b549ba6d40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b22169b8f68712f4b4f818e6a83d8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb61ea292edb74297bd0758c95d7e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaece739348b318766be75e8c2c03a03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a3dc5743c56ac8d6287c1194953e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04491dfed7a142c3cca43d5ae2255dd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699d6dc6b0578e2e1ace7897fa17c6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5ac739c6258cba3c975af1fea6233463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda724a81601ee631a6034e946d5c1fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d078714c54bd0d3172ba5cabf50f0a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9dac7c440c26c1d0bd8cc4f61f88e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3615efee747d2ee5dd9ddc3c34185467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f7abc4cee77dba7d755c5b4a90c2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8d6aaab657f609fec45809789376e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c766654154cac12e94c37172dd6b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8771e52a0f10b82cb3e4e5174206c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c2099682ffb554dbccda4c1cf962e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2521069ab1287eb268a9b281ace7a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c82b25d4b4f26e8f3b5266eabff245474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f449c47cd93a48dc5e11ef07eca10d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7edf9cee6cace79acde5780f7e60bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4216ba54c368c3b532a5e00f63457da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866059b1a4ac6b279ad0edb8c596845478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5f1898ae259a1b860f2099144613c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31032621732ad028801c272f1916f367480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f91d3d6cd3891069e108c34a1a841481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f27ed2384a1dcddcea53678178b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f145d0208404611a86bc27b0c4f1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0437208c617134aa3f8ea2d87c3d85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa81f6e169524d7968f411436d4f5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14237ec9c313246f00bb81f255bbbc76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a684e61f9432cf590beca54a2737487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832898214a872281042c82f0b16b35e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7186c1e8b5c594f7cc61e9467507d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2613b219c6ca5b03189bc16f0bebf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811b844a78d70b978b95be850530098491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ef79f086744f480326e1f8332d9e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afed11af6e5eec4d082396b22c6d6aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57061863424e6c2f23ec575d0c95875c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff3e7948dad7dc1f02c4421ae433e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f769ef8174cff2e5f18e063173453496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa335257e3cc62dab3141b9bc62052497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d99f5a6d3043baf964656d903cf26c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465bf3be4a502c4ff3850fddef8bb11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a431373457fcb4ea8d4bceae8f67d26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe455b27eb356c3cea0cb5a20810d987501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663fbafa31a671fb49f3a1acae8561e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca25143af08ceb75fcf77c66236fd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93ade1e7b18a5a973a1e45450fbc76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445ee940c404b88904cd2af7cefd34c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791843fb4492f15ded9959c158191d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d749d79eb6725a4f37cfa17abf06d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36451e55f6c09445843b7aef4d0559508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195af6a26d61514a17099801d53481b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb082e5eef6bbec97d05e6bb6ae1831f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b907fdade5a360fabac16655a3157511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978469346f87dbbc1478a8553f1e752b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f2dd175c2a05f2f8de2ca0f40dcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cc5c96cfc256a98da0f9c564978f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d83b070d04d73b25ecb8f25abc1d58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613e7e5c78bb2f3b1332e8ad62dee70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1dd5d8a64f8940ed1129be1e672fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ff7416628248f60bab296f28c5529518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca547193e9dca4524dd09aac089970519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6b641228a990bd9272aac250ad675520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420e5688c3499b882b5f95d8b3dcbbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ec8a86400b6903a7e07066ca7bdfd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532cbae0d00b560fa986648247d5197523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0fa5e5fbbd894cbd22e98117decd5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e92d0104e00a4d6290d807c424e3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2931f697a78528150983dec1212582526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7a5ae6bd8e1bb6de69c00f2eb5a2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f322b39418a649daa3fe209bb4b71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81671271f7443797b85df18997ee8963529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f0ec7f4d8a4cb38e22a0d6d972ff2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d15dc49f411a4713cfc04af64edca1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b1e732db0fc42f5bd81f2f0e10c4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69726eeba64cf6b3ea519b318351436533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8878ed42dcac04611672ff38b0d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e9c861d24fcc818eb5757d121b5cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58297a648cc9773691355e730ac07bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc62638ad0306b05aedc7562dd99d57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e16268bd05c866a853af46f49cc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82e23c40f49b17d5d2c5cca9f97b23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a011ebc8650cff66ed6b30e9b0b59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceb405a4325ba410367c0822d13d84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3cf5c3007599f89bcf18a29cc04d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122231d868e6976b822b9da116e2417543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546415c66d3b869a4cb3e36d948c3f92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197cf68183d0efdcdbbda7bbe6e9113545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b825de7d5efca5b052797e5da917d8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49eb745c811fcc8bbf3e4cf5d71a45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed85e59c8b449cab425925053d1938548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200092a93a7fc9160be073fb85d1ce7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f11a416640db51fb6e9db95f14527550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81ef726d0516c9206687b86bb54986551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e323530d9b62513145f10ec79ad65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083848b1f1cb579683086996bbee01b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7941cd5abbb821cd57c953df9aa0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8562b70ba855d641caab872509a29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170b64b2769c572dc8650efa45476dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99ad09ef054e59a3fd22f112cd576b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb43c7928e36a48267a3b2fc62e4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265d47f9d083e239adacc899c2c3355559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cb78458d97d56c6400f6b0d4ea3c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb153e02a9e7b033611dbcbb8fce5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b4cb54d36910264e69c9554688f85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ecbc30b7fedd41623a635eef61eae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94758d26935327526dd51e156ec16d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799208c468c877aef0997209241a9a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c41cfe914c08f3a59969356b8426566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e598c234a0edb2bf5a4db364fe53165567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3e4116e68082083dc094aa008ece568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec844c26b9659cc22a10cac78e7806569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697ec2565d5f89788121b44cf5b2ec3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef549e466969a65e8bb3fdb9f609a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a940201b4b63f2db18bec53dd530f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306bc19869e7896950e809f19212da7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e76c6c7e4bff2cb95f05183d9fbdae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffef4bf848784cd6f01aac0834dca6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bbdc9cc80cbab12d7d4b27b9a010c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9e9979fe6005cd06fcf771e008805577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36695eee9ac59c4d7b97ad89a09d9b5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782aad50ffc66ee02f175dede422f82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21df56d8cc2bbc0cbae0f61dc860cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348437e2ed4323e9aa3d169accf359581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecba33b66396573b3588183a0928b70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cb1731616ff594d94a16f5a47d706583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1de77f386584bef53a239427ea5dec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd280c80e3979fe5ede65bf8797b9fa2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d5dce94db2382b864334812ca068e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f44b91ecd1a0210bb5c1ee11b352aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce572ec53352a8431a4e01e1d885538588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2759ef38fa812d0cc0655e4c1fef45c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a36550d9d00adb2b6bca0756f92889590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252663e211340d89375059eea5aacb77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef102f5368a1e91149b840bf5c9d58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e61e6efa679a5a9a34eb8cc0b415f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780143ca112ef5cf33c9cb795dc18396594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559723f82d9828601163943c16e2b59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc1878b26336ac2bd155a9296e32f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf75276f181d6eef8fb7346b290b38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa19bd0207daadbbe2c0f2eabb8ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316c8d3d1f155008c79a31b639fbc97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67658355f88bd6234476f29cb87faa2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3b4a6dc588da976658c51b07be968601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378a20d558e9f6b33bdcd599d728dae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a11bd05e2b38de23cd20fc12aef57c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02407e80094fcee56e7889d2f4b29c38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfea097e4e6143a2363177dec5687a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00cbd627185a1c3bdcf54c32f5c768606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8520dbcf7b57e29b6f8a3da7c7ddf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24127420202f186c30d403881eacc7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfb35d50eac6094b05563e59777c74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185017f7830ae79c03cd50443fec676610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c7ed3436f6a28a82151c6c25a2818611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb16e6244c23e404e2d4c501afb190612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e644ec742a822f158085f8273b7d024613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789441e06ca3e5375f72f93b9f5f778614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511cfc50db30a2e2572ec1e329fe825615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e942ca349ea6b72cad3ffff76f6d91616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab069cefde65a05f280c3ed2b38f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5408eb911ef736270411a23141d00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d61a0ee2d51dab7945f1405df4597619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f5d29998aff34d72fa5654e3f505620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a6455d2b70a8ad0e0d1e84bbb54fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a0612fc36b6f8903ac712af16c98f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ac2d64655f4a014f7e91629f41bf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24f4a2af6d2fa06a2743889d55a259624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89d46fe330ae070ff3181ccf84f01f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191369282aa2b8103d49e186918ee6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4452e16216578af6f95b67cbd392bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b744911156f43bee5cfad7d73be02b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a789103e5c0ae6bd9b1e1850c5570629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c5bccdd4acf1af92c8417e1b68fac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b5c2c75d0eccf0ad97b859ce44ce4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd376aa1fdaf37c195a40e04f378e1e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfb19bc0b73f9ccf1ef9bf9d75dd3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48e273a6b24d3449dabdaa3f03c7d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb29709c1e9c31f903bf0a3502e8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14054071be90e1b10c900b3a6a68494d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcefc582d42a47784ab9d48975889f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503a8b7dd583998703938e7e7fd6e53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728c19ad1585972f6b421d4b7728bb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8ca6e46a1c9b9424b5bfb53f94af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa1b0308665b7248366e2a78dc11c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f08c43de35c31226a8bbc0cdef5c85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acd55c649d6f79440be2661c6c3b51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2984eee989e60f485429dfae77307644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720e9ad3e9d7c63bccda4d0617896f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018322d5862014fdf92b8ef8b027857646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b0f07f33cea6b4290ce805f3ae7b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdab41eb5247573a42cdab547aacd0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dcc9617e29028d3249b1aff85bfd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e48262e6ccea20c7622e18ec8a9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c86fc5c358d36c9e1e028d2dcbf86e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab2510f813515326cd765419ac02c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca1f5550f302abb4f8248102eac4e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f0f23372cb6569c24b3f191fff884654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfeb91bd5d68576d27fda6689d3798655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c992d317eadead78031b6d651d0d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fecb8be6a43193f5fef45bcf87afd5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ca156222c0a6981cf85cf5cfada9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c23bed2025582113d359bfaf4617c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16fc9e844620adfbdccaa15a87e822660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47156ed2f002783290e7db4fa35352d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf38c7398d28ff058266e00ce71550662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cbbe4c275ba6aa109b3dbe9cc40d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1adacb93eac2d6736620f8e820ee65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc30526ab658e48430d2f1d7a4ad86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a0ec1ab514c348481c94768696ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e49595145186d84ce9263fbee466e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ab90b133ea66ae6cbc399b231a069668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec212071eb10201da1455a7e16ef6d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66527f57a042b6445f5fe363ab2218a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1de242f58090a3000fe78fdb753985671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795ae47fe25bd2c004ea7f3d586dc4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f10f4a1feecb0d32bab0f36781048673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31f023b405f7dbee53d1e016c68fa4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e19dfd09a2c4bd7b6d57b1a8b049b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb770f980ee1d3bb93add27fb6443c6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5264ea258f8f6d13b0e3595807cb6d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f960fa2210bdb52f1f5974e5dd0af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badfa8a9cab628bbd7688a7afd7c83c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed7a1772b3ac7caa12f4968e0b23e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ddb7e8e5e2e9cd47195f72358c982681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202f4e5dd456e6d8744ecb51514351c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563807bb3087a960d503280d27036bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02a5f6dde1f0c74520334a1c25cf57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab2679a187e1bf94de653256bb4986685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f82e0f4e7ea730d46c51589820017686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25e8509d40b95522955b26934040b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5c56561a7d94a3ced87753830ea83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289872c86d975c99ff89580513874499689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8029ac4c18aacc151cf8a582138e6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd06897dc5316e223a49546202d4e48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda344e2bd046e548c1d7f3625ac2a38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201f49ca5684efea8fa0f1d9dad749f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ded35241d22e95c7b013280b3672ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b52c0279ce9abf3122a280bdcb83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d896853f3469225c7007cf87ff716f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83213407e8c53dea490b8fbe8b3cce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01741ec6c5abbe47b55c8b26f25f74d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bba37468f1a194a9403940569c5d4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1163d773e8875b08d2f20b34474863e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270321d5ef3783416b775e15877a9249701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424777040bb6a94c07d8da947e16c2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf39272a1af53ab5b468b3acfd45c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258340166ff380389b01d9bf252d8c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d56419225a980629081f92300da63b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fba55cd25ae8782c56cc8a4e7abb5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6db8830c2b6c8eafaa6e3855cb70a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8423471a869710b5ceca9fd4763fce1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0ff6bb527d99f4f323e112fd6aa37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d82b9521783cf96f18dbdb4a05aa8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4c9a343db5a8715b5ec2973812e81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c20c0a5b6bf7a0d68b066041a15fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6d636e93001507373fc2f35b0df55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e122e7b4adcb5a1bb8a3479e1d3e11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d00b40184fc4eebd7c36c0864c74f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba7bd0be0d64b098f6ac765607e5f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc0d50494a5e943d680ef24a564e6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f05de0bc0ba507e2e5619d2a0950e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c31154ad959143ceff1d1a07998fd5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cac470a41d810c866291a82c205755720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc55224176ef36eb458be46aca1cb48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c377109d2563692291947c434d49b37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84e5cd502a7f0af909c4e7acdb5e9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d68e927a184be3632f31d1188228e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96de567aa8a56ffffd6a39cffc4a35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2802a1755f2cc5126899a6234149ddb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f98c43098d748f505fd6a1b1d7c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f526877116fbfb59dcb11938cfbe3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981c4ff3c09f742372eb609b1a8535c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595c6a4cf11ec06b4abd5a217838db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a579645d552b7cfc024d740a5a68731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f717e70cfa307bff6bc9fbfc1c80406732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224f619d3ebcb4f4c0c8112f1664c03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bec5527a870e1b3c1fd1e606af047734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062e978ba855d7367feeef1efa6561c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7c26efd1e4f3b59625887d1c00a66736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de9e6b7f938529300b21dd80bf1b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a02ee2b402c636126ff93b1b9a24be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94bfe17a0ad2728d5064d46de9cbc2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d947f8b9826b4b17942d3c746fb68e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a790f4f3d2d58cfb4d8e30daade80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4b8366a03139061f7a52f6cade082742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73364d5517590ee843daebd708cf86ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e598892d4c701ba3b675be2228378744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6dfe22de0a97c9ebc70da52e50e25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ee6c4c32a5d9a02348416110be798746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf9e65092c156e88e941a87973a27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07fa7677424faf987a6f03fb5a0f6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c0b18ba3257a1c98e9bcd106fa18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c4c89ec4e8a15a1b996abf764cc21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d402251557fb76ea9cd349b8a8fcc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ed64f29014342ac48adb9252d64e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86715031c36ae5ae812f546b7afe8b46753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>