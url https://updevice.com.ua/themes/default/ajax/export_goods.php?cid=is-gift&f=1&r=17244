--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ce3e5e6b347852fac4738f55e75541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3983c0f595752c104c8a1094d984ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e22c4fdc007a5f899da2b4048d2e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c8cafb0056800f49c4e7db3d3c9b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5d2eeacaaa3ab9e52626698e770e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb44405aeb424c91f9a6d1ba12d48e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15559f56fb811dcdb759e002d88037c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e093353f12cae0303b0a1cbafe077f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a564f681a64e0eb7a7f9125dc2f87a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd9446b3967beb1b25ba36d8f9413d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c78d21fd5f284d05c72b86085809d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5eebf7a0d3fd22d9807eaabdde7aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab6e8c55da061714947d800c0f70b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71975e17b45afdfa00412e6f34e91514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4ed1ee07d9d8dca8ccd106c5349ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e03a2bd75b32464ed2047ad3404fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae11dfd466f1de46b7680e9c2b158717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d73b12ace014620fb12a0d4263b8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b270e1584513ad179d01fe68e2bea7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57761d62a6ec2b3edb96ed5689e4f3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a8c3438b24fbd47dfc7860e1862af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbda825ffda5cce7af912fd300ddd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef65cf5fbbaf5cdadc85a92d2016d4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a249ef51f92e89597e7f37429fed224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168b289a9bb1ba9e431c041e63adfb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19294f34a1391fdb1fe1c68188c34926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d535dfee144821f69fef9c4bb7b78027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403b0e3156f4b82e3a57b59b671ee0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f266e3f9a6a115e07e3ec1766eebe229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e8a25221a4e7843b19b01012839e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbedff59846a73a30b7685d78d801d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec742c34c8d2e6e3855d85a1183167e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8805226cb92256a50d2adb3e1e7be533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a177c844bcf128e809e368a1b1b3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb49eb913c9528f0b679a03c43b1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2774c6296a720ba858cf01e38a04336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58940a25686834b832f0e65882ea041d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1bc0a4a6134edd33018aa4842478038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae42674e464bc2b961c1e7cbdf08a3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3003973e0337c224c4e86c59692c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee889a6814d615bf40eee998c43d4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaf472a946ca5a9ab503c1c3a7fe0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f43b3345307d869393aad405dcb68743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff992233f64a729b09170f5a9151b93f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c35bcc546c94f3754d34b96785a3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f09afb1df9f92b6abd0722e78878946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910e2a474e2639fcd6db2c5b4ea79a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9d48f9d8f8673d3077222a0b45d6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1c78aa19e3af2af9bae4c039e8fdd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98fd05eb1488e637cca4ed80d4dd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f030a2dce7b32a932e55b5237eb030951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff565c05633f95b7c8a12d8d0ee7a5d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c3153810aaea9e9d10e2469e20ccc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e29c3142e45ce9f3cee1dd39b105b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38371c8aaeacb2c744efa65ae86e10655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215bd8525218e9a943f07f1e6f0903c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a04a0ce7a9fa60907c13ba66fb44257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7297afe5b4642e3b65cb81e6e078e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c396b80e392e2a6a5e5c1f04249686959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903c1cb7c50f8d6ed41381dc494e19b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3fc2acf1b24eb74c761ccb161628a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414be9e6ab47a5c2d6c97b128bc294e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d7182adedb9d9fe2b5d3fa3c7eb6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2390520cd64494410f8723ce9c860e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2b30fe1333568e98e77e3c39e74a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eb64334898bebf7f872b63bb49e7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c7a6047e0a6bd35a97b146aff8e7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b171a293ba0254bb5adad37fb4f6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971812bbb0066076e1e2cbdddee7adb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a36e5f453bdb13b3a0ad7aa238fa970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfae57269e3088b070c9c85762fe12171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b52cc432ac5d13ea16b06e3c866da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256fa438399aba270ae1d3ef5372bd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47207e3f422010d9a0a10c9ace3e3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05a6db5882478f4ac011e63cede45f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd6603bc83dfb6d63e4beec4111f2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec60d472877473eec83972e357954a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8d66da0c4a942491169ead69b90ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1db9f95945a391296db8da95ae7fbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1fab90147d3d0dcb62abdb1a2c42a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acd734cdce3e493e5dffe2b9df92e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bd45ce157bc751fb4639c4340e9ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4e548eb144e0d6257ee71121b42d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962554c8a155b8d1946f62babfc7c94484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212a075c32d0d70cf35bdaae8333f3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a327a35920bf0687d924dd626256a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30387b5989756acfe0887ae792be128287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c86222e5badf53bc27be747be5f4aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a4708ce2813af26363a8678adbd3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b279c410f220480ed0c99fc9faeb13990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66164a09ddda5a2a6d22df05c6985b0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def6b402617421b5b587fe910ff31cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1b45eadd9f17ced0e5f2bebd43e7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a29be4ce283b4ad3231500108760e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220119126ebe790405c3beeb2d39fd4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a6b9670250df0a97b1302523ea92196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f72a34bcae540eb74031ed9501da797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4363ac93f23d193280da8180e748f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2ec41d95c4bff152f2e890710f94099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd979e6cd78d637d4d3204277c3491f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9b8e8281cc645907b7a8e636c4484101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42427ffcd05e6a5b286b5d76214d885b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff98773482f6bf39c130dcf94b3f47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2ae5a52f370ce858471bdef5a1a85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa77c56c795b0a0a1cbf0518fb37bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c889e40f03af1fd9cf7a1cb6974b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf6fb748ded4229d031c9d70757816107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3145638af020a0cd590caa12d536f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809467e78964c2f57419bbbd91924a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23826caba9800917809e8212256178110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a6548c2edec25c4cce93db65271fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181824574ed786520ab1f9f4bbf3c261112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4e147f44c73bb541a16e569c10bd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557121e53fcc53a8a8708a6d42934f8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713c839f5203c1e59fa57cbac999924115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4313d617511b1c51353c2883b92c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d819d559e4d23fc6ff082672a7efd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96fef9d21b156c4d3c28d545073664118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa697d8eddc8d09330d4845eb16911119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44015ad43d66b42babe79b007df80f96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc036b4391bc49929fc2e879fad10cbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c68ed28b05baa3633d291699173a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4947d8f9ccb22a23e2deb5ab0bf70fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c6422c3ab8b99540813da747471e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53696befa93b70f27cf745e9f9f210ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0dbe4ad3af24537319fcba665e6dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d953126e6c31d98ab98ec352ffb18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae08c3c0b7bdc2cacf2d4a3be299a57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e5de98b448e627e89e8470f6eaafa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281b45a6e66c13b9930ece1d789df10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69e37d1ed2b0924502c2c46ca9dc70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08266f4ce0333dd97f47d6a18ad686132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a02b3975d44a71b2b284c328248b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b8407dcbe5c576330738dba4c5a18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9205feffb6411abdb30e92262e950135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b9c541af9741a57f22ab5a2abd56e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148157a6b330f63385a199cc6fcea036137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262e194e907aab2e48fa9c0a2d6e411138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd5e1cad5c78baf1cc897d6a4d88b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ec4067758ec2c39474a75e8663bba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d4f677dc99fea80e4b9640c2f5974141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfae163722f8e8888613d61326ff99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4c78b5372283d257f784d8dc4c0f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bd14a9abf5adb09278838997d9905144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f76d6d3cb46888a4333b095f70147145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc027d629ed79e8844c97faeef4a95c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b359ec72df420c7a68f714e8079d69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a34f2624c64d880c1b7d5a2ef95f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25130231788c4cf2fa7e975e58b0e61c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6b7e35e4c520ef6473ddc42683f54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f19b981f65d25b28c4aa55ca1295de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2dfbdd983a7337bff505fc1d373b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c3c2c745048eec9b985feae9078fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f9c2cbf14f0e92392b803119f8227154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cb78416a1de7b22d548efb3bce47d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6afadcaa709e5b56a0d23803fb11f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1824a7e8b5d9d8bd8b2ae60c3bc120b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b352992150a4211b72171b67a16d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d82ed3d07b96ff4251767db82e11b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee9d821ca7c90aad58dfd722edc29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef5b61b647d581db2137bd99f7d953161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ba59d1c2b019f0f9e6f824d509f5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a48feabc2e56b63ff50b334f5e46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d14982b99386c84e68d81d44cd1a87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829652a489b003d9948b0fefbc546e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f528b3442a38d9d1a7154631bae56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb3da275cd53ed0e96ee83f303d0ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ade336bffb45b153f9270fd0ddee20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fe6d2d665717c30aa4902ee674124169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a725121d92b1ae742015bff8da15151170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd3479ef1ae643eba02f874b7bf4bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9e05e42edebac532c8db5bcbdde4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe43b1bc1588983026d1260865877ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2ae26f9e5521b0fe89d39878b7c35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1d19f0d834d5a356d37f7dbdaf5df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b226022f5c32de9f182b269d63fc3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b1ba6bb831a487ae7b254ddc65333177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93276a5f48ab982f8979558224e9ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a037b7a15a92e4361a51e01402026179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c1ae9cc81099ebf7535ae3ebfc665180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5c2cfc0b4b748f552395800c87eef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef636cac5c84645d24983b80dd962b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2799d1fff1cefbbbd4253e0ad697f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d370a11d3eb850b97102755167f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260434b3481ec715c05ca840e6df0ac2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf08e5b65f3ac113dbe5e0b4611aae5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e3753ba0d2acf9bd6ce2cafa6c490187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1af974cc52e0e6f61cd09bd87d37ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111108426fbd625dc723b913c717a80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd638db9ff50e213bd6f056d69c9909190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1799d5c9fb95b5839a7da843b862e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27763bac97181d59cf376f848b83f6b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a791abdea80f8919991bb251130bd41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8faa1af405fb58b670eb03a6a34b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feb55ac7d7868a4bfc0cdb7ded8ac5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632da841dd02c06404806c996fdf4c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfb06ad18e9ee3f2363b130af5f343197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951eb2202d736e021aeb1b432a40525198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97bb00c72ee726e9109b1a846639db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ddf93ec906bfa9eaee624854ec3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe8a6e3555d74bf11e8abec194905b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966231ef743e8e4ce2364449b899747a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ee0d0852845b67f2080f68c008b87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34802f08fc0a4e4b0474584be21b531204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ba756d1ef262156dccf51db0125a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccea8a2afef2eee5079c139a0a0839206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7550f8c8f4fab9ea744565729ebf1c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b183c7ebe79ffdc294a0e20222738208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc11d2fdf53c00a6e87bad1aa00112209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b9a88c25475b540723dd4951d1a50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dc392a7d8d1d64a8a352e9ae643c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3aced27ff36dc590d54c0243292da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c1bb351fb68ecca967e410529d120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cffd62de11bc89208db9de443d14a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf207c3f5a60a8969355a4627549f665215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78729e1afba1e4ce955ec7559e736947216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be651cf92c4fd19370af0e6f9fffb9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731fdfefb0646f2084d4289cd0b7264218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dedc8930728fff99882dc8c4c1bfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16a0ea23968de56d4ef000e1f38eed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4206c6c541260dbc6659dd6af69c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bbd8f90c22fd25820bc0077cdf8ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe38020aadc5ea882e2c7d3a889fcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce5b612ded4983c87e99d05df1c698224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6c5a8a4b161ff04da5118adfaea8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7266e7ff25ff19266fb0b117d7730226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff9a31f81c11dddd2853cd30bf5a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f9d74d13658b9bc783f4edf4abb44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e5ea25f3e1873125da10b6d152e1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3b22b1f69859659caad563da7ea95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2474f61d742bf1ead117f285e16d8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a0d0f2613c443ad14c7352c894c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22e3d2c00291b1c64ba33c22a3a12c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff153b3ff19a4ce130db4ef5091889234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4516529c28adb717f78d67e4ba04783235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82403fe9bdf066df53167aec655eb23e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e4a59cf1b036abc741a236549adcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e044dddd8bf6141449a53c30f862b0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41d6780091ecac4794e36319c78456239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fadf2adb693794f0ce339ebfa46b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dae0037fdf4af2959533ba388cc22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29760e54ab9b19928951944e5b13e1d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b3fb2dec108038c98f9b40d51c22f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b8b4a4533ebb10052e16e2f5735a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2163b02e08b56c737f29f855a34f10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f6af7098aa9eec38dcb628d6537e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322f7da5d5bb1efb3d6cf243f92a694247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380853ffd6e72ba73eea42578c2a848d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a1e8a11d8b2ad69d1991a2d63137d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d1b24e66fc1cb428254c99480950250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671235aece2f6fb613dd5ea69752938c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc59f2835bf1eb3ab9793361306e36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633ef033e78a20edc5db900554a9b32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d99e0f16f61e310347c7b95ea201254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af23b767ff112f9421f9e4c025ca8d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb13f1be814c142237a87ce3c2ef3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4825deb31728da9a5331de89389e3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b81ab0138f85322d10ed9c8263465258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a3382ae1437349ee9490302d36dec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e196061342cd1af01925f5405524bb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb44e8eb57b11820cd37e7afc19f5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6ab7b72a10b11f5698f4ab3e2739f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c217a2196c6bfa74827bdb2aa208a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cb57b28bdbe06f700a93d7d891159264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c3a55942175e2674f1aa1198609b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba51cd820381319318713447b247cb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cec8acb50fef0d30ed76fb8760c9f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c97ca0ca91e29fac1a68f32f31601268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c99bb516a07cec151d4c0a52b32f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8186ed8e3ab45ea2e953cb5333fe7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c94668b99280faf2a53ac079fd5c38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735fd7dbe80083a244d5996a2d5fb30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3de2eb334152f6ffe3e367c52f3dfc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3843564c94704a2649516aa89de4d12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4092bf746ae11944f6f9a319d78a99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b63bab859274ce5e0a3bbfb6e6ffd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be084a4b053294c690a14fbf15742816277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43580813d7bd843b780e94e17b8c624278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44016fd7bad4d65fe0cc55f4ecf758279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f8ec9caaccc55fe66160f9992bc94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2f8bf4870530f55293be943a84be1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c962d5a4096c3e0aa74c8dd1183f47a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200b39eaaad53bb41af7836dfff24b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132b9fa7c202a3e410ec8736064a8ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24078e73684bd9ba733818e38922563c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77096923518161f30244c539f8e47a04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735084234ce93ce600d98ef478be86a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3902632c48172e5def4b4da9f80f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adf831c5b60af821de306f5c6c1b82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec6bb9f9125ba3576ce8f1506b82ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada21825a794627b94a9b458c1254e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df3c04bc1a425fc30ad25d728c7c55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53be22ca6e24ebca858b9662fdbd1bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8887d9c2709e7501ce4f64cacf2c1e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312407d90ebb064bef8e057bdd4af99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d602c245c8659b2b9316e5d5250d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c22e6e30242eddf31b6c645d0ad38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad64902a940c73d979a0e5aee0929298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb294b5cf9e6cf32abb4964d5cc338299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532fc7e12ceece175b82157451693ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b6382c9a0baed32daebaf148f30f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea440c3330a7bb6e37831fb26b8a4a3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a4e0d7deccc2109cada2bbf5f58e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a9376173f51b83ff1ae8b43f96546304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a49a1ae2521bb5842ea7d5162697b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2edbba8a4eac061698da90e8f8d05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa7a4124add9d0e03a55db034b6b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce98d14d08b5a94b9913bb4bf7c5916308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7d4f360a11253e5cbbf332e2ce578309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefd001bbb672c40c4f4f934fbd985c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b8da935f90f89bc35e26623545c52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a392d84f07e74c86d80b033508a31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914e8a7bd5adef36e0b91903e21d672313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3569b88cc6d9d62cd4e4d8e71383a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928ede02781bb84893595f5e53ec7c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d417ffce570861a0a75df77405a3bb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc77548608647dfbf986c7f00b8ab68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5db71f300b9c8eecb075209c30633318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda40223d0df6bb7a12e8a96177ea1c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b2a49770fc401f2113aa78702e354320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec64c6fd4d7a3fc6a7616310c12c3cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1991ad8841fa9fb73aba81f876cdf5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b882bf357da9fcedcbc62a2a240281323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb08d837a461bb0de1573dcc791a1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fb2b3f9d1ff2855eda6d33138f0ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ef2fb078e5954bc2fee44db7ab301326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071901704e57b468a858c2c96f9b3ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ad9425e53e9d3a587ba79cc8f8790328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5e7e21298f83a84dbf1db77f69da9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba215ce08c78972acd0328f8c5f728330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74549d6aae908f2ff1c21b39655ff8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a388587c56217bf80786639270168332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf225abf27ef5a8031c3b64de1afbc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b6f59002c8cf95fae3dd806f83003334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e402994a5346be89513cb695161b1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d14f29e8860d89ebb6b08ca76d285336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ff859168c10886b6fe720271f3fa2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf50ec0b7791fe04209cda1cc08f03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398000f4c02ea8dd01b2775512403378339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f07ebe1e9ca125545cad07d85c582340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3e9b697d60b2928030191883014a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8502f5258a1fd3a77bd4e469d58ae63342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba056dcf2f55c7000c1ff5f33e1b482343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eaa80545df454921eadd2a090f125344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f22136ca544ba25e242fb8a1d6ccc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fdd974075c93ba2e44ec34fd7d115346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d8fa54994c370fa8cc59090363b3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb3a3205f40ba80d5c87278837461a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75cf37aa8c915e575e2e8483788d68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbd91287496d666932a559a8819db1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb939acc42e3b2f68092ef7e8ce315b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93f4435cac64000435bc133d062985352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f598e0df4a2cd553ab041fde0c81d74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fab71bd96d0d4c32cc8a9c46514026354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eb988e8cd5279464f36be1792366a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d88fc325524f7e2f7d301e759bafd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4642e60c0cff23d13d9834d0fce8a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441c4653011324fe13ead7cce736ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd72fcb1d5a57c9d2d7a611fbf1684359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6feb6a00c67a7554494004c33c5ee0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22458a6fd57de4602dc9c36dfe09e56f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d411be53449194e827acc7b140a7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e4b5545293b6ebefa2ffe1f0a8cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686bf2bfaaea93ffc18f74793484107364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519270a75d63b0c2cf306bc8ffa24f5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adedf374fd27899488cb7aa2ba053a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed019871ee07188e541d556d35cea5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9c82ef0804d789b13cd6960c8ba79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb7d2f089dd2c3b44741b8ef1f7c5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4229a8fa39f69f5dd2aeea43ca44f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd54ecece660a0fd87f4738d8e3f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c7142d35f1dd52743dbeea95925ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bce3e9a144604a9db7df9eef668d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354edb44dd00ef4746f232d8c01898e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95c60ac5d750ef949dcf8077c2b5c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae47e61ab708eff5623c8e494d5a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee34ffcd9e98dd1933ebb7b006894c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479feeb0bfe42ea7eab02374a648968378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361980ced27424441b54cdd64230a4c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbee84e274633a506150a2f053cbd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea30c003949dea8d05e22db2dc77ec0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b544511dab75e1597f8d3e6d8eb874b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ca24b7e68ebc99ffdea2a42b7e218383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134aad34d57c4acdd7b4079bd2b661b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee670324668d0cd62a9fce12f1c4c25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd05cbff1fbbb51cd7af03e92aec9fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8054d9dc5dedf8c4ea59e6378105387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f07bc979afc13ec98f9573615902388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f281164520b9e8d2cb8cde6d9edc55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a7691ce0e5f72b15c20b3b6b0bd40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3672e6e2946966d6f3abfce866c0284391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12bb69457b14863175fb841a7ca316392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef577742e3940ee6f69192242414f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe3b0b400d133229a646c4b2a94a9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5d72b92baa77ba3d1ed9c653117fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed21858247a910d3f12d136c310992396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cf995d24735d87cbe07ba6a1b496c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b6089a9a147df52419d7e5fc8621398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8238675739fd1551a2b42beb19ccc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467e725d6a521c6292d28c49a2376e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff03bc889c7b46be66853e5ff7a82c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c22e19f7fdc35f4eb8c85d0710a3be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de70ef7902687c331dcf606a4e8207403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe33058f697dfd806af6fa15f46aa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f2e775528ef8e5aef1f05408118fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa959c25fd067e5d545a99c8eb4ce47e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716761d01fa56bf368b08e1acc4942a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5389af92bad31df034a889ce9374ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c37b5e5ea3f2839daebabaa9d5005409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da70f25688fbad5f465c3e77aff1d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cab6560d600434e76ed62fb8be6fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1cc288171459528ac2b890b6d0fe6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e87ce5520694809a014f9da5a068b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675e63c5e201c887be9f4fda5081e01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb9b206e3dbf6ee1607ac65bf86fea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caff25e0e7c685915f981d8d87fda7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15347f7dc138ff24b9a7f48b73ab185417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d6279eb001b5ede32a25a0895413e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463724de1fe609bd6621773d7afa1cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac87be898f37324c67b526fed560388420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17a28f39dabf693a9583c0ec7d96ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91c9a12e4746a01aaec60fb74054bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbe42ff1adb67d43ddbbd6328c768e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced414084537fadd856854bd7036f59a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c78a3d7c2c61973a75f78215baedce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b45cb5783bbcee5f0d51b48e0b1ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd428aca91a52cc44c2aba5b002568427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1113d0215d447f24a03b575e80bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f62345a937e08217ba65cb90698c57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33838e2ed3d4e280b9447f7c40fd607b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd32c511800ac1b3214668487076f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf91176ed1c1835eb30b72ca2acd29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fb21eed970b947290c6f1ce8d59bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aefcfa92907e0d5ae1525f5aa017c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ea4cbbb3c1d322b191e16bd4a860d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40f5ca16fb0eadeeee9eecc1fa5db2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6772f49ee23c156cec1d2b7a5ba62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36305be01f88e89e4df15391d77221c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2d84880b7ba3240ef9a9470fecc77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc078ee80577e3f3f797a76f36d321aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39d6b2bb611931ea64977ffb7a3866441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354819ab403978b8be99d619b664ebbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519adb8fb8e2efe0a243ea36931677d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931b9e20584dc5af570a5794eaa6d6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cda9272aef6bf64eebc6f348c13b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811285fcbecfa37506e7059465e7a6f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afd8dd978acd7c21a719f951cb7e76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79ada24cae758235b11718cfebc53c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95142f78654c3376554ae79f31357d87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0a6fb3cebbe0b496e2e43cf4e7f56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f52e2b4e982491082abb28260adea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4c1346830c268e98036c71a17151c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94f83c35bbadf83642c03e629f50f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99b5a7439bab7275779d71e643cf30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0f97f646352c47660dc1054806e3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c770d1759c4518a304562433d48468b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efecd8cb0dfc8ef982c3c07dbdfae58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb258178fa8d282a6f168e13ad1c22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc12a5c91cba39eae3eaab4f872d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b142f36545ae7922a9759cb479a39a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bdf3f21073432d342606744c6683b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18becdc08bb2cc145cae92a02dd3a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df1a634d7ffa77a08834a16ff16455463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbbadcca90c5e5e79f7c9967e879ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20459974a95b71be5cde12c705d927b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c202d91af941243273a38aabe98fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1e721a2040df2d5a9b83bb25eefde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e67cce5f1f1efc64e64832c59c76a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4fccfec117719cb60e6fdfb48d6e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a2981aa6693f4292a554dc43a0eef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a14d0b5617d3ebfec34d4cf3f42f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec834d43e294701ec73966cc64372d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae58e57dd825a7817dc4926ccad495473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc0e5a5b4c8ad7920a5b1a0294c082474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cb5a7dfb3b4974567957f8c36f8c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d72d1ffb8dfb76dad6c061de508a57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19de2096f90f6dbe881df38c43c8dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f71a2c0e2831405737e02a1f5d325c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f23050558e0c9dc5f92653cf6a9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655543afdf54cadc74d0a6c619ac7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12253e22bb2f8e83a1b2c66f04bcbfd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d2365b61f42ba7f10805f7e1d9dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c7c01ceef2e39f6e4ad311ea33cb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c40fe3015824836fd3399724f9ddf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca84a5936d8ce1a7774f8aac7c7a423485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b88a9aa5da4fdae045214a8b0da320486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce78b46f4b6bdcaec41115672237cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a089fdc9fc4eb92a81d2855f8e79080488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021c7f3a3069278bf300aa78071ab31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba21ab87639a2158d62f8c4ebba62f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cfbd30add38be1da8f11e95094cf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde85af025caab9429e237edce62d86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d0c348869c0196bb03ae7e05be2c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e30e752d33b948b8f8e19ec6831526494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fce6cf61de8f507e63e4082278fe52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10376343780d72ff470438bb537d54bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba8fe9a63532f1a20807285801f007497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f82ceeaf72c5b8a400f25c1e477e87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022a40c19e87b4f28cbc3554f1fdd49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178cd559c048c143ba8d5b5e7ddcc4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920e04b55953e74c1dddaac0f6aa94c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af97d5b7277a6db3061361b3d40b4df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c877547559cb7da75d762590015879d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c2f360211a1f8e523ed0f5510e3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c5591ba8f64300361afbf66dfe808505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de3cf7d123872cd35ee111e1667712506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c7f31834e4706d34b314b9c2b64d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e641ba0a85eb992b86b3b7294436f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d1a8a2b32670e0d94759b12c97f12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d61b451e4273e897eb140ec73f62f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abcd90fcd664614671fdd57c0b69e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a080a4ca891aea21b73f6370fa42cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d8cf048b9ee82bbfea5f3ecce55a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747c87f6fd6a4bfd0dcef428cf2389b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b41511bf0292389822b21cd407679a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e905561261ae86709f219d3cc1ca4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ced02bec4361c92d9b9f3a5f29d47f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def300f3814739f8b290c04047ef29a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e4ec14c15d3a3e3c4ffe44b4d7cdf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a19acf08a6dc9aec14ba0e858a1acf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec97a80926341522c76f57c4fb56adb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b965ebb0b7d54bd4ae9aebd269423a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf24f09e5dc19e998096041c79053523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648ec88a08fcc1945af2d327b97fd0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bbd5f7a40968f97a9741ee7f10536525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc9de94849c72aa4daf65e9284f7e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777c3e4f2b0f868c81d20413cd2b18a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb72158b15c81a7e77fadd12264ec1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72feea47a7dcde793806b26c45a66d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060889414e5de1b8d3d2205ed980f8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae7f7469d833368b3323c402e96c33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6ef6f493a5fab1f0705a8a8ffe355532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0309a60ee9b3ca41ce1cd65a41f0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb28d3e7fc93b9d0b39ec8dfaae86b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff7f1fc6784fb9ef6033da576ba341535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc447ddcba455dc198d965fdb1846330536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf8fa8835cab024670fc7dbe67ffa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237b1dd26265f292727efce90eecdc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d93d9e3a079aebf31a5bcdcf76988539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457a6cd538bc35dc1cc92bd9c059bf4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51507a9f7edac0773f4ed429f04439d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7288fb781201fa9b1540212b33bffad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f529d0081690ef6e45aafe32fc1bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6be612b2daede9e5bb6e6db054f9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84922d467fee91cb8980c57070b4793c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb0eaf7ca14e55d1bba9f074e8f1ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fffc28c6066972e16ad8236fbbac1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581d008baeb831ec41b79bdaaeaf88f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd36c87e0868537667c0a2a98528479549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf266870065c5a2624081d8ced5c6e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadab64743c7e2253ca959e96e46ab89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db09de93379fd82c96024872db7892c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560bd9676fc9ae82609baf381b499df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86240bda789da028d39225dbad1a93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabac837189606dcd0c2a32e4e58b76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17bf9041c3223401108d3b8b2aa1c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814035500b1618aa212a9d730d70fb51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512ba1224280aaf07d40686182e0a1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce451ca6fd11aff0c19a9b97a31ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8a59a2c24b599088fdf5d07e3c9ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129349bef083b841b77fc56ee6d6ad4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e540e0933e365984d4725f31e845860562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac886a7b7f45139838700d585a334d73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41a1512e3a071b1d288785da9a2d77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336618868a68f7f8c34fff4bfa85e7d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9dbd2961627bda1e5fe656e151e09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a425ea18dc1a2ac459b7dd144da54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72848e02f42c72c55ab1bca1ca06a076568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358f4dab4a1a73ec86424317da923e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e328a5e2dfd95ac7155f0e18d3a1b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7506614aa0b7fba73d141e45f65cf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09ebc2d814cb78b28255c8553542a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ade53d3fb0d3a408350f45f0f68f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc63dd105a44af8394273b29fca36f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd64b3e70a2d2d69e91484e85a51c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63f1a96364278e2834e9deb33f8dd1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11255d29590fa4faa05dc53d9484f0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9e54b53cf4e3f65bcd2c2d44e7a9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c6a1f966455ff9b67467deb91376f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808344e496eaa7f1f1c90e039318ef71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca7e7b5da40071f519f0f9f3f4845b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65486721087c6bb3afeb28cd32e4091582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92f7c60175f804f63c7bf18eb48478583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928496c044548c724c6460feaa1bd55c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59ab878c00d0a26c6c37d76d010578585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9299073094d29beda0780089c0900586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898a3f4ca8dbd3f456a7b65af67db49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a32ba46b4b797240dcf30f7ad7a91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ff4b07281c24b4338b7b4b0f91ce6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9331354783d34ef396d37cd3cb187b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e72d085ab3494adfbec2ab16b7bfd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce3d6910203bd7b20f7b31a0d60d4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce95f833ce35318639d40b6cc7c145593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e8dac19ca2674e35357c55f516147594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93caddd68c47b9e2d156fb775afca1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e101b6d2ce31520316199799643d4e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1189c6d630bfe968452ad2f900aad0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50991f6b56ab1c3254a2e8f82b48fb6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f62ca31ae79811218a810c3dab9fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d0a62ebd5cf12fd626d5b4312173c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de9522daf1de6ef570382c1e9b771601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba043fc025bf402a9b254ad0b29edc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bdd10cdeaa7fc38a80cea6a2e76d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6b9f5bdc038a5b4115f0efce6455e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656b4ce53b323d21d0a4287f1ef4dcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911be427735d1fe4894f920fbd43a07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9af34502d0fa1f14e89befd099f3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e548a132c41c901a09952a0712785608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6bd8de3413cc0d8178ec3f7238b17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a12e4d01417e2790c295a7e9fd66a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0776d5c2a1d49e7e145ce410a5a626611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e361b2d050e5c70f3e5410d9a5e17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb583eb0365e99343d5ec8fd18ccf2bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fb51441353a61d1bc283f3f4fbc27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c727f0b7d6fa94770fa9be25b30e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d7010984cee379d4cc7d68b23d1a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9f6341876dc62bc54620ea3c84948617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60bbd57b4984852da37f27d9654bee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff026a76333cf65183a104d370d7fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4697aa7ec7848f257edfc6935c8111620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e8a4426f4d25d5c9a3cce1a14dc56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d23c801ac475e6b9b86f6613729de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd30916a11ede6b95c9e26d43fb1fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24351584c1f16048904c4a6ba9c4f27e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103a8f25cb0d00e628ac248d9c29ee3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab8ecbcbf3db2f508841245585c710626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dbc25344ca410cdc24a06698587a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6485d97fa029f0ef759efb5c0ffbd2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a802395b84f95988cc04ef184d90970629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c9955e99384add8980377f87fb7b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d310a8b74626ccc4c335aacebb63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f17844274743eebb29e5bab8b2f861632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5842c7514bfe2766c3eb2aabf29c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4270b95381f93f2b1b6dea0bb6ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9deac51b843ad244e194d104f79c32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc901f6c1e4f6f7037e68da94d655cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde8e46adb505c2e1e7dd1e385fb118637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aba20541f1f33fc8dbba1e674f2bab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a14f6f3071624c06bcced9014bd1ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0df98dc25f2e82d0cffabb674e4b8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36594daf7210030fac4bd65a1ffd5c18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529f43862001e5360dffe90a32f950b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1647692077ebaccbb6b94773e0f219643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf283292b13fbd15e566ae0b8705a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c794060096aff04e490ef041637266645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e81223a0127b457503f21b568a391646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ae71e0d712d2496724cd19042a89a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0255da82669b4f7ec044413c5bc12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7ea55672a30f3eaeb0c1416fab1c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691d2a566294e87f611d74ca99d0ca8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a0fa28d27cd627da236bf7ca315ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68302b321a39a2d6e8e7640bebf8f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edb0911e0bcde0d9cad4e17764f566653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbf85a55a9d9809881aa9a40d5fab2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533295bd90c4bd34d897cbd7aa1fd45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6f9ec648ec006b18292ee8f82fa58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1b38e93e9a7d44e6ccaccc7675d26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695565f6dd9120126822cbae617402dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4662071dd00bbe5df97d58168ea1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80542be5b3b7874ef61a6b7ef9ab0d0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651fb7318918581d77a0a7119c6d0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0728e66fe1ed7eb1765823890ddad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a81adcb104214b10e4036d94abb43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a09610f231bb31a995bda339589f67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb2c7778a572b1502a98358dde1fa2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3978dd56d66f399ead974f396cff718666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af1e7f91602375321b8989d6b1abd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda4c846d021ee2f1dc663e01cd5542668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72f8cf91be4359b74522fbcc773a9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2709d3027c866edf7a925d9febb98dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec9908e76eda19dedd5be8a57717fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789297d6429d94253bc6dcb975521902672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec60778f7e384a208d74c544db1cac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df1b057712050f4324fda2bf09dfd8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21c3fbd2a03ae33af1ca3bba1feb09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc32a20d07c8b240c4948ac85a4ac3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1afd827688badc845794d406c5af24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da5599d366c54528be261075ad7b6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8f86f467485b77ab6f27de319b4c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52601abd7cd328e0d99bdfdd8c4090fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b3fda11d3c6a8cea9fe3df7ab962681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e236c74a65b2b523ba8e5df25c65e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241926c88d0d724c28db31500b0a7b82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be9926bf9777ba7c3df2874ddb3c0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e759374c801c8d53fd0e7c641205877685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf47e6b04644df737c31b1c8340d88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65b4285d80a2dc398b7be717931f35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efdcd67f25901c60f1d47a52e695e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd4f1b38a0ebfebdeee41d4e9abbfb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad919477efb75e23fe784f1b15057534690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8316825190fc25e2440f936fa0352691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d78450c44c16e8742df759ab42a61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7950f0c60c79a10a35787e25df03b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566c4e8fc1ec8276ab588cdd2f705b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48983413cf0dd3315fdeb60ef25562bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5464a6fc7bac7104a18afdce987705696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1f5420b68787479443776c7893f03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e491bb633564266f852d7bd13e6ce0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd0fd3e036c2eb1fd639d189c4f02a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208a114bd9027e99630636d6bd7023700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435786c365407a801d9a538274f69f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877eb95e8aff3bee23b07c5281406f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179d952103b70b3a5ba85a513772743703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba3baa3f9126d78060e11dccff31a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142aaa00e80ee9473cb57869e28342f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c2d5f2f96638c2a44a0f284cadd8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef3aa0f2bc50f218d5fe6e7f5cb33d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dfe3864da49163b06f73764ac8a10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5000bd086b315d5c7ee2c383f2b1d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc090d49a1195dda5972dcd7011ed0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192fcb731c2a47e2c4ede09437f0782711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7739e2e4c048da3c2e07e2b9bdca3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59474d11cd95fb20292779b6435da726713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf99e4580228bb74122e044f162e9d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08268f4a77e4624a08b20334053bb61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d64cd39a7283aba1e606909d608ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4fc24498985e6bb1e5eeb005c5da4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bae594aeda173936d2b9b9df09374718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9043c87ae1bdc192fa947886df1706719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6498a24d3b4f473318ba0544c218ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e52d734b750df3b504ae42ca4ea2b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c43b99f684c974ab07a97de2b6a2d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbb18835747e616f71c5ba2a610ac3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f929dc612c04c25036959764aeaef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbdb855757ff46d4dfd75033dc3755725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8abe4b6fc5e7ef58ec0234a1f955e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3e925ca47bbcbf824d606711291cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7032928e9a411523c63c7a8b4cac74a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8e1322adfeb60dad45cca9b630cfe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c937495cd22ac9d0d4fb86eefee18b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7ba7950a857838aa39291e8bd01ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6e6254a62b2205ee471992859f8b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85375963c9fced96115d8b7607e640733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada81b2cc9a857015d462c2c1fdad1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0d2bbe2a7406d1df6fba38a1d6c4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa835a232a19d7be8c65e02bd13f1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593fd1fb8d88fcd1648aa7632ceb68e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa73d741c3d9b79c7462aca9bbfe49738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb532e287a8e49646658b6cacfacdb85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b46461f64cd569bccbd7abd6196bfe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cac8e286bd031eadf38a385bb4d71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196fbf9ac246c510c6200a7b270bf16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c5131db81b1929be117d8877ad348743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014445d71204befdfc813c89a2dbe3c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf85b6b0665d9129f667295d981c42a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87c2a9a716102249e35a9309111663746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3407338ef524090fecccddced648ebd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34d0ccb1606b7b24fc9020b3d3bb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e8193435d1c5b29c939e16a082585749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d84bb3d2bc3bff9955d25de5881d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f96cb9d85616d98651f945b3d98e3e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f3d7e1312a3d9672752db3e6b7814752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a87b2f2d0ff52a4b2747f29c30c80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204790a426ae9e1aebabf2561b93c3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd03910a1cb4768d6370528bf917ef7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b71df2896ffb40794fe7b3d3c196e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3c866db3d9f2099a51937a1d86f88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abc094d641250cf84ea8b5116f58f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ead4f8d997cc610d5c5b13250b5ae7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb7f3a08f82fb34bd6eff7ba4776761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6e2184a759a5a8d7cfd94bbd7e2592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b4934f30e2ea83f1451935279e3463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adff9226302ebd7cdd5c54dae231da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831030947216696a18a1505d876a60635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070bddcdbe3335534ce1e5c8dc63ecd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514006c89f7b63db194f419d3dafc457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df3a7d6c30a9a4310bbc64c1e7990a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c697cc411e23cd217ec919f50620779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296aa5c3d0a61e60b4153087f021c8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e949b625354f21d58ac30027db13311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05de94f4f7ab8351b4ac6d86d3f1e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af718782f701a110ee88fbc2b08a41513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654b02b8035da40776aacd216c1f54814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a922d94ae433529bc394a49be882c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6895001446606c400fc9e8b1bf5e28716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16eb81985d69487111b29bcc6c7a6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19762caba93af397bb9a5785fcd84f4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44201dc8a879437aa6e1c9260dfc6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbd6cd01abce085d956f2f8fd9ed5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccbb02972280b194d9e1abf8fc82c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0f399d54c7030cc89fba8d4efb86d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d51e1d76c31a2fcf15ab6eab74f96c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007328b66e9bdb8eafec13b908f855d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0225006fa4ad4a49f6b79712bbe6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba46b06a24ee6c4f0eee5f336ce1fa226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f3f260bb9388dad93ba5d523d568027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed872e080fc39e8851daf86373d68228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a897713f7af21266b451a7ec8c94a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dcdb84941b3d8333df54fb5fce2de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb85533285af6d1dec19529e8e1877a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511474dcf087c8a17dde6baf0cb50e1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c5dc642549de52d073313459c80033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1399876bfc4270df96f51ab5c4dc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc480e30440bf7887f196c785c8ab6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c88d9e9774b4d2074f212cd2d0f3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f51d57c4666706fe38eea078d6750737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c1e160e8b4e1c15808aadfac26f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796feec66ec4d84ff7da0338a48fdaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ab1eee1ac73d3c24397a9168ed5b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb77d9c1173fcde21a03b2a3090bb5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b1801064b04be096f5771e0ad6d2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a66bea32a8f084a508278b51c97f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831957b2ccfbedf304541247166d68644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e8bf41aebbdf3025e218674172e0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135890e1cc6039cb6efcffd3ca8d38a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f3d9094e1f6e26d69a91db65263a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059262626f850afc679aa7e29442f7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5309868c4f29c6d699cdb7f6cc2ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a0cef77fda79c0bbdf366d308ab3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98ae10ae0a69ea1a0765c0fb03ea7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ade29b3b7a83715ddbab6cac3ab47c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545620b7b00ed54f18fd6a5df9d3dba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927bb2baf47aaf0ff22b158bf613c0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad35e78163d949526155f4bbf786355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c08818518446f7a6ff4d93d37a479d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c580b0511ce7692ec8fada0b39ba50157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05389b13a8b189288047416721ca7a1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51be4defaf7f4f9a6f685aebf888f6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9c9b31a3f61dd7a85343957f3ff0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ded991af1fb3fd0bf4bf99d3e269a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302994e764d677a875e01629a4e3a5c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe700336c3966b939b40ca9900b3e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c49d08fd6b72619c909c8ac2603cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c4797ec290ace0aef7179e5f1fb3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da96ae2f52681fcb61180077dd6e7fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493b7e3928ad19dcf6ad7627b9a91b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799e6634e47b00e8f3b98c397401bc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae9026eae6271b2173f7f592d6210d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ece93772ae2e649b8382bebc31c03970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da626680e895e70e25d4ff6834d756fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d115a64181b683a88be69988854b5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bc08b55eea55c91fd4cd13eb2d0b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371c98b89c6ad33213ae2526723cd7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e262b2eb20874737058f5c8bc738e3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1acdd1af0b5d76285668d20977ec1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509456a058ccabb23c3881d188fd8cc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096af4ae9e727aed0c5b21993f563578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428866849358213b0913f40efd65644979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41015d22cfbba675866237b74c49caa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1b3f42897c01a9c2074b7a711d1e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b91504f47b949cc8cb977bc3b14be682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4e85daccc1b8f3b846610f5eeb04283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e21f95b186dacadd37972819412e9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf99b230b305764bf2bf1d0b1c124bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b0e9106e701055b20bb873e9a45f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc677c0ac822ef5dec2943a4498e52c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313f83bb5c25c574ccb9104ac326cd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4164927625ce739f294a163de080d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e63b465fc08aa44735cfc0e284f02490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558afdc3bb54bcb5309dc90f00378eb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb565f35d12e95c4482c55805332d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40607872bf66e192f0eeee24d929384093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25ce352fcdbc6fe863743068eeff2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0603f7c6072b0fa8d148293a0373795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fd292d0c984661d9b79e051f2383996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98c3e18902e904a55d1fcab836ac9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275bf3e3f2737fb5772bfeefefe9b6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11231754b60542b87349d772b19707199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dde1d90e3dd40dce3347a4be53e6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c86f87456c5c495a1226391bdfb00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a2868840702eeaa09741694afe3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56111795084dfc218a4636930254db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be3bce2eb06ddb2f1a50d9ee670ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921abc95c9faf69c79b1b8a683c7f1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7b406f356cce38cb052ed0f23e6be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc9ef7ef30deea3439dac9f0c86dcc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2615f9705a3db044fb2400542dae6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146fcd01cb6f2b9e3bba5f4159a1bc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6857ecc293da298a08a604df56aeb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983d3d823cbbae2a4742a53565f1112111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e41734c3239a7eb6621c373611778a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b9082154a1ff959ea78ffccfbf1c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162ffedef4e61b45dc40bae1a98b78c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96491e1c0611c52d710e351720896b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811bee981ae8cad51a50bbe0cc02b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958157676ca990095d1b01f68572a87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816decc3689feb1bdb91235a71667f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024ec08989585c088bdb3e109738fe0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea112e459b82d02e050c7c3ec197cdc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ba166b4beb42b0b467ef33af9e87d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b5ef6470f5fd8d7b0b9d0b64db917122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41598ef09a22f9514aeca7c5750858f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c895538e74641bb2cc5beb6349c56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbda15cd63c4f0d39b9f4d3164cefd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99656a4c40938c1a0a0a6b5e206e227e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6f14e3e1a70783a2902e05c051530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e4b516de97a5732045109e4438b5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036a75dd5ed56d319609cc86d02e664129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22148c39b108cd02923f1bc87d296059130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9916028faba47e79353a99bd9d2c7c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5faa6c639eb9b9687fa8a4a4284367132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb81f954eb05ed4da2dfd29aaf80f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d846ca75dd1749eacbc3ba672de6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b57465d13a46e10613964cfbf036e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de7c5100d9ad3ef389905498363468136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b91bbfc563f1a87a3c7af39b99ed8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7055fa29cfaddc12b7c3c2e517c728e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15d95c1ede850e1bf685d564b6142d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c173aa9cf2c3f79e694610e9255d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf6416abd11e8646acffc6d74cd747141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45843636d4ee5a4b2f7023068f6dbdef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab88f35ffbf48a4885a056086980e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9edd9bf8a68b6fd7ab5bce70ec128144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a373dc88ff3445aaf4ef7a925175b91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48676d84ffbf2b0f1c539611cadf80d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cf7756a7606f0d2273d1619fb0822147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450a672b5c8768f0033ce826ab0a751148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6393b25d09121d20856efcdb4e982149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761718730bb0b3701b53268f5cb30c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8c18737d48f74964b27a77366fe57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ce1099484f899aacaa2286f6f01d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f73055a447239598f5e7ada5e8f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a3bc7e517b18423d13fd9247ffbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf23fb9cba9585f2316463c0b0a74af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ea63e68f043e725fe520b96de27b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41bf0a977fc067efcc16beb9dfed1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999b52b998247ead0fb9fc0fc6afa02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee821d30a9062d2f1fa832ef0686fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34b5698e0ad2a0c0398bef2c218560160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c49c7422dd65f305986268bb62eb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c96b007d1340347f58869645d78075162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2e6198c3d31490e15e59331cf74bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779a629ac6764e1626cc988d18dd7db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d592b97790e0126b08eca1547907d63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ab46fcd8e21a27318ca5d81463cb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cf15974463093fc7c55ea7f5a4772167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e53f8852823fdb2185e678920fa18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f511826fc8517cb43576df8e0264cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f229a08658bcbf8158da4c2d4088fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e770b34eb52a593a0d62e1ad57018e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd1a82ba800ed203efb56b7ae10124172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e2b7180f70313f5f8df508d845f58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9fa633c4fa1e7811bd104c7eb2dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f770149fb1be10789a2d4d73509c3c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9969eb6a8e2f74de21a307f4f92986176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad766172bf55139ead3e34c5fea99f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66c315cec26b19da455c3dfd9dc5a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b0ae1bcd2130e17a281138e7066cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd30ecbd29200b1991e113edc4208180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cd8c1dab8870de4623b5f98497c69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b5f030b79d78e3f1a6b2d29790b83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d24e17808746396753e105f69b7c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dd1308f1cc2c938e0a85ee381abb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc99064509b6d36f533ef046479452185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81117d4752c7b973ede584db8b6d0ac7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701192b3da77743c9359421b3fd745e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5d358d6089e43822687f027988357188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee6359d0f2f2dbcdaf010f6190fea3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344fd110a090d57de0b8ce4a682ad0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909de9dfad73dec4f5e8da0b918fd361191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dbac91fa09d08267cac2e70301e66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411b1c516eb1f71333f7bc1f6a50c77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46042f930de75785e7ba2e48e8f5a7e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7114d34fa3c25dd6f5ef47ac66837195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35202a105cc2a465d16bd3d36ddca4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddece606861785c775690e3a23feb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605ccab13acbf44d699165c90251a73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09398ee3e9c05fbeb591975b99538ead199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253eaca7694e603369f78de647b0952200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3056625edea98a2956f1f5a779bcff8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60f216e8a3e51bbc77decd50fc7979202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341f584bad608f6e73f5702f04e00b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f6cf3b0b9cb808d174109c5d3f890204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936c71a808ab55e060d6357fcf3a434205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbca05eced955f962b849ac98397196206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88468d0fc28dedea79287e1cb6756fe5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fd1709c21fa34cea39a9dd4d9cd51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d794ee01f383447246a725d866c80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee276759e6a25ac8704dd63f25c459dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22097a2522e894b75178f913b5578d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72cd91442fa0dd9cc4d71d718316b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce05a452ef84198bb6503cb8a4c7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68e222a567354324fba02da8668334214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a311ad491e0eeba1d8989611be2cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599861ef050b62e2fda78c10aeb57ee3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47038b040b5606a0bb52fa0e3b95db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60635a4b8499c6da039580f1eece4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492066da6a7b370fa9f8489136cfe6f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdab0f46ec9a195035a75f4096147db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a35b832600731fe9602b65d23d8ac1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c91c70b26d1356940284dfee06d79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52fdb1d2516e775bad8a59504aa0f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32b91af36e6957bcc7e7213e40b2d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eee2160a3dc84a42b4ed47c5f4cbd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef9aa51e4ddc440faf34b941d9a4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da1d2d7a0ed14a113fee28839dc6b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf748c344b49153fe98ce2dffbc8365228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072b2d4a1900aa55a2ede6c9b370090229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b38dd5303766e616d31dbda07505d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc9eed285a90e8b0f5b748ff997f33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594f6a25506d5a3b8239316f988da9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969f47025bdf2f723d611278a65d795233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90e9cc211f36a8c54cf71969be10e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fe5ce3731514438749bd52fc8bde2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d62429b4def035cf0e1a809fa5db58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac348fb49b34559e0b29d6bd217282237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9979d71b04346de159ea87a6d8020238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726ce7cb5294452153ce2693d6a1431239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613575f18cef96a943973bf7246d5e0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced171c054d01a805dfac624635b2f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a23c1ed6ec0e7abe40efd014a3d49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd84cf889886139a052b3a659d46d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee074accf1b5f39a9f833a1490f93fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57331b2667b3788e9be8447b0e251a5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e5f8db6de3bc46d0840a9d93b0eb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda324453efa116a57c038ca39798f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc948e54c16b734797d65a349a6dd49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33083b69299d421c5ffc49af16ccec53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb26c42f39b899b25c954ae187c0226250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c89e8c6470f5580d9b40deaf300f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba788218d74f5910db4f9a2ace43a05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be79a2c36e1e0fe6f28f4dc77bd7214253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9317780ff61285d3a628161a5d64d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f823996e396e0b8c7668d0976aac2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451797c3350bc58f48fbb80d9b31030256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88801e4043843b777ec18bff3294cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad68a4719f6d07acb8c90acbe1c97d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8b940f39887b4c973a2d27366249e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f91e01bb62976fc90c6c1f48e4463260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be8c43c0e42b99daf2168e89f8eb57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3d529985bb17e8bcf420c5a5c841262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537066562c0cd00bc04759ef1d5bed3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b228de0b11dcc2b2ec230dd36033264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db24449ad85b02891992cd3110d8699265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebad238be69090023892a090b7d8038266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2636f6a1c42a4a77567edfdc28ac801267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a235f379b6e53ea317bc98de2ef743268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560612acfb54fc5a7e7b1d7b60129eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a2df6863269a02bca2b2e46359a43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4b704d174aa47f17e54bc51a34608271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e014911a2ceccd223e0d5025b78b46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd36d97f55850b59c9e9e68c8b8f9db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28075589e36724cfcb7b661d82d57717274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b1b088f43484cb7eafe96fe47326275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88091c56e67f636892a852a9f49543276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700123d6d36bde896dbf6ccb1e59eccf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac5436d9d2ce69aa2d930c32620e06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaddfe9c437813326e66bae59b73545279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede6dfdc80916a114dabc153c4c6c7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6abe83c92b69662f02b677c27c73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837e1ffff1707d737c9bd49d357b042282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37619b627e5852dd547b2e8883ca96fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3151a2688eea667748d19f867dcefcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02077dee600eca6653116d82c36ed5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873230e283cb9f0f7974e1111fa7df64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156288bcf04abe593cfb0a417410bd9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224215e235d1a1500ed6438013231567288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a91338b5be7052aa55bdc724b1ed5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942619664c21f4952c445098853f1bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df858fa25a898e9e08b4b51d3b51497c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27c31783a9480620289437db8799b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2beb92b13fbfb76eb3bd8d1e794a77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23e0a6857326b440510e027b83c775294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30884ba6e1a22ed56d4e49cbe660271295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49921871afcaf85411d7848297f0ef69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde26df3daee111b2fa28362d8604ac6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459361915603560b6d0d98698348d930298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dce2b7ef83b62f7733b4f6c526e68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b569ccf5b30f62ba434900a0eed333300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdcd7688188913e0ae2230e6d59830301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed50f9388441efcba0fb2a8e303d644302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7378d691c4fa7be6789ed04043bf71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac362c3ac90dec83ac885a8a46023304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a874ec6c0231054f165bd68d3f964f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3639f7e02e65b0f53c8d376c6844e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb118aff6cc422b90feda88dc1f98ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c174c0b45abcd6073989f14cdd16ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dd751f3c9c6bd33561a8113e78bde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38c4c70d862da06e98bd858fc51309310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f29d467f4cc77cb85c70458ad60e20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66421e486620a867e8495e38df4ac643312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e223a16c6c2fc9e4f529e301205be81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde02c0ec4dd58effec302a17628a26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63e9dd0444813c15f931fea331187f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe137b829612770110ad84a1fe5f6c9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c04a988093b81e39893e0cb6f40b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80068cb45b35257a1465b9ccd889b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74a04bab6ac34698d34a9aabd7e01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e57c442ea09024b3bc75e4e3a5b1d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aa27cb28e66dabbc053e955fc4122321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e05bd79314315e508b09436cad710d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff785e547ce4124559e3e46e08699607323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4695ab0568a58255e892ad1e1e6dded324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101124684a89552621f03cc8c0074ba2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572fed6f577a7f8f368fc6ec1c5bb9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6cc4c6bc97b01b8c733752b682eea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906dfc599a3390ba74495f230461ff3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f4e9e883aff7024c6d04d2f944cf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272c0eaf1fdeb9435d44e0928109f55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ce943ebbdfef8a409de2553c938e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71c861b5d0a40cdaaed8a69b1c4dfc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efb8ce481501b548263bcc1b602370333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a98f0986c64e664e0a931ac42201e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaa55e6e0ed4ba2e12ad1273a18f20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d8e614402cb01dd5310b5bc340158336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109899b6e3c75ace96e02647b835846337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488109bb151d7439dc3ecd39d132cd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fcb8b4afb8bc18edd2ccc555b9a56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7dcf44ffe32f8361005efb453a83f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764944bd84e09510cdc6407e25475dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbd5732b08c4d34302aea31ab6575f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16d91f04575acf48c8b91d2ebb2560343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ea6ff40e5c1a5f9a477f95c4f0713344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeacafd53a7cfc344cb75ab523b23b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789f4f2f0a2dd1db4b8379abc1307d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7f2325ad847d1d9c85a30628454a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c16bd56fff5f1fbafd660a5174155348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400fe298885eb77f2b760b6e622d81b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34159584b8a7fe3641d3f78c171f30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd93d20726abdc791354bdbf34539ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f181e22a1eeacff97a8b8d4634b49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c38b075e0bc8a1fba04f67d37b355353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873df1fd37076fbd1b8c4cf8dffd3d87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f002e4daaff1257ef63f15603a226355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddbfa1909a95bf87eee3883fb4ebd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813998422c999473affbe4f0ee804cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f152e313f824c44859d9e787f0222358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae021199a3d10a99d86da440cdbfc1a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a50653916cc1ecadb648e97fecce6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2a144c769c797f745e75bca6aec29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8371b31951500e1a9cb6fc81e68e59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e448b8f0813f499ed40b09068e385363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb40af60ecd149f9d93442d919c3650364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72524205dff3dbde3c1aba7ea2612095365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee85b3fd7fced18428a08f0b29d8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e0fa1e5d084beb98077eb28f61582367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26901417f228a542fd077aee16c430d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964743336c74da6f300603872d775268369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9edb8784f72c1953108498219fe0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810de63a183e9be3b07a25ee8c566acc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013b40319352e190099cdf5e5b22dfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2d4276481e3da6ede7e9be2865b88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f0f75f97e4a725591b4b8cae3d552374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b34624f13eaa9fc0422f33e3a1d24e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c97d96647c54803d9522365cbde8ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274d9aa65ec48368a38d0df42ca213d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f9c1c3c852a658c11c504d1e48819378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f6f421e98c1b009dda9b6bfd97a4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d6bc3b71814dad0281937fb0e7a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942edce634c005f564aa10876c4133da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f3893efd7532a2a8bfc6412102bc6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b11eeff89ec6552dd21bcc6532f30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba62faf2ce952404bf9caf99c78a89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823b1a732381958aae4feb7f007a5ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62446e4bdbf3dd9abc7c887cb4aaaf0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329eaf96bc5f9bb7f0c284aabbc0596387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0762d122b8431856968a9b9b1c42dd9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241ef67c8e88ee1f78c4c2fa0b68013389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65b4b0655cc9a4a313d3f0d7151f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cf165ff718d50f510f3cca65509c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50609844156260cd48e30a56a77d832a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4e5d19fa00d4f7e75143e94dcd45c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e4d3225af0e0b35a28c60bdbad2c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717face1e40dbb22c3763501093be4a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6c19ec81d198ca0370f5ba035e192396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29087707b75ac48cda6265cab774ae3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d24784336b65f800c8ab98e8ec79b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3894c454ebb710bc6ab48d6070f51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53766075cb82dc5c170f2a02b4f749c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c65d81c9ff224321bfa4f75400da02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce63c3a524b6e9108b43521c4062f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc5966c0c20d6ca5244256cff708e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf008009f7afc6e8579c69e96d15d77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c5896e4163f27d9b67b38fa135407405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7825ac248b723e642598e96d50c2d73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fff5806e61df0b8445fa49965a04a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e75325517a89cc4e1f5a8147f4ebb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3178129a053288bffea47ee567361409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad46c23d3a0226c8abbb099fa2b09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3197c375fedbb18f16bbfc945d5a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f0b730c94e31717fcabb7f11639f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2a55748b4ca4f647fae56ccc84b9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7079219a5d9339db8ab840c822c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dcb9e5bdba0e05e4a39e8b59e9e64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56161d005a68eb9e9e7f21313e0f58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f140ca05a6b978b41f87701aba6b37e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521e8c2b3bf63c94742951dcbbcc5a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bee05138c3d9a5965e83e99facc1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ecaf79591a3ff488eb3a2a5db0de9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325114d07f4615c0a0ff42ff4ea7d02c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5aa8f18acf967d7167da51610904d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f380dc766e6c75e33cde564d365d04c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37e0c0b67680429a373716085e32c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f05fe48bac24aa0711c1cf0dbe4374425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d0c9e186929ff4c35047951f39054426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42c4b7337705a4b30ac9a0e257abdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486d392108617fb14211c8cc4205c36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b22ae79e45b4854fe20ac8b21e0d53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7910a61dd669b4c56bc6ff77da6dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7b3d1a5b5b384b4c42a09a256fb92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78c628cbe7be70a6de47bf879be668432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac890803c2dc4ebb61778e10d9babd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26bd462829889fb248e9bde1c3f745434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39966405f3b5e77e09f3ee9159ee508c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d18246d97df81f0dec59dd50ffb00e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d767c5802fdaca4aabbfd284d0fa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b2cad586ee67dd8922313c6d3b7e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954301e8170b87ce725dbd0e5a1b558b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b543ee57fb7b0d0fa74f1de3875e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239204af0837b3e4a415666d46e156441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0977a1964774a34b168be280b27c7ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53418b2cad5c1c365944a97a7e9ab014443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd900103e2400935b6782ace8cb41f2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a56218d1eb2313946e73b5b108c12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73311423feba47eb80d5b4df0a81f1d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1bf2faba9d33e134b18e40e08f66f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afc40df2cac41fc2d8d6e79b5e2a2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099a2185011ad2f0bb14fe78e3159ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd51e574575b89148a7132167bb490450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b085d2a9608d53a1f8aa7b30803d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e87e42dd5c987c9445557af2e4e82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab644e24ddb87fb1249ae2363c1624453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdee1271e56b8486b1d6d7d244bac5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743ff0e796155457660f8faa9c10e6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a399e30e040a1b0a7d096aca7dca9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0466a7f1841a5a6c241eb995a1c82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39c190ebe8c5c6077908f7177278b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fef21afff788fcf3dbb8b18ba88d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261417bf1b1d1df459b2ca887ab6d4f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bd47829d5cb3df679e203be0c75c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68761e9a23e2c5e13351c1a00c8a6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc989010b1f2f8ade1662a49d9973ff7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11778d31abd600738e12a10ceaa64a5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d758c4d4b242a5a5f612deaa780db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6a901be8097bf5ac483c8e5be570f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954a89552b7acd497b3c3c9fa0494d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097832e5f3e7cb760d9fe93e07f7c16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d27c8ac78e34acb25cbaf6278b62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc847f835c39d5e1d4b2f7e3da4fad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed91c80f05258fc69d39f26bfb5b81d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840abb214f834298c20b382c9322c0c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cac85d0c29d43152b57b6525d28ac7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd09d82468faa2369c935d4e2b9738e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c29f91ee2de0019414e4dc383ed27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb80c1e42b3f9b46c7b813df139412476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37657e634d4266cec5b90fb004849c07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d821632a200133c077d73370fbe055a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cafb66716d6a175588a30115f6f1b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5853ddeb50a97f76e7b81e6aae3b959480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf54fce0cb836b18054bf34ed841b67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd012bae01f0f7fc260c638fb3433d88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3c4f8be1c3575071a6e9a8906077d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f349e17509f8f1e761c3c8e06854c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0002cab216a3e51beab599f4ef91de1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c02228f09cf636378fe0614ae878f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eab9c2c45dcb7ac1e0f5e02e21edc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa115f137606a862a716e2e3ec4ecb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5fe5816cd4067aeebfebc3b602d59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dbf5a38e08265fabe807e4dfc3267490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd5a71556cd30cd862c430ba0fcc61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1e6df5c29ee1ce729750088451a22492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c344d29988628aa6766208cdbd6d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f289af965cba6cbcc4eb8f62391b844494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd851d11cedc9ddfb09ec971c0a96b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1ee7e46e40bdbc029060655f935d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479938b23b26d5ad5c30667ccc362e45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d67eca5cd5f618d83120788e1e39ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e01651bbdf615ddb09e3705a3aae7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a3e82b6660b38112e903c81ce8b9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcec46814b61ed44ffda5f9e834f58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0502c8a993c260dffc22a2876656d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12ed6cb9d3a6526400ad618d37d37b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b6063760d17f28f285f9c78754fa3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c92c105426ef17830cc473ac999ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426797a539438df69b3948c550bc5d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ac15fa56d66d55ed014b714229fdb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a69983d14c6da74f93bb6b34f0445508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6b8a6d19fca07665ee3d825829ef4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50010f63abbee97dccbdbf7da9ccfdad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7386180220735ee205a524522e70c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533adda2305d162292d744decf25e413512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7b453db4d207cf93ef2d7c9aef9a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0347ba854cd455da08bafe1db1657514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a87f47faf4dad0a34e15d696912ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb4b4f7745f920d88311a8c1c47437516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06e12b8c7ea584e7d9e605730d6b7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e2e623cad00c1c45d35da4ea834e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fee7fff98f72804d250a1edef849db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19faf4fbfb451d1fc86557234a49c12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46546f790d08e058976a75427e1fc2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a84d215c9057ea43b11bd48133676e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f8f61e857e5ad69d7bd592954fcba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef21466d29889628c681d476825b91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c466a2eff428c63c6c383edceb29c82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37159f2dcb1dd016b2ccd0f2614815b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadd1bfd82e67f0cf62350bb3741a8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cde2dfecdf980f21e4b21b1597b4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cf90388cc6c8f640c2577c9d3f336529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c994266c99f278bce22c63bfda5830530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad363b9276fb34b43fc9a054d6ca503b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32bb432b17289e037cb7b123a53a8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1d3be5beec42b7f832459ffbedec0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1cec21c0624a460d3367d6d183fb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6861f38da834559bdbfe6ad5aafa504535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6383a7f8222a433da0cd96a2ac211fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406bbeef48328ca33692c9c55dbdbd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87027fb265a77038e0988918e805e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de548dfb5c36665e75f10b69d1f20096539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8791ce2c21b561d0453b881da344aa8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708d8c4d61084bb140decc1c379c757541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2478e5156e3090e794538fb3e0bf64d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2947cb103d78221fd67c6a2b0736a34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd224d5bc4b3446cb795ab5e5e5dc80b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fcbf3f2329254554fb79b64969c4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d508c0fa851734e2c2578437c32b3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba94105aa75f63e8c944c77cac1451547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497399a10e9b4545e70f7d03d69cba1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e541497e1784352d08d3a9cf92d7c32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49015663ecb7ddd78102f1c73678993550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84279d6218e83fc996e3044d6fdd6a45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05268d4b3eb75aa87b727ab01ea0003c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac393dd49abcda7f2899d7640b213553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8471c763ec89a982d5e345588f4c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd05d3c731a66b642fc0aaa0979216b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b026d51040658577cb26d85ecf8076556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cc6ca7e76cf4df6f991d8b17dca40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c3dbce1ecf8b5c09978390051ea7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5712f93f5c5c0fe981d4f14fe85e1f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a2e980c539ee2491331cf8a4c7fa9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d1f83e139a3c56f601a4325ee84f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9fbf38de4043da004118a4af10f11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0757deb5d450346051f3e662f92827c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d2b8eab2edba4f0d679fdb06e3a84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ef5a1ac8cde7480d6844639966bd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbf888503535f2012ae79f5f4aadb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b646c5c4d7f375a993f47193d301e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18418fb8b4622be4ea22d3ecfd8bd2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38a4d6ec5ce825702735586d22fd13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036606c2e26465f56d81d36fff64e653570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496ec9282385b1ff4aeecab5736839a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949f1a49a27d73615adc66fa60acae0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d105c670b8d7333d17d2347e6e24c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867730b8e4970641c9904a0dea028236574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489350618e9c825b82dff33fad24f37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0456ee85cb2a3c565d90005b2a6d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98b2d42cfb8bdcf5eb0d077812322f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e93e3d8801e11238b2adbb70e3838578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3d664cf5f901046b460f6c2f60c0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c396bae9aae8b23144c8569fb828580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59414603088c4b3d94dee216e4cab31a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a47d8da5dddad03838d61533f5752582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640472a2bf3245c59de3a73e5235b0f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb11190cf256950b14536cafb7bcfd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c54b5656ad25bac979a9e8388335e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944e4eb01f0b11d55960aa97817f730586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51b5d002847d36d9ea01ade9a96da1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6d2cbd334e18c97a6840f17f744b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da061214cc90b3dbb41f5eeccc38933c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb8a435fe5bc067f286dca731dbafb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4be1721f0a1a89eca40d5f4176509591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6a71ad7a2370669105c0312f9619b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3fc932056c6a12de7fbd3216cca59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24678ff83164f231d4e068aa16013d3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ad8d5ea139687381048406dec9ea6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3a20ec73a3eb7d7e720a30953e666596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3a90c559684ade7c3d7fa7d6fb71a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271f9fc88ad3e8ea98c714f15a008ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af394f854b764b5052cd17b8f9c794da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40068910d7f6773f51cd200ececefdd3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb1deec1ce790e9eab0598f3c1bda9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519694e6154945fdf6c1c4d758bb5c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24031e3f9095a570ad854ffe82203929603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9943347f2b69f0e14aa57d65aa83a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04e3d17d5b5c3e392070b86bc2b004605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f662c2d55b70a0fcd89a6ba6853e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b79befc3de467e5bdb3e80b0cf001607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c56bd51aad59d06d5cb711a75f67a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf50d337a193f8f231b8a42929a008609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0b9f3f00d7c1fbce7171e4084f2d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314ff91584d52c9603dfa4792b27018611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5687c7c0b0707b7d0f9a5cfe5fa38f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2ad974850d364c8860259579c1542613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe9f9c3dd24d25a8cdf36be1081bf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a252b63b656bf941e11796b6ced248615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7dd9cc5d065065d47b24aad1bafff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3ec6a4bea1d8db47d56548612d59d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc6feea8d211746d4ac159ea585fe6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7707dc50565ed37271de1aa7bee2153619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c82a70cdf203807a22325c949a781620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bc5b409a7797150532ac156846c0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464107c1a92208bfd28c7eca1961f208622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ae6d06807bafa58eccd5e0f2d5117623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31e6d675e4b992f3f76a3c8af5c7dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bdeeb6d47edaa0b9b25c771efef5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d13ba928e5bab65e4282e1bd501c91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b860d524f8fbb500b518a14df1313627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2f437e414bc34e074ed96f4fcd528628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9487e345d0c8917b18922d7ea4d6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66902f2c20bb9bca190a1649331a4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb25fb9e9ba3a9baf5ecf6d24f4aa3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3705581d0356b227299afa22c2cb7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd54279f15008346a7515b5b8f53a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7154c36523bfd2efe13a8bc93947aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8eb4745a47c051ef27ab14b9a14a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43601c85c7de42fc373899dc404ef453636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca6cee7b11678d1a5a899cf9c89681637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebc5f78a2f5f15ec2b6a94a5cfac2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0180282239fd72824b05c7c9bfbab06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dad8f9355aac01bda66f6ab52b742c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9d0548dbc86e2a7507e223fd5bcde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e84ee4ad08a01e1ff66f1e15258aac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcd3abb01d01e6e7d5b539cf315c6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db344b227b104b7f5635c9113c6b0e7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4169d5c23f4d44d113aa8b627572f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6645f8ccbb5b34f583a0f83ba4db7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89592a883666fa3cf82b3b2920f6b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8daf52f8364c0bd3b89fcd57fd5a46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7684d2cb7fcb212e89e901b105168649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8e77f4c472410e47624477a6e5abb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c1aff1b5ff9db65fefb95d0b5a9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c1f5a0f772fe7ad618f99d69d1893652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bec2186cf4d624d6d8cfcc093239b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3e28f5937a9c51aa22b07194dde4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd454db3e8d33793b71112b94f5a41a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d612de6d9425f1ac8c8bf042f055c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb6984ed69e678d2c8e0d65103abd5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1856e621b3c11094d507fef36e42a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1556480f2075910b2474c157ec52295659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36a87a0278ebfc31d7bd4e5a775da7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a99bb2d7599aa0090b18c7d9e3c673661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef39401a65bc4c6c6d32aa8c8bf3740662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682f25d196cc8285067088c214bca60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa83567cafdeb7b5a3fdd27530500a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a0b83a2be2039a8a4d221b3d1ca27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0be71b43f3dba7a4d7627c85314fdb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e958d7f0f606c588446fb42c657a19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4789477ef9b8245018d1677495753df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0344288bd6a5506058d94abd6dd5a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a66080d5f4eaea43da04c9cd183f23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0cf47b1029d29d4767a57e456126a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cb82dff6395284f99aec95da7a508672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec4e30728e699909069114031a7b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec806add1615de55d3f952e9b82fddb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8638fe74c4df09c59821579793206675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae2f3e8e3c4bc075bdb772461c4c09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769ac8ce8dbb8598ce95c10aef7332f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5086373b90a7aa08dea300fab20fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6ffff269ec81b5e8c1cd2cfcd2038679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e81c77368e0f3f40fd3a042c4713b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f378d54c2326461540bb95ded265a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb7dbce22266b45c53cbe0760c4411682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef87aa9ccb78eef56c540a8fa27abd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d7c3ee3a559cb415c7c98361ccc76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534df8812998c72de1e61708b06e3184685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5795ae046783f257b3a3ef4421632686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fcc46c5c88b1d8bac1c5bb3e41b84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25cfb22884477789547e49760c1845688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74261d4fe73efe978f199e5534e0926689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd21e8339244886794d9b51815da95a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e892fee8b0f25080c7284da45ed227691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc9324b428d606ca87375ea14bef82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f38a2d9d01f0097a51485af6bb62e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12aab3b74c699b5d601fa61af360bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f072260a0012abb943f284df30410695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da249785b10e64ef66b990824ff1ec3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609178ea6c358f1056dca3970f45b66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e307056a0e19a4b7947d5810b04d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d760fabd61fd881ee37e925edcaa623699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba23fbb12c3ac8b39d2f08128df5db9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac93cf5145e4d5fddfb471732a0a307701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56020e4423285c1ff3ae0c2520a419f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45262bd08416d88d5d839e2cdba3e647703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dd81652f3bea02ace5d00af97f3a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27f729d81d8f9130916ab528b362c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907c89074afc15ac61d6344adb6a2b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18911f7caa874bef5b8455cf65b6c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807630300631a19025eb472c0f26d47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0b649921b3486539a402d5ca718af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f187ad5c9f69b0b1917bdf8de576eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9d2a59e66404500ace4db1940decd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7a90840cf935cd0f1d069e32625c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e4bc8389a65e926653fbd09404d7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c75a0c16b0a73b8f3a1eaf742c1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff500574ec6dc825db5ad0b5044c149d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba33aff97c83ca73e8952deeadbd052716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32f36326a22823d80df69d5ca5b058717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af785d24131d2d4834e520aa36466c88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce91ac54b340d92cd58ebc0cdb13e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab0f38dd6085f0b63bfb50a4395e88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b20f788608c41589e0797aa3c4b7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcb417c13bc4103953d73611f729fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e3e6326f7f2c515c4ec2574af4b12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b161141ad047b466c6175b4052091724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2acec61d744165efab57ce7e019a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf20356fb50ab769ba1f5c519f58531726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1392f195e3c3be4eae55793e4e94222727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb0f6a69d554a13b2f68964828b38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eaa5d6002b05e51829e64757326c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed3f4214510586860fc6253fcb8d3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026bdec78bc1696413cce1660c98976731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02b02496bfc8db51e8d6cae198bcd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab163634385a5fe36c2395447e7521f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dea869ca8961b14dd30b6b1f1afb4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430c0d62050aa299d2aa363f25317fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79870b2ee8c5474a57e94d0b1dfddcd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0618b0ff3cde3e2f23144844eaa9547737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86768479374410a7c90bf9fe7f10c0a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead5b67df1b5b956117d8046ba7499e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eedd479d7347ac9affc72da8e9761b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b62addfc1205203e579d2230f4726a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b8a67191ebb6684dc3e775b9c213742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1812210bb56099339defe62b1d0cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79d23b213795276e43c7a63514078d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431bcb82f7548cda989891a4e39186a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e7df683093b202552debd5edcf135746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50383868d000752527b96f5f7bc5ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c33f3aa5d3054fd7056fea793d3b37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f56c847b29f4f3505387d81b304a6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc010a44050a3605ffd4ebf2c5c2b48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d60ebad6fe3da7975491cd573c56c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b045fd269ebfa7f9e2fe2e19ae2162752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625905c30e6a3d029085e2d39e64278b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673839673a2c377c6533ee5eb37100b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574ae10767b47fcb0c1c4983924272f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4cb4358a1a1e1d3c37e1a3da90a99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a6d8cbc1d1838ec73a9aaf566ca7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69902e00962a05154fa50843ac5175758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682ab922ee0157ecad8bf1ecd4a049a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>