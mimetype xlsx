--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6cd6e841086b5fe785094b2729b141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01828fa4fb7953cf3a4ff8b43a48ca332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c868a19f2f2483123eb5990380cc2813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eebd68f3708dada32f945e00722f334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365500a7e714dcfefdf13d1fc9adff15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1899c0cdc993100dbd253fab289d4366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee16285704cb90cbe197d68e774a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3297cd3ee4065a8c3c9ffdeb41944fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54259273c15095fb10eae69e937a809d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200f48a072511227b042bf830da53f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bba4ceafdccc8ce779f36796e104811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37353fcf312fb76f0970052cd5e6495112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c99584d233285a4585aadcd3582e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdc5cd8518bfaeb9fe9979c22be50214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a4588a503447d3156ff7734a1b9cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016c7946566dad6a36fca57e3ae2f6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f375445ab325039461ea3ddeff57c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f84262c9eb22d9bd7c85275c8cb3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24506c27871fdc0e1437a5b33d6708c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026f293e4ed54879d194260d61b89df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589db45f4b0176b6d34255e92d8800221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452cc5c2ba0bc9ac1d898067128509222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287302b07d8e0f5fb704299753f99e4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e00bb5459fe36cf836bb36b2903e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfaa269405b31b6efe7fd85a29abfe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2300d0ebf4137d9b3be1f941a88a9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd2d1a1073e70d3b12bbc662840ef927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4014c0897e4ca859fcbf3d2adcbbfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42ac11eb84aa6635978bbe80f9086d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7457311e702d235568770bed8f8793630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d0e7b7e7d396ca2a70f8df65237e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897e60dc8d152a1c85c36988d09597d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ba7af52e2061c37574484b3ff534f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f68a50fcd18cd3ffd3850ddb085ed434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd46924a1710216b78ebf119448cc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c32ebda74055197b3009f3667ff9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c8860ddd662b79be980ed09c26ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853d7220cb34f28f87db77ed7563fed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8717fe6f284569a50a814aaced1dcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4493a6ea56c5a55ced11ddd5d99761840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67d24acbedec3ef570ca3124cd49e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bb4ff4eac8c15b01df41e5d53f37e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e04f2b730c1db32189b12706054e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352468b6e6aa0e63625b7c7a181bb2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e412da61a039d277c5743365e85b53e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8ea480116740c3f6a48025de0835446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43828b41073e4c193db7f42016ae4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a207b1f78a9c480d5c6dc56d58c406548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b29ceed4f81bc058b0201871a7e8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23131495b97be913005544c3e60add250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4b2786bf3b35eb54f19a6568d242451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21742a541707bce2be57714fbb52213052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df329730e5fb5e44a03939d97126ae453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941f1806e34fa37f0bc6ee934e6f8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d813bb568fdd4a8c3500c2bc7a79555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd61bcfe0650b2e9ed032b9fe4d7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c6e84aacf5d410ff5d03fda35151357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2747f36d29058e77bbd8de2d95c90b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f52a6196ec511a00f35bcd832192559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dca49edc57fb666b8694f9b55c9af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99824ef2ea725e02072e968445020761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4106875eee28be00160ceb4ebc6e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1cdb9ea4c91eb716b544eff5fff2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add404905f352b6c7e9200b30711062964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1b8707db67c2438c1021084a686e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9227096b8c06466efae3b45b644e5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9944322b6fac308485bb1b909bcf667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae9b342c397574c040245859de7f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804157fd7f88db025d9a58bf1b62023769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a0ca4f3ab854b0e57dad2826c8b8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f96a236b4b95c1ef0a68bde24ff2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a1b8009e8b60aaf0685eb89f198d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d06aab40b2c2c73306bf9c8dd6ff773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922342b640b3eed9a5b0f16e13841bb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ddc7356a070f1acf45e0be07ef57575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfc42b5771eced588c5e2c42c8459276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b62fd9a238318c0d483f50dce8d6ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14424be763447992ee8200669448757078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa578d2dda4dea85eff3c5ab8da12279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b83c33c42e18023e15569f941994680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995638308d938acd8e69d8f7d894c1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005673ad369fef2ebf942a3df1e316982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476e52cf03f5fbb3406ff0c57cb324d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd0194391b762140f8696af2e5e9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af617db0a4c84ec840b3fcf1a8454b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403902362590375166e0b916ee846f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957e75f6b8dc924f6daaa2a54d135d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7d708ec724c6071d115066a6948c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d348075cb51fb02e71e75251b04c6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521cad2e5150f4d5b8434b03d2f9d8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103dc5dae1663d017c39cd4c7365f2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d7fb07394754cfae61a027e90712f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366815f74d0b8a2af7a67ac0b4d4c7e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b00f612720f9ff3a85a4aff46d48194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c343004d98e450e079bf85b281d7ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0fae8f3dd430a67f5bd0a071f1c7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb0b7ab2932ff558ee0f5ca2e08fc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd3120b2edec87f7c84ff214ad1e4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1667196e9e85c1efcb92ecdde3a6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feca3a22eccc1ac709d3d314e0fab9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369881941f3db32aee71afefe2aa6665101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40e88d9ed8930663cc5c761cf50809102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460aee80d136b5b1a96a49a141abe18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a9f1990a0f2e13c95c9f31d71dc66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3b939d4db350bf3a733748458f852105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8faf147ead8892ee99950e1065a70b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632e9066500e28495729e441f4cae25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44486cedb05fe4d7e334471f904087af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e00b80d09d47d222ab4d9f857d89d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c82bf98e100253495d0718d7a07f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82b377ffc237f9e68483f93530f1db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f57f9c0f6382ecaae1c4a4a7253e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6133780194051addc8d0b0e2765df0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99782fab68d8caa5b42418e2199470f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4dd9a6a4e059b816eb8de54d6aa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc47862e1e8b589be48ec7ae45a527116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad480a657b333d9557201b478aee60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdf2e75c598a805fd807556939f8c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba15497b512b0e532b89529ba26e375119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489116925bcd96b83a8c9450e239eb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ded31e5c675bba85c4a94f32be638121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79454ec571ea58f0c38752b5f9ba481122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330229b343de73ee95f01b74376c6e76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bed019ede976269c0f132cce63ca52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7e574c5666e93ce94dedde482ce2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c7e60f3cfe06f6624c38b510c3b8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff3c70df60477b963b5c26fbe46cd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b42dbe84b4014a1b30262bd8ea56d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78679fe350156f771e0c6a930aa92ecb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0d78d4f128039988b877188c6b0d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb57fe000efcc358d9e17d29bb3a33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01716524ef50410f6dfbf9dc1bd0ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3da1373a139f9d1d6dc49e3f1de21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bdefc80d022e3fbb0537e166bea85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2295596524849b57d7da472ef93a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02b57c43e054c8ecf6c9448034af27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4f89cdb7d65ef753860fe9e45500d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab260c9c613ae04776e6847f845cec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ebefc6d14c111b1c013d32ad9deae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd00433750b5b7a152784d97109c3a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8a4fad709d80f475a51dffddfa04b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2e74e59c0f21c0dc8e11188f6f027142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df053bc14866ff54925c410bd685e035143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a88ef0d023676bd988e1cc55ef5731144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0df40538834e750b72dcad3bd5d47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8491505bbfe435b55b2f730f4bb84c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddfa4f81c2efbcbf8963337941927f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c92a4dc6a613141bfcf30cb0a6de5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c91e4b2ad7193746aca1321fb340fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f501f8bc08ad8dc436db4e948d8304c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc07aaa77fb15161f761e5c47c340cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daf74073608c92958f6057d1134f4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b247bcd122dedc48a6ce89dfa616701153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ca36bd7cb23dca36a5aed7e9cd65f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721251df1dcde67d8dc117b2079bc09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea3e4ff0d92303252ae636de12c049156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a89ba2d451df658316cf573b90f60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333cdf6eca77761d99ae8f02d26f891158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ecd7196bdb707392830f09eb9f835159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60194a3e8feaa64ba69571d20247ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad824e20285129b7d6b74cd3bd295a4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15cf0a1e5aaf92f4aa917fb427a8aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b464ff32439054c9d353036a73845163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab1e73e010ea1f685b8b5451cb6bad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193cd52a447631b136938b4afcf0af9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903666ccbc04d4b0346e261850edabda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84cc9be66ea2b5fa2acd4f62258d08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de20ed4180011c7f33797d7224fc63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9286d146bcad270eb1b000212df149b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c12dee367fd02f2e7aa80aec34ea80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be261ad198b9dfd8700dbaff6c69f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f0d3c35d6d93d5ea4371ff172e93d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632563cefcc32fdadcb54c91f18c911173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddbc3a54418a85b53e87d606957ab1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c60df7553bf19921f462109e56d9f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58616448b8b2cb0dac4df66ecb5e81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748153ba411d29ef2b491ba71e26a98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96b180bbe09df40d75799653ea8085178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faac0f79d0203af181cf0a6b7b84a5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5818449d643e6256a09bfdd5ae379180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8237fc397bd50dffb1cc0ac64a79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419dcdf820af1e039b4807145289fc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33720c8e6d0018060ef152c491c98285183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970472db3a668a3f92985c77bd4b7e28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82dc04f07dd033c5668c3b84564ad2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d51fc4ad8e00b0669ffc3afcaf5d18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cf2a22eab695c4768413e756d7558187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ccb260dce9911f0a94f70a2209c56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1c36b0476caf756cd082d515e6405189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4e7652536c9c9ba0ce0d99561c74f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d75516cb543b570097aa004fa58aa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ed8765cea5a1e821970649ede417192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d79445713f3769be8c2aae4558c487193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25963c31382f5072c0154a6af5ef6668194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eadc596a74b3448e57bb8825b617ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad689e95d5e36d87ced15a09b1905a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db8f619ecfd14a540d657c56fd292b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f9dbc5e73b2e11001b005e3acddff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9dcd4fdfb9fe67357d4a4ec07c907199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65a1294fd53d2d60691d5cb271a5ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534195de20f489f7a4acc84e140db2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d4921dab68a4a428fd9c2a128cf68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64246a4c4179388268cf4f33e55e1d9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f09a511a0379241afd628c34a02d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec9a1ad5e6d504f2cd0dc717dd030f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabaa0e7b4e29b6b44907af7f16c75a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9af3e16f00d657c3cf3656bdc8e78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a262bce394da3c2c68c982d1855d2a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1636e7bb684322232fc348f0f4b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d486de40eb14f894f6201d4e962d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab589be6cdefff25493b8a417a64e437211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6265daae6d1174a202b1f24552e90e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad4b114ad1bd55eeac9aac4863012213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e358a33b146186fffaa098c916a19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f60fca086cde87268557adc0e6a445215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7223b93f0ca22e8ec05f7ab53a9d3e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d6695451c55d8137531293615361c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7afa99b41184f310fa335ad8603bc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28085897aaf35212df6def7f9da3c714219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1db9087cb319b8cc3914f6d841c742220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e85ee48922a44bd979f4d213198423221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749807536d2b66605455a7f1baf5b922222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc3584dc279efcfaabe46935a98d00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0b317800192fa99c5a68a5456f29f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aef26b8e99012cd57424980f872c3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef0fa4addd9d51062157767cb9b8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368d61c4667d159026e0f8f2c03b266227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9e73856999c22fa5136ce356c96e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b5295b285ab7c355925934d9be358229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247a6b7368ead3838929447d9c55632230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a54edeef83a6aedf7e04c94a537871231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a8408cb18f069ce6e209fcaa2ff69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78c235acdda184a30de34067ee3a9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdbfe35be902ea07960e68c47ecf9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033bf95d4de7fa80b00ba130b5ea063235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4010fff789ff1174eaac8180432f177236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28234fca55a5c1f85e98eb8f1bd0b8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370f02130853b6a7281b05fe30059a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de05d18ffc2623e7b3eef878d4c9725239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378725269e9655f4e4b63d2ac400ecb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211d5b9acb56da14ddead0929458f4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87534ff8886284620ddb68b70543d8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80248764f2f5479da3484b45b26c570243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6deb0a56bee88b60f2b6675f036ca4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece33bd7cde52b4fd1a2ca064cef770245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09f020db5ca27543d6f106f878e126246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f68a143b9413d50c58249ea143362247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1940af30ce64ebb9ceae9c7ded0ccc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe28df19f096da4f5abac8c4c88cff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1d86730e6ffe04fe85068d4715006250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f23c9691ca74cda3ddd3d0b9b1dbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626f7540a4ea36c9aff51283f06e5a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fc4656d304d6611dd708337884f17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d276a87d6847cf367278d8e0ee04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a7cbeaa887e096c2322546a0d191e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe411a823e7b2726ea3766473d8546fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d106002b87e40bc5730b7c174067ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d421460f395b7021287c96ffa233a7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e81a6efb682af85b6b09f02ec279f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24871706689fc8d0e3c16bedb9d31af7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dfca4aebe5a02e4247d99b469c1fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca53a8c8fa0b2718267d35803fd5bf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9bcce0e75beb259613b3ff8e13e22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc60ed9bf6b92ac7e81521f78505aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a316273995505844b6c935d97aada265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7b3653311fd5efa556df2827f9ea8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b754965f210d07ed2426f32c9c08f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1a967b244a764fd9ac0d047dd0030268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e3eb0cc6518d7a4c7163dcf4510cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bf042605cfbdd16b47531fbd0a0a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb37d52cad30a915ec81049a643441271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94cd045870c970247b420d9db7823f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83831f3edc18e34632e0d31106e5ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf37f37724818a138051c5789cb095e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203157b6de4863c6a22e45904d7e58c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd7298da1acf6abdefc2acaf27d291276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a24bcceb13e28e2f583d4313592b1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca71ce05ef1aa9ecac9892a31bf9eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859199de373d82b2052f4d2d62d051d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd967b3b16375b083493872669eb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcb4b0ba361dab730a1a53a8825ae6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a19d41d294ac9c9c28cc9dc3a5b590282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b582dcccb70f30aea87b74aa874bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c064662fb7a8a999e3f39929f8011b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958b8c8406870a7308de7e480b7635b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e1bc04a7e60c7223319372484a9c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cccb85de027895a89da118be90f94c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61e4f3a416d0cbc32152ffbf83e08c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ff6ba33903ad9a67d75339a831f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9294c552004c12e2791201b820822b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af071dc897d3e90a546c2abd668f184c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5ac633697fa61dd466050edfda140292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bee1fd81e6bd1b47e9b6facfb2f9cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b278bcc53ee7ffb6560b1079cc28bc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97366f343b58ab34765b49c84acb88b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c04d2fb60533ef9604dc3cfb010597296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5608edde847dc8ed61b568959cf9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02781b09e8269b8bf2161ed7b74e96a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b9842c0da6b3cef0d3b70fab38a0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df47a5a43d9d986abc3d8c4e092c9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b867c8b20fac02bd224b044d32cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a84cad4c53951cabde314e8b6f2ec7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a55956c4b67b83ef7c67eb418296a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030a7087a89d28b98165728b29243d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836ad9deadffdcc2a983b5f59df6cb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c1ddab8e7aedd1af3a427651e6a48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd87ab7e310e795d060e6de008210b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d24357ecdeac9efd136baa60fa7977308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475cdb23d2c9fe652f18b7e622512a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9852291d235bf3f73f06a8d39487cac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085c045f46e5fe97c22c822487e8a73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac3016ea4ce4a24b601d4bec22b410312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d364422b80db9f2fa63140483aaef14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d29611e6d419f2154649b0f9721ca1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef320198d9b24775e968183f4682941315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca879217c111286102d0b11642da2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73e999141aea3f266d21d517594cd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc10f7f5b4f5329a02b17c6dd7d8a6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba07e0f8d7afb16bd2457f7428e60e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada99568aa36b84323a7675825e8a29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5412bcece9f4cb861d5d9e667b329321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97899c09430c9a909b2a1a4c88e3975322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3747dd71eb41373483997aeb08185323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfe27106f8cbb2baccc83d46fba7e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d988349b257e5f70529050a9bb188325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f464bc098d85b60149de1f79884c0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c0e8fad840c27f67701750fa91c4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95171908d04637d8262a6b507ed5dac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266750db1d0e49c0e00d2e235c090cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634cc41be0bd4b004434c7078d7e2d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131304ce4533f7f439758a74b7a71cd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecbe68d732d94d127af5502d2623b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1b2c7855624fec3839cc0ddd57cdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7a1b9e79680109479d9574658577e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7decc1ba4ca2faadb82957e25f48579335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b20d1d2ca4048cec80292ec9253cf0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e0ba9f60a3b83973c0a2324c99d8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbc73a753b04bf6a70e47e9c5c4aab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc18ee53c4cf41154c4e5ee99eb3221339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194d0485b8fb7d1c71bd5d135afb125340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be040b9e149c28d4486cbd75dbdeb70f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14012380e3d5d0df4b2cba0aa4d1bc37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16df2e9397ccc04051c01c5eb1d184c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f3d712d127b6dd33d2df957f6b2d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792236f8582d71ade7fdc91650a6356345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9a672d86b9ac9ac54755f98f8855f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c46a9771f36fcf5a79180459788e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf914596bd873e38274c24bc5757669348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3f92cad1dcc801f2df1497ff2d937349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d8a5a9131895052d1990aa047a666350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51251fcca551465d6826617cae670ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87612fece995dc82bb46bec7bc3f98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae4185fb8ad0e1d863eb021a34bf00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665e0cbd33405998146b93b7c8067d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fdf4397e784ddd3d33e0917d7501d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b50c690aa723ce679f1b79f66bcd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b3d3fa9a3d4db17d6d030a1b34a70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b1d2cff1cec44c0c01117026113a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b44a66019aac5c484c05af37d6ab7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd82817e7186dafec0dacbf62f23137360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb15c76dc09f2e19ca55bef98af5776361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3e39808ebc5c1de6bc345d3206b58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938d358f6b73d46db6f991bcf399af6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31f90e6fc51bdf705df79672b9441364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b608d60e031b4c9ecaac671875e9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5793ffc2241999a5521c386de5cf351366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13465b76545fde3100347e9044cac7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b02a80aaabce45b1c12ad07cdd064368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ca3beb6a0dc6e882bf8f84d9cce8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e224e8c97ea2f4ef95098a2acf7e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1c6101ac0f002379e0729dd734644371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b52bdc2510ed4fbf06f21b8b534dd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f5f056582bdbca55e74fe13a9ea1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc471a24e924ec1ca8e8caf1d4c3708374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406b12d0cbbec54cee44700ea82921375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87d6f767b851250b9286adfc41e768376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a11fea5da200bcbacfaafe5deb827377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546672f854642b987610d3047de58f79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6ddd5e30181179c78eeee27fdd9ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ad8358056b7081cb2c817b25c5e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477362dc472cf34dbd4e9305fb09aeed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea29c8500f775b6a846a4be374f0cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb7cb08c938cc99486a7e94ebf85fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca279be26407d5ec24e2a296f14063cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f813af6e079fad43dc59ac447862385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132df7423038a28e0cb83f580b6d612386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a79f4a4ff64adbfa29decf3d6f43f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b52a57506026d2074dc9071cbce4c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661db72b81fb18154289e634695e4f6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6d246c6818b41feabc554e2f3b5d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5653f928d90807d009b6388938eac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a45fc4e7782d89418709113730bcd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f289eb879eb337e3f2181e742af14f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dd706a8f65022e86969edcd6b5868394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227143e4d32e700f72c7adca00c6cebb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f4be62277c6817fca06aa904e4b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211b863c2fe56e5705991e4e734decb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2819c94e4b2c491819783b29c7a0dbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cee308856eadbc024befe394251c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bba492122947894b701191bdbf9aba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80d3de949a355c8db3a15fd683de0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717c28f8dae594d692361d71037b735402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335bbc914b9a7f553b1a35bccc08602403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1317db47e69415ac08bec592edca040404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e2a2c449c2212d56b645703802b5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7757a6e1b324c5c460613b9acdc50c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d490e2d8d63313932b6ab6d45b47e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102547996414004988db0324843e721408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2129a1442bb60dcf839a746df318f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460f05f5b977a709b8f2e89ae97b5d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fad1c4b8a9c7dc364b053c9c0899d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecd2ffafaba937b8eb0f00f4ec4dc3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dbf6826d3ae1029ce2302cf3fca3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe42b5dd500e44c6a69285d8b17d7c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b16a4b27f7a376bdbf55825e1de723415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0c7d914347bdf6acab0621e57a960416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aa4637d623e54ca92a3891df14e21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637bad822c83a81c4cf2e005bc45cab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565d380022de1eac00eb148594d3c60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140965413f2e6f045f472af2d88025b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faef280556e0d5342eff5a2932fcc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011315a9c656e7096275030bcca3c74d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640dee007252101b06f6c8a7266055423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662bc8d9a234f6d91e21be96cec3f0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270da121b1a3818d4d0f1ef2a3e47f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b9bbe8f3355b4c5c9c1066ae90ecb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf617c37ce4d467021b02b831378dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f64e2e28c693250232567d13ab8ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884a01a23e9cd5fc197e2f0df15391429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77586ef65bdb944e0e4be82337c83b70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde84bf0c1dcbd7f2b8d7b5bce9583d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3b129b54e4f153160066bc18be478432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb7e732c49997d8368fbf5a89a00a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce035b444c8ee8fcd94ede6694f239f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef6a2bd920b374e15fec864c3224c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840acd02c87db2641f0e2bf9a6da9dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873ecab6585bcaa5d82659223de2e71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b1eb4e9f6dba8bd872c708951e423438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b57ddb71b912ebe2e8aa5b1599bf2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aac201785101fa046d96612a74091440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f8ab527f3397682b49f82730a0596441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e89c6a082246d5769c2bf4f4bf9f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a089a24e46c7f3352685757ce33c55c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399df77b5bbdd3ecf3728df5d63fb15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1260102519b5dc8bf040d8c780d5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0396808969a8bb463ea801985ad317446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfaaaf393dcd9dd8dd814924cd83a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a97fcce55e506307bdf73c28159d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923d8c060b1819c252e3eaecdd9443449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df590fdf21ed3e121034e33fc9506e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87fd504aab9a2600736a2d8d3b6a8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c2f6ecc67ca3e36a2d698328ccf7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b81fa9e834dc72ab525cc76354665453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534cf9bb5f6f5cc1b5f7bb95925bd8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c16209b56cafeb371d7a0e536b462455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0114bf6147f57be353f710c8a318ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807089465b34422ce983cf19490eef6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051507903a44b446c11051b19791c30b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcf585e22fe30dc2c00e479a4d6df4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8bff36bd559aec19cac6503391e95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a84527e69cda2e99005df3437d116461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b533d74cced9232eb7b9a44522810c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6b0978a64210cc88e70782e24a646463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fca16bbca9e8bae03a499dd1870e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b20417de039f852953774690362b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc5b410e29d6ac282e47fe896a0b68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff57b222fa10fe7a4e9998516476d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c698e4b83a07bce30c8f167ef8b084e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8da3d2e249a757a7bb4909682e775469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17827f7b41580ec662e0c0fb06b1dc36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc5547993c68d8a1a570d383971664471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25151f739f8b181edae1d61be4fb3798472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9324f547ce51427adba4bd2c52c177473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6a5894c307ac8583a0443c3d911ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47608953941b61fb8e8df07e71e23a03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70b977a5e1f950bfe3dcef9cc44039476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef310f80d574600b6a4f8797b33f8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f96c0ad69695b26aa5a8e746e4e562478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595c1302377185d229316e48640ab25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ccdab05c916ce488a14727c0e8d89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b86bba2f9212c967ca0942a184aba1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0158cbee8948daf88050101bbab9ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25020f2044e63645b7635a8c573a5962483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b718a588a251082aeb2b222de96a96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b481ef991ed43640f18093d9a7d31b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a74b31e47478487aa1a03f2ddc0692486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1ca427b61ac8b3b87a1b6c4ece131487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a153d2aea7c70042545fb5449cfb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaaacdc77341261a2b8cbc6f1d2489489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd39379c4909f3b4fe5ee003e2dafd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b2bedabaf932aed7b1df54f1e37c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b7fb4f64ba79e5d56ee66da9cb35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f734824c3c1d191c2135c0531f5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ed6de7a3b0e029d097683fc2b6846494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf9ad5e82a94889c41c90ad51d7ff7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356e218cd0e1e749b16c881a8afe2df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c499de003723583edca9eaebf1084e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7659ed8838ee5358e9b953b7f75b8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c93ed698930d61db3d5ecbf22e6170499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2d48945db7c955be7a3160a8eac13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f450133636fe2b83d3fdc8300d93ab9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5c505f602de02ee78803ba6a5f79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2957f8731dae9d1e401e3446b3d0e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5140b66fa1e51b1da5a41f6c37d0a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be4422fcf81cbbd037a3195d188efa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc6d383d2901e369419bcdaf965f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c95e6df8b615dfe1b36dee3be51f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1034c1081b662586a6ec0f38af086e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaacabf0a95649aff124259a6d78bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eeceb01da9cb3a3dd45548ec7a432510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9817851dc054f5e8edd0a5ae205d013511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2a4e447b016e0746c5bff0bd35e08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5bad63f8ea6d4690dd533b0c264ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ad6da1f8c3556cb1d1b49803bce8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e10e78f910581b01a0dfea3dc5dd6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0857eb90b51cc2a96684547e7d9bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060980b61b3f189faf582fd169a7cd13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729a986b942891b2c820cb22aa9a04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1a819c37ecc18235fec401016b57a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90d29e05cd093629113c7ff03e4a4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15558a122b6daadfa1efb4fccca5f242521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1f8b50e2376586231593c6eda9183522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec44ce3f1217c904022bc8d34a708eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226b5639e99855a5499b5d6018b817d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84972be77b05da04a17a78036620a5f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c12990a4e4ff15407e5a32b1117879526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b1196400b80b5e8c43b1a2a7db980527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ad865741cdee6e18ea2beab674a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf9ed0c1df6dae413a60597b340f24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c588ecd9593847ce0281662a5b7cf6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18795f14f772f1606a6b2bdca30fa0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5228854f3af89ac448e233907ca1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30009fa38fcf11c97d909f0bfa10a07a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3fe7f9a47cd0055824e2079930a55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e5962184c98207f37d4f8128500b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9428cdef93bbf0e98aebcf5fe3f9e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f67c0a33e922bcf22761ec1e468072537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ff1b7fe6bb2b880552d5ac3be2d65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d015d38f42d426e8216efd9fb5c091c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcdaceb83862b2ea1bf7a969a6d597540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9895f0bb78e664467effb80311bdc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e2769fe8536d4e6a869bc23cf3768542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba49a73cba354ee41bb013c60615c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e82f69fb7f5c930269d11fed789a20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad3702594a3120400220c6706e4247545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf027eb4b53ef947994d225cc044de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479a1712e5ae847e7e7fe4042df1627547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c410233e86638a3ea9a8949d7e5430f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037b7537fcce9a5bf16cfa1400e6dd3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532037c1f96a268aa9b2549ec9767653550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a9109075320fe721772d243e05eb8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768e421afd1e560b96ea34399f5aef7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a9916397d9a0389cb47ee3b6c1602553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c7bbf35d92daa4d0d96fc55740dc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6de77569b073cac23771ebfe3f28f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99609011a27c90b8fe29ce155dbe2cec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc5a458375c7379fbc19b2a13f5069557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd687dcdd23a8895a986596674ff1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15322ae26b671eec1bab1a27f9a2977559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d173dd65af8f32a332d1fa1d1d606560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8098bdea6fffb6e915efd9e13ad12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf9104993639d4b25f2c8ec2f27788562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce286d145f1307b3ed88f599124b128563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f5a1c4770daa8bb9faa572ac0c36e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a28e1fd41d1475faf1a8ee57af98e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8cc657c8a44f7a5e7e4ec164d037566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e75d9c652eefe8afff717422b2bffa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c9cbd7e3ee17d2eb9930114dfe0f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e4adf3ceccb41ec15b57ee95ac0f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd11dd0f25bd8c95bf095e1e78d1b96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0d0a17ee14cab0c77df1682bfa539571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e72b0b07575a267d38f1cf03536224572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eeb191828d28fe7c2dbd0c4c35cc4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c162ddf1ac8d2a044af350192b0c67b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665bb300c1260026c08879076763b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccca3a668f2488adf4a762bcbf124e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dcc0a685bcdbdd45d9c1e951ab6bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce661c2d0884749404a786b12ddd44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe890a081f865a4918d291890a5fed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2402ccc7fdaa5e4a78d88ee4e0af771580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc20011b053d246a7b8058c50c90633581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e74701fc3d2c4e5f86c4719005db4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1e753b7f4c37c42ec0d8ecae84735583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aff64bc25c3d0f1554ddcc8954a90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52298a2591b5af9685b72302f58f08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba014711ef62d66de0fcfe5c8374e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14975824a24f4c9ef2e84b6b49af573f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599a2cab522ca685cec5e2bf417de8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07c10f76ae7198a37577037f5a1a03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8f3d2fa3e0dca10049b1e186edf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cd0e84cc7edf8f13de288fd8849b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260f64abed349196d47c3b031ecc9a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d5d2caee8f6f16d488cccb071779b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8f3aed57beb087e1d94226096b5f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860810360fef13f78fc21c2f2f866df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadf055fa41801e9858128a1ef41f5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb60c6d46fe5bc946bc54804d2c2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47737c6b941b95691fd19382dde449d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93be7138a2b70ed50664c96f30debcc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a01c1b23622b7ae49e367efc08bd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d983200fded2778134de0c4848b398601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabc2e7f43a1aa6ced59b5cb0407d70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336b11c929796168846a29ef32b1386603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61c8575cb34a646880d955e2323cb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb5ece0816f749e0f1aa869440a878605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846437d61bbfb2497c95fccf2dd7490606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c04cdec769ebf88fcfbe4b5552a99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d624f2d1c55ec2cb5a0a450ccd58c87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb78c36cbdc82cad825438f1e0c4b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c849d5f734be77be35fcfc6394b633610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b624843ac1199f97b73f2954951c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9cd070bf2882e0e21e7281d99685b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639de57468a677aae565a64845fd4d36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373c82cc69c074209c1a8002898e7a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2dc6a1277cf090e11cf20ffaa06b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495afc6624d55f0eb735f7fc894cd5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d341b9736d8214524a242b7654a674617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7020679d5e16e0fdcaabd79be6329618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8201b368e1724447d0aa24bdd96d1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad2fe7479028059c0a70db3baf4996620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f9b559fc231f28a25a46e9f3da123621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428df522703e9aae9b2d48f8e31aa437622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3595197c717d14226fe2f3ba3222df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705d0fa265cf1354f689d882e769e9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43262b648d21dbd7b2dd1b41ca0e85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916915e3eaf0c1cfcdd7c531d2ba982f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b3e91ea298e80f5430f4061a71026627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab3c2432e35ffb9a68c9a52f95ca8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f4b5e163585dcb2f3812761e912c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075bc97c1cda96d7ccff79d803e3302630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaab11a6b74ac3a8e9eec83e2ed1f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f0dc054b042a36626ef3064263d0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7da26b92388ceaba1ec57148053b27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d228cdd6f26df28b7467905e5ad90f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f526c7b0ebbaddc50f4c6a9b30a776635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a079a92fdc86956366b6a91575daa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fac003461ca0a90fc251ef0ea48d1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbd9c8a761290c7ba4767871867c33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd3aa1a5c70e39ee5bf9f691e4fa57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c1dbb4710bf0d544271f1f1386ddd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52d755cd8915f3045e9680d1155536641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd667abd205bca3386a4493931e99617642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4792ea0252591553c5e974028398fb3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564c47e286a7e1027dcfe33b6d6d727644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcee91abf45c6c1c11c95b3076ac51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123222e9ffb848a51be5dc6519f6b0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4856e2ec5a72e6a7e5d65544a8e15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee0924e7cfb7239b039388eae69ed2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902f90ac91fc800095541bd8fc1f115649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae622a6f291cc4ee2f34b46029682f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a7d6bd980a025ded89c9c7f41c22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818affa804128bba296b18bd542bc90e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed484bee1f24315570d609a05eb5f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48308b4600569af8f34bcd1ff507e87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba20ea65acb18e76f8cf07a39ee89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf055b5e4093dade6f4c655ca23884e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844c71a1082e2790d8816400007287657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f46f05f182a64a73bba234fc179f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1437e29e684b329b81c089ce20e0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9440d818a407413fcdc099f992eff73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a186003664914f52a4642fb0b9700661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc3475c8df47791fa50a3c65b2457f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbffe258851e1e74cdbcc630eef57a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd43ba6f84b8427b1f79b26f631d66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d0554b0b4481574c3f3bc0ad6abf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b3a3d2154080bc0dd257c18e3c2e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368440633c48d03ba596c81fd8d02da2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0fbe8fd1386ce023e139b4c0e36c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feccc42fecb0b32d0b3777a324a554669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd7e2da20d5e0a31107dc64c53b461670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da8b5ab9816a5af2c7223f3cd637a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d99a10f3d6747e243ef74a9f3718f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4ed2971d9e7a9b3be917030f7269a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e396d1f9e5d512d79b6fd99bc5c336674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea77260f29b66ff07ae03af765b5e37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9070bff8c0f871dc75c0e23dc5bdf68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d4a054ab84f65a144c98568de14fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45bc13527be8a99fc8d35dc6924096678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28852dc86a67697d0aafd52c072e11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acba21a87ef335545ba3f158543115680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f1ebbe05b2d0d99c8d7a9b5b3da97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f098c4c4d466b0f5d973fdeefa9e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5dc4b1f4ebe54a1f454eb4b8e1a5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1707bbfda823f0da824a2afc3b7e2b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b34a841080e98c3dc6be2c77b37955685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444110340b0de6ab8e25460edcb034dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b814a9ed00a76de120534384fad5e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085c40f3a2a16225b365632f8f34aac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97c865fc352105d490958878f1c542689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2faf2f3f08ea271e8011b7ba831060690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319ccfc538387e1ab74568edf3a6498691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec7397589f764f9fe9a82f86a5ce48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4761a9568ade8f4a8e440aa01287ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784b31fe997d57e8fe87cf4534f299e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b5568605b6f737e3c9551d27bff7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0712918c1f266e13eec9556f3458881696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4db1b3cdd985b325452aa03ac8c370697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4389de4227643988887669f115f5fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08449e46ec32b60544afebdd65a6f04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f00c774ad365ee55bc10745b1b1fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07af464a46d3739627c86c5e0b7e76b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774b214c39a587edcbf6aa27ff97b11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524e7f9870156b27963e777b034c384703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033620719ecce1d695ba89ed65aa22b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1c329c7c0e5d280132e6857457074705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aeffcb0819884893b16d591363daf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d22dd361e14781cbb96f994051af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d05382c006691a20bf8b60c71cb22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69221783c844d061be0e260c3d4007709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca0d2a6cab704894284b8835c2102710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea61733b7e582d43ecc3870789663711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc73a9a27ded20b5578286e4a18772712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36446c865e8a940096112e5561a1c6c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9c3b290d4a5494312a706087fb57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eee2e2eb0240e7a3319540849ff02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6471bc46b355a800dcca615d08fac49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb960e6a46ae465a4cbac27b64a7c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083319f0b21ae175c8c82a72c3f29683718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1a4fea185c65f8d79819336c183d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be3bc2f10a159ecc94eb2464cbcef8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a5e22b4eab3f62c39e95af2683b8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe38e4b10488a6904ca531c0047d9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768374d144942dfe56848d7b369d901723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1063c2ca9d3a98d830c6cf3f37fc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6807bb856cdac6b3683bf5d31bc012725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139fe33ffb36fa93702283f83d8e5f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d2e8318c553d1d2b9884273b1baf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2d05aebe1f90e46463b9b58e4702e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52100574b1b02de6963644ea9b744f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e32af7a97fc7f5534b51179c18328730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43da916b1bb574f2d03b152dedebb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fe91d029b96c38f10f7ca2b140a66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb007d5a18435283dbc8e92884541b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852eaf9730f2d535ed6d06e837bf92e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482efb732e7ec6115017fdc84844a8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154be52e3f92d92fd59744cb1af6bbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449eabccc03164a41d2b7b3affdfc33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996c8b1d661343698813be8af50c0f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11643fff1c7621cf6072e3e8178d08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0166af9f90cd6893f3ef0842f3995e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d459d12a3fa6f4fde3c03fc066a50b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae28d80e064e3f90bd154b1b8a72bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2742a6045ee639127a490ed917e7a3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364425f7c7e2a0dfe883141500a63f1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b62c88e13fc454642cb1510f6feabb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91bce20adf7163ff53c25f744f0758746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eea9ae894cd9a621a457578777623747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceb807295bdacf9ea48f6754474c20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee3058c98e35980a487bfc2a90e9ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cce8cd518a83d1b467de3dd5eb642f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e836a8fa6a4c65bb23f592001d127751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09baafdd23b0ccb3b31c94a3d5690bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba83ee19e725f432f85fc6f922df4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeb53636be3ad3de5186993b3c30b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855d968caabd0f627fcbb1af5baaf9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcd8ae342a9daff1585365b484fd94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b40641c12ebddbaf6a71090c85f75c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165a1a28d7f0c1550010317ed5b4c05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f76747c45f5112e28aa00f35b724759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898cbab32ad74b36dec774adeee0edf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80446ffea423e15db4f46b5188194192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc307fa359cd4c7ae59b2d7ed337b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37123cc2e2694d888d48908b72240734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363aa4b1dd525cec4cdde485a3aada95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b059955059215d5ac87c91008d333186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002274ac51ff7d7f745c68bf3a051537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e335d2fe3355d3686c35d1133886238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fece506c33d072e9391b401511017ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a6118096ed83fdae162da6c4dd54310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a54fcc45639915480ce582a9bb722711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa1730c2ae18474dedd8e45e535d9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345c22ec5cd16d28f9e258528bae9d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265465f2608e5225657aa8ee7df4e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd4bd077af49e5fb731b12990f2e0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a8cb0c89b7a8106792de712ee9a5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70add59c02f40ddb25cd2e55876a1ecf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed8d6bb8b766743548c103f873454918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05f2fa05ea2544d35032b14fd9b2ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b7edc733153e6d10b4783927b728220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4b8ffc596f1aa397792a0389313db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4988832fc4deaf7199ecb13f0a7263422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afb6903b293b0746c7f792ebc96fa623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35732dbe6748b668819f20dbf69e98624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f992031adb710dabf5cb91445b758f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ec8cfbccb83879eb1f750789b74a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074debd67c591aab409c3e6a76b0005e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a856e6327fa9c81d44fdb9b981022728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809007e57db7fa731fff7dffa1f131ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92515a765114d6f9f193356211620dd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2d82ad140b569b16fe9746c1741c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3427695cb93f5ad1739128eabd4a9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d607f478db3893af646cacbea392833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83802e0224365de7f85a243cba274a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375c64f02532045555fb7746f49b7b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cbefd3f7fd7bf9fbd4a1a1a43ceef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afe1aacc09940c43adbc5acdd011a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fdf10fd1525b9130d74dc3267026438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548ce7e39a025770f2eb66d479b394839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0932590657f22422a68cf95b5a097d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2055a80d6cb8c1ddf8a50bd309fde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90c862d0594d4714dd6235068d996e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5d74346c8692f8daef4f81edf2bd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc1f802bd30911a1b0253ee43eb8c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e532e5ba95880d92afd767a0eccc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd841427564e1a26c2cbe22f6a1fc4ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a8a5c16319654fb62c84fd20586747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a2383d50ef1fa14a8b396731ab4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e09853a4991b90ab1754700edaee1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9a6108820b9d6391aaafbad58a68550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7535136399298dce8a5eca6adefc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1936501851e31364b4f10c7218fca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f679f9113a1bf3bd7b7cbd55fae053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22788acb460061cf8d98f382204c8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f45438f1ca8b72bc9552b48095565855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e8cf4f10a31bed98e7c5d8c05728356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cba5796c03001a01638819bb6f04c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b82d53686d81cdb3aac83fff246f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fc061e5ea17edb162c1a38de266fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e5eef5fada666b76dced91a0c8bc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432eea233d020976bee44d1bf6dcfcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eb1ed4d67b5147eccc7526f06215962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf45d7da0ff33c5d69d921ca87600a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8275c2c04c57fdb2fa9894c88463fb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a6e4e9fce5bc1b491ce1d4b75af5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f7054b43c2a76d74f44a7dc04cdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda9adfbcbe1a2079b5da9d148b6a1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1c0a5cb03afe393f997a9ba74600668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedcef0ed6417bda7d67b81202a71cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d665fb45e179594de2f824e6aae590070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9ef758d39883a2f9bf36ca677ae6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340138b58779de4199f3f011845cece72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e8d3181dc99ccecbd99afea1c59b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae5948588964565ed47031cd468abf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6a2b3ba1c604efa82ef62a3de152275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355785eed9b9e7aacff5cc33c8f827c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f97c0cb1a0a42e185d5f5ab23c9a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d6d11ac8fa9434c866b8d4cb1c1fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407054b8d5ad3cfc55e2ba5e9cc6d9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc34e2c511d05f37c86fb00866e28b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8bbf737ce3efe83b213e6b171905081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a4e5e71384a174cd3f45f54d0cdb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a78bce65bd905e539e366d92f644283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1911c83e7d6cb7f6e6af69bbd265d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42091fbefc6e4e1fdad3398e4ef3f8c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42176c0e213f033b83f5089d34d4011786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a43681e238e06fc3c64fcac3f3a80387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828f2212cef9201c2724298168503d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b60dfff23b72b1c30c735ae2771389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c1586e9d073fbd1599c4d26ff9d5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a5737e3249a215dfa17c832fde98f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2230dfbd5d930fbe784f389370f3aaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60093a456756297ab283623a32651d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a718c850c0909374541f79aba76ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea579eb7c66e2bdc7b59fb025204044395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47effa769677eab25452adb9da07ac6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45c4f328d43f4e5269637499a8144d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534748e6208a0b318539d44de1c18f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aa075b1e8a106fd3dd0558fc9b0df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08b227403c09d1a7ee2c3f6b5d343f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dcaa549adf23bb186e4db59c4c6de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d2865652a064877dc2b955a2f0117102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d72002b73e95532cebbd14905a9b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdb8c6f47220d72cf129ab1e6f665f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c30ba0106d9868d8b6a06e18a8aaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e5c0e45bb7117fadac20708b3e39b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d751d8616ebf93b5c65e26034ace0b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815061447e4e35eb88b85e92021b1c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113d77a6007c35e6d6d8e2e7fd2fc40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9c84eb4be02a6b1cb24eb8e355c48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a49f4efab24c2949f0be35a4c1e958111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdb05b437cefc129483ea4b7c7411e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73720df4f9442b894dba32c996028e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212aa679697114ed10878b623e2a074114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17c3a83ca34145261d2e08c9225a49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df82a36fd2a9737fee7f9b1f03ed8de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716368824ff69d1af8cfccbf81543a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a510c3f7d7ac66a7dbf1491ada945118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b96d421fbcbe7e2e73d9886ce22b94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffd2e06f1c78feab556f23d7ae32d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236b0794625f3c3d2676510acc11f33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eb22d915a44e89fbf0c1b6aacfaa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e13287b0be78f6f6857a7c4d66281e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa3aff1db5418c2494d867c4bb81fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546447dcd79c5c23349b8144599c8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3164229548b570523d2ce2c4725c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b9f97f017555668205173a98131ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51d36635ab45debc23f30facdd1250128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5d6ea043cd08780f4c736b8156e74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b04cfe00c5402f2bcc4a7b6c8c010c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57d737d0d11993dd8daddf01f49f5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4566d3b004475ad7a590a02934277132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d55e18cda3443c30d44418a61fd7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e040a68bafd899fed047d158552b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cbe2508504e3f8e7b0609367d83c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae409cccee53eb0dff08cf6338b09a1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ee10048dde4c9e421b41f727d4e07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74de1e9d36833b3d29dc5db68710281138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3418aeeac31a53eded384a1a6016b69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57405e8aa2c88295794f0cf68c14333140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd919ed470415a091859db416f77602141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ab7fa4cdbfd4a2277b718fa310be0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0a0b6aad74a0eae8c37fa6374a6ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418457592db0d0c6c08e30d2169e782144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c40aec5281dcaeeb318029ba3f2ede145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1732a7543e7a7b06eeefab3a95331146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc3ed59d9a45cb61516d45dfbbb16d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067ed7d222b8874978fdd3f091f3c09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8674937ba612d894ab851e99065238149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106944467c9a3e27e743d3180fc5fe5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bf7265bbcf5d1067783f4bfa3eef2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84291711a6c23084b3cf03fcb32f8b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b26d30a2dce852abacb9fa764d9fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0036b775d216309083e5b53b130585b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447f7793ba600893b74907d9d8b6c98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18347abfc4137490a706964c2160baba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575d0484d77169476b8112b85feb2cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddf4e5c48b82dd6eeca75809ff9465158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf57aede24581a3382fedfa30e2b0b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760711696118b422ca8c766f0ecafd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d3726544dc27dd115eaf30b22fc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c1b7645fe08651dddba6617e425bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c154219b457349f1593346c09bbab0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0173d33b345073aeabc52d7560076164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800a4164c771421eefaffd054ff936165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eb9c33723b2937d38b74d9fb3285a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab118316f5310c54971090be9adb5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bacba3d70897383ac3dae725b51094168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6010be4d306157fab22b75b253ac7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c4828ab80e54ce2f3dcffd63ae1fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93f41e5c44e598fa103990b6c72609171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fc9c73fdffb8d90852b724149fc11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d327058f2e3cd1958132e7f08185fea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201fb6d68dbc42300324317d9f1e3e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e78c338e368ab996b04789dbb2afa6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf05ea6ea931c8b63eb485f53b455c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f309794aff082574fb431e6105e57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a374e292f5dfa53067b43f58a37b5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb39b20f36164c814271273d47d2bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fb487f1bfc37c71f6913de59dff75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1634f928e597d81e74ade177dde8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e579267603f132446d99b281861a578182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086cfbfb5812a9df6ab01f9eb011358183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e178279b4edced55adef09a9f80fec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d452ef582949cf234abf32ed0de338c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d625a6ff0d6d1d1ab074c4c999f04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ccc8a8be9127657787238730b2cb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0d83163511e811db64d13de4e3207188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f782fc6b48db65118da0c17d2427fb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf3761d8f3b338c8f7b3034f37b0a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3de781b4c7e247d4b1fa85024583c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfea34754f9c4b61ba07e34b5f15a96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b400798b1264ba0c6136c6d072c5f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0e878cc9bae3784f42bf907b2f51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456168c0c3c9dda4af67f3070a150b36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b215d5faf9c4fa592f20fda71fcf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac78e415c3766ae3ed51ff96fb215e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c996a04b310356f8c14a5460bdcf94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaff1234cdf56b94cfa5adea705271199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc58afc8901abb26775e66ed254193d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c467491eb20944126015f75284dd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010919a6b81f59bcf3f235f10936fa7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941ced8ba4d59cf52044b77be440625203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41b3526a5287d2dedf9b1ee0239749204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386520222f30f69da7016730bdfded50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4136682de627522b79481354d413a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960785fb124d9a9c0f4ddef6b2748cb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be474eaea160576df105abda39d428c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c55b533d9a12f21ce7207dbffa664209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ce464cbf4b0af8ce1cc1172f566f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef85f16455913741aab2bcee8c80f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c89d80103a21c3ead96b0b66ef1408212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b4b3e3ccf66dda16fa99bb63d848213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cdd0653e3761c792c4ed72c0c9cf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9e13a4e2c05d45d9541f02b6059d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bf96a0ff57769a470dfea50aabefe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22e1b3703433829d20a8fa280acd60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a0b839e3157884ae7b61a495743d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d46d00bf1530f2bf293fadd53a8b96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd895e2331aebc389995e062b44cb48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab33c74fd7b9278cdf0e82b855d9c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859991b910b6537651320dfda425d47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00999c6f46b5b1f94e2d9ae3ab63aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf5ceb356426ab945a7e905b0fcda8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb23bcfa4b1683e59f26137d2743980225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745189107d4b44b9ac84d5f2097c278226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f018ed17d9f2616337bfa2c05a6d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6ea3fedcbd3e5bc185fe445f7b6cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de3003776f9c0eb1e7ff40200720cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912638441cae2384cdf5b290936ccc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7595510806e80418177916afc3d268231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986952aeaa2e6c8a5dd75b1352fc340232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83cc9d4a249dd443e6d7970ad5acf9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c0826a4e39fed480c89a540467491234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491f37492e3e1255820654105216a3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256b126525b2b0e427d63cecdecaf84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0363fc604fd755ab4fae51754cf77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c494fdc64797a869b6b0bc996573ffc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d60568560c3907acc515c9311eb7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99026c980e250acc763ccd7bcbc8b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb65dbd89f6a4f1c7ce82b14f2739a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c59a1e15361ab98cdc54f6f5a3f4b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193edfd20752642f400dfeb64d48798c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150790e0681b0e239f83cc04722143a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9765c7f87e227c57acd98ba6e6508245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e44d94d23d544505877364aa402039246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d745522502ae94bc2bd812bd7937786247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771875c952d447d69d408891be0704b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a068b458c8263f165333171f19713249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ba057ca10e4b622043c8faa0fe3da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6fa19fe5205c82bea2dae7fc34588251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f068c7d3ad2058ccc3e4746113c8bb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab98f1f6c65b83299fdbd24d04af71a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ace1d47acedd06abe9940898e596a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb18c60e666be25b1443bb2ab24fd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005245922c21d9da512f2f4f38516f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc2e802a0a252279ebe18f62abb69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669b27def56da947367b2b2ec239e28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05266850803e5baf219d089bc3aabd7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfafce85ae3734409ee0b426da66eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cabdf9fda7f7edb7843520d9a6d5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f27a40568c22c771aebf0c3f4b001a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b47719cefa7eb6ebb55601e6afcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93829a59faeea98c4f8bc0146d9dd22a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521217fcaa56e3d90fb83cff8f9df5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b46c430bc94b80a3ca8aa0bfbb2ae2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0222347a0ac3672176e4914e95aade267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79fb530ec1f31a45b52946dea10491268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555832958317119cc26b41f8cd34615c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225ea6eb733eedcbb0b69ab0e2788fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4358b85ed278775b21537af0d1f58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca7e8c463d21647ac05b80ce3757a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e08e91763091275f27755732a842273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdcd3551e23a82cd55615dfbea2bd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0029e1d9abe90c9b094020387450275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa7eb17fd94b587ab626d53cc571b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7007184b65c89ef36a8ca06a53085c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422860702c28f1f033a2ce1a3f9e5380278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a10689397e20d4cb4a7ddd18c3dd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa23593fa1c8be404313d1443271d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca6fe6e68a0b79c200c251c0260a9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c84f62ba187c20ad9377edea51f99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83e57936bff29b2663ebc8b1857eec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b4e7d8f2965d53df5d2ee791fdc2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e2eade2a7fbc4a9e0ef82f997f258285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a596f12c1da015c927af2d1adae343286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c961d3e5d86455b8313a176c70da4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100ae0e6a9ccccfc2d05d8a874e1658288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa467160456fb4e449f8d462645a14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bd6488e0a1e0497426e651026ef2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41fad465c8f86b0c038f44c5ddb965291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8ddda04e5a3e5b34a9486964915c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b778a96619a3a42636dcf8a6d5341293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85404523d6b5aa11983e52657605de5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda5647d9352785e267a24a52aab53d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de26dfb7fd3ea92f7c764524588d31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d925a1cba2f2827be4e238d42edb099297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df171fd7ae51e1403f04aa079298d129298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d51e66211a553ecc0d89aba55975a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88ea2b74cd232d76f9e9f627ffdfee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35b44d4148a9cfb24b8c362c194002301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4281532c412de2f89f6a142481334302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb778335a8629a817228877d2878f5f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e29f8575e2b2c2d3c9ae1467970492304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545902b3d3241d9886bdf27f30e7ded305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186f015d939a7fcb211c5aec78eef4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50d7e32d33e852c7f858a348df24bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371c82116fc8bd32ffb34b43e9ab73e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d94c61435b8f8e13038bf8234457309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c273f853fb763972a2fc7466d5582310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45888cf97a72daa8556d998568bd39a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc6fb3d795035589d4662217821754312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08107d7d51596c6425ce362868ae026a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d9a9660cecb4bb0024e89f0ac981314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebb3cf2ddabdaefb9c0dac8793a9be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06114031f717bc654d5a055fb97aa6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78f108ceb442bb0c791378460a371f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b321e79ba7ec80f8c6f8fb1fc59f28f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55a88517d3696c516edc407e97449d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32f4b3de438477f72cc873bb26287320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3d1c9ca341a6240013c6990b995c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e1dcbf155d9114666dd7f69192b20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8051b64161f1925b0827d9ea19e4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc312fe1f14e256cf8ba8d3a2da8b00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0370196c7a00524be70b3efa7ab4439325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc7974e32b36091b7d9bcb4030ec2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179c4bf898f70fd7d00583002492fca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b72bcc167326db34498edb3152019328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff460d42ef4828033730489d4621f55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa183805567aaf483bfaa08aa1fce2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561879f0f89bc0447d77454f44f64da9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00acad61f6dc9035cacab2562c9de2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd2df0c48ffca273e9013c40c28bb3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c82f1c33daa33100ba6bc3ec11430334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0ce5395adc0bd3516b21b146fc34f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e8ec63366584e0a3941b3b1354aed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19663ac433676ff818d98bbae4b895337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe02a1e8ad57651145a9612f7633475338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431238d4407b5b7f157449b4d6f8a0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967a14b00f5105a4ca1842afd846b2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c84374cfd9ffa7425ea110944536ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc156fa3125c2d45862e460d0d12fe0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321d8e81827fd4049471db4183e132e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54d8deab284b2bcba97f99d6e32c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccdb511faf3371e265b06e675eff45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8575989dd3c672202cb73738636a1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b7e80ba999f7639be465943e28492347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d8be92559e19f8ebb41d9725aae5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16793029c93a92011db456991dc15811349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a664083aa4930e39236c811bd18b647350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe9517ea21f2826ce3258985315c29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fdc96d10ee472839d296edf8fbe8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3938480057c796a4d91a8d5d64a967d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2af184583ade0c7bcc4a0ef1512c3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b5d3bdf22d597d65f35fc269d635e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3c89919d360c9e6508311677dd5cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb5bb3e4808c08c7adac526fa8acdd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46c9d7db77d3c2c3d04447faec1b37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cc496a8ab4136a71186d03775e7c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f5abaf9864ae714fe09fb201c2d47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb8c787a6375e351138ec4548e42ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63050e97142d0d205d4cce9879e016362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4994831eb84bfe446efdd4b7dd2269363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d4d3275ea9e6df70a66a157f0a9d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a47379a592fcb0dedbab2c29686c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c64c52e49f7f3cac180d6f6fe5aa9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca338c53357a2744afa9bea1c1a970367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071bb581aa4156da8383019a3f84f36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acc25d7b06a320e1b048fc79c24f1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4afb3ecf51203294a1e72ee8e13368370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860324fa315d9e18fb71a286eca9bcf2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b21fa43ad452fb8e76e8b6930514d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd14b66e22652ef8a9268fd9ac3885373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1045feea829ad25dc6894874793d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df0c3c8c061910a98740a1fce228d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0c59e8ce9f74f596a3cb41925b1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12f1a51136d4c7f50e24942d397293377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c3623ce105743a02817a95b6145b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99db1a0460b8bfe3d490d83ccddfb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faff0c2da5771a1209222da554f375d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b6d7c8c6dbe3401325b4ac2f06726381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c26a007228946cefaf754cbda34b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c89eaacc7d3013dc2946c2a09ccca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c307e30a3437433db4c116b9ef4bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc46c6df27f0475413df42de62b98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0fc0f0cf217e1af80373428e49e70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9389b82d104c06befe9ebfb461a07d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e096b982dda236b221c4d51a14bb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11f605b18111a41d9864c2fc8cc7d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9d44abab9db5adaf14af622e4ce75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5cb0606c3193b9dcd30e9aba4f087391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd65f08f8d747cf37c2e443ebd7ad89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e27b2a6e394000c70ce67127516069393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a7c1b0527ef6ef3e6ffc80e2c2ed3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36880024f489d5a02406d8f690971d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d058489715fcf8b2c98721cf22e87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704098ba5d782cc229c0f0aa3de631e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5ede295aa5b5d5ef416197bb9b26b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89f7f9bbb72a884b64a1e79360e83e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fec5534c05cfa14fc5327c4149356e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1175e8033b4f38c91a66900bc13014401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb6931ff7a509a883a953676d49787402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80ab60f54b89bb7c521abc2a56629403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835588c1cf8bd446fb3afa5e8e905e78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120583f63c5f94a47d1676bce7d393bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904baccf118bf5edb13f6448d91fe9ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738218ff0ecd27f6e1279e4b1b097218407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67403929147aada09412b9aaa1cb6eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd2a78428f0818b8aab2c00c20ec5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901aefd45b781c7acaffec18fe5118d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafb8ccc3bc310e10668e99a6fc1786411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8f77f1467e6f4e4c161cc6f6a5bb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de88a31657cc356f96d406e93e76ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fa55bf899d4a3575206f7d9aadd4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b7a34de5abd4a3ec4e6c2c294d7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d519576d95f8e0d3dee3daf9a1e9a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc9fdf2f53962265e2d89f65920b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c165c778ac5ac3744a97f9f8c977beb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc9b434a234718cec7201cb84a2df3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4555f6ac90e06a4455c9af264c45ecd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9807b3f549c5a069de4e7fdc02881c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9326fac1d78035a5cdbf8795320560422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89881ed19b9520f8f5f35151aa469d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002cd8515873f596d7e0a5ee9cb2f71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2889a0cc59c43a64bad572ba5ab829425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9ad679339ffad3755b94ed8ae6a74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9849ea74f15d0520585247991a6e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a670b2058a885d0eeb6fcdd51538a89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd69bbc2d032da7d7790972ec9cef6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f106bc4bf209cdea3e580e35d5e03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a058ba22467410f1d23d9450d72a0dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e136b3b6d08c69470597335ad3582432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb12cb0e249930160eb84116e25fa97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962757b80c4ca06146c3cfd2f4d4fbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5abd9371bba6da5dcb11258b66f2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1c590056659ad1368012722eb68ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2e7a55b795e6fe25b1d962b3a27c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63246ec7c0b05e925875294d264c0906438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2258e7f25b1d9fa4f712ca5a664a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e110d3e2541f7d1ca035b1e5a6a3db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a84745f73eac0373119ad621e17d5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78aee747369ff1c8a0fcc99b392968442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c983774f0440203690d7890eb1a0239443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb541128164dc254b376c4977a21be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b74e601131df9b260a113f38092c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1780e14fc37f6563896c2394f8fcf9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa835c4b90d467ff745e1cf8c679191447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c101795a12c6364370f3ea1f360476448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f70b8ce772298d3e261c726265591449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7a86b90006a2330be1c6c6d14432f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81019e609a39a62127329a8ddee548451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e6e98e2130943bc9c14385b9d84f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f930195fd350a39268a6e953453e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1ffebbc910f455752930ae4284ef5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71afad0b7bda99461934c299a37634455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bf38088d3691d317d82fc42575f07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96c9289c892ad925f86f92715e580c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83d915a5d380d1c3cd79e91bf87a36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b20f0cc26890976240a6308536ac0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bceba9220a8f7d5c5b26acafd12b5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d435e26cf0266d24c145ea3b819e00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985bb154f4ca378dc89e9ad7c813a4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968a94a6d03741717ba43a58c7acbcf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a248d06f6f031afa7fa103248528d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96445cf4e39ba0c53c451cc61fd579465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc5d5d253ad08943c4ade9c4d8618f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b86771ba198bed2ae6cf449e1f8af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b5142c00ba53f8fcd2acadbce1da5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7c7371d06487432daee8e9b4974c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db49c92a3ce9947c0bc474547213e53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74504920e306ffa32f0ff693370f3a8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f92ed903e4498ef227d261d56efb8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a55b9d9e6980c10c66e705a5732ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce763f36e82eaecde63bad094b7ec73e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed98e8941f34cca5f5b562c21dabf76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a5b46064d159556e81d8cdc7a12d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f839dbaef30f22f4aafe1958e25a34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaced875b2560c6ccf8a3b9b60005e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3d6ea1b75ced1c88233a31479d62f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8fb052eb341b9dd332c6ebd713f4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab25d9bfd02ac8bab84ef2eae0f675481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d66ae64aecf8ee579e965b5c59b8d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795962602df771cd9aa0369efefc1b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476ab684fb9a5162bd990de056d1230484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca02ee2d7bc6411ff454b69694e7d50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d1704c8baa98f2b9025c2445da304486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5514361c534747daf37514383b7eda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec895207fd50a72d133bbfba3b7e8746488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622e864b45b99cce6d1b028b16a5836489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b113bb0dce0f51472494712596497490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099c1040b92e199cd6881106f876c18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5893e9672d17f1a17d0db51d602b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab35897144e896d921c04b3948b20f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c37bae8ebd4dd392619df2db21b9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddcd08a32f5a04fe8040a5d38aeea1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1494ab513b8d721b20aa996a0f9138a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff3073984445153d444899263b149f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021586858cea1006d228e6c76aa1673498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c284c367026a5eadec70a3e44fbd4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bef8c67cdc12010641dfeab4d5800500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237e066ef9d3f3469228cbeabf15ef8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcbf5a9e9f724efea92f6e3a487aa3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a8beae464888506e67862b0c96264503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0504e5a513e4803560a70c0c4b52417504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b410ef770cba7063a5aabf3056d555505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b396f8ce42613ec774f3b646fb872506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630987475e0adf381406356eef0131507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21dee3049cd0df4780cc3063782b6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211dfe192a4e5603b91b2e49b307453509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f965c180245b4fc86f7a127b994d69d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dd4504bf0f9d279fce99d0c34fe2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a9734ab100ae0add1b21f39383432512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aef51a02a7340ce136030bb84d525f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e36821458b0cacc835ce59f07d3286514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac741fcdfeb3d4a81301dfcd604fb56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f9988ed471abe045f2e73138f7714516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a58814d513b5ec9abad5fad297caa2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244baaaf52f6a8b5ddd8f94dda97dc47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084eca3633ff624932f9f2f5964c8a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78b655790e2f55ee7f8a8b22740237520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302d0fe534ec0bd21f5ef22107d862521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c2ae6fea37c3339901e5fe59cff79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ba24c148e577c369dcf042dd742a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd151b034fb3584cff9d93123199a44b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a0f2c5201350deed380e80d3b1260525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd3f29aa20d4909af50046291779c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919d47ba587ae2ebb3a2015920939d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94b715f7aa6d807f9ce1070235b25c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c48f6512d33540faafeca29621c57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83721b858f9a8fac46658d6a59d06f95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f28fd8a59a450990c7cc4df467c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b33da1a7921bcd972d79680900845f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96d10fa8fe187b32d2de8c9a44b84f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2f57927d82310008c2375526102db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d613f7daee9951ba374df22378a8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4b824a1d4f6c7204e01ff2ae619f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fa2db6626851677441d0ad8071b5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260851f54a0be3cd304bd9862241c62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e521f27bc781c0a331f814d9e10df59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83d778c05b7b47aa344b0691258a58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced30aab91c76adc23fd9e185938fda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae424f0725bd40e67c87e2e891391697542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afbb754bed23f8c2643bb378ad3f16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659a1af13476f2c19f0b59806c2886c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910826ee76374cdfee6b92662ab55ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d53a920a55f13e45e932ebd1f08a83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f93fe84e181afc07de55e01f16ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eaa98ab6651a72e29b118a523ff7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995219da9b3ec4d3fc589141fe0e0fe0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c3606b89179f797d9f14e967f3969550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc10ff005b322662dc3dd1cfa20448551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a9aab0f96538686bea7e427c9dd4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afa86c9c19e848c581c34b624a4a0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fe4f1112b75f40466aa576c95f4c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bed526b36016b668964f969760d84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51706711ced4f31b5cb3ab7470ae16dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526369f2f780ed6c8658796ef418155557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab34a8ea0714f02cb37c296322f1938558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd052158d1c32cce6f6f918fe9549787559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ee0a5144c7c8fbb3b596d104226bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599d8c06ca4be13be5b5d028675950f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ab230e4cbc806a50f19c003d4c3f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ef0380b9a74e3ee3d88ee469abf0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a1e27e0e361a35ed8ae56182aef98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c647b693a260b6225e24918ad7d158565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65503063db4ff2ced3d368dfecf5e9a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd781d462dbdf00be7f7e7b9f4cf452567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f5ad59a7e3847a63298380f083e98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fee33d5fe8c3d252ae965c95653bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14e38d2507cd1cfb2c1a03326725ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7f5c4ebfb73211db4b8b55fee20fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1672e3258398ca7fd136ca1ec9bf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fea1ca1d3af9225bff813af7b7f1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471cae348798d7ec927dab7a21cae43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af742e06aec99602eeb83cf9282a3171575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79e260d43e0c8ab2d574a33da4ef62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62dce9ca16ef8cc0a9b4d070c86f3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6a64c9c66bb14c1c0e93a045e240b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61678fa7e017db372686c8996b27cd2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512108c286aed3be80a67524e4d24b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573764b5b0cdfd8b6f2b1d1ea9cd4457581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5cab7e2fb96db03abb3911242fa6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547c0ecac6e733e2551c2a1933aa830583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac229bad57bd220d40c3381b347591584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f322a98405c00a4a7221b260e25014585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e16955cf9e77d3db650889dd158034586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d3df1568ef0545ad1a7b7b3ba4cc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757163222a000005de83c2ce6f18f2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199ca84f38455d8100108b599ac28f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e1495c6d23775dc0bbbef2d5330ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17837dfa006e14b4b25428b3fd339b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828060586cb360444ce932c43201690592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc81faa8cc5e63a0c69bd577aad3cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236292bfa33e53d03ef3005a7aee87b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d12c63903570f10360850d1fea549595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134ad87b35a0929a0bb08b5fd9fece1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3330dbb2b17ae3a43a0301bbca944597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba3d4ab4958002230b5bff9050d8a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755442b1b555411c77cf58a6efd3092599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4792ac3f2a7bd279ae856c5629a9fb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19674f3f39db0cc2e3326aa68eb703e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580015a04b7e1a1be4992857e72b7e70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffbb2aa5ad33977d77694314a6688a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d425cb148bcb4fd3920761bdaf1619e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0a30b9b692abc86549ced18480aa4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318404034d425c56dd5717bf9d2bfef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3033fbd3601ac105cb71aa89b476a06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6559f5a24c0c58997a1ab9a86add33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56142cd8d8d7dfa59a18850208156719609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7354ca15db907cbbb26a68f8b867ed5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9d54d339141f4a60d87b51d1713a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fe9af47d9d57ab004eab4bb0b3aba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b650f9884ed3730ea8e34207c29253613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92bad5c70ca19e8c4d39fb7d1b4b9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a37e4c9387d2869f115f7be3dd0c17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd4e4d3c3ed4a5096fca3348fd5c13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb23331e3931f92f6b9f31a8733436617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a3a7457ef1e6243eec682920da716618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea825007d7db7201766c92ffd011f73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486b6389d61dabbc152009e0b9ce010620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd225b5a12205774db63da03519390621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac9d03853d67dad3b3a5d38244d4a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f74ca87edc20b32b79c02417a9450623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad3cc0b5bca2be06312763c56300c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b98cb6ef9732658a960728ca30f8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386a5f98966b4587e958b64faf8884626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df5ac37bbdfcf0295d325f44eabe84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4eb04b4f8d881c3ab2ea7a158a17b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df39216c7ee7da59651349de13af0d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c05cdfc27f3d8e2e7626e50c9b9e42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d474a2675d8e40736f29fdc88780eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee819475ebdad05d39da7898a1b56e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db97e00ba5aa140594c79c1539683a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053833a021e02b4587bc732d34718da1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac5146f3ac705220976815fa10ff4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446d019cf6c6076cfd81852c2851c64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29466157bb5c5093762e3896a7cd8f2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc122048127cba4cb57fba4ad415513638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ac8a1f4c7f84656d81a0030a0b90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dcdad814d076e902550665824e05c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f6e1a466bf3131e643bd9ca9721f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed342793094a7b803dc9e778a78d20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca401c855c352c64be8b965192ec781d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a04f85b622d4a32606ddf69d660037644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70b40467e2777b65dd2416a76d8d1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089db1edb7bc71ea0418b02cadba9922646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820b32e6874c6bbdfa4a7c3c68c8f43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dec133df4bac5d2877cbe29ed690a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cd1ebdacab475ef62147779771d95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bae197afe5d4dd44b552c8cfef948650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeb50224faa247262c8ff31fb6a71c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab4048ff0cd884d74ae9acf1530609652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6eb92e7b953c139912054f968c0b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd848dd8a9e20f8f097ce09f2d2c3bc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f3fe60e1c9ff2dc60d5c8805f85cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaaff435cc4d9c6f0846884cca1a66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af48c743efcdc2663692114b833f23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b89eee2e007851de7051d9cf69070658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01ca9830d314ee7c4ca7a545434dd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241e290c2ae9a3d7ca84ec69f625494660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28c941095628d8c4282ae317cb202f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b42fddd15bfb8a29e3b4d7c013de2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bb3c4b0d36143edefb3addcfcf3f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db37e8f94646ec3714f2f65ac79702664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e011af99cc31b81693014c0783f323665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce732d2ea61a2e4d6b8da2be66650787666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5709d7b70acc41b39d7a374b59b040667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156147a3d8a24e6ad7afea7b03a712d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759a86064dd65d8599107524d9a68d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fef586f29c986693fa084d58b251d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af1254acfcff766cf983d9552d187c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c01dbcc2456b64ea7da104c44d7e64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50ba02c4358b2d320f01c118df2b0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35838f7b9871733a37a76058d7ab9513674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaabce8c85f35b0368deeb6c77d13c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a2c313dd5e6507164007b06b65067676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5500d87c27ba25c8aeb974a6a64b0ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e14ee78ba3695fd8de7a035d37a69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc710f4e8fae848190ed2f07ba86180679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baf373026e019cd39f46d7f3f88887680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cd9b42928d6e30bf014d9862e76cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8c9c576a4d64cb1a8cbefac9b9e08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb324dcf6c80eed0236480cfda96ff93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7002f00757c64ba165740afcb548a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9248340e1e318c988ac3afe6e7350685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7779350890bace091e17bf1b50e9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5fb23f58731654a3308558ce39a74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e01836fd4078cd2b05e2c3015f8d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afceaf6836372ba709e862f99cbeb91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e183fe7a9984e007f418ceffe6ff9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d249a21f41fd309ec74d1c43ff5b90b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb781b2ebe1eccbb46b96e6b2d69c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f0115191b88ce552ed22b986f136d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689f6af3eca1f875a079d421263d8db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434b697508e9eaf12b13b89a5bab226695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5536e95a5c9e50bd9addb80a31ce960696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc9d1298f373f28e455b0f60837461697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8c4a60d87b335093a7c1b23df0b6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8808ddd439881cdd6e78a3e28b9de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe73613ac51f73feec584727fe235c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0915025f2884a5c410a2d9deaca7a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e9e116ac79cffb2b8331a559e9d1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69a9cf1111eed7970dc167daf1df97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2982696bbc26560dfd762fb63c7d5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c6b37e0cd0a8756fc50e60801d21f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1b9c0d632159d779681f33763ac24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d94740c6338c59e350dc65e94a5791707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0820521b7be77c4e94461084a3e88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103f827bdb435aab0b4c7820eae719c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391fba41b60cc8b4502a1e662fe7b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd392335ce667d2302744a6b24bf57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f1e73f348a8944a9b79ed09087e54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce356cdf8b2461ec230b341331caea6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db41351c204e70302478110ea37031714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b1bf18913eb95e450855debad59a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c30e9e21546fecf87aa8a95beefc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aa33919b4a6bdd8ad6324a9ca03ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda5903162ee00ff8127888562d3f57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e798ba5317c401e642aaef09e9ed4f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14f06293299f3796d3f7db8a7828af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ff561d9b3321d3128b6bca53387bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270cf1ff83347dd2b8a9a1d9c9d7509722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02ce12e30bd946deefbf70a5f42fb8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f449f9c3ee07035c6b8c6c43c880f8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05ae302d9174bb61720ae755e00786725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d44591276521b893eaefd3d8f7891726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b58863a1507e251dc88270d4f227727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e696f602549bbd8722f0c2eb0e342728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d24a75e7f43808d1d2886cb65e427e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c4671bf0884bf72764f7e7b2430aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ae61205560b231df1948419b1ba5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdca591df52060168bce51ff70028fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdea69ddc85c7ae098b2844921e94f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a56f5ce7fe9c39f2f16cad7d82d51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd6e5ff9768bcf0df5b0adaaa5dd54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42198082c92a4703c6add1ea16c5782736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b857196df583f0152a588f586ac80ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b16a7d9899a09168a61757b1ff7029738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720356ccdc286076d715c290aed47f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4f98ca8b7e679e4b874a75d298736740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb32bfe2236c70a447ca1f8b8452c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29b032fdc697c0f64cf17b3bd8db2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db278a22cb452a2761f7bdb3807609743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c229063f46df20f1db9dd9080cbc7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bba25f4dd27d463a24d5cf154173e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3937073ea79bb79fc43d577ef0eda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bab41c1b3cef4181a69d97fcf5f2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfb52785071050e1766130df1acacd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06d0e01265ef4ca153552bb43292fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1dd2ab4a158fd7b70e32490bc9d1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7d40c53e70511e86d15d104efe905751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b032b136c9820ff8dfe7c45cc4ee0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf70d74368bbd0b7ec78409f428c3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72267b9d95ea0c70938763c4256545754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e09127e792915e7c5581b21f42686755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470cb1a2b59d4da5b55481a4690dc87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18046470dbe1f3cb72ad97f1a31b0508757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d09cfdc6febb4dbe9c4850f75863d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e427962e5f0f6c1af4e5eadf93d46fe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>