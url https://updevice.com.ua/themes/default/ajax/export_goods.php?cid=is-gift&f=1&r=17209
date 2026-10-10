--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49430748478cb6147723dd6ae8e40af31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcc755a81bb49208f38a1cdf6a98712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de0b560dc12cc6f636149ccbd28a663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d7ffa00058108d1433c691034a6824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7a8a4deaf7109cf363e9c8c7bffa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c47a792cbbdd429f1ee825366db6e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa946909af7610c8020129108691647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a643dabbac57ac8519c995ca53c888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a729a09a121fc61cac70e55205395b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8753398c3ce2d4ee08fffe5eabe6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8979c8bb4eb6c1beabfe68046bfbb2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204fa3296b6eb988452c0da3b4a69df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601f940afb08e99945974833c0f19c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b1e587b59eafdc7e6f476fb7c8e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847bb47df030654720de85231a3da7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aba827544c1bac5d9af1f3371a72ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cf671b985fc2b633140e34ba9e07a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6b1c2a1e27bcf4012ed564d9fc7f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fd11eb43dd775b2852733ffe691d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577f314e7f3a532850189e7ff8e01b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f3876ee65e3f6acd28fe0620fd2a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96732856e3888a867b933b3236baf57a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b40baadeeed99b7d5cefe7af128e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc21640b89d2f8db7d6080c8e0e5a4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ba536d31941804cb01d67f231d56225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2b88b3b1231a20c671021277dca3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd34569ba997884692241467a17e68027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702ddb51c31a4d6ab27e73b8c1f5d5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cbcd67f3fbd3c8c23834f646449f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40720429d51ea37b469f5dd62279d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650bd32f5758c95e788e0cfa8a9d95431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf1158e61dfd5c8b5c7ecca472615032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e80772a253bf7031a8e08cf160cc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b365551f44b12210589e879dbde46534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa75bcefbfa7e431b010f909458f76f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f16f28f9545766f8cc3e4ff62acef036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7f9f2da11480550bd2bdb51326d6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304cafef39babb59fecc88c1c0f886a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f5ac7bf2b199748e164cee1383c9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618d97726c14d814c533aab4bcfeb8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da552abf1f4bf787cbd105bb80ee1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11c6537a2847e530aef1f1e367995d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040bd08c4bc8b88283bc3f33f97937b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a462f55a409e9e8bdb4dfc28d7342ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b76bc0d10e0a1c23451e6a777689e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8911e20f36dc41c765183021c2c3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd60f1d216f6ed4151568455af7a6ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9810e4b8d9787964f0f80edb58df248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e099684aad77ee6d1bd4549a3f1af7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b58fdad1a87f5b8170424f9cb3da250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035973c2786a2e419ff14ff81372226851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df174c9e1c883894115a83f36645052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff85beaa8bd4cd400d1a4507c1810e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe013857bcd329f5667aaae0ab8bc7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6ae63732cb4d6ba4f9f06780b43aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52626b60ed7be9cf45efca06de0f241f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f862462405b7ddd1820acde636f6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae504b25f49a68a732e1d998874e7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6fb3d023f2ead4846445b417639b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc6d9c38a9eee4acd987f90c0eec0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e7b2f5b1c059dad0b7115592c456b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e099ba94b1d475175c65a04a5788f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad2bb1e5c20e8671d407322c4f713363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f948319e30e5cd8fa72cdcdbf50d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc0f3a09a89d45a70fd47bb405ffd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccb0b021dc050a526d389fc82c17f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d365ea43f5b19cfaced6beade18d4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de748d842d5a276c98092d0db00d4e5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb991000f58ee3e54b2f645d17603a4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f7fdf6ef61e5b359de3c48460c2d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9d3014fdea00553778a9d5844700871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19200a764419995a4b2526de6bfb5c2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949e7ba9f14e77ac658b1b40b999c7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b299b62e94a3b6f707b77ed9da68ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5db5fa5e8374301ece2742394415475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc24cf28dd985ed23d40bbb6cc68d0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c600b1ec40d91c5470b969a914ca0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c584ce12bc7b44dc96a33967f45f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d46826a9d1f5c04125e05fec15b6af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5817d11a249eaff1e3a13f4d3466780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2d62fbf730f8f141086b06992df281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5febf80ca99d52102539177b97a9f0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017865cfbf2e267e7d35736ac33043f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0a57d1a374902e54d0c0dfc7aba8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06026f922d7fe45f85f46737dedea685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116b6b4656428c917ab6344db92d2c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869e4ce8a5295381f9c6e33e106783e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba16a34556bc4ccf54b9921a04eca0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2f55f05dd2f0895dc6f21ba715e1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a730df0e455c992d46d239b7ee91b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9791f2f650293fc7812d72c155826391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6594a96c962eeabc9c54f7db71721d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a4bf57ef59223b8082ed33347b7d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aacb26fb01967ad0675a974d5754894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c690c911c76897266c10971e7593f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d5fc6cf9bffb451b26ed63539f54496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b22db80c4106284663563b62ed42997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4f2c76f855b9b3a9a410ea5caa8b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a519716e96308428c76cd0359c9300b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77165beb23dc12e524f6b5d44c1d06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8133836de0143c12ca5ea3ee2cc2850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8531324f56eaf0f3e66241aa2caf07f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ffd7a53cd17420dc27a53b91e2fe6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8a8643c7ded4502541dff4be9052d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f570f248d90580f4871244b57952d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5ad87a954b32f4d2831a0b46c5be5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d087d94753e889cc771dfb7ca63303107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e986806f11658dcff4e23ff2baff2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49a9da0634f7c23de4bb90e24fa1f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd6ed54209a05f22157b5200d8678b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788eb297ee88fef029b5c05f32bc03b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67ccb8d452a9395518d7d2a703b7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beb60cc1fa7bd475a3fd49f1e4a171113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9940a4bfa282aa4280d77ca7ef2c8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce86019ca037f221359b013e5b73c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c8c6388da6929bdec6a71d0566c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a810e110c7557b1aab550824341a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b00610c41bc794ac27e4d717a95d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58b7f7646301091e169d99bf84f1eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9385a00cdea93f1e31d6a1b92cab8db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b2446ba57501451e0eec1acf3f25a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3f0a6e32b97cba9330b4064d503ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d8785a2d682f2b4570ed88cb8e38b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb0ead332d4c6e4bc211402c0b9f54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bceded1737adc3d7e95fe9a0286e3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c47bb500bf4e3e6cd3895f95b9ca90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24ab359c0c25986ec790cc05231406127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc2557d5076a87e2b1ad2253918c6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e6acbd65bdef5321ade2d4f855e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44325bca3c41802356bfe6d158c66e4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9abe9578b9574b7a76c03f0941530f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faad6af8be883cc7971b5d7f410753132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b176786aabac0bc94b8ef4456accb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b678f803b4aa06e684173597c4706134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5d4692f4618791f6e57f954a66155135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5c61e055bb4f2d0991ac9f84b625d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255e0519455cfb3523fa9ba8df53c78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42b729f9b802b2078871e0ff5b4762138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51050deb1386bc475a684891f2c4bd92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29073655f80613bce89fc490d91461c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20027480219acdd3dcd6b6b1ec4401d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c1f9db8f2f8883d2285ba3f8cc95e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2ae465efaeced857f641f34925e61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651be4da93a4bb947c2d3725abad3917144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70095480bc7190b86d4b0eab94a437ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b74a0f5bf9ce54b7f6723bf9803c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f31b8ac08dee72c6456a699bd7fd0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fd720dd06b1a5be07a45dcdce1a72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16df92c03c0652b36dd1b929f6035ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b8497571b1e7072132205d5aebfd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ef9c373e31492a5fed8897508fdee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb789cc08d002ec2e4c68b3383bcb70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df8eaabe665ea57a6b20605a9bfd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a8caa1c7abe6b7b5f870946ee377c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c029fe2c4dbdcd4d95902458a6ebb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309ac3be253db597af88abbc712ff6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422000b8bf962c8ddaa359e8befb531157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466edbbcafca1efb729613c032af78f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0732008d40745b3a18c304a18a70d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e713824815de7bff39710f6e2a959160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925def580d531d7ae9fed3e31c277d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e720f4de0b4b623340c54192b84ff31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20900cf0d580babdd917262f2b1943e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98add281490290e13a9850ab0dcd5220164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806046c915a195d440e742b2a1aa0d0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30374cb3a1ab666d6827e32b99b70e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5414d1f033b13b7e1c1af3ae1f13b60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fbf5918b0bd35bddc800a05dd57cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808cdfae0385c9a8b36788230bac49e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661efa54e1bbca840dfad56528a8955170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5869ba81def872df2612bad18fee92e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5aec62b1a37f77f38313b240a33b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e84764519e573f805e8eb56d84b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3099fd04f327d023f704372a23760174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684679c985e367df8db67ab2bc39e41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e00abf91c78049d045b7d57d98486176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644ebc3c4155d220097161806716485177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63852be1425d60061e8182529bed434d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db812cfe249912f08fa7d9359dac7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b85bcd16fa29fcf151cf02c66d7732180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd55fcb8af38c9cb7d082d6aa6e9a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988a634d9f811399c555739e6e570db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc8a8c0f35cc1e614d34c6d5b00c24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83390003ca47d04d633daf3be8b71ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852075d764306db28ceb501fccd8a0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99a200046756cbc6ec010cadadc1ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bef6b47725c8081035f4346ee800a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2e46108b1276d5bd79f2246dcfb97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebea4e15c5f1c9e090054f28ffe7c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2691e4a9f94c4417532c82760ef2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501bb88cfc0ec21ea889e6591c49389191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd6a3e697ebb8ce9067daf73057201192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4705a9dec5b7e6723a3a5a17548e89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7f4e21c21b4b824acd9b2f6ca58d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37611f4db394ceb6a0c9d1715e53c9a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1e14e32f37758f0fc8d24879c3ec1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a189f7e8a22346e3cca15ac257cf8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3e0d219befab137c3cd3c32496b72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55e8f39c8294268f54b87cedee3cc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a050942e37cd618a49e0d671bdae260200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681c9e260831e8ad94b34f0ace7b42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a932851441d3500b18fdc09fdebafea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ce187d2063e473b640f55cac4f185203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acab028bdde40f72977979300c0265204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c3cd0b0a5488c3811b4ad9fa036f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988ffe7bca3030c95ae03a2c6586c90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9c4f00e8e1e9bb6197a5a423f13c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df8e9ad4e26d3482531bb5a64c2eb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32049fec0e12c51a91fc26f76aafeead209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b563626bd2f464131a91c028388d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a9064c390e41e3d05f23670d028e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc38525a052a567826bc38fd688aa67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e878de3c104f2dffe07ecc412adcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a3d12d1c28692a44ff27296df025214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8e6d5821fc3fcbd01f73ff35c5a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5663a4dbb6ce8ebaad4631050952ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea62dd77f4a9b4cd201a4a84dbf28e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1850c1bc8e00068828d46cc97bab28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc01075dc1c6736e06744f6beb15905219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedd224660136efe5f56a41c9c6fcc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70b6d934f51b5430ae7c4b4bc82b20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0f211f674917627cf5471ab87811f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f31e30d1524b60fec2b8a0d1bd940f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eff79c027ec942cf4f2164b9258558224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d04c66dc4f354ab458c6170d1f16d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525da2967a5b4658ff7f269b91b5bbbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340c1e9f36e7fdf207dfe19d2c83760227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339ed54823db2fe6f19aa2ff719982c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3738a1e969c6a2cdac3b6109fc3add229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e818a6705d295d1bf893c4013a526230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd79e3dd371ccd930bc6a894b092bc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69c82c1d152861e25405beddd947b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7abc5a81247c36d2ad0c0e7aeb7169233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9b1be01657d9b65d129ef813e9f70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5eec0c051ec5d3558c4e0f6d6a62c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a141490cee04ff725a5fccbf00335236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0d6040ed62d58cb3802960f975659237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86fcd2644e04f8416f56f49e71bb1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb0d6f2ab1c36ca71ad910fef33e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a936b82eb6355bf3a8934e620bfcc0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842d9c82272b06899714774a742b37e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078dcc71dd5146bdc73fc06c93bcf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23fc47eae74e36176031c7c1b6233e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55220b09fdc3bfadb91e56f81c38dfa6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc971febc11903540d839b28b8c5c5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ae32da358ff257cec0a992c8912c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb77dbed4dca8eb2e6ae542a5c665247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f922df94ebf95c4c0a25bc7169793248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f31e248bf6ece8ceb68430f3f2cd2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baafd9967b1d84ffed1a4d2beb5b33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15b3880fcb1c62617e8e52e7e336c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85b5579f26b7b629eca428b2a9fd92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d536e289bd5819c39ac6fd61c322fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95778c6268da6bb310d5ca763efb78a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544773a7e9ec955da4d84c9a5f9ffb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eb8aa83ca0d33128e6d639a153260256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0229117a28d0ef23eaa07776ba0a5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a877163f87fd503e9b0ba26c6b00018258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f421916e29b67ec4bd0bfa5831fbe1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c338c9c1669048d71463dddca3102f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90091b5c62da3d25edf4af5a377da9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb30b913033352a74b27e435fc7513c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad8b29e9f7ff22e9af8c8919368b93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ad09504738ff42de96af5f3ceea87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6290bc39400c361dd5fb46da2c0fcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c788ce0843fcaed7a318ecb8862d95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bd871b7d47e569d938d5f62038064267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce848ec26c4d6c974858e6f4a253152b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71856ca915e53c4f4107e8bbf40247f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f590389816da2702ed28580573a3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567e28752245beef4539f6e8b53b3d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884070f5b501d8abfe5deccfaeacd968272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e73be1e6a361a255db1a929fb3ce7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a671d046a52778b7e5c901ea2a252f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426db2359bb973796ce579a37e23e01e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce84777615eb06e7fd5f28df7fba49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e032f88ba7ec6deab16110087d45b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566eccc2d31282e67cb789e8ca56385278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7799be6b7118d3a22f08788ea9d92c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a549357d3702f46be3dc678c9ee6f0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afdc0975db8cd2a4424b935bc9cf50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb5cbb24cc85cb311d77d225700f98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f4f43161d23623ee801da51b95bec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5210c6dbbb555c526793308a8e0d479284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d4ac2c4ecf51b6effdaeed86ff6e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090381f88fc1672d0f63dccef340e3b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f45994df3af1409a956852c3b22426287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2621ec3c387e3d146529b78a38dd869288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889401e5441286f619373e410d84264d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a6464132827058f12e203b0666283290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c814670663fdaac699666f02af1db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7bf6d0df8c2c20d8c0e8362c74e97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ecb0b0ef18c1aac30ef6ed73890a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cd762e21ff96f2bf306c73bd0dbec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aea6c4232998140ae7563cc081da84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0abb1610490f61321e7efe7079d42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5872197f14a106f20dcf534d76fd0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c1283dde0433dc5de9e32534f2d49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb9dc4b3390ef72de458f3b98bbe3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a0ce98251e35adeffcef8d7c77392300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d313a5e8e97478c5ef0e494daa1cfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0682e21cdc863ca43dcb75ec312a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ce486b2e3fa478073f1a957e0936b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e4b0d657f8da3ec3cdb66c1415223304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fe0ca03453c7d406628abe5024445305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f76cd63178c1cfe7224314cb98256306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea1940255f2b9caa516d5517cadec5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acbb99c41deaef7b4260c509309d1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd92894f8ca8de5f29d9f5e3f2895b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab967de91b0b73f4c3464192285d697310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696ba86b9894ffe791e22b75e696b79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a826bbfe680b675a978745f30e63cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afabbb974aa277530c3211ac00f072313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73544500e5645242d4a6478807a73c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a297c0305fc5593857d2a83faea3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a06ebb3cbc4a30e1129d18eed1c533316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e034970ed4d0ff2ee826c4da0a49771317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf18d881698e8f5598547034ea5765d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f19b427c0b4068b767a58414f8171319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ce9f24bb1ec6c50371915a2385318320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba40053456b431eb65665be47043185321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30691beb016dcef350d9c8f110b559a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5976a3d0682b36ca14b1b42d08df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1516c956c4cddc556ede48fd875eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf39c92ba6d94f58242fbe981e4d36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c019c2fbbf16b3651b6cb7547d3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85e79a1df6dde709b3b56c8871e870327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fcd8751542d144b026cb16c801041328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468b85e9bc3d1694c5ee5a4cf38137c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245f8d481fc61051c7b2574fe609181330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75bf04db2cfa798e592f55a6c0c09e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba80355b6e43c496adcb2d7149853c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54417e194342ca8219607a1288d7eab4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d3064154a2f8606e54ca19fcee0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21686fa0fdc434a1af738be8ef81953335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d94c78388a8ff2d151e2631df1f5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c588cb318e795fdca947ba90cf30b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fa2f00c0d8cf430fe62d9c4d27b80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6121103bdd44fd8f2e005c99e6178f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46187d1f7a4d57e21bdab587421f229340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006cc9f92d670ab4033641fdc08405c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0ae08af776d0d39e0577d544d2027342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc788fabdf792c6251bab737af7a37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c729f5b6370c4db88af18cf8703e2ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a266824727e30dbfe6c2769983a231345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4643dba1cda727a0308e3f2a6a282346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6a0f4f180ba875e86968a98f05c73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dabe61f26d16e253899c5bccef34e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4776dca62c236c5410a197d5ae88bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb974574369954a7927fe96ef02b32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a007d10de3cde1445f676029c9aa63c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bc9204dd9fa3fbbc64cd44a9d50f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da9bfcb56e574e6988a57e0796273e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfad5bc6a1cc7278e75b1eeb6ceb92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7db0e2420d7234f385f092cf06f9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d84911be88af8819a0ab81c47106d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed14debc0d75f010dbac1a8cd793da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ec4c13d7d3e0de2a6f3f5adad4202358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aa0f6be19b18fc18a6dcdc15c330d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc12ddf87f15cfd464941c353e0293d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883606b48de2462a8e866e92f50d669361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a27088cb1282e9bdd1eea656cd93e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4718f0ecaa0d6fbe6eb450ead7ac18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118613db7f350db17c878a0fcf4b5147364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90058c06323250595451e2a80a05ce86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5fd1c33cc82800c75cb9ea8d33009366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d97ce8aebbc488de3d4b520ed8002b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d7d07e94cc0524967a458d0b09aaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571935118150b0dc94e24a153a239513369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632badd97f98609577d30267d63dc60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41085b6be273cb9bf7459090450fe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb093a020adb7bc3d28f817e901e0939372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260ee5b28b4d4e3b42c7f5f22dc4e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a83a77c8aebd6d3f114dbd5e7427e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60652120f9ed020b12207d18c111d41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195cb322c1b562988c79d82b010bdcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b71b9e2142002f3d15e5643a39da58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969fae70666ffe49e0a7e056ee35ab0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26999d10f2b0aa3c762a3d1397e071379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f763c5610b390ada87474a70e1908380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6479e69310ca290e00ce63502da4553381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d46a9bb9ced41930b8db9adc4c7768382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b2081628c7b02cca93ec20d93b5b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83637f887f9980de2478a8628fd39528384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f91af61ad23076d54632813eadbea2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45966c7eddf513920966d1948ad1d440386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c01c175afb51da89c4d1cc0b0ab0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4af592416150173e8f000b8912a312388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d560ed1c14707c304cb7db23dfa93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4db5d566a33ba099c1e60973ef3b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c954b03483c17f7784fcde25c1d37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4471509bd1e2dd69e7b88ef4565f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd64d05a8be1fea8567e8e286bd546b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec566e36d1f0b3dc7b46b01275b1c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c99ed6e018d4bc98495482ceedb67b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee46e816178a21aff6869e7e7ffe449396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd60fec5756b93752cae1f2da0ecac6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62098f793a35043fdafc5fba5947f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1667d7af4b4ab0e3ca32aab973a5f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84257e9b367b0c73fc7091a85e5f12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81364b9d31655990b22630eb1dcacc52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9f475d6fa10084db24312f9b6d0c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437ddd461ad01c101a39acec118cd5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05cebd3e7932bac54de8d2e952794a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51cf30e171ce6f11da2cb489fe889e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e37e26bd9139b0ab21625cd3714c46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf997eefcd9ec443656e4ba4040441407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e490a83215f681f21e870ecb9aac08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85338b7b7b27ba8fc2e6709c348d9c81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54d53206d34aeeb357c16da6889ac3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0bcf66d8355483c3129512c36d603411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7362d8aad97b8b01d070252f6d962c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607344527b3f3ab18c592ac02d2c1ee7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb81cede73900d72bf6eb1857f4e03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c83cd0d7a0066beb19c8fc50dd1b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8994f04fa16c31c813d1211fc5900a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255ed379fcee58eeae41fac92f1af76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cb06d0512919edf7660102cf3f23b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb6f4b3a3f3906cda26547023c273e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311decae86887f33e9ebfcaa3dfbd45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9675aa5b0500b24d8b9ea6f49e9f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b3d166301ce079e089977bd864f44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990c565c76d87315ace8a4984a4ceb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41029c9d2831164488745f42a1f1b6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd7b58a8e3860ec0ed340e9d7542fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec57956548e7fc6275278a14c66871426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb15c2f6b8ca9daad48a027d214fa2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b0e11ef2c8e93618ad2541c924255428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12530bfef7bfd3ec87b7009536b5f1db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d028e82a33bed927961d9aae2170ce9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2e27f21cd397ca1dac78a39b33db6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cefd86fab02dabd1a44c66a625435432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5703b9479bf56c722664f970fbb1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c151d71c8575327ddd7afca2bcb9330434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbac64e1028bf0e3e438f488b95b57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c276a99e02cf87dedc48be167190436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dcadcdcf55071723d39cd3fa3a5b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d254d771049bb8fb1723bb984cd765438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77065b731426f185e16fc64ddf64c668439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb859f881d1ad22feac4402d98bf85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ff6ac688707f0a5f3b7f558d1fc1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bbe3be74289c443aa97c48529e8cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383d08986b4bb4bbbdcd2a7e19644cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbc7fbf774a717271459cd2ada9d8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22d4934b35cfe8732b9e2ce764c6a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b11cec17d1d091fc1355bb1111b254446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c7be3514b00921ccf11ad1d127776447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db66aca515064ac6c7ac2923c839bd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b22c12b301f5d29d523d2ba7517890449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f454470a024dad3b05146693c6259450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da108b19ef924b4fb3d20008b86914451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d8fa67a22479f00a51aae0ffc03c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7673002371cb85d415431670c0cec57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5b465e9c879c4a774f98a1bdc3a73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7571e3c64e025ae2b7ed3f18f45287455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8e9a0bc0bab83a769634b0f5d1c0f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66697142b6251b25d36977c7ee3901457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204921311db238e8bb254ee7541eba2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db44aca262adaaf56c9940569a319459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60455df7900e9cee382b7a476a8fee04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8052253b68d07ce05157549d9aaad01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2127e62eaa2c070804e94b41ce38762462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a8d98cd7f73d2cc2222a70544f100463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07de428aa50deb7ac57dbe808873e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e79c8527baa5700826fa3b7f9f32f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7a01cc592df677d6e9100e3fb9bfe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a1918c1f686de948dabeab0b4b75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910041d00ccdc40a8488247f552211a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956414f2f0bf7a279ec4cf1496a7255469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb19ff6432e8ff88504b6a2354c837470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea274b679d57004f696cffe7c1254a31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f4f9eb4a1d21090113e56a66f1d96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1cc525425818ffbc8b88d8283c764473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff2e1deb728442003057b68296b7f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b947d83332a07fcb933f8ccf5bde6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15bb3113678bff05b0bfa05a2f287476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9330610be24d5fd643e276eca937ff7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8d31810d0fe417bda64dc9a5c2404478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c777772aa07ec7c9e49d79c33adf85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e299008f5c33a489f4ad40b2a720ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db670b9766f5bf3db0ce2a1bbac519ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe8989cea65529310b65d6b779e361482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae002f6a80c1b06013f91f3bfa40b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd4e14e6dc1da82b8a7dcac584f805484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd17b6f0f8260c72de0d82192f45013485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a68bd95e77db092de244ca06b65be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5e77a9636f745dbdbb9574d0789c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a7591cb3d7dee9e9f5598666ef6c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5879fa38b4f957cabfaf1f0cd337ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb2fa729c3fd43d4dc49ab946a1b98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580951f4ccde27a74fab835805ed60fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24e9b013e138351a367d621211ac57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e096e850471847d607051866061440493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942b9e2cdb757ed211e70572d59a6d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea10ed92ca72fc3813de0af083db67a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2e2459bec2f4f3ed750a64ed89736496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b000686544f31c5bd48f6ffe2ace1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa75af4af1cbcc2ce6b3160b1013a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc025b6b30a1f7ceefff74a1561fe3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebdd72a3a01987099dd63a4279f67c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9653e6535678548224aa86fa1f44ee0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacab0bd808d6b4bcc2b9bfaa9e0320502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928df37c5a8871caca064641a543ae7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b50beba4991e64a1e57723bb2bbc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac67b4fe96b2f53cc1394f9b0ced08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9538938a43084779d1f6a4278f8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0332c13606ee293b21bebca2b869561507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9e9b35d554ff8b05fb26e211cb7fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148b329e84684c16678dfd97306771c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0acd80e041eb42afda620373af3ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d259d67f5da43ac48a9f392ba825a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f612ad963b200877c12ccfa76c3b24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df57333a01ac35cf84b6b9fecd6782513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69c8ef7e46610d2880ff2087e02425514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd27103f8ff1f70aecff7274f0b2c73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cd3c9b8a25bcd080e7eede16b7ee8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf9b028c4c7270885faa9f61ad6c36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7627635cd86d0bebf7edec1c7be3fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb09a00c05e829060f931c33bc287fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed339d4201a0369ba3f0027cdd86874520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b57dce04512c47c7cdb1a22ffa7a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1d84e18eb2d2d0f1e294d0014e8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fa763a65d88b8a041575dd8ee700c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86559bf189726bf0d6e2f01e462da9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d6e677506152a2f82d0a67c8336ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905200256aaf359be78d62c39595646b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88d390084130ae03f404c9a650a1a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83855a8bc65cb677a3728059169adb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647d0851f66b6674c525d6c819518ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd38202e1d1a7ba52ae30a37ac95b16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f08176bbca0476c7f147e395095db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e1fc73120f7880a1911c90661b7f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a2a9eda54fa2a6e1cbd3efc49c44d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946970085b606891d11ba2d04e7b3c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0e7d7da29b2f524b7f962a0978da3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c2ee6946dfc72b994b6741c38fde536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626feec7b856f5953bef0f30c0077208537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1c2c2bcffcde5e3c11569617e4ca5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27821c74e6d959a80fd7fd93b2002d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9f39147b0ac0733cdd39048ccad79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69fd0452103116d3f36c66fc4870b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb14a1cdda36ece0a0bbcb10fcdc0c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4e69dd73d0d973a7981f370802571543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cc861be1e2ea0d28853d254142c5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0059f7f63f12d9c8903e5f1bbc3d41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b302bafaf86d5189fcad5554e30061546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719a4c85fd4217daa7dfec785c98ddb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558fd599135b6821db3f09f6fe19041548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae312f1bb01ee57d45dc5e39799e5a1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ef2e51154b36848b781272feb8aa0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4768219a2bead2c6f1b0388e80acd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915233d9cc83e4c760ccc8fa5a42dd5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614dce2077321fa902136bb48c4378f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e099a9bd5af4465dedd005abed12ad9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcbca49b37492a4fbfffb207178d4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161e4b7f031d68ab0f86996e4feef75556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dffb961819f22f37e2a7334cc7150d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514aa30d872718124c98304cbeb532e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268060d9ca77b84af641d8f2b617bbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe15531f6585675190c099ad4e1a8c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b698d4fd91b989872f002344326f16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f5fa3b6c13e69cb98e237caa276a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd26bce5fdc703d3f9276bdee85da6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d0ed7ce7373914f7bb728b51bb24e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2dac5b2e319bb64e8134cb210627f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125db3fa34064968425097cbb6408e13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc4d50ad7316cf41484aaafdc8d149567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f30dd66ed92d2ff08a0992294d959568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c574e0869ce0ff705afa1115d333a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba350cbefe7e68f8d90ff2f5f1f0c357570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d867246f61f4de4ce4775f4fc4f153571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8608e2f08fe93f6e675fc83951a79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d88e9d7f4946405cd8ca1acee91a08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbad212c4823d8820b1248fc8ecee5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819c3bb17ba458c1aab5c624c6e0f2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f25f081d192b3f141f1af6ab9d8fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141992fb3cc2663441b32b1da0a00f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3da488ad363831ce0f2fa5aece202578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc852012f481bdc25722702229bcf728579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866134419888992663e7062222076ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3f161c30270e6458faf38cb1b7ac7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802bffa682049d693a24437aa89c43d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce29f98642cae28728f71527e7eb1ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327d97eeaca3f3caf6425ed3cdd6368584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e2c9be81cdef784479dade77d3a48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae5121f0a67cfc656cf55fe0bbb34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f07e460c62eda4dd005a18939f2c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be43cd6707418e14ecd76b954218a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf177e401e41d97d0eb2b842a8a74f83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50fb5920c64cf014ad4087c9fee5e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b46a2292dccf06e024e5bfa573a460591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9899c7dacd7d75c350b810abe02446592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b86e8284adc86cdd2cc4238eb36472593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd08ab5d20be7e27dfb9d27ad9d8e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59fcd58310d8d451de1aef2c77be73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657423152a3839add744e9df528f9dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa16c3a46b84be4d5a4141dddb830da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdd8a770cd0ceca5e30271348139aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1e40c07a136683659cdf10d638e7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2740d72a83c5b639293ad6ec5b4a6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d5f343825eeb4a23ca29b1aae971601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad0f025b00f7efc8a66339ce8a5045602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0edc563f955ed1dc424b810ac02813603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc4dcd1259d47a0c9a5fab3caa0b22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8a4aad87c071de45905c74a8ec1e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d197da2b653c33aa01a005737c2d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac13b174e7cde71c95d39378b0f2ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c70aba293fe6a3a9d26d914aeb172608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcefc6f20f6c62804293e5573d1632609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb0a8e667e42a1bd8a8bb8316bb619610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9d7ccc703a421301708619956144d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe92076ba731bdf50991041cc8e9d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bd5fc7edc31cce48c385ccb2fb17a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54af0ff7eb097d30b03a467645c2929614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e5d3f3f86485635dcceba2b85a6a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d39e4d32ed5714fdc425a9d0b7d606616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba3015919e099cd373fb24b971c483617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c020a2984625732643d6d9ca3a209618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7454a0f707ea085231213618a0961f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520aa4d970ed360cb90c97e5e8f3be3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598df15eca99d71281b76efb5bfd120621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d7b39ce397e0d28ceecb34ff0d591622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b35a05e3c791302525838068c0969b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6611c8bb460b86c72ad0f02ec62d41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a253e18532a771feb1a33b99954094625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763cf1824c7ed7bf211c12b3dfd4ef0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fdd9ee83606fee8f534c824120240627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc499e7fe99b32d5f1778b8ecb741b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f6a0b1c81cb5e38c03d18e95f7695629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733990ae766a708a9fd1c4e0d8fcabe9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419e8b1bc92a7785c0fb7bd7e6a0561631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ce27b9d2aa1418b6f3daf88e12124632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f432446f22a84f2a08c1b961fa545cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82a0a27850a0834480d11ddf3e58b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adf180eafa8811638606663c9b5e84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acf4956a7b6ae16383f911bb70f8d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f16e3324f5f2b5431a0077935ae84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ba375ad73f96fe1dbe86e179dd27d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c633fdcc6e3a8ea9bc521c8ff99a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f237740b8752479592e995e92723c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa367d707c693b1aee5ec0a9463243641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09ebbfcd18c56d16b1501a62825965642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c560d4263ba263c2193d94e2d999fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ab053419ca7ba30438c8b81b819c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cceb0ae741030b4f56466d22c5b8f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683adf2499f0080ac1e80d6e16e23cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd8ae9c8f4c1e2428279be1286c517647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243179473910cc254deea1bb47078f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c47a7a4147a9fd9ed85e24de63f51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefca3466932bfc957b5cdd6415197a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec9d8e786fd71ca05bd334f5c7f33b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0223bf351268cccc2232b7073a3e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a006f369722ed10db97fe705bf827653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001a81b8f7337cff22a8debbb8ce10f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb4b2f1fe3ada9016faa10097e5e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81d815ccf1e998ba82cbc446982fa2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1fe024dc3519b0e56d9ef12ac692657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d81e6519869b69bf229c42a62798a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75397d32d3f328cbd19f3594b7ff5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c63e911c8a3df290f94be2d5efc1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808236e563aac0c69e3cd3a28f8f2d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c5917c4d9a751d6a0a867cda89847662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0217a3316449d3cc13069d2e5cd6bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fa0baea4a05fc46556c735ac1b48e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a067c1b690fcab5bff5cf5a8c3b2cd8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb8df7988d6ef1a26ea2c9e77c163a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1876bfc5573a632cadcb1d9482fba68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4a0d22a8d8c02e2dfd65ffb4e40b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fb9a912f68f0de55692d3aa10067d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1fab0abe3ee0627bc8d9dae4483b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62acaaad60a0c682232c0ff020cf80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00701658e6a4bc6409e3bdfea4549ddd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66392c0dd413a8953511184635731cdb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b21433ea3907b5bf8f9e4d2c68601674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741a79c19538fdd6661295200ebf0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e8b75067e2ed6153dffc7e5f82506676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5d048b2fa4fc211f86742db8d299a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ed21d07ad8819201c63ea749cba7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d4965c10df854a74c657eb2f59068679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b694787c92b9d82e69812d89eff7d18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695696da723db38b8cd027baa6b49764681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd093c44213499f5cb88bd4a771024e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cfc36096b886bdd341418b286c1ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b9676977d1248a8f839afd1a605eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4160b981724284997fa12284874609e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cf13c731bf8ce75a5ec89acc4dde5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779e203f9d8eddd65332eb95ab8570f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd601d96cefa8052a7a8603dcd52310f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12fbbd60594cf199b0f0f3fd73a08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9880ec15006bb808108e4f66b19769a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fd6ebceebdef53310866c29260f0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8590b01c795c39cc863701412bcefe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0d0c4919a32430b2f8275d8fe4fbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba666a0aade22fd21593757c81bfe0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c06c36bc2ea13dcbc9b9c2c656ecd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad35e2ddfc422c3b2f24ba26314783696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d402ac3b6feeb0e5a1aa1bae6534ff5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d86f2e8703d5678da5d727776f4322698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e564b33352ee570922717c4e43d4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3a8ed52abf8338084daf098809e15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3a593097b9f45a411f2fd16cb9c30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60196c6f8703cdc46be1074da8db40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaa756aa0dc59091eb16de3bf7254c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d10431d66022fb8f6d68d4235f0be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77af9d1a1261c68e03e8dc898c8d9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a381efd4386a299f6d6e3452d54e0e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca2b0a2fbe855a8c3e48715d2ff7a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4204ed328dc46e99a485031470014c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652545608ea056b97519114bbf6098dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc377deceb0f9f5ec2fa91f3ed1aba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d808b29c2a7f514aaae7b1b92353d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc019e80d01c8c3f10a58efe1d7759e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2eaf4481e2372829eb8069998205b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cee82d8f58e050c026723513d51a4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32497a4d6447469c64b23f6b20184c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1224d9b6aefcff32955500dff5ca8da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da0b7ad7e7fca762b270cce0c48eb9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c9e6f951d88d369a0003101252e70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286c88837998fce64e7a9268c1a9f7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c9caa4d061a2af375b8ee0a7afb55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e02bfa29f06a177b66cd1d8c28261721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213dc0f9651842a140e90209afc507b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182c92e6a5e19af24632967e8a9446723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef68998dcbf5c752ce7b1738cacf0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b45dcff8d5d72d07d07cdc96b95a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c13222e553feb5bd1972e673a1aaf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195350f4a5842812c76a6c07ebe83e15727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b3524809d8eb666f9b876e2954cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed8a1cb2dd35b89c52f1c59d7c8eba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5387d445c7120bbe6f216e0197ab5d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6fcd0d0f4e877c1064706daef4c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12922fd48089e463a16d51a2700009a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb760db030f0695bc85a1255c61e4350733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee8c195ab25aba0a3d2064fcb7849c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1e387ca198b86578b4ad075ce6cc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54b3c476f625bfb80690a6a8881a47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc038d3eebdbbc760aa381b5947d597737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797f9f86477f430ae58bee30829fdfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817395224e79f1c8a00805ea17e79f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb676145f222eb4983987d28d00b0fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03bc09f0245a2f8bbfed05d513eb56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843652615b4e8d4e12274327cc6faaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf16e341d8135f3112c023c13492ae8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5d141c622988d154a842616dcebef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949ddcc2fd40a7544da304b27351511745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e460c43d5c10a2cbe174602953355e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c8a03f089ae02b092cbef81d5a49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af32cb7c1028d6748203e71b66acf4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209bcc6567adf76f8e5913e624f3697749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf7bfd1d668ca5ed4f27eabf6cf588750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97855147e95d02f7bb369451cd9d2730751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8047a6ae50d49849e2fae5bcffd8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fccb6b97f28db66587f3bb80d7359b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f199dbba2ef4c5eefcc42ec67798c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758af138403861decb2f2d6846e63a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4ca9089c76315d058a2cee12b6fe6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206255be574f24fd006cf9921ce10f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd007a2c8b31e1a01e1a9363092d9c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ecb055f5472082d0c7999ce80da9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed186d8fcc2cf10aad57b4f874c77891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c11967c9d66dd22f4f5ce83c589df92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097670c3e10d03b5b46f02e18127a633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62d7616e5ef816d36a0e67f8aa18094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131749b6ff33d29a51aa0af9586dad265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f711d58969c70eb89664d68e559f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ca5f061317a3976c46ec8850ace037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19612254d1a3a61ca3fe5048945dc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f41bed1fe2d22fb46b70051f0fb759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7d3a359e6fd26fe38d930c68afd2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a2ea70391809c7ca7afb11604f20111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41a27db071599944691ff3844744a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67d0bfccf7310e642ae08df5f6257713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a19c6b1c91aeb6e880ebe573db46e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a318ff1bb7997ec1405111c7e2e738715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398fa470cee6311b767a1c6670d977116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e29b701dca44a74e762f12bfa47dad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab299ed72c280a659dbaf8aafd71ab4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830cc6ae7c3e98e53b38e32fd7235b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a3b5b2aa52e84044ebb497ade340220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4444140f2125dd87ecbc6d71bd77bf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54048cbc53d207b899675a9e8b86b10322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bf56cbf985da679c32c59dae60ca123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe8845a1447920bdc0d51ca0d068d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168893b0d1dff3ce1219701450b110725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e558021e94ddc7bb6f2e0d09dc9c1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54871e0b67c9ffa3a6d5634f902d279127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2e7ff78736d0557a28eb4711538a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b145e89c825df29be8d62998e86b5b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743228abfee8831fb9051170919c4bfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f11399d10481bf765411d138ef95231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d8dd3dd913094ea1091edc2f2558c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cedb5d115a91dd22b3507cc58574b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234454b37589eb98c113551687b4e3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99aa0772ed1e46936a5bbae07020bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56156bf169d4ebf04de83f5b51f30b3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafef377ad9567b2735dd372e38f8e2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced8bfac780c81f0aae52857554fcb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc6e7d42665557fbbcca4d0e44b28e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2697842245871ceea9dbf991629db640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c53453c68f9d6df05faa8aa9b2079c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18a7e6452b9b1d2e9846172d0388f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2596073177207116953ecc181c3b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121234825cc7eb2803f4bb408ca00e8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119260ca1e1296fd4acc3a187a9456945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c84bc510d7d4f01fead4207bbb34246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a033babe1e8289d3adc2c75a5b1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74a96ce115581fb1e3e23f81cd52d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aedc08b22fc80eb5285230251dd96949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803954866fa19badde26f408b13d144150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd1a954f90182d71c773190cd761fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc6ee9c2c304e833f19e7d9fa2e27852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7b33672cfffba8ebefb1605c3e9cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583cb2766272d33205b50a86960b3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2767172d27d9932e856809e5058ca9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed326a8fcb18d09bed656423f2a73a2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f59abcfb73c117db6cee3a2e15762057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643000dca30ea6a7591cf558d162016d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f24e2f693a838f4b4e846e68a559359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f8b2059ef0b902708d19553696abe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3580822a8f353786a6491f5509bdb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e661ca9ef4ebd28972d3541e58ebc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f2796bb33c5e094bc88c8eff02a0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f0d14d4359063b274ca35655362e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacd7b09ecca323fce39d69a2bb326965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993ba9c87289731d4d4da577dfd68a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d17e886b04c0331e7a2a314ffc3e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fc726940b902ce0dbab0cde54b2c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c5c9f9c73f0fee07d962d3e4d24d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa31d8180ce48f1171e99306df925da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7628395e360fb4fbd68414f8fb2bd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3f249d3f72e120ac19db38c5b289b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9462e92c13302d0aad1c8d0ba4e75473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdc8e2635123c96905b6369174a86674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e360ab3568876b6a6fa9ab36fab94a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bdafa756b0d45f6654a91fafce5fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7325212b4d5238ea554d6bcc27c01c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5d92472e03408a7587ae2e16ac99f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca118c8810ed419b721875a2cf01c67b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35655d04e6f71863b2cd489fdd6a95af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8d632d40f92d3324fb62b7878d13d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39b1b8a052de8779e46f376c37748d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb8bb67b526fe162d608af5f6de15983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b12ebdea56c0d2287bedef103fc46a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b223b4e863a32f61cd8c41b52385985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6812cc8292d6e434e56a6105f71e7e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509ada1f1bcd66b89f50dfec0a07e9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe07e6f6b2d85c3353bd11bdc93277b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eca9d0cd89c020bf25e31a9878388489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b53cf0188f561726a2902764fd6da790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced13583a8b6908ad90f333a880228d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c2369f67ff8cd34f23fdaa5f1730892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51276b943bb379d5674d3b8aa370a49493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89fd7d853f2fe62e0012e0cdf424ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb0ed6fa163a086945c4b9d2af791595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1db67467c7fde918a55f03d507a9af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbf5a9798b502dac02b4ad2a40f3c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c628d4be225b2dc81c660addbf9fa5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae901356bf3079310247f1a857eb442e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e45bd470bec32efee6e0cc423e00d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dae74a0f738d87cab4f3cb613638c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270be735d36c972dcedb81c4690ba400102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eace9b132ebc7d821aba9d37bef58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab88a619f7d1c8d05339a3e092d1d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfffa684de4118fcd53e8ce7876a8ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9436ed8caa85979a9219741f29f31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fb52d57832bffc0f10710d9b145ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ee2f4cf28ab04b836f70d7587eea1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1855271b905c9b48a15762de8ff074e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cff12bc3e1b90885926d3cac02d42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f6bcc987ebd950e17ccfaac4fd398111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf0a9c6cebca102c5f57f1399bac5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e5d7016254b8fbe6e9a3fad5b95ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea946f42565d009cedaeedd5b2392ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763cdb7017955b91c37f871020372cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c94becb951ec299c74c6f48f86089116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c701622c220090fbc02d305629eee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2333ecfa3667eb2f29e35970fb35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dc8fb140d72819f6f97ad10221ed5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d392eebca26bd9e6696716d4f46261120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b24a88694a73c90641b39a2cdd403121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858b2f71ee829db20929ddb61faf2fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268261cad225bb664eb9224015ffaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36258719f47d0b4f188cfd5d53f385c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a0dec95c70b01f7fd73e89146351d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83444cec60646e94e1c3b452aacc6bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c655e488d83c7720cbe0b98519fc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c1f46029717e522187167e7c47353128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906adc206ddf24fd044db53292fc59a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ff70028af9b0822c20647308dcf89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c4760fa8e727b45c547db0909b84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47630b3b9554f839154bfc119f64b110132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca18d97f7fe06d08a2aa9dbf3a3bda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6586f09f763c03919d03675d90193d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e83a244245539f752b071c077f1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cf251071d797f0b79c888e49ad8ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07933aa2fa19559848a91bf6630efdc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18452e7763712ec2df8e8392f95030138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7f36d18cc33a9a0473f1a860e660d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547ca8cfe6e57659143a66c88be2d8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f66aafcf00f29dcefa6bddc174433e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8556dfc77df043ce2c5ad72b46f45d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d38ea14e5a4c958fd512812cf47f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758fe11d2be6a8b1d0b90d63ed5cafa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203d3c6d9c5dcd978f94d3855371090145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a4ff0712d49043697cf3edd86b50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da833e18f321574f5d444fed5715ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244662a1e0d3185426baf510dbfe590148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee455ff6f8bc77982f67fa90bfba745d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4ee499f3c138efd6b3b09b6b946ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cde5446da0a589300a3968f6b92ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06a08751395edb1093a4c3b00038df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aada483248fda39281495501c25677153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6b0d68a9a440ea63dc49debba82e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7ab584d9ab7a485bbc1f8fdca141155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06173d09b6cc2e74fba079231b6d9ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc8fd65bf5ba0d5dd418d6d04d39ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6828b48c3702873a10fcdedf113cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395cca79c08f8d5dadb23b999921bd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192db575dd0edc454dbceee1ca103270160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41a6b29a38bfde3a9bd08b48168b24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc460a2cd4a40e8b2e80adf92430821162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db16a119ef0f134146825c5108cf83e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861180b88fbbd76fab117a0a6b13029164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773d6eea19c256ee90b97fcf4a7e553165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c288ce1bffbc89230a0b42fe6628d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5e4b67d73091c0c3a5a0acb8e5b0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d37fe98472dcf51ea81c7490afa887168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821ad6806cdc8c15471c6f26674f3ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec20d30236e10d7809d791fcebfa88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee2ec171c468d3c47dd77512141a36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74f58f6e282beb1d026db6e4f948a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd4b26f38b57a9d4d5d76f719492d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8c88a7c985b1798c4b6a117ccb3a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97bb4b0ba53be452421f8b1fbd69e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cff934ff0cecda40669d2790619a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033dbdd8d56d97071d49d982bac9f84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb03539308dd937c8f79b417092238b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392d5b2b82a6c60b03a43c298886837179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e66e87e3bfb894be8baccc194e3e94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae8c2359bf034fb9dea9ccf7d9a4f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec6a3089400f6a1ec0354a488a842e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76087ec5efba185963d0908c92ea71ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e01967451a097ff4f8e0e8f734670184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafa6c9f319d79940bb203feda8c7e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0801f4e9f442aef60111ad76efd625186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a60bde4a4eb69e541a28e1a3da5827187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2c3e5e1b0aaaca113d60f0b91b9b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a0c9626babfc435a188b291b032c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e39e96edcc8f60feb5594e1cf56ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e4188b8808d2cb37f2873dd46bde1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095cc4ef499aef923c1f937c76ca043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7136ffcf99a4981a8e10d0fba7d49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b40fb14aed803e51224a85d937be2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0dc15a097c890681ca4358989a295195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4545f30c9719df9729a3192ee9105196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2e2aa0cc44df06e490684c06d872d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7c58669f7d5f55058ef450d76cf89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf82e8bdaf64d3282900dad5b0c0071199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586b6bd698fd598dc799d74014a3ce9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a9b6db5879c094059aa1acfef14bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9451451b5b5bae0d4408650b86347202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b9642629fe2523c8b81cf0a1aa5e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a0cb0afada94bc183909aca20b405204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba25f0941312f05f986a2979149d28b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed7ceb98baa6ff3c62ec9e8a84388b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafc98b2b049178ec97982eccba3c80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7eb4dc0bc7f75897d5ccb6f5caf2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870c276f96cf6d687a35607b61f7fe3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10104fc49bba8cf70144ec928f9797210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069ae7bc5f45c476d938ed15e75e953211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc9bd833beff91dc0bbb0a250cc04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e2c5a7abc43b6d97d5f11987e6c3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dea97c3860963a3ff82ecef080162214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddf4b77047d4b5ecfc5b28171daa79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf95f4fbc020a4914fd4f833cd7b26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1212d7231660af5598858c82df0f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b944b106e18c7c49231ae55ce46d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac8c272c53c6f6f1d4623ada5fb5f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167000d72a5ff6fde834a71bfb29c53a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e25bc3613967ffebd0b8e4b255346221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936e6610ddaf01b3dffdfd37f7885eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f97571b512163aba89de50c63f2731223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c009ed1f3a9c2104b63c13e6f3de17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d5bef5daee74bcc6684b18e35422225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea57f23818b383b3e7c3038ab4f285226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a545d87379f3a228397ae1fc5311d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9452ea60fa209ead0baaf10f016b4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b780078c9e7c5445b500ff993dba6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d224bf07448c417e6d621d6cabb02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2320091cec834b77ba858e3c7e411231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab9d22067180f09aacb5c9cf06d06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f127a97372f7a8c935c20e990e8ec43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb544decf7932d5f70a8a8e1cfcf77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6195cfe3502ef320d996d5151404d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b6eca20652fd045e759eba148098236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c921437e4cf27acefd353e1259db3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adecabb45cdad91d545a1c41f964fb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3cb77ca41f0369a4c5bfe6cb3358f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cbc1516ce5a357883031c7ebfbdaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0e014bc6a39feb034968350cd0aa0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587959ff2b3478b2ed69f97a6afb6c57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78853a5cb4db36d2d0047a5b0dfcea0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4580dcbec7df9f2ea0920bd3dde8a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a05b7328bc6396e0b5de9afee59691245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e13be176628d0801100cfdeff23b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702e2d86fe3f649eea77b742fa15366247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d71a8b7f217152fb1f2877d3a13bbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a02627164bf80e93e629d8faed979249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8503ec387dfb58b439820a892bd92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0b39026976d7467a5ed07bb01fa01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702d2c9c22a752bafafbe31241ffff4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae5e707772753918d624ee069d06ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f34ca61dae0c7ce7740455a015d6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d805368b0cdd4fd4a2b45d4b717b477255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb2708a3d605f14d40bf32acfa1071256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489405e7224f0bc63b0e0e372d0fea6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b82ff6b7b3854d2e2e7b28508f8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896479321625d7de306946b818e796e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33250ce8c960dee6f9a618c7febb93a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176c66abfabb93419bbbcf54314e93e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b980cd5713b99cdf8a51b24975e512262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae76c121e122c2b4945f98741b38e94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff097a5ccfd3beea7336b59c0fa9943264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abef7051efe89d4778b81da23a39d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d142883a7c87266459baaded54d785b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ce9cf9a10544621fe6ff317c082ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcf40a4a34afc0ccbf354214d83155268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fdc296bd8af22086f619a264832b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf97b8800bbb8d14768739fd3331de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e3fbbb58f51fd58e74e1f78b6e72a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd681eab5b3cceecdc0d75b3ade2b89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f544e962ef0447d00b1406583bf0b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26168eab0472ddd18d9733f1a4ff1f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e13757f05e28949dc58de1931eac4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e38b4dce2b8506bcfc1bc85475596276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a200c2f0e20cd49a77e7dca1cf559ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9d5bcad143e9e3394184e6325a7b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817a9d9afab9d0d3c1962ce077943a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd336f42d364cd036aad01fd18c6379280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed244477686707b260816312e2c66761281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0af8a4a9b66fa7486a60c5100094d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddf0a0b1f7b16a183f7e878dabfed6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c3e426b4475414e738c241250653a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5b206295624d56ff2f0a883900218285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da4ec10ca209aeae9b62750d8a362286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782892751ce78223c56b0765bc987b08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3816eebf95a3dd8fc8882e72e47058288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39e67cc40eb27c4b9d05b6c52d3888289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a54b77c5e3e266a495501d2218784290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ae004dd9247fbb00b03dcfe0088be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f5de208c2ca0c861cd1c4659e8740292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d1a7e2ac5f530d8ac22dd25a9eaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4815f1828b02d701f5a155bfc06b97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f67ff7be8c0d2111f2022dcc68c52e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819848ea408c805f4c1a7e3e6d6c771296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece1e4cc8b20e5319b4480c400edee4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43ff5d1116288e938980f5555dca48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cfbe48ef4437aa9e8188c0a0f2341299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9ea83c0d6e9044d484202525d32a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eedcc6cc36a14021c782309632d7df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51767c3a441c41bd8e023112cf4ce85b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759e3a0af239efb42c4d8d04425e64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b154818c7d03fd357158526dd192bd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ade1e949dfb2a225a8d72d3bb4357305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497372b13a171910edcb797c58b8ad67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38393182d1c97481ce223a04c92a7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc74250210befcb212c58e8631f820c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fba162b1c578c39afae750953ef42a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c4c6fa50ecfcb97fb86cf68bc333e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dc5f36dd330638ff1e9b3e84b6a0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bc8c3b82ad84088ced87b187bd108312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10756742fc35dc5b8eedaee5546da168313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a477114f8284e4feec2bc634c37187b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd340e9dafefe1160997acc9d204a73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e731a77a325b7ff6c0f022831942cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef978d2456cf031c10cc4aa1b6343e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9db69c236a6ff49b7c3bdaad95d60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f7f94ab26947851b253287b748a44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d01816ec8ae0da0ee513ef19e280d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee169e6a4f5d2efd8888db485de8571321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58dcc8bf8fb3d444c9064c8f9e5b17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143023b2bb1e4cce6ccd82bec61a8298323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b096e5f0a2e924e7912eab1e4f967e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fd504f465cd8b8a9797cd39a38a46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed25ed11181b5fea5f6ade6b42424ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621be96608a86579b9e96b69f875b665327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc82e826f73ff58697337d6a07f6f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71357b3ff153f60e0f28ed8662a242a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92350121f02cd2a54328716fc8717b68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197effabecf3b202f10a501444495081331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826ee5e5a545540a874840d55a4d9dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cd33c57f9dacc5aea45d1db48c8c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74741031560e8ad0bf3c024be08e3c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e64f5a48fc7925373f9fca8a85007335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6929decc36145c8cee4ad8d987420f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8170cff78c7d44026c529b4e564d74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54013d42e35ecbe6219f80d0049235fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207a2a0e34e4ff6aaa29842ae6e2a54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483285417507823a1ff736d5643b637340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c476a39ab327ef5ab223bdf16509b66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b05f4cafe8eac283b018403436ffcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d63ec1a10ce939fc0fa70553c89d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d489f6682bdc876a79e4367f8636c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9106aa5ee81f4f4d267128f476005ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f356f5631d7383e19e1f4564f4bbfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2163fac92122cc926e0c6e598dd71e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc200be972d6423b51b7163bad4885348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83244f6e639909f38bd40327ae9c0bba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078499870d40bf5cbbdbc6e08486360350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6f6e52bae936e9c28446866581fd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cd5f5d813c99e2f25a5753cd3c678352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cd7ef93a027d6d79154bb753a1e90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ed90c219797e8dbef3e4ffc41bce6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2975c212996ca6218d78d7e805203355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203ed73a55617f852945cca3a0ff27a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecda86fdc0adc76e9bd663edab813d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512aab373e859d38f240af58da90b4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b20f332d4e98e9183efbb5d3ad569c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e4ad4e4c8759fcadcabf4ee2f4813360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963871b76e8804823424682d484d7cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd083ed5f33e80bff6cdba9c003942c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816b057f44caaf42a18694a935a4d4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfba630dacf8d92bd23c1532da11d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d2982f6efa3fa423dd5c3e1c72e8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be9e2e1090dfef2b388b1382403b14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf1e797a037d90c7bcf541a0e542ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1940c2c3506e17153b86e957d3107368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816c44a90e75e36a52424f64caeac5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c8dc277b1a4fbe694496ea59ed4ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a117d42f4386109ed21183ba33bb3b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef7b2ddee26e807a48eeb06a762615372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84078f303bbf872021e94476ff2c91e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9bccd61d77b5c0bd83f126ce996c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9939a21a08ae6d6971d8be5829ade375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34172567322640231336b4bc0d806ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71036b378b2d49c974a28548082e9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0d7a6647b448194e9bbb66892c7bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e31b5bfc93dcab46786afa5c5efbc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e830fac5315469c3fea0fd0abcec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefc5f412b294b9b8534057cd5b3abc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac567523f1ca000911245e57abf6c72b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a784f45033176764ace48378e5d6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7759f428ee3ab14a3e65aa948f8f4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bcf1f77b85b2c224f4a334cd25075385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9973c35300cceed8dc482e558333713386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128bd67e10903da29de3e694eba81ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf069bd165628227f0b61df5db1acf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a575bf0e7c76e2d9fa1b58106ae7c33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86d1bf93244b183f11310df2374cb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773ca065bf06e751a3dc497873bb37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e5a81f9a9c822e1e499605edb3e7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3dc0d1f7b41e1e728e6f7adfc4170393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ebd6d03b4fa89f7dec45c17cb0f2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcb602c65ac16ebcba17a8d0e18049395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906734d49a8c4e417058d688499d459396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991155857709160d41e5136a171b5da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaa37c52974077a2fa694833e50dd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce92a44897519875f60836853744ed6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d1243fee0dee565995b53fa02f2de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ce7c9e1903efbeb5c03cc8c3a7cb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b4d7c375be0e47bd53730120f1784402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352b28b63d83f9572d3450adae5ff8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ec3815d40430d26ca8f6a1fdb0d8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a5659daa96721c09e264993b20ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab8973ba8649a898fbefe53aaaca73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc10767e10c01184f84c3a17474ded407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57028a6c208d17ff821d73636e0341fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e70dd211eea72ab739110bce9fa56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480a99c987a281a73f51448d9a7e8c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01efe1c98ae5d86f12e9851bda92515411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb156930a158dd40f2fa97160069353c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ee1c88f480ccb18107235924af53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b226fd529392593fb85109ead72a65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aed93234b276d1a4a6bfaf66e3603415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b81229247877a4298ad1e34daae94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73f952eb85531df8edb52afac1453c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1f910777b8a29ece01be27f849199418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90b47a7ec9176afca4bd70818b5785419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c9874e2b61bae1e87c4529a7ecc44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cd3ebf23aa4b51ec518ff893529d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73903d2435027a00ad7a0551863af784422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00487fa1cefb72568f33f9e5a54a831423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726885425666aa9055ed3f0e4bd7d2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3ea54df669d58b0bcd442896ae756425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d39c0617746fc2dcc26a70b6aacdd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc18b3dcc94ca3c5dd72d3b88e11258427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd745c2939aea932c3c0e220b4a91b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ad8ad6346b9057aa70cc37e2987c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8263b0142b0a18aa549ca57f632c1ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292587dbc09fda005f9fda2c1f0c9df7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8053036b5f1921fc376919fdae7667e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ceca69295ececbd25b2193eb06f89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0719aec252ce4c3e6f5a337be6698434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020362272ee5b80f5ba1f49e18c48a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5385919689216010bc9718d9a4dc12d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ec524462c32edc9f95d1fef2e93b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65478eb4832d9e3e328ceaf6580f27a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec837901c3ad238afaa5d3cad8bff44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f2db2a2c22c99cd3b4815889e4532440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872888b9b53647b3352262f31722508441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137a8b67dc237b08659c197a946d80d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd219007e369a9218d499e9f9dbe35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25709ba60af22f67de3d3793e00df533444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ca408f00b12c9a57316ff88bd5419445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f7a480cb397036c8a74bf56f36ed8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408ea76b8104f9e638f061ef779f52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2f7722a22c5671ec6e7a8b39816f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495e1debf81eed276f1ab22c0e5ec25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556ae7a4715e61a35e3978ceae3026450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a0d884362fc583527d7564044c5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93371d31e87b646fb64522b46397b137452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8c31e0d8b22385e0bf4bc755f0611453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2900d839d91ef583b62a0d38e66b35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaf7e0c84c9b76e0e3a57d54caf409455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e0466cf9f4645bfd6c5bfe1497eaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f01ac838a3e34b91bda17b2011d993457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdb3f11f5f2f5dcb2df26791bd620c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047cf769b8e9334585c813ceff92caa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc728198c32ee3ffd26302e3985db4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aa797c976f2a3bbaacdc3979f27ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85461297df193e2bbb4bac2d56a9cbbe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccde9a3253063ac82e253ce7b010d1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc44f8d07082a80f3c54cd2490de11a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040547069569bcc26638dea67b2a26c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d838a5aa3903290e92a19beed43ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc7a708d661a5a156f523e9c8a3b0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97724dcc9cbf43581af758a199f8d3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b9fb0fa6dc6edae3a501e15017f6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287867642965d8bc5af7003a362758b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92832116777462679f2e18a4f3959d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d517b309f492c3dfad95c468e4c6f74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c4fcd317a90d57f5eae4242f1ac1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcec6b4b61e3896a199f0e83f8eb9de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705518a375899683e2b692fe4c2dfdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222b7a95fc73c66600d272a8545a9fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc84e2a96b8680b188590046a68495d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd32979a7b87cf9f02ae4fa9ee7c17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519cb5f837e6518531781a6d2f41b71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a3556dde93f6758fb909f45afc687480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731919c7e11ed7c9e17d364a128bc02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ca804eed1fe08b449315169142c59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00d950bbbe0edf052767ba8a9b675e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ae09632f11387219e54ba263acdf3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871929eb175005a930dfd059082b89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478197b0768c2efa5b1ba030028029b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121afc82ebe24ca398b4c089c2bbd1cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320c66c173a2c50325434934f8631c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcc9d912f3e08931cf1d8eeb0052c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b391c48aeb5c2aaab0678c481aa88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3d9b4f5dadd20a3ebacffee5f57f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc06657b821ce7250b66c0eeafb291492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55cbaf991f44676b63e36789437353493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d64fc276f90fcf17b0b189916529494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b378c889bc81c776ff4c9ea552aeab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a83f1fced456fe99753137098124c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f65f6c4de3a5c99d942d73b716d14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde752d0440325327d941a0f84ef1b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bccc2b23537d11e6cd7a3e94bc2e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16c99650e49dcee1c7d5687772d4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b820e1ebd567af87c0175c7dd96092b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596696d1ffd2686a72e45f52f2a591d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05615278659f2259ddcd116ec4fda3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e34da6cbff04f29612e3bc6b27d2d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af66100952e1a37cace9eef98979732505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6122515e96fcb87d8a9843f1916f85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4391cffad685179b0e11b65402f4a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d2628a49d4f1910f75203689abb70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe6cf39eecf4556ebb73dd9f556066509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8c400dfc49c19ddc2464367783582510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f00dca66d5211d6c03b7db274a55d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4181af75e2048459bbd93b0ac1a5fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef287924674a1367908dafe967f7c9ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db85b1b6a5ac1fc0df1fd8c6e0c74c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9459d4fed7728ffc950c8dc0417956515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce172c3280f01a8dceed52ad52cefd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61be0ba66116a118ceed397478f39b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1265301a98cadd2bfcd580d03b85528518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c72c65f5d64161d080b33da45496e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d358e99ff9394a8ccd787a329bc6bda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53379f8c9006b261e46a7bfa8a87d3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae4a0620a32c53a2ab6094937c100522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee267327aef189c851f4d33c03deb9f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a3d0868874479765e4e0539b6be9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca477b14d5cad529f715eb3e6321d40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ae27f649a633976bc8ba03ba87178526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52f86dfda31c6ef16be17fe3df1798527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca52210a1fcb622cc6673eb372564c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782d1ba3dcb01250d91d1826cb94885529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d027f23421d3b1168ce038377619a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965c4dcb0208339abc1731304982928531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222fe058a76a1e61a0ffb95beec3e62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4f9fc4a9f24b6cbf52ed59680f8f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d146096caf2684c40e60eee1644fb1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3d47c7b00c5246b6cdab0d43d58d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b43071aba4287f3b232ceb76d6eebd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c7153357e21e6760bd9208ec88f8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1c28b8367f45c1d39ede05e214dcd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcf2d7eaf3384219c35c78611330e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dd3b1d24c0726001ab663c0c588d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2851e1dfd0d96ad71a5a6d72b384380541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad0176f04399a72dad0b4d6454d0a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0481b8bb5a74bed1f9c34dad9a79842543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf84e594aa58b150dd78b1c6578319544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76769003dd04866f34a3ec449b6ed78b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ef078ed088d9ca9ec225afbde708c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff827a7c2df8bb89350f12aa07c1b18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70202552e4d477be9f6f50d4a1a48970548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a01beb2fd6745e96162abd7f029286549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb5ef478a7a6298525d778bb4428fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c7f4a91633c77eee812988df437d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5754d9613639edb3e8dae25e480758552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dea661c11471eb0273d1f78afacb7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008070f85c1d1039e7d4852f3da777a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048094a6d6efe91c92640d5afee837ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99440839f3e027c4e69234748a0b64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a1354253709f45395c029ab890be4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6b31167a27f7e56064e5b7d0f354b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9886adfa977d5682b03cf4200611fc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f69cb7376364f55bd7faed528b01a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9b95aaf3c25ceccadc7cff6935814561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eb3926be9b55e5261fc74ba1bd5c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edd1fcaa0accf1fee44d85f2046081563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34c934e8c8702a29af74553b9955c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a71f32771343ca9e34799258adbd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec64f03fb23399a24de14e6e545855566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86ac77692d1ba01d1153b40de1a4ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfecc2fa48cd0b824cdd0fda386913568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37022b0187a10490e49d7b15a3cd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6b71e1af1a2398545a0b3421d8e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f24e089752a9b8d035322f28620f55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346027e785f22e88a764e889ff1c8ab9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7985fcab8710ab340bc022f2ce990573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846f0addf6dedd99f6dba17757db7f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01070b8cd399a239b25190d79d4b7ee4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276e1ddb5b1fb5676e6021d1b0fcbcb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae4c55387536a5abd08699f0924778577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e0c4e06f0f6a3a3a52e2b94ad6152578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23736b17a75de28886af7da4d498be65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b81528de6cab730d42a0a20426a525580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c99df8a61e1e0dfee64647a9cf519581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7205606ca14caabf75ed702c5c0148582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547490074e7d0c8eae956b24d3d00ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef9a81e644672d0dfe0f709d9a0c53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b663d2dceaa5c567380064a79cd1df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236c9ed645dc8704e738b100b586b0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109e05045eb29dbe52a608c860b3c65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ba07178e567221cefc9dd6bf9cd89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598f191ca876b02e7cb1bab25d18203589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372262d2333bd9d5c1e541fdcc2edb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a26e2698f83d9db9c91a0be46dcfb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba778002b487941e37823e07e5b1478592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51574dbbbcc0ee21891b63a50ec9792593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b92e08f5c75172aca7d88b052dd3a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ccf7051b7a82ab880f6a2e49e3f78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84851e8260bad4564844399335db4e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa2c526083c911067a1d0f2ad3bdbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3eb83689b1c0bac4a42ea43a61ace598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9a024078ceeaf19ff341178eae20d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af4713dd783589a16e04c5766992d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3b336b1aa4ae74e664f8def9bfa27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73582e81f879502c844a8b0f18ab8fec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4988155dd65cbf4ed29be5301c61b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc0e016dc3cfd931f5ccce381bf764604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa61974e46c8092aa55022467d7d05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae1b7f561c9ce44e7faa2b1b82a5c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dc82306028726a39d70ed7b20ce86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930bfea47bd5cf0080d4eb1622189c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e023d79f182ca696ba928a56c2712609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda23e2074619e8d99ec3021e5e3f5f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54242e7c3bad0f85598d9a0a6b43a9be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c896fa77049f532981b96dd29f2c57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4a661e6d607e77910e85c16eff84f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e56b1563b8f84372933c310310acfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340dbef55f1e5c57a245adc95737790615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8c566bf076a07a8b703bc0d0f15a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f86c8ca9684498fc58bd223b215be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216923a45d5c8cede5434a11ea060d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd72648169b8ebbc941dae9072c06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3115bfadb691a939b2eab044f2efc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d455ceadaea64f06bb9473df7ea88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da0961cbffc32620063598ded0d09f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eabb660eedc01e635ad5ab677110d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82812e4bf564991e00c2423e8bb732d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d0787f904908f94c6e5971a09b502625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40154ced872a4b8de844297984a6faab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6430b831e605426119871a9e284035627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d3a99fa8f3af3920768354546e3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a192b5b3886f34d73be9973c24c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc9e532232ccdf6684d716b017fb3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870b9bbbf545b835a5aa29f86870c5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e04749f377d29e6d828e7e68f84e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5da5af4757aa770878a04dacefc78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c3abca5b85199a2d5f0e8773d67d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bea89855a2a92e741c4d877cf4e97a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c4d4ccda28e8c000ebd9b37304025636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f509160ac680efdece4ff93558a3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59705570ffd98f1e0356804720badff3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aefdd201c64aa538179c727e775487639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23491dd7b0f5093ea83d6da2aad6001b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d31028e97842623324100e4072d2e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6544d091699fc83798a75baab5ff381642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad286355804af5ff86a4079e60cfc0ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b8f8c7a013f070ecb9446c07c999644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f7ce3530415e6e2e937acb1daf2e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585864d14027e0f449e9b4e4f56921d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8c43923df2c29becf0266cfa118d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134349aa3546d9e85292903c505f245648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45b9241715b3da68674d728c32b681649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f96a84051acb0ff1b903a1b06487e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0708c11605a1412c869837bcdf4405651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7351861e33068059b5922badf5ecb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40580585392925bc016e6a3e409fd82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6730c8d976f09deab6e6027e69d8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bd3ea41f019555019e12f2bc808f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab5de9adfceecbc1f239956f091158656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996e9a65019f460955a2149ec22ae0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72620ef5f00601d9f1826dd2b1d5b5ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562e5c362194d9c59eb70fbb1bc14ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dde611e7ba107200b3003949c851e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ab9ea072e4643d03efde423f5c333661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e36ee545c85461fa358de5a64af9fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bfbd802227627a3ecb3cc1de23b75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f151a7a8ca3e75625d0343c92ee0cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167256839990660d09ef8b949ff4f04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcc64125c71038b39502fb55a54253666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91482dede9badaa8b667bc23a73f80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559cf0ed4b8ccbffa001f38ed2c34ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bd588a310c6ba711db2bce614e033669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc58c735bd5b797592173a5bc98e7d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b0c7dca273d487b13e0b3422c2cb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef3a08fbc68bb7386457da3095876672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835c449f3bcc59d1138f6d35bd87795673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df80e0ef93a69d8578d1f2ae38f851a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c4438396a5e4ed29e4cef1a016592675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21897ff5c49fbf2bb45cddf7250e5831676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d56f8b000764c016e31db6a6bb5c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73324c942bb9a5c5fc2b8b699ef89c4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf635e89d34cbf7df7776b461301dfb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a246c1d153549ee0a6468967184b20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dadb0983d616ee2ea8fbd3c198481681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73523145e3763ae90d2f8ed4261eae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03a24e6a90e66f40bd7e1266a9e86f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eb6f548113cbf7b7581912c1bac7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f0dfcffb656466cbe776e149d6d0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7af2b99dbc0a566d46a9470f33bda8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272de396b2d27a46a47f8702ed26978f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ba93b1b04bbe734bee1b60ec94f98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ead43616b2e4267aea726b3657b3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21499219ed76fc25396e8fafce8406eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0639d5331e9aa5878e3038106178557691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064162d3a618c87a6f7366a358b0285d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b348efdd20fa3753752c389a304b42e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd85ec364c7f45a5e37c9a93e90383a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294ec8de7a628f1f74df7c455758820695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41065567aced9530eb15527976ab6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142be14fce3efb3bbd39cbdd21206b85697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73df6fa109a82e269c564465151880698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06abd937728de87d40cfacbdb1a26f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f5a3f4b94c27066dadf8d3badf3db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a41e3889eea4438f62206ac82a8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efa4a35d590b01d7df04749bcd0176702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4b86b548781c02d296189bcfcc29f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4cf961c443c214b8f1d89c998c736704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1603fd743feb3cd85a1f143fbaa458705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1b69debec91b0bdec977e9603d6d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46712a014193010c160242cb39360f97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76341e80cb9efb5eca5e07c948bc82c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2dbc0296db571da459c63ba255007709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d479f245433a033794fe27bbfa85a1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea10f5ae6a98a46454ea3786374920711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0316e38657a839855181bc7c2174110712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ce24cdf2d2080db42aba760ac0291713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf53d531ed2a4be96f2a9958df3faf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d7afabead656441337f5a0241051715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3f82b924b9e3bcfb0a102cb3f9f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655ca6f5e5cdc4f679454ceb12c3ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b097797e7e54f069973e66f01eed9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1e206c5baa6fc5e5888b23781d444719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246dbf6528f50e1710a7197a8e71db5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dea5a161ed18177f3aa6cde70be531721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd07a3e2164d72231f532e2c22fff5a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353e871e7f617e8ace33645d9a4cc25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbb70349e89a1ffa61fdee45e556dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce740d97300b02c01ab18d26f38223725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedee78f13b3f34a350120b96686ab76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c868c4e0bb066dc6428c267d4c8e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc1d04f4507d16402a3c2f119e7103728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bc0b2827c7c84888f8e64aff93558729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594995402bcedb6fb48525d778bc771a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896a7bda5896c01456c34fdae65be7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15279bfe73c77b795d3b3ac8341396cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d07101c0944f7e89fa82d66d063f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea8723fc14c5a0bb9936320af7a13b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffeb76d1c613a2a4bf75c0232a5a0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40006f2f1e97e2f13678b77e4cc25381736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432aaf804e3bb2e13efb4966113de5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef80886d57d40b14d80c0d1af7ac7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb76f3c04cc7460651a3b3e20c96d0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860eb7e77bacb48e2cab3ac098c58bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a289cfb3b4c5f99f4c18024d229f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09058a9366147a8ce8497b1d34542fc1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49437b49bb5e2c67953153a6fb4327c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2734c0514910061af739bd409872ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a8c348277a06a6fdc434570f7d57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccab8c1d89db1c4992fab6c648ec05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6edf23f76cd63044e6bd003e2dfd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b008274f201bd116604d96c3c826d62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbd7600e9ef9a6c927af7f54ff9543749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaa368902a7c77879a733b4627ca1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880a70f14a31cff49abf5031872241e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ba58d9227aa42c376b643c32551ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f20f5fc4c29d2d0196d4825f9f6a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189380e01321120d7c5a8bce440cd4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8b59698751c03abd1763eb9282e03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db46d5b9ce701ed138417f81baa8dd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317f9b2179ed57404da8be858e0a06f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891eb2df277a1d5015f42ae0b9f9913758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1265ae7039d69a09a53daf9027df82759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>