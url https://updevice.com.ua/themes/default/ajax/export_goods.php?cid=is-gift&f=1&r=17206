--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933f7ce61a6f3caf86100a4ee9e26aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f42422ffebcc486a5e3d75c978d612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29017570f4f9053ab45fbca3c2364b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8a2342a1d167049902c068d4190734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d704c94b7d9c790005e00ba4ac6945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf0aa43d08a78904d0293b5240a43f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7962b733bda0db3eb97e485a5523b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9ba0cd7a4915859d0d320798ec1768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d6b2a941cd249ab177451ae22fe339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf1e89d25f219003b689d6e1f9559d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3f042191d3a8d587c7882fdd2438311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f346a6a940626fb2eb7bdb1a8ec3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a11b16ae68ce19713e828e33491a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d826d8904c8231b580607b9790c95014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838d9bca30a5f2d6c1b6523412c188715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a792a3b5212acf724736c05eebdbb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127fedb6d400fbf6b0996bc233881e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b5baf10e5f1cf69e6f0ddf69f81ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab435474c39e2fbcdf08e8ef07512e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafd498b29dae555d0ad414702825d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279de2f8d08f91bf7b70413f23a209fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf199d0b7fe37df311a6d50211415c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bf365bdd3fb73b7f73e9eb765328923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b196ab22bed4ef437caac1f8c47b00f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08779ebd8b197422e2ffcc2812b48125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a777dc40cf8f6f5aaa4b811900d7ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eb6fe374e3650cf971f75771b211727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afb9907e0e53c4c6e1d560167a760328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e639dbebaeeb8275490750a8576a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea691ab2d7288155e54457713b2247230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c42906848062db105cb3d621658b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821e2466a5b54346eae677fca076dc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443a58613d05025e8578c4cb720496233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116763549336e8c670d732e228113f8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bbc53e8eeb96c4e18a8fd6e3b4d3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29022e03f8a8188cfc742e0e4c5462036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1caba7b4b86659e732954ea6a519937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3fad7b2d1bdc21b2d0928739d055538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e17c67067826f06cdbb7b3810580139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b44e02388a32e9a942252c6a33b2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506027c1e9ac6c401ae4159724ba0c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc636f5f1d8597435860ac627e5efef842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d8c5994d3c2d70845d99f9b0a18e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f3c6ebef7a3446325d11157cf605044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc011a1b9d70d0f43b07e2c239cb69645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed7086d87b7133c8f7060ccd434dc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faacd0b17022bbc8d8ae3a2083a4d4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55a8e0ead72d2851bfcaa0c1c76b9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed258843299680c148afef0c4a140849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4ecb029b13308fc081b94c4e3aa050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963e0c989cf49ffccc1c96ee3eced6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44f02a5644cf23462045d8ce28369952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626911d1b9c95a39989d64d4937f648653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b492f8f07ebd6b58b005dca696157454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e742447d83388e3cd844a2275b67355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dda6e739229cd2a222668879ea57e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8716e61528c26cfb5c34ed85618b1c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfd92d288708afc117f1bfec91c57058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e6f5aaa410632fd900193ae81505759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a818a5a072f6097d476ef1fafe2c82960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3ba3a75b4b804c50a90090876729061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6be962e0450dcf6a66c13ee4606ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4294dd9865c5c557d7d8f8c9196834963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a7cd9de161ca2052cacafa627de8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db6cdc94094ab9df69c3f35ecfbeeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55826a24d4461135b78b204512db40166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534f5d88106622570b97a000be4a48067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea482ada7af5c842c160612c029aa33168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8770f8df2cc0523f515a61fe1e8db169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f41a6d69ba3cb47a53d2e9d650a1ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213d71266d500f17852cb6bc062ae3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00776649d1c4b4905f81404d6b1aac5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f218068a5ed65c506d9e67dd32a9e2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dc8b68bec49a143dd6f35e549e1f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696bc7cddcb9fd19ac79a03b8dcd35775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5c415c56667efbc9d24c0c7a79a6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ec413abfcc93f72299c99972888ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9522a36b38d9afba46d9b817942a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb142254b39e5da0fa7d83d3abd42b2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1cf641d5637399dce518f357fba5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039f17086ecf6a9b3e76a06e3283cbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75c6c59be7469d2222a03431e7df8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628ad7fcfed616953363b805e97157583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741b4480bb0e879626e6d4ea13e5c0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd21e316e2398a387295846cedbb5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa32e79ea01afdc7810cf4cee651186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762242582b7b98b107adb44ad5db109887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640982f58ab5c7e88368d37bd72416b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9bbc96a553cefa4a069f67422321889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86651abdf26f6d65dfa5d9bf2ba8794f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0413323dec7ca4518816ef76de5c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6975c99b2fb42c68c306c57932f07892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85c38910fdc02323840d7e6c9d390b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dbe7cc3c50fa82584e80a84eb966894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe972f95f532bb58290b3e3db38b1cb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8063519cae51d5bd8eb202a6284b1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50b5a46ab151b80279571c49c2179197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fcc3a1c5d962971478d6b534e292698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32206b074d416dd300c9aca04de37d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308a2e3f5029b26c82eb38b559e9169100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aacabcf07a7383f1fdb2e91ad3076f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47005c34ba90ed9b4c8e277076d41d83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dab5d1593a047c3cd2535bf08ca6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4938e30033f0b9bbc9362545aabd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7a43d42908e5e704264be1d4b6caf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ad9ac569e9bebb31b51430c4523b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ea7e0f5b039cb1c3db75f647d2e6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627d8617662f0854c7e7a2edffff701108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0adf0ee5ddd6e84f43b5215892b533109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9841bb356e50a2a21d14af887996dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc0e701675a5cb04963c676c69e0ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74d860eebc071dbfae949fad3d185112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b596f8d243683da31317c652467aaf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d251cef5fbd38e22e5c419642ee508114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68350a2f1f0a5ed26da6e48a3c9c8bb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b2c718f7a2ede104339665458979b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73d88e6879e69288e7fa9b37b81ccb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c349c83f3edb9e5a7da2ae51fe56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6b33dbb1802558d342f0caaccaa23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc7c635bc8586bd2f78cc7a1e1bf7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752a9b3a3c61380b8e1dc132dd88fa0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79fd930f3433d09eafd97ca924b1c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f321b54f6b361f4090545f2e1b2f724123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f4a59262cc1eba756dee139db6419124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae097eb67179224a5e96686d4ad091125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8e82b36cbabf84c0281a4babdc4c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98154c2f9a93c5b03cd68a34c5a07f48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a3b74b6220660ebbfe830029fb5fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514a006e79f496a9eed32a06f9f77e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756983be57750e9560acaf9b24a5753e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b06997f71e1a2242b869c6cf5b992131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e1559b59cc11e987d50422fa5d59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab178167d19750d43aee31555a51760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a01eed482a63f7a5e2d737f96cf312134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be94716f9716c10ecee190fec3ac5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e0887f378e494be5f553d3295c028136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e046548f7585f158f2ab45ccb39da2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e6d6c7b0398db1b9ed3e48b318809138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692369e982dd907e409348f06a89a4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9e9f45e0041edab223f9f4f477c65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b235b0eb4efa9918fbe82a6a1115d10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0742180a9dda4c8c7a4ef437798558e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f5ec900485a00a3148d452d92f527143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b8a7d11904bad05309d1866b442bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7537e5dcc9d17f661ced4529c08bc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c5a123ae84fadb1ef263f01c068f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5e934ed82602356d6655d10da0ec8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d95b94bf8d7b411d5cf69b86f9da07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4860ed01b0b0b821452b4343a397b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef3076175490d07734ebdaa1a64985150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4c5693461d088bf891afc9a6dc26d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27339c6f537658bd300fe7f78181a21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35bb5ba73d4efc29c497fefe32036c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda922672e77b3694f6cf908c5d93c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aee4b271a57a7cd10392e66bdde02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049898b5895a59dd82e985503965481e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117411e823aa4cfd63a2b90d1b88b3b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeda0830c0e8008526ffaa8f7bca4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff824c00874c7e99d85b681dc1155159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b4a64408f7689628b7d90b21bac73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a6c363773ba0847ed2b7ad64d5ae7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f613eed5e134fa47c7585c180d9083b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65de768fb8721e615d29b35bbb6232163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8755b3d15ceef181187813aa3fb25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f0801bff7618db9cdcd8e43fd50fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448ec06261ee55682734a4ff034533166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9b3f19af19693d56251d53b90b153167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acec96667173b25a97daf851b4a528168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810f2c02a11a99a09ef1de4eb5b7af9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f8a7f567f78c0b9b3248c470e5a2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9053dcb92e284c6f022381e4ca3cd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb62e58d94091dfd198f4e2d6c13eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae04b97b3c997bf66381297aad3165f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46776d4b1bdade920f26d3341b2496ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6a6f6aa023326cadec3fcdbffca58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5dac6efd9ca4aeda4fa31c1c6a2da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825402c6b47aeff340f4eab2049ce088177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cc6c4edcaab60b580ae530fa040b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80986990b829b32ecf677d5e9daa6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2542811296b6484705ea92a08d125180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358564d9845e3bf4e06ef5fd575ae63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ecd49820131f6a86261f048c16737182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d883bfe09026e6225123dffa9814bcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dc0680b9b01114d92e0e1ad26f382184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dad32409b65c959ac3ac17d66f910185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550938fe7e4edcdd67842c45fef81849186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a11d076b98c1fa2000aab84ee2661187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839bffbc2e90076a17300245592e150188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c035a75fbc9100514ad2c8511f1452189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f19ba1eda0f4443e68e95a48aab4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2f635acb71e68d9975e2edbb77cf2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc3c14986948b501bfd514689ff6f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4d776c4c1567d5c31e25e3d9274c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f583846b13bb17137fa7f2afae89470194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b907557be430111116cc5a5f902acf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caf1df67ca63fc299501d9cde44fa3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b6de0e07b842e581f235eae337037197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ead178b45539ea1ec51014ecb4c7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2802565424109642516318d947953fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b3ec0a6a6acaa6d9dec01dedccdbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf42832ac5c8bf0fe57ea68ad990ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e5c26115f70240afa1f557b0cb1e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb46218f1261e6f24240000ec366fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005f40b5e398690fb849bc0c4523ddf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352e9b836bd44ed48079ee7a1398736205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dfa1a0e57a4d9bf3bf40d3b7d853c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a34ffd8cd737b0deec06400afdbeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4ed191ee7956fd7504cbe63381678208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200f1e44fb494a698b47276324eebd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6cc3bf1079c17b4d398327fb6dbd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d7167d99fdd433955fc0a810cf191211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e74eafbec3c1147f3e77dcceb071f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4571af6ede0e3cbdd15b0f56b9508213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f931d5e8c5db7e40bb5ac6e2a4aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c768857f50fc9a411d663366d1253215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc54ca27f7c7b0e1747c65c09a45460216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09b3b845301d915e83ba9189cd7ae8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284a5ac5d962200b6f9503d77fc958218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395694d3d182dc1ce7e93e199abe138219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079b3892cc17bd517ef8091b6754a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470caf0f88dff341da1f77e46cf9b75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fca945aa8219ff80e2a2b6f51bd5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef80257e14e7143d5a28187d80b863223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050521bfcc2e09a3948244451f1650cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b89da4081c768131b9c6060e1b731225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81318ae5b87667082f6a88d93335e0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df3737694ac18e1dc8ecb42ab78d49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940405efd014d0c6cf26d8de5017484a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43989c4036a6b8c17e346d36ee404b3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8364d3cc039cdbfb85437e34944eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d46e8a700712d21d1526ec66ae3f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1afa404fe2972c78249e54fe6d19e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d241d7f56344bed93d8f7af1af43d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51d238124a99d5c35b5229f82af113234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c133b3d23aae91eef60df4c757bc4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d479c85c3b7f1c763ede2c04963cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd06de83953e9a6e07ddb0a053135237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f201163b45463ad4e35f69e150d177e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b1b0827f68e79bf2ae41e7b3e05bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fbb429363e1cf96b172a6e5ab40d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654957ac83696fb5686b186e6d4774f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257299328083fb60aba86813aaaca67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254da27ad7b0b81ee48f6e9ee9383ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ab13abedba36a667a055e14ecbff9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21b76fae76818f45bcfdde486edde7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c054768786211721eb96283d950882e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a781a2c625c29b48725bcb8645f19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132453dea0c01cffb47bb6fb7c47033248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1c19246e7a2a22719e5954a27fa31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d40292ae72a6ce72288e680b665ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a273685576f1debc78fc69729d8c2dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bb1166da04dd818f77dba87220a28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe34095d525e7afab8b3da46913ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e82603017a5620413a1b818d2d3eb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d125430958d1fc9dbf29b67788c3c5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2e212ccb4920de8980da38064dbd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c39edf91d0d98f0c6e6891e6eb82f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b467a74ad09388995bed77e3399a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cefff76fdc15fec51cd7d266934520259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3029da77ce301e4d21bd9664d45bd42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721fe83faa5e8421d6264ad0d2d8bea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d6d126158721c63a24be4772b2eeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4760981acc581ce5ec24b6eb348b0d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b625a83f9da2a2e0292957115f2fec9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d35af7c95fd8d0ae574ac3b9362a99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9072765c3d5b99455760d301d2d129266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e662e2cd2a8ba5dba1a1062d9ecab53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f991ea38860217010f9ddc400ebe9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5fb5d9a2788426b09896bd688cc86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6e26fa118d86ddfb3672b343cc442270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd578c93f524f30ccdad41395b21bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c17967107557a1d5e380ef3973779272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3f9102ba90c8fdf14d183c43a216f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a1b41d96010bbdf579316854315be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df9d3819afd489c5c4a5d2742a23c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80536d5be693cd4edbec9ed80e63a71f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27637c5710cdb714b752ebfcbd27bae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6c06e5ce6b97a40e4aa41950b3b79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d770f05115c25773a2b4ba7021b1be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0518a1fc0931f67cd5fcf114d8e39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f7f5290dbee417ebe75b7bf28d88f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffe4fdb91a0be8e7fbc4a65a6a6b71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff77715cd1db7ab1242623bd82cb7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1c993dc42fe5f36c97211d5a1834a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2f78c321ae231345eb0056f248178285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ab726ce6b758951044280f052098286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f0fcb442b0edd7ef1177c083ff760287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f446128ac9f4561c28442ce3d568c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140e673afa4709179015d49cbc00936289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920d440c296fe151bb040faca2a4813290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4646cbba303c386b878fa3850af527291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7c4ea769440ba19ac3f601182f772292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3e0b59c2bc7d8d00cb7104a7130c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e15c83fca7cc6886cc6e1d48bab41a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0a12296c9e110b45f939e2d1238d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9540bca1ca7aec62dd84dc5af38706296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1651b2712386c8d4e5081aebe7bd73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dfab82aa897d60253808a433e84f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85191d1eda30e83dd988d245e4d5b1fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de6cc94c281eb4164e552adad4a572300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913850ada31f92e4bde3b66c36a6494301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a57bc50310d404b31baea8b663dbc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4edec167733b7dbd14bb142d5b6818303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df25e55d23eaf9359ce1bc92270dd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ae1c375b0cbadfcf4ad285f1d0aed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f87ded22dfcae33f997938e0407b85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b6ba694c8c894a339c0fb11f49f7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db025cb218ccac789d5d99b88c82a26c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b582baacccaef271db7437f9127c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a0da03a247dbd57af826349b11133310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3efcd13f99e512b47866de53cc512311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd379c8f9ac6158c6ea340eee172a95a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57268430dc7cb43ad7354e2d325d38f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03da4b1a0bb7020e60a41492ea295ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf415e3287284220b376c9c550d76c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171fc1ed80fa7cb68895c0efda4fc7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab817ace6e8208f49f07932b1ff23bf5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b763029da54dae830dc12eecd810f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d17c0afde2c096beee1f37d8b02f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eb091c47e4e0878643c8443e48ac0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd3a09fd471b735795e7fa9d97139d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6fa620e4c6f6a79c2b1aab4e17518322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb693211269d51abe82e94cfb6063c24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeb33ef5391f82b04d7a8814216055324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be768fb1f663585a7744fd8db7605ca9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79532db6bfa3ddd10a6344b956131a09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cb59cee36612e864ac708153693d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1a7ca7d730c2f8afc07bb52bea7ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595c63abf7e370db52bd9621a669638329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be84edc4073db880fd15b1f282a233330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d2489237996cd497b33e065a82a71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22ab8c09ea04ed749e9702eb3a1a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ea387a7ef9f8753eaa2724c797e8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217b2c7395042cad9008e3311774ca4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87322ff60a2f51d1c860bb9e576b8b93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f5ba3d6da8d3bec3f4e5e40efcddf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d83fafbd18d4d5fef556e4ee24a2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769165309be34f939bece9aa6e4c594338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edb3a4454bd8f5b6337a4146550a37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0c261d0d5a65e7b2ded92c307762b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea44ca559e197daf3549179dd485b94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824e974bec66549117e10826551a948342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af331d995fc58c2b693b29f6631ec0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cca6ffcf9fef2eb7aa0ccbd67e486b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66efc9ba35074b2dfc2774aab8b090345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac1dbdd3e60b5a670ad5bd81739fac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6b164382dcd4793d0268f24a4a166347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4763c80f3cffa001b5cdf6f64d9bb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7fc001b125dcd69a05b419d2cbde0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3123e21a146dfdf32d0b5e5e47b099350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece40c224c7861569088e8a315da8b9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5388c6406b90bab8bed3f3af166e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105af5e90ebda9b69519695e10825773353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0c6fb0abebd2b75af1a8763ee35e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa4e7e52e0b67a35e46791731f9e40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e4cb66d3e98706d3d28fc637f4501356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5a2edc4f19cab3452784adc677c01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42680d8eb22d815b28fc08cc02591d70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ab58493aa56b39b419f07f27a5772359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cdbce9486ff6384e0c972316dc0c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e4f4033e2b19ab3c286314ea50a7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8389e633f07341a62d2f38260550220362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837faf53599c44cd7b11d5ea710ab7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7690506b80484d94fc192d3e66a864364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425aa06b32e2d96960984810e392ec7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df91a8ea699d214f4696049d885f632366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fb51940c987e88c6c69cab2879eb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be386c29507c88d24b41a8cfbf6a130368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a881dd80729ab521e2dc155c5bdd3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1f48ea8b6dbaa48130f45ce833f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345d87c9f427478ba2a7d86cbaca9c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6b975eeae0556e965dbc6c19138b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad565089a9c77c58f84556ef0e93935e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51e94cc6a46a18257654ced97c6804374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c62aeebb0347629d03217bfb9d44b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c23b7a2fb247354122ca105082e25c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3f77708bcddc1de2648fd9db3cf67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae4323380a32a4aebb299514f32683378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e91c61f32c14f27c0bb5ce2897015379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a300652dfab1ea60cfc1c79d3a077d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0b1930bfc3abb8780cbee338b48e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280e76c29d06991db3dc1646f63f3c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded42b528e014ad667d3253a92f6c05a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135e0e96587656577bee36fdee384d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493479ff344340a5592a6ed77b7465ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526efa4afe9a8fe27d9ca268252d47da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7b3c6ab78fd24b52c5ff60f2cc0a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fe78a1165fc8a29bb51742c38b1ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4022269c82cabf62b330ffb96a931e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a5d6223419689d66cf5e79751ad63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40aa350f634db6a4e9fe7c5eafa070391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2d06433ef36f3fd312c4a2532c56b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a7a736e0baf6b551ce3ad9d1666de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1763b62ebc245228976d48b58bc96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8976cfadacbc244420c7c9c74eadda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8f80fcb60abf1a65a8fb82709461c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ced9bb868a59ceafed91994702f496397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130ce6a5e1292cbe23c13308983cd00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c09cd09c7cabcffdc62cdf93c7ed1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbdceae33251d8dc8e3cb97755ec64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e61a05890c61e6d61ecd9625ec3e0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cbff8eeced68ad9bbab6ec401e6c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3593af41a6f394cd231a5d281598fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4500e245070147323f067e1d706884e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7319b1ee81cabb6f81122543588599c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8566aa36bb446efb163a9d9ff42a36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d8a36130acdf0a6a87cb6800e4a31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a5a80d5274a17cd49831a91b5e2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75ceb1cf26eb9986074b88cf1b20d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35d92e316d9102787b72737ba171d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ed89de58b3548f244f9b26283a7fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da5fb44a874dcd348900f5cc8d203c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfa7b71828e05b8f52b66bb6efc4e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cf58d6a76d6f26a718c63aa2e360a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deeb59f23d1eb734ab024d8ca6dd173415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96dd1c58b32d0ed1380ae7968cdf66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5af79cd73eea9c9fc6d5d5be8ff0f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428b7604e4409ec5f8f0a6634d41954418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869d64b5b6fef289fb660369251a9c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9bf5c7ae41adda01aa0d94da4c2a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256d19efe5f95f784bf103952557976421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48748232dad1bc2e20c935de951a5433422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a7d1fe0e5b9ac202975f90064b448423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7e7052670f0fe540174277c717501424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc05e6e29d1d72d082cdb08854c701425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8112bc66b523a7a851e5c24d4a1dbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e521af0c2e18fe4452fcbb7dab76560427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ea5779c2e0280efcbb8999dd1c0dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1759c93acdd545c922c484b87f6e36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5edc786258c023b64dbb4753b9bed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c2683b8a51f17856c80ac895c9435431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af42a3d8fb4f2ca436e8761e37922ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376ddf931356a89d4df7548fe7e06cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f857d0646985ee036fdd2b949f8502a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c003fc95d2a38d9692b14201e471b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6e7d0b9c2afa2dbd8a1ca8fe7c1d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b19441c1380311e0af18a185d97f7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c071081562f2a8ba92c78da59eabfdc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827306f2966d599c25a0ec0423e34f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb866bb21c439af6f44378fb3ab41a91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb31c5c32aa715c4bf39cf473a3168441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69307333e51c4e5306d1d497290d7a5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b01757891057807ac57eee0fc7155e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f386a191d5cd112dd20b6d80c06127444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ad82f4d4ddde2614f995ee6510cc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de1ab11773fc0757177a8c44c42e55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079d0c00d17baf028c2235eee8160dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f6d15a4049669dc73f35cabdee673448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd0cbf1f5c549b357cdd3f37954b58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecefcdb253d482e76b3d36eb70d1b52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee847fce810bbc79e615f022c023d374451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12f1637662a7b7c49b4e2efe329120452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7033ae5ed29349dd124c74a6f7a38e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cfda3c636f3256ef34415d29ef826454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ce46847da5cc29f6b94320de923a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7e0bac7885a53f5b896cde0b8ed67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e177650244d7c10b4def2c2c8e49be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a342ee1023710e66da37187f7a7acd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13869a6039f5677e0300f4b051ae8361459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c62879c5053edd0489fe80f0124a2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616ca82e60c5a45cac79bbbae9bc73b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27075ad0487055a46d00f368bbe74da1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11e2c0c0dc51e8e3a7382c1a08295463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41c836f9b755c30599b8adc6a5f477464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5376e4d60159e71655257049f6169465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff496ce5238ae462ac39cccbc9bad2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea514c1741635695275a247c0ca41ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40191ad919b44d5665502894fd57a3de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d9d9368dfbefeabd356f7f594d32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0bb079135e7b74888543a04b7eead470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41cbf6397a2d098b34bf7b603ca3c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3339113da733ac07ee7e00fc1002c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72fd52a14b38d21ed73c35330d328b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50353108d005985efd5141aa256e1c4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e9463be66713e8fbaeb211bec87c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e07eea023d277f1849c07cf9ce035476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca044946666fdb546dff4d396e54fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa509750684e0806afad462c70d5d753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3efee939f2fd38da61fb0ae785691a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1b3d825fa82e2bc4556e6b6198a51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128acfebd595d4005c93761a5ae3141481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cedb9e49b43a168df3815c45c079d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07333c2f4015d8b81b2c246c1c37eadf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d837b27b753fd9254a877970cbf88ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c1db5434f7371aef29003a3ad3a9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755f8ee15056c320b92783be44671c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e67e7141318a7fc81df71e0a6ba97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc8149ca28de98e772e6784a2a03da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67328e15a80ce3a6a89ae103a8ef04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f149537fbb605214b153f865bff01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd99f8c1cf5724f6d18b495be073c28491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecd2c8362100de3b919e92847864cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bcb056fdedf2946c9bd50c52330ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d82a273f6737fe02c65afdb89cd9e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89406975b2cf5a97e1c1afae630316495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3289a021d905bc1e9f60eef77ee594496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc4924cc172710226d2b1184ae0779497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e290d14551c452905b630bf5dadffc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada6833efb4cd40a31e9cb0cc83ba1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7c1b8a516d8ff43ff402466dce57f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993a238e92e4ec8c2d859d9ce12e2e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf74e7f7dd5296c45af6d7f9560aab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b0e2c8a062e17af14464bb49f57ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662e7c02b28005265bb1770a9941a9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0750acf0c52f74d73964d28428f277e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245295c44948da5583d6a4a06e8a019506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c54764dbb026e8028c08c2de9eddd0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0cd613980a00d604159685a0903a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa930365b853119ac55b9e58961372b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b0d34492f865f8f84b9210edba61d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39e69bdedab35477e1965b7b6c8e54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253e0b73643835f29649d37b747dec0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb86326104ae85b406707b8c5a40b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8fd29e027f40c1b124a2a8248c758514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c4739c560f0bedc4589050b0be56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921109fd42da2561ad99ad4d5a8357c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04be4aef12b223f719ba6ba885f4ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee5b02bcca0e6cc5f2a023e2d2018d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680a6d90dcb6e8b617d1eec30d4e53e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970cabcd8cae914f905fe9eaaa799fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cccb7cf990859c90aeb695de6e75f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e78bc6af7b7cf410a705c51983a16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75190708a0003a7bb842ff115c2d717c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14865544e1b67ebba4ef9d57877094524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1480e7d2695c51716e534f257540c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b7a2ce0817fcd2bb429b1577e27f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8312d94d4b4f8225d5b9704c6b185d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008c1e5ce2bbaee3bb95858980da4b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817ece1de92b6c69f4a08d50a78c1ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea5bdf8cb947ba4a877d9825feda5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917a7d8daf46bb776760ebcfc78935531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cd67b68a5895710def073ac79a324532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc706bc6ddfa1b32affcb3c5e448c15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe2c2d7be97fe45fb004cbfa749d9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a98188a3e231b137fb6de5879fc4ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f36c4928c6c79764bff58b0d2f6ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c2d9face5f3f6e860a68ede8204c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aa47decda6dd2648158783d69e155538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96033eeb707a5500bf749a8098ada118539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09566f70191a306bad19166eefb5f5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca7c0d67dfc96dfd059fe6f60f06c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046cc537ed7e48760a54ae2e85bf9fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253dd94aa0d195a146ca2ba0f936aca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b15db95fc7113adde3f32e8a70ed5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60205e3859043adf6159779f5f09dc16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2664a107990c5cd027d56a292f95c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c786af849a1bdc83dbdc32a58eb3c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275723fec9f2be36b2f52e33b45358ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2688270378b8f80d98344cf38e0d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ce5b7bc056d8e781221b6fd0d8af7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130631ee8b7aaa4261360b6039ae5117551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39748bd7ce5d606c3a0468db8bf126a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f47c15c62cabd2362a1ba3030d6e8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01318e103165f2aa81b19af317f95681554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8784d6eb93d47a4d1e8c20e04293e0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c8e06b8dcdf17fe9390060d0be181556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc4cbc15adc4e804bb55b70147102b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c364077c99ab92fd4d2a78f85e562558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ece48869e58067887f4538aaca56db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f1069afa4e60fdcfb4c3de4732ba3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7f4c0d397d21b328474595018fbae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ef9b6daa94864352307966f617169562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabf7b51d6ef7305be689fb07eb7aee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b4a76c0c5725497d4c8301ae5703564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19bb7381d8cb00f4a60cbf1b049026565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74df45e573e45eadd707d3ae19be73f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d4b687dbcf144325b48d305dabe9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe87037866243dc9b680ed9cffcd5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d66c165724daf0f830ef584fb19983569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9360841bde066d0d7245ee697bfed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfe32de8bd7859c34329cb6caa6366571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb360431c7a1fd383bf5042de4a8a99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae979cabd2d0f59c35fd8bf4cd1bd5b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f46bc668e5e3d20eb3b7b815eaa6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff836bedfc7bdeb2adaeb0ac6a39bd2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e93f035469e60a831e5b0ac8a0216b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc2f1a2b00a6d2e41b3dd44408bc7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0fc7a72298bef6a6e6a9508dc4b07578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0faf6268331f55b170cf86b0d503c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ea25a6df020e4de104f889e3fff99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35845311bb9c2d285cb0e027c6b5d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c852bdc99600c0474e9c4f201cd5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae381a728b4ca7ad5ba5f136251ad3a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd058a244ab2a484f315f1ce42885b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa274fa06f6df5b3ef06822b0db85a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd12914f302ed81e9d96b9cb6a98f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566f425ac0f0ec4d8b1eeed696a1b6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336218230842842eea856dcd47beb7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23562ee544fb0ee2a7c363eb2c0a240589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6b6280dd3efcbfb98e02739d7325f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727f9d090e2495421a8f40a1c8aad39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8d16098c5a7c2bf1c46d9dac7342e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097ef9494a64d3b5cafc230237b4e90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99245a11793708f0713330a10dc386b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134e92ccd6f1ec8e1850d716b439598595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cb55270ba295085e7e05bcdd921c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f000b2ec595aeee69848094a5804c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945cb6f9f17f9d318e872318edbd7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae9472887d2da2e0aca142af8498b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5980cc1afc652b9333d159edd8dad2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65d1468e3de3b6513983bae5fcb929601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eb2790f573f1d1f1b626d701cc1c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd0bd26792fb6acdd1924c77531267603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c4c9c6eb1b59313506ecca67bfba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dba27cf5052473fb84cabeca849cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c94595193a4f60e495193eb7ad6c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f3c297c972b36148d670a42b4e337607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121a3d07df4401a797468479ec72c36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177c428ff7fbd48d3e6934b0a8699a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5760caef511ca5b7ee9c9d489264de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83d023493a7cd7eb420b4822113fc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ed31b77acf7f3b2f9838d85cbc86a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e139edd09abbff3c3495e47f5802ab3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b373605073ca020036c080d173161614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d722364de1ca007e71931aea719ec9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80461550f1ee65c73f954e540d2e74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e303d575b9021d30d69987f9887f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1a96dad2247b5f31e330a9d77e852618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eadbfbcf021a6ab88b7125649437ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6b87a724ce292497cf6c808c76a69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa165c907eb5ea715f28664fb6ee8d0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d991f33d2d9cbcda988c49ed18c9433622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bd107e254bf35ed25b2023f1c7eee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73e45a51538854aeaa1d17beabb757624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7bf51a690684ea2be37ed6701d682625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374ec24cb6ab13002e64c6c80f79aae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741161237b6b66b8d4cdd76d99b97036627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7223af23530498ae4aaf75e54fd4ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddccf16b9a24034b33c811eeb191886629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa9a94307862809ca756dd48f05a92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d4ca7bd3a58cc524299afe49ec817631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b611ae586d886540b7fc6791e9ae414632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4bc1cde21c388230cdc85cde34243633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c8f72c95b9154cdde569894b025c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca18767130c5ffd3f35279babfc33a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b45deaca7ab2b42385aa212a0104a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee23a6a38ee81ea5dbf3fb18382d460637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116b6ba2bd20c69026b9952f4dd9d62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deb671c9c62aff7b2aceab801a2ca3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e75351510b0e2796efdf40a335a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f799b04b2a8d901ecdf3e5b72cdb99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030077199051fd3b8c6929da1df6ccb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075dba6069e8a4984101e4e1e69df4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e644e5f9c2cb259ff518d0642b57de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd490876917783de2c891051b5a73c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f18cfa0b76557f381dcf7d861f9af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e395e0bf95e753fccc2181ee24878e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08996a71d7ad14b7b49d6b38e18587648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc3a8f9a3108820dc1f3409be0cbf9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ba669cf78da551597389240957e90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced94a6ff109459f40f74b159e66282651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f69a3bcc489051fb6ecb7e2b5c81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52c186e29a0a38dd0d39751e44929d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d8a1ee32184a6a5aff20e60c48bcb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9c971c0ef1171bfcd36d2ac81200655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c484cb66d47f95469e20a358b49122656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86890ed14a7221b77e162c80819ff7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63942ab7dc36721fed545ee413d67df0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301277a4a5c6d1500259c6719e8ba1bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b14833386728e19ea01f9ac744fd1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b2dc3ea84f432910a549b4a4d7a13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1236702791bc9e3149d7a84f69ff5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee3b8001242051091aade9fded2c7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d18d4cdd4192223609ebc976ffeb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835511f7c19b87891fb304622a519593665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733338a4f6ad1ffadcbd2d693867c351666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc80a450a2f693706d8697100c45d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d241b8927d2c5948ea1a407c56c445668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8342ab84ab4f65a4b65b9ed8ccdc911669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cee0d8bcd6a6b8efa1d4914a52fd12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78358b454d5046e57351023400437f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1966fd341295c26c5d95db2164c9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c5ebfa3dacfe07177badeb7a76c53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5c2f8192a777344cc27812ed76c22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98434645ea88001864d0a5533200ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ce0cc4c2597337e49c5bef51db3eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ebf000393ecae801d2d51d10fa3e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47b504fb857c4a1cd63854ffba774a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e43c28a4e3e88df58f837b7292d5cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c41491d5d6db630b29aa55c6ef7b58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a2890f640f3fccb6b859008dddaed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d33a58092b7eb0aea5eb31b11a5e20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc2852caa29a4aa648a1599a23e920683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec5a8db95b0881bda700468d59f89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b6dab28438d05afb77ccf23df8674685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecb99e9959b090635988a05ff771ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d95d3e2a86f3778dba675a786525f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62de12aa5358d13e7cd043de45c7b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959462b227b828791b965795e301e1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcfb732edea0d9955e8e920b8758ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02ec9df8bb17099431f92238ca2e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab50fd59dbb25f41fcc5f519196bbdb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909361295b6a958f9e3caa3434cfeab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae164f1d8c177dbd326935d24c73f687694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3dcece7af65fcf2fea4604db38e73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f742eaa524e2eec6329165c36f035c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285565871fa8728f2bd283d51e02904697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222c318f8c919f77a18c5406362c21b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca10ddcda9079cbe50cf6326582ea7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388917b2d589d3c6480499859d569e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79764ea11fd48c32b6225a884fbad95a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd391a939864df989e6e8d2cc4d983d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f5f89d77f97d7de9f8ef9eefba5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd18fdef9164a9c16d86b940128528704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbe0662187c3d67d98267d380a9423705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640ddc1b24ab7eb8eb6e12644be3cc3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1ec91f5eaa72b0df3c237459a6bce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1a1edafa5b6853c485d1e99e1416e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff652e1884dbd6067c6cb270bd9cc214709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29826ab62686b5a1a373a4e922f86816710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a633aa9f8b6b3b7138b1ccd9ab1f60a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a4977f100b3dd3f66661239c95df8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcdbf7ff08fcb784f5127315502bbc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99681e9ca6035fc6c7f39157f8829e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3fb9ca3be3c9f9e60d3b40514bac7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d708165d1204b40d42d5a640f3e0bc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bfd58fac13b99f22e81ddcf6c49c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a1df473c64a1ecb916a77c13cbdf1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334582ad23f2db2823f2ce2cdc535ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6d91cea31d1449f703703e02b93ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2241f0ee662604fb2be61e0cce6e26e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d39a7e688dbf314243dc593f64efd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1fa455c60a545d9c8519ca3aee0a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d38f19ece76bcbe07644d55bbac87724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e8ce612ea022cec824c9f262eda9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273dd157e56ddcd3e16e6895a08255f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4a07a1f0d87cff9f12fd9da44df11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cafec2bf066178b88b8566f9a4ccf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece0567d060da9b508f96ed289a0075729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3dc581050d712266a63c6fc67e9cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbe606b5e7a9370e5e8b1c0af99fa8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020b3d46c7e7c923a25ffbbc0835d79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da19d4ba2e34eeb6610a103fa48e6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3779820cddc8423e809f688652abae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c4fe9d88da5a8d07835565122f15f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e7282306df3ddc7cfc61785d10cbb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35a6855a91e2253012ca8a6754b878737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d3a00c3fc1e1d6511e85746c9da0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308e4d93fd601df1e24eee29adfe571739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9edb84d03b662e03c6de25474585e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe871a024f2b05232ff372ee71cf15e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e24cae144414ed6eed7cb09186cbee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ce59e9183131b163d6504e4c92f0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fedfa360b09762c131d12c14d7a653744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b89ce7d1a317c01d4333301bce434745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239a759c23d3cc9f31244a9fdde2c44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd37d01d8a05858b6247d470ec5b7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda1033cb82bc053f39f04a642d0077748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a446614a8a322aea86f0c69ab1d1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc947b5d856431ee53eedb19eadb1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71511c1e436c4fa6350fee58ce283b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2936796484b0787bb48f71ae7a5634752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b7323c5fabd844e2901b8ff4446d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f88cce3096d38df4959664c6bccd67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb33eb2ab401cafb434d9245a8cf7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233b08cbdf4a95781a163004ce7fa92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea26d03ae0c7efa633ef790dab265b6757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788086a0fea088d0f9180997c66f44b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e6ccb6cba56c018dbfcc189ee328e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9d5ec479f7c81e6bd76d548e150bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc96836452500b594bdc91baef4a8d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971bb3bb99c7c925bd07dbe31b2e625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f96720a0c7640f45bf09b0fb4b061f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ff0b0c29107d084ae6b88bbcd5e467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f23714ead8e58cda418833f0aff1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68071b30028b9dc5090039ee8da40c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfaf453c6546003110e6c13d292fa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e13f1408e5e3b24921dc411d0f6ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba5c30cfbc9659572cb460b6bb1abb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2460267ce38c41302915630ec16613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee1fc62ac8ac66f548095215d3ea414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33ba566bd79ce4e3f8dc45e11e952515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bb7534c853d9d922cecf670994cc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139441c3cdf21cc823d6a9a3e119d0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d6a651db210eb5960d2ed0aba7e2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf8223f8bd393c9abe680e44d059bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb03867131090388c312ae2de7d7b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc461e1d2e9861a6b23eddd46a2607e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab568b306783ac1e6d1aa756f1352622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f940dac652a48602f2167f90d0ce023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de888919bdd5edd8528a7ce3f329059024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719144c1f8be9edbdfb0aa6995f050d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04894dfc2a54255a56914353f57ed6a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c73e0a3d5b162647741dc5876e602c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6592d2ba37ed8dd4a34f249fb9503b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3626a1b4904b6fcee79b09e86fe5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881eb4e12be7cd4d910fb6899bb404730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8560e9f304f720348037fbb3060566b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aedaa4e4961bb9ece3458aac13136432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba43043430f45c199ba7db2534d7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa98f29d681b62337d9fa2ec5e123534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe7675fbe01824abd98e983cfedbe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204354dba707c70341fb87da8deb7d2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700c4e18f2d77f399ba80ec1fe26ec437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0aa392bce4b8e629c2949d6a9bb9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a3e6a1f88f5d49350ae021bfb22f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8562bab158ee5233e4d4c0a1177b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f941cfe383bf9dfe22d20b0589b8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb09c59e31d0766e7343fe0f1aa1dee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f7aeb35fddaddf5f6cf6f9a7431143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a4354c40211ab516874cb97f00b4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df21ea07922309861be38fa34153f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee66d87208a2e228a73020166642346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97ff61399129fc7c4ba1a0c936a69b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355fd9511ee21f3af98f2a5cdba89c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38f01b831101d0798fabb1188b217549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2269b52541ec4606564e1ab6bd52ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b2f56c8ced1c05453a86f9b63e3f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8981d401a61a1ba122efdeb3b254f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac07cb071e99bf9bd437bc5254244c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818533298447b67d6f3c6e1ac09da17a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ea477b34afb8d2c4002c692cce19955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6818b07df53d0bbe8bb27237183f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015a2346cb7419821eef1586d3d22b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5659a7a1d5004cdfb7ad04e91700fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7efc87a3aea709d33aa22b55d7f77859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0e547670db2af039b5b65137cf7b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f8a6044f481a13fd55d7e812813a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0ca55fcef826fce309d62c7e8760362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166ee873c0321b3842f0e756c5969b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636ecb31c51451eed1c66a1a12243e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d914a316008c194801afbbf08222865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb2ac2ba9551acd69234fe185e103d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb58b905c47312743d36b70097ae4ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0967672c7c28c7407fb8927d3e182468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1723b938494b588f78deab4e763ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e5028ebf3e631db360dcf6a06f2ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f69a38fb13595eacd5360f7cbe39771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6048da068e44a19ebc8d2ec046f2aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33e5c2c99e0e0c5d99466f87d02a4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7931fee0e482ad577880d0e32fce2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659387724762499a197b31c3ea5e30a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bdc3d313f8110dc3bb8ef3bcbc46076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a436b00d598fae963dd33544e57f9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08567f83048ea83c4f626e220f1a4a4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6172655c559b055dea420c03c0c43579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93d0c8b4c3dc9d4d2da6a079b70be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b005a1d56d4e2a8b0123f81cf210481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff00e89dc570099b1725f59c49d16182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beaa1e78bfe0c41ab88377f9c4c9bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce034ddad369844288381f038cfa93184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3686ede604bc5a71ee0dfc8a697e89585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8bba66eedc51da3ef876020658fe286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a8dbd6c1d53ba37fec3509f8cb4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f62c73033313111e3d07794e40de9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a69d06e28fb2d17700ba23a7ee49289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663dfdd5a7c865311738d601160e2b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c193b5c1b1df3390b00e47c55effe4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0c00c63f83b68d65c929b466a40eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee901207120e19b957388ca1d3ce9d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcae977e26718ce136cd69f08400cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357d312cdd6d9fdefbf85bc854f353b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cca6726a0bb6e716fb5f4f4190e6c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe635758709313dee5a47f88ad3850cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1a7f8424d77e8939891574206e8c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5f8a39f526155a7d10b469a08cbd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357f82db7f4d0630196b3c231116e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c90a7e11a137a112ccc0da3238081b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3354627688b5c524314156ba0c7a39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a91b01548cb47d660699183887ebd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167c56bb0be8cd7741fce84fdd0ba66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49175a202e156b6f5eb25e595f59085105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9141727f12b2dd9790c78f1300c96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f1f81d300c9ed2e302504bfa041a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a32ff83b06bec64df2cb24ecc3ec20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31505ab4ff55b07e532ad18148c393d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785734fb8dc2f3c70b91d54063f90c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde9d94609f84b1e694287423ea4816111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badecd2a11a8346cc37b507070554426112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f3878b0433940ffcf952168dbb4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f7f2f68e2c3343062bebd576befa8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d69cab1db3a72a61b57eb0f18d3900115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2509a4ad057152e1f77fcc0aea8e5e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471a416fa9d6ee33894a86f7b3b5ccb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b51cf7a802fe07665d692b29d989c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eab97cfddbdc74b2bb95abbc21181119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63217b3a8798d23a35dd739925011d84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac4fd90c22f6b274ef4a416aaa09f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7c25007d097180c6d1f29f83808fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bd6df95583b3cc2ce42a619fbc0f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af72f8971e54643d56da5d1fb69bd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8e8659185c7e9d5a09d66c4d81dac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fddc8551fe56943eea8f6f5030070e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1611411fa4d893a192063ad2db46d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ae2af413575b74a135c70eac4e41f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd770dc237e8eefbd8ce9fe1a8fcd03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5ef17d54681dc1131cd477da5ee34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3f0e11af3c4d4c71b40372783af6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837f05b431cc8d2990a64122170860a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ec4498d96ddde5fe50347f9b16a10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4c7bf5f32054e8c7aaa70a2760b65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da6caa56163a9ddbe0bd3836fd1a06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191cbeccf605cdb7f179ea0164d4726136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7014991a0145bcf99ffa539e8182d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715fa33d2f60fec5fd62ba2c537217138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08ecb603a777c974651772a662ea7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e2e14167d51c8c304d3dcd0f53983140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f6bf48fc0a62bfc21b37e73faa64f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee219289dcf405300a7821f8261bc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f997c099b05814ac4e373d89403062a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd3fabe25206f4b58832b9562bf984144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d5787fb5c13b2d2a3cdd85e3bcf08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd3c5d4446363f4a3d289141d89ac7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79335c6217d66f485bf1a631c21f1e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8aebd9b72d91c5416aebcbb546443148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4fd5f6b6a8d33a9c7c5d898ff6a88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61db4c656314cc3f07a7914faeb06b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd048f51fe7e17c27db6ab17253fd717151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b57c287b963ce9798b072b3d236123152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7392493a34255f7193e8ad142f149f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab5fe0d6f2915608371b16d84b82b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea25c28b19a56fad32354456d0fd26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49237ae733e1acf6614b5256c9c73b47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342113d85b1d059c2c647d10e635769d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8ff853f8d8ec41b5cd6c82b5c5c68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97e2e33b0256d950670663e0fa9c86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d891ca2f42dc3574502cc225a70a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73b996f40600e79893d02cd17ddf65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae9ae6b54c6d00133d4504dbd94db8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7bd934f85a9c8495e89bb53928f44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb20e50e738481ab611fbb89e81a9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d91b98d915b0d4daea4a378483a445165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55e97eb7602638c5da496525ecebac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f3195f17aa8cb2ae60bc594682f69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7470d9fbe0819747d3051ea0ceb368e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348d5bab1c5d9b8679afa160990f090169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d0d9f6db1a2ff9ac4bc0944baba8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10580758a3c0ac9db4c31420c89b29c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576311d51277b97a8c87bc154ed5b4b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e16338d6af14f85453710b30d9e7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4481143148841549f6784916b69e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012abb5e3c72966b145c58c1b1e1fe0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01648afa2acac9ea4b0d9fc3e7cf5bee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b84f2cff3f765d2020c3935a8b6cc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc3d2616f1aca49c9fa4500707f1cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018ce2e41cfa27d723a11071553c0d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82810185c85da6416995d8ad745d447180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b545ca48b147e85e74b7e141c6f9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601672601b1c6c38a8d5a7a5747c1db2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90ae4610ca764642a2d1b3eb731dcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f9b900b6387bd3659b9ea31b9d757184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c5a438e87bd2dc9cc3b69b8574e20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d640596dd049ba99707025082f8d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9ae56f65c6f6ba70db31174c35fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c169469732a3c78840ed4cada34e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db02ba624c879143f3de64f6e42f712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49f3f478636da72a7fc41e1567b3c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ae28c396b1af020b1bae5212f1df8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af751d16cd028d1ae3e2874636a35c17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a07934affd3b58df8286a09b4ebd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a4969416348d06784b47ac722db00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89d6e6c61c3c85591dcc83378d23d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b781728f63050bc450e818c4415ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d585b1bee5681db84459f7acb5dddd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5741a21d9f573b8cd5aaafabc98a56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461400aa92a6ad117eb82b1e34f432c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e19470f117c5f4c0a8d0bdc338a220200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b465d508513760d1d6c2ac5e2b9d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ceba4bf88e037832942435aaca7c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32aa2a68bb22f8e645e945c1b07ffe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db51005a1f7c0cb1305de6f20a6f85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af044bd954bf35c3a0df8fddea71432205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfdbd173c68f75b92b81eb74a31abf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ed43ffa157058d8346a643f37aa1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f7d5bbc3de6c967a18843e5e3002208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8610eb92f2e8bb4553c5a0563eb84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e308439452b732ef10afa69c0f91cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec922ac6f9d244b81e8f54352ad2c4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39152f750f5df55a72203cd79fb287212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c95ae46734c0ad7400b10658bbbf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e736e5c24ded4a1c551118b55449d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0adc6693d59b8e58ea17511124bdfd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec3d177e1500bfd1a24179d7ae411216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f8e529df36cfb9d1dff7eda966b6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4839f3dbf567ec30b1eb5a9befdd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb62c421c1607d6ffb866eb1925ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a47f174674367259e07cb247ac439220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da090974e424966ce88cecf4b5ded181221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae21eba4bc86662cba7874856860c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe9b379979360b71230a2b59c7646223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090e71d7f32995d30e5e8d4b82bab5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800dedc744395cd3f7d75f6216bcd60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d1ff14fea332f71931c557fda280b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e211aa0526e45df508205417a5348227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de5e96d5486537d83ce5b8c22f5835228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0e0b58a0db224063721062e425921229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666740054e0dafde0e50afdea0044ff7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564ca93e4c8c960bd384bb8d372a32e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d1954ed540b15e3ee4873537df831232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f8c35bd61b850b2424e98b43d79e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88649e6d4a5fd101b1aa56b56ac820d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239ea86304415b3afcdf1d76d969fb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b30b187152106352826e37dc4ac67b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b17b39ee4faff941658016c811a94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a48be049df98796f9a37154349e513238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077d465bbdd8d80f60b0ca5e7c83088239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbbcd5acfb52ef954ba4563414b1e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194885a5baf44cd30b370bb43b1ed3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06915a4daf0ce5cd82ca5e2626d798b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f75f1e5b718439630b8c335aad7c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d81973ff9b25d858550fe74e16f5ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d85ebcab28c336a15327a2ac786a6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645b2703c03f0e2e3249b4f596b43cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43774c4d9b6aa86f5ed3867ce6fbf98b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288491b5f5a7ba7c21344bc27456feb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35466b105c6072bb17a59b9f6b4d9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4847a8eac51ba23c0d40ca60df0cf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a258993e62990d68d0f92a7d576a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145f9be3f8767a14fb6cf171f365bbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be756a09a59bbd9269b4234629d3a08c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed03d99325df3e92fb5b6946673cb78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf9265192cbb337970495d8580d537255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e0226e2c892db2975e38d76b93942256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f19025b88bd7840f18b9385703e06d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b403d94c04f820ce56a9074d2d3c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d34becfda09ae9b31f6c2c047790b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80952bbd594c4cba810b3d032469aee5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9153359c2990dff468bc73a195b8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003d511b8e00121fa8c560c9c3bb6b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fc7d986681b52df8d9ccb87fbcc28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183efcf319c7cd427971f7c7de86a94f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66423009bbfe723d0ff1b166c56a89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed8b87e28ccab6a031a3bb3620ec1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ca128460737639774ecd435bbf927267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a12c606e8c31c9568786f8e154a9e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbc410e8fb0fb697b442d2ff743cd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6886b73de97cbd42c34ad06d0da0ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721f4119949da1acbad04f0c6b14801271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e53acd84a70f22805728c9a1049cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e84bb65f0da9eb6baf3187084aff1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464722a19e9f1dc722d58fa4ed19782274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abcad64116f92b18916b42643da368275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362505ddc63ae3c059467fdc6606233276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e74e7599be73a0d16d40dc7b48324277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58a135f3ac547a64ba2772f580178278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab8291df88f474465914ca52c56af7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38252bcf675a67c47fc091bb9be4635a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9912c674bb445833ee982ac67e7c17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f80415da8af5fa982bbc4067bf6ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb32bbb0e7b95287461311bd1b1e89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e1d7ab0e98178bcf60d102d381e66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b9f9d5d0e898d1c7d19e6765d0836285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2bfd78827550473680e039e920781286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58db75117340500d5101c348f9501a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed67450f51694ef2057534571f01cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c105a3135696614ae5e96cc4ccb4eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c62167755a540f8226af305fe18d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e23cd9c370e77a8fd26f3d0b248bd1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a59f8cdd8323ebccb88f98a44d171292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc65377f870be2be79088ae25c41b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cc9a747aaecb452c07c8b22163efc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea1b04811996dc743a3049c2a8aea0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d72d4a2ab8ef9ff756fa8cebb2136c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd1bd69b4cdcb0dcd6729e3dbaca97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14b9a73b9f57e7c17a750849086453298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faadb5d3ab4607e5a632d3a86664a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f90bce7f994a343a9da6100f45ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b6579434d7c27fd35cc66a4db9076301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3de4e98bc71390a270a05225bd71c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31115fc55b78baf26b1651114374661303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8604d4a98cee3b6c89a0f2fcfb3c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41227178deb4f5c60944bb77fb11334305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27c8fa4fcddd35b5f25af34dcf458c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595256548e7d918f71f87d703701fdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f25590a0eb6bfe778446b8535d2d9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7a2c46cc31f6742a221ab47bb95a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aafe0e39a91b6eedb5f3c59a0dc9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4ab5dea38e3832612af8ad7dc0d8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0672362b0e2c29baffea5d8b32b724c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01ea13e4d74d7e699cd3c0a3d8eefa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e2dbc736cb194651d4621e67be12d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dd31fdfb1c53cbd478aacbab287a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14889031cbe5301f1e8def74d2d06f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf96e00a95fe58c294f6e3989f7ef5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b995012e60eb6c72e8eedbe90ce5ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f89f43626bfbf3820cd54ba631f33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570c6f75c1cf8fc8e0ff0e2cabd424c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f5a8b7ff1a5b47ef310a152f7e282321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb244cf73b4cd82ed1d048fd67bc8fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a5fa96273c0b8e4a00c7276d99570323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce38fcf4067df9d444710313859c4a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ac3c2c71daad7d0c31173ec8319b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf072f945f3a615abafa36adc616ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a55f68a2de3aa0387117cd3336110327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69753f109effb0b9d096154d6ddd19cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427413d79180f30372bffe0919b40c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db041a3e98b91a8e85c473bca736bf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b0106fcf8d1d87f03a81dab0a5be9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe2d4b178163942e9f9afd06e46a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e5e55a2e366c4b6fd0ce27664d8b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666f906858ff7cadea203055dea2c9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2304e1b741ed8947f61a2fea298a31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dcdae8a36915dfa08db6dee96ccfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e2a9a60e7dab301bfab7e2b5cb01c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffda38099c2daaefe7c33d8525ba87c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1f7e5516d109db78a2c918b5744d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b2dd49f7d7f19bf4ab1f9e8efc0c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c909b58a36b93862a5333dec645ccf1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33792fc71dc8afea033ba5a022a4e65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d78fa2b7ced45899eef62b74b5ea4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5bfd5cadfc80304860ecdd1fba09c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030045106636e91dbaf0198508911a60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92eeb632b0af95160727955b5d8bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb10061797cc83302afdc476ee1f45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04a1423b39559a2478a9ba81732aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccd64db1cd81e0863d02b0832d6b02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3680a6811c23cb7f5735e7f01cd7ab7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80fc4a83718230c78d062ca140d321351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa695af65493fb128b043d353a22341352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a183e24fe7e5eb5f2bbce49f10e4db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb85e2c29308b616329b70f4b6d9f0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc54dce362597636d6a11b3309b2fcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664673f5e449a657463539cfe0ab05a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbc855d6583d1b43443673636293f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a032c6ad57aeb0ca7d7ee2f725147358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600886dc0bca8cab7591fb64a6dfa89d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffedf19db9ab2f833c2e8b986861db0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63f266359b084966a42bafca36779c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce35258c6d300444abf3b1aa05ae8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be850c70fff42f923f6746cfd43d4782363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45ecda27ace562af513f4674b96b33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef58ebb414c3f3525128478a809362d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fa641a209556557dd361b9bc380da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7b451978b9a2bc7ef7372f6d8297e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b1151c2ad54c21a0466b4d2ae2808368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467f2267fc31f9bf2e1007b8c92365f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6175e784c6c1f70c08ec1fb0366a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c978f3da4e684fe3a8efafd92711e77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9370990395c165320e2c46a03f7836372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2b307e137189dafd79894c0b9f25c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d02c80b5890cff3a54209287aa3a10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f43cb7bf5395d868abdeefccb532375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa032bcbf144eb495e1cb1e4f82aec50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe346c7279df0aa22d3764361ed730f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c84c39de67a6b7d36fd1a3f80e54e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff4ebba980f80cd18c5dfc5669f3a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06917665e3c2a7bc4d38268b920e9281380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13c80aec3b4d4d8b01dd5ec11745fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58297e05bdcaaf0f02dcda922926ab0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7443800bc224d17139a6eb343637d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eddd4457670937f0f3830b84b4a13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122465c7d69645b5f0661eca7251e3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0baa1612688816e266be853f0bac80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cc6f0494ef26bf5be790eb999429f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8c2c07b5e941814fdffd896ed3639388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de2092d24d41290d19ae8e0c0ca1b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371fe5550aa4b4108a4256214f5a088390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b80bce46a03e04ddff0e1a21b48a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfaffc25f9b59b496dc3a1eb2865f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f685b388c2c1665b716d4af85ca38e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c41176582f5ab7e3a2474c73d8ee8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89374b2a5604c8805fb86ff74a3f0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7f4e27e44290989b8895662cd5535396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da315731f7973283608b8d0129d30860397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581075829724523620073ddfee7e0f6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159c5b972dc765dd25b872fc9e9112a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fdcc160f0b7bb6efb36de95eae9e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265bb75675d6c10a87d0a22971a0b6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cef463b45d29d26694b3cc727d7820402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde147b53bdfdecbf5e3493f1f744d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e70812145ce43c3691bac36a6f471404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe91aa1567df38f3af80b2105bccd7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8972b933bacb108da8beddd8acc5a45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2815684af733513a6d0868e7d5669407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f5e4beb94f67eeb9a3dacb4b426ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8395aab886aeb679bfafa3d66a3218409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2547bdedb6b489a59970220d77f1934410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c28559673e5c3900eea5ca85eb8a04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36536dc2882e0b0b55d6eaf07d642282412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6f63907b5ff9fb42460231dcab3c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386017f053a84e5566bd1beb357c4ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12fbdc24a399fd17ce47287aed94c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcfb84ad19e3d08fd4240cf77c6de9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccab04e59344ba708c34b8b39742a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a5d4711f26ec0c56aeec61ddada3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b906bccef304383f44dba2a9aefd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f28ce51ca0ea489f163d3741e66df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2363fa9f26e9dd220a5191142e7b6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002024851b4eacf2a32cd610e08988c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e68acce493b20b496cd3ab60f3280d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511432432c2b21d403bbcfacfd16acf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7d52d1e38b58a2e4086f10ef3b57e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957a3a31b34011986951fe7526a1fcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934a2442b038178de085e85a57d0f21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1201ec732da4dbcd6e7b2986030116f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdaf947ac37cc9539f85f6f7942510429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24aff14df9f8fc8531490bb0aab4fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a227f85957d7fcc789252b5fee5fab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f9f393fb014c86011aa9335808ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c79cb99d4ad192d61aabb41b12ee63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135b904e571cd22ba1509503377f95f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e36640452451aba8b44ca6e32548435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf741f21df2e334db936d8a726105a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdd48e05d3cf1be6d4aa63afcd6fe5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb05487d4d436cb0b5c723e55ba289438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154c15568a8e2557cf4e4b96ba1074b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16b52428ab5b41254398a7119feb27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f1b0a0d4cd8e1060d55509ee58fd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686a796d4016f7293bbfb43235c22c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bef9bdf8cbeac00f59684a1a4a838443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de344a46a13418722cf98a70c59101444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a11a30f0cc10e61d9fe36e95b3f1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7491740449c8d498874f622e08dc96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdceb2d6cddfc8c774e29b150e44a0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309d39ee1d0ed0438901b2e05c5840c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dffacd72299da18cb8292106575d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af89736fd030568179ca18662cc7cd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514da2bbcae7ec0a2daac08c1756ea7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b89c765768427eb89ca31c7db4312452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ae0055d7329d18888da35b24788a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c081401365ba7829c8780ca8387db5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a791eb56a62a0b218d839757df0ef3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36f4452f513720e201b2a0b9a27c2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f59cc1d71c527ee75fea4bc9306d75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf03a894c816f1821fac73f9da195ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74057b1feb22e4193eddb482156658459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360328dea6cd962009bf2cabaf6c21e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556261a0fc00f2a142a58002344aa713461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee0444d0ca2bd34e01f8fbd0cfa9d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0988aed19e4093e3a681045926e50f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2069fbc6f2b4007e6ad259fb05a857464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c646243bb3d20a8bde8a6468245b40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726168757d0068768567275fb9f452d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82db9bb17c92dd59b34eb52dc5622b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c6d8047436c92946e8e5400251187468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a99c4cfb6d4157f0ec655cbd3d53b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2348916243620b1116a6b99933449a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5a658f402558cd46257004eab5f9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450ac17330e67dea77e7b5464fc32c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff2bf3d2bc802db0096772ce7a2a48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3b80653cce95b4a2549220c746b7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc9eb44030c2da730faccb930230fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04248faace8d5441e1d0ac8e1db4b193476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdda3ce9b3640460f1d9ab64d84e6cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ba08649b0baba8ba353cadf2717a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8d4e0d75eac2e2c37234e68677ab4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42761aedb3529a734626eb036bf917480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a20a36818dc79cb974e331afdd28ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445687d3428f0cd6424590e89b77258482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9956efa104df28d774d6cf2c79f6a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd1485aefe173a6563f3e3088ae4e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d29ab8f2eafc3a552ec082a5a31f21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587f280ebae51aacd648b52a57d12f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efa4c1b7165d5ff63a5591412f8791487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae97243aacb70f40e62e06bd6c0c0fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9b715d8ed20ffb177c0d6e3188ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc508cfb22c7319ab20bdab95ab415b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797bbab6111f560fe711799d601e5ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fef2a291b5cbd0e691faaf57a2bbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5fc904b64deecacd5ac81b6cd8f25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dd959fdf0c234712b1fcdbf40d25f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220271edcb1ae7f6c6d03aaa082a401495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41e17d5a7e9e239a62ad4eb805a3ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2959b6e29c10222940765ba6083fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cca40b20cb00566da1ad6fc782c280498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c654184ec0ea0e09bf45ec8b1295941499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958a397c6ae664c80fba228724beda6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617be801577b81beda2ef63ac38af902501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b385ba62c9cb6eb0f6b4ba0326db8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a1767ec1d92c53af0a7436ab333eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483ecfba3091338fdfb0590e84f14e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0decdf8df20cd066409806f4b92db6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c395ddaeff41ad54145217518d36e24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f30e7127ec70d085b67c5c747706b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577a0840b78ab5d0fd2f0cedd7ab970508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4080e78ea712905b2bd65a9ae5480d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f62413af7599072d0085217068d9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e45f8e8e2fa534bb0abd93a3306116511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0d65f908fd491308b8527313f9e8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4513ce6236a9cd224da4d75a8b11d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf0935479360e0d8b87b07bbe3ee65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab5cecdac081627f486096e84b962b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670697ceb977d7135050877e5f3c8af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f90896e2c1d6f76630a5eca5670715517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335471e2aed02b38628dc3341f5978c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04693d4a988bca3fe4f66a6e29adc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26b404f0fb9dc3184e96c96e96e259520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c773ee66cc6396e62ce49b2d809fa0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c1b758cd18795d5da0590bc633a82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92427cd5c344b21a995e9ce1177ba38d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86998d08ae34926d0da9211c96c9b218524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbcc7f70670359325249a36f00e208525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0433bcf5baafa05d427e64e470567f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8939e40d2357bc85892f84c156a2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d097911add9cba2518d5269e20646aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b57e0c8745cc28de169f0713dde8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b3d11fe0162c84214126082e57809530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e256caa3062d87931d7075776e2843531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbe9d25c0dec1925bdeef3ea82e646532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572da0c5f4a1c63b3056312778cc6800533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2973b79b83ff1404525c3aaa8d16f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed65de3363640809331c93dd6a079d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a49685e96106c6ed366cb3f33bd86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5a3cb6080e4aeb024d2bc040c41f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88809e07ce51c662b99a3d8ffc77ec0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca6705fd7c1581438fe4aeabd9a1eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34802b59b690d5102a67871117ec66d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c508366457d4de3e877b1b8af323f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734d68b0686af2d6e2de0086a29aafd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d817debfd21e54b3303b952d45b923543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fab6b557d257471dea39dfded12b8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708618d27d91e1d7b26fd080e5d69d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd40269aebc9255d6887c620b1a7a51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c45b97b7b139654f90bcbf9c5285547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c160daee65571dbe221525237f8711548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5824adba8df0947edd5029bf50a7cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db3f83896ca9afa5c22c21bcae6ea3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ae134346834311ba1156a30964dce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e59c73c2a23ab0c8a32d03c82fbdd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf984754b5c2dd48ddaed24b47dbb6ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef0f5bd5b7f45c9f016e633a42e036554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369529729f789c4504fecf3150dd4aaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b542ce092102a1f0f4ff2b3b8de9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164301ac046178ee6328dc68078100a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b7bc22b92599949f32e94de6a682f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912393e4f9ec430af0617ee29ff90711559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2fdc69593cf09a2d7872a51e778ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b276aaf579a0c00b26b684b47f3a60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a62f447339c461b77d2f578dc77a87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38d4973e3da26ce4074265db7be91d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d140cd643f4a97dfaa42f3eb1b99f1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8b7fb5394f7115f6c4b176c4ba621565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc0b273a65d74c0ffceb3816fb6480566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff48979266778deb82d6d68409e9fe5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b1e1e899074c8ce023e3b86d74044568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbea79b55549937a8355a72bdfe3848569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bacefdae0e88d3c51ea6ab8f970e71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012eb065ba10b8b8cb08eec6ab9ee44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d9cbc9d50f0e60e3938a8d63e67ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4ce3354d2be2c5bbf0f7516f4c6c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2782aaf3569450543957111fdc4cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3d1e649d0a0229b493801e85105aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66704a86295d677692ecc9d4dfcd7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e95e9271c82f7d3d4eb103324888b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff10a15b4483c790f0a21e1792641de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a975ea56f3de9bd5753150ba196f736579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc14c23199a79a2922f81b24d69f80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4421a5f8929d1c752975bddaa7f295581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00697e012d5a5ab409005ecb75e28360582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646269a64d77122306e85bd9979a6713583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b829acb5f22b44918aa0cd398d3c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9ca0040f8c9c25c262f50c1bf65f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526682b05397a5271c452921d774e43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c98b8e5c8c7484f9b8f30eca09e6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e3964e2d976c79981ebd4a6358ca7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50983b396ffad375a6e7b87a17e341bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945bc4c364d7fa8446ec090d13fb16a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a5b97ae8686dcad5fed3d17190240591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a113315be0997e42cef08332a31a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c3e333c069141884c167bed4a8bbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7cf3db1f450aad58bfbb0a2d6b08e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc32cca493a4ad12fa6edcffc54ad3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2debc8bd5c67f33e101434418990b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b04f9b063ce2ef823dcc20e94180597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9f48e23f88afe387b500fc4c7d5f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2bc163302e32da1704bde31a9dbf5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777300134a8dd4db91bbfb6f95e2d092600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c43bbeb101971299cd6a0f74604ca6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fad45e736c67eaa9b84ab002345fc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16f2ddbe05743d93648c19fc9cbc6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7662e8f8a83e591e39a9cebb291d24c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495e632f8fd6deeae46db990694edee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6262431e09f2b1558cb3169a9bf4a1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b439e68983e23ad9618d10e5d01f9da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa549500528ada37d7b800348df59e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb421904129117557c42f6842ddd4ea1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e060d20866e38d7db66483401a497e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201232c6406d3bc0f36d5fb1d112600611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8262fe396cc5f8bae82732a062faa8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a47b67394a2bdd67b5c572d04aad7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949bbfb6d578193513f19e60d0495ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99187c3ffcf679016c58b870379897615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04782a5bcc4de22dff30c44f00f890616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f38b5324588527af22ce4cbb135609617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeb3829c6df6c54e5aa390539a6abb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1330fed3f6ae77235560fc93b2d983619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77f24b9597e62d24adc4fba1b6105620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8e75de5653106119cd0f123c6dec0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe36b2f937c9f49eceffd46fd2f039622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf7edfbcdc81dd9afdd82764235571623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e86aae42f62e4e4bf47f11f3a0aa91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f96e1d538f6e5ff19c4d515948325625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306c80bfd5e2756c07db10c18b44969626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a26f6803487b6f69ac85423f763fb5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3326e1b76e2a384db8d9b1cb5123c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d3994286e7db2eb28a264b77931a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f9a323bff8ed0e2b8fcb4ea49712630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa8198206f480aa29870df24189287631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39467446db5fd553754fabd8b4761e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97828f79340b884ee70f8bdd384f5bd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118113f384c3b4f18bae2c909bce7de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c55708ed0a720a59b726d44a5bdb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671bfde0d7ede71c6559c108f3345e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a22adcd22fb00c2400a9aee6024e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512066882cc0299bfbb1b6a06ade3bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca48daa01ec222cd36dd09712911093639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a393608febc174cec1deb6542da5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16349c06cb06c02c5b61836f08170d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721a3054a65372b041979a172ec492642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9de277a357f2cbfea2947112d19c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ab97a1f3228fdbee4635225f67685644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3c1ccf66f1b3845d2f1a2f7a7059e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f1bb894cd390ab69996d2ec012d04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaf7a3cf4d7916930f649f8425cb18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39ac2aa8bf6f285cfd45d1c68a9943648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae45b7e01aba9fcee93b8c00d65b9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eeb8a4795b5c4d42474d6a25f0cd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b3f4cbcba5ce8ba8d2abeac995bf4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d76c8cb9ae5903940f4f7d89e68d7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7bb919af060eb4e0bd128b9a857c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86fe70e9b2272016e859f5a9b582b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94628d49d3071f5cef51e346fbff0f90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75ba8f791ef308aaff8840994e02da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f3021f515188992856c82a444ef50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c350d083db8b9de19db8b07a29eaf8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6205661b1bd87bc7783ca90df968e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08acf12a6bcaab3490b76f1191251eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5091e4934dbca88626695944179a45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da49712dca73d81a63b2d807f91ce4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c045119269ef6182a9f4a64645ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157af3a0ddc4b4501bd5e418f95a2b54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0f4a2327c1fbd183c82fd9e905315665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5239c56b3917bbe97b867f4f50cdb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd973a7600c55a1b4840f7c302d3b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf6c4ab05b69320d24499cba993a48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97cc610e96629a9b1e3c3a166a26c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a538ab1a874c7fcb2d328afb224d5f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780bb1937fc1c1e0f6dc3066165b063671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936579fe987860c842f199c2e52ed1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568c48214e7a9b76213ab3a85f56b42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84497eec94b077a134ee497c40d566674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd03afcf1527d2dcf77828acc84735675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6a82416a924ddd54f5ba95745ab34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f692987bfd5e4fd316fba982a077f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1553334f743f617b6617c7b1804d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb5a9ac5035a2e5e51591eb26a9f14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b49a3a221bb72337f6982f2dd0104a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54533daf36821b29df722ea229a6bdf3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261832968a5d03d323160941c18a60e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220a08af99c6dad2e7602ed36f9470683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157d5df43e7989d7d3786a889ae9534684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af84f8af293bc04b744f3a7043e9fc5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfea368252f6b7f4399b7e22eebf43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe384effe1ebfbc249ee01198a0388d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52cde73cf552be5f560be701b5e14c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7872ed4368dff2aad42375189a6e95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62291f7e2c16307299bf03e62cbe2e0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad073328656d45bc6b390f49aba18252691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f003b59e7bdd7f0691c8797f9d959692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbd607c326e09473ef1c6388d986c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2193e15cb5b95cef77502e1be71cb0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e1d9eaa82cc530fe9ee2c49847a8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f09c841bbf75f72afb123dffb521f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518e67e634e894c96226b013c7d6370697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e5513efbb23b53b364b7b2697ba54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38143947cc3f7b97e08ffda3440fdd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28ddc365b4e448230eda2c70ae54a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c8686617327e04ff5f48b6d4121e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93207f6903b04cf2109c9794fe7e44cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1972984345e6d967aa9e7a8b1f33821703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322210b8050f0185ce4f7d877c7a7fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f257b8a1e50e21c05d84f14ce1f8d61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28305670341ae7b02dfe1ffd02ab5d09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74471e634812eb70fc6ae472a7a9888707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101486f889aa98f504615a391eb72fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf541103a92b8dab08fe0d2c89ae9ed2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdadb7240c921dd977f605579e7be40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585d78c606aac9535892e7410bdd01d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e747fc48ae6e9f28df7cb97b04de2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f764bdb5e7783619d79f4ae180e66a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfa2e9c4df546e8848a5c3f0cc556d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7450c01e75a7aa091f72fffca2dedec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50e17dcfc1c9ed2bc2267c69c3f07d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e34fdff77479ca3ae5dc4aea8155e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2073ccf64854346c5540335c54789718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb15b57afce219b67a5c9a5b27cbd7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759d569b132b2d587acba51c328e5cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4533795a594dd15ca255b34d05cbd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28f5a51ef2f21d0137556d14bccd86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1a4d624ebc5e6c8ca2d008697d27d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125f388cf51ca9b1c0d0d4fba42c9b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69365ff10def5b50f5cbcb3850a717725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8d831e5efeb0290500a8cf06c0ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713539915971cfba1d1ee12f6215f2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de93abca10774a3f444bf4aa3b6f8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875382197b9f46ba4bf58e009cf43f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8b08a609415d06de4564fed95c26c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d103a8d71a5135e7449d12eab247fe4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9da5fbb6241083aa8e80458fd5cd5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b81896d74ad104f19fdec52a52379b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95069fa7521da3da4cc0a39a9711e19f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc34b74d362741dcea47f8b70a451cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4243b1ed5a7800802bc21bffd26ca5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5bef5d8fb35aa0b89a04ee2e1cfd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1303f8c7c27b33156747ed1a78e23fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c757cf7ba396b46b8db0cae6c062f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44727d4e7b2b728649fef4805ecf16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2ce9bc1917fa104b6b0fd0f333818741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de46394e265465173b99782f077388b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e744fd2ceb9344389cc64a65557b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba345ba85dc1a1d2600dc476b896e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea4c2be0b8a285857eaa6585ac1df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927611ff9b7aa8c666c4e45a307514db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda1fdfe2e515a3815f728de7e7190d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42166b55ef140006f890855c078bcb4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75fca084ea7a6c47afaf96daf4bd58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbbfe4fcb989ab04bbf40dacd8c395750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabccfdb1ba6e1776a4a1868be9bb74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fc11d966edb4fba1d764ac028c6af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aee1f431fdc9e178d701d6979e4c9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>