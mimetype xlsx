--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2911beebb6786fe49ca4d67bee7021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683d31adb7eb140cd9ba27c9af1d2df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1cff38f6a2613a85c657bd86fa86c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb7ee3cddd1ea08d571d04eab0b6764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c06c4b5039f5abbf1031a98ff688b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d87b30d283a213e1a8464cf5bb63046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e75998e92930ea6fdce7667313cbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82c06df715bb51793bf77da0a43a818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a7196db83bb9fb2683a7ddcea7edc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d962d7545a577fc6edfd873b97dd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1ee15a136e9281df859f612f981cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea605acf38fdfd2ace6fcf5311bcff5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2c8d2b17642e3c8076dcfbf1488613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a62a139be385a634a9c2110d2b0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb444f2c33b3a46c40f1a610e6b80a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6b5b505065928e7b3c123538b303c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b88e8ad7d78f50cf38d5afdee1c8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664994436020751f1f725bdc7e5871b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4a236d24b9af782b7a31485404ef019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96edc957259cc24ca166d479004e7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2ff8307cbb6afe22df947c5f5aa9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625562d016d5beb345711720e63dd2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4f735b8137d188fa26689b08de61c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9da450a5618d4f03291d0e6cf4824724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a78e05bf4f912053514abe1d780f6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda4e2ad30a38d58bb4772174385efc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d619f63208112db1c4121f1a12b9e2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5320a82decc7cd7550fc92dac98b4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6be5cf6e7be654969d794c9cb940a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93e4244547ff184db901ce77b21d4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e956a780daa6f57bc7ac138e8ef2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa52e935f4eb5c495027d5dd36f6ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5ccc9f0675dd33c1c53a304d3d54933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3122dc0b17c647889ad8b9dba59e49c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fa1c8d8ec7fc2959b28ad0a9ed58935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298569e7ac12b71672f83fd75deb10f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3235ed591af4673684d0e90a38011737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab15ba116341d020fd174f686878fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c823d4691405af3346fddfb37f7ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567816bfd3ff4d2c065a8d54b01bb6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4f33289c2f74d8bd32445d4a21f6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5d4b4bfe9e94616bcd014c1ba2b2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d9725427f2f435ca53604ba7dd4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb022039cdd6dfd05fa8d99d1943344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e387317a9bf941c18643c891b580d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c047462daf198803a03e8cfe32cc90a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ff51739dee0cd118c2f803936793047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022c436cf9b6d1296a4dc7c4eb2e1e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380960237d873f35c463c887ed0c420349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a40ae545967a8081ceb2c930c487e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945d9467b7b28cd72c19e28bae0a50f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f9e4d19f1d662d87f4826b106addb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedacb527c4bb6fa9bb6bae96fe0c3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f5fa940d8453070c8dc3b12f0a71a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714495f700e279ab4e025b22649e95d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227c45e28a148a5fc0a13d78b52c1f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f60e1009332696a33e181fff0f0c7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93364018f54c48c4910145d922682a0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6942d4dc3df32a6be0f2c0001ee1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0ff55682864177fb9f39915a9edde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7e72f649fd7033036a59a3f218ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1e3cd5b75e8ff801f22cdd990c43a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00807ad20a830a3b4ca289c98499a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ea277907437870b039d5da41cf24964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8063bea00101866c9e396c9395bd45465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d5bb017711681fca01f74477bea566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343945e7489f45cf13e918d9ce8d63267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd4d0941ab4bc353849d664e39459d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67a1dcac166e5befec5b68d6003f5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bb5edd06d55d3ef81f5fde6fe88ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3984e4c3ed856396cdb8c276a74859471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49801acf65968e46aa711fc01e668872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe9ccb60f0522919d4a2d3f9080d8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11daaf1b9769f9a840962774dc49a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9428e7e745fc1ba5fdd33a7f6b88a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983109b9cbc4636c561499f9ba2959a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70ed8db3494fba6096662aacac432977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c938a99842e969be67bdb6074be1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573738fa96bb2e3b9467f3238739cf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800246bf984743fff1285c05a9259cc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2adc415e5da39fe7c918e127127c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcd937e9d90e20df14a2bdab9e29b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f173b66d322aa5afd7d74716feb77c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebab8f3d5f8e81b6beab6d8ea189fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c74c47a167648455bf3db9250b25485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8a2fb6154f62162a626113139f72686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0452b7aa86a91eb166487fb9793475087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94656ebdbcedd612f2c2dc17087139388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513273f6ceab0c6a2ffd3454d0079689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599fc4f75c240a9df2e1d4ec1e902490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e4ada40ced545f21dee3bd29e17a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb3899c86eef38afc74f35d538db6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9daa9023ecba92e55586152823be793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d2be0288e54841d7f37b5ab30028a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bfee8576e975e9a2dc09acac56be995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f511995e87f537564adc0d449817696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12efb87b0e08711e9369c82dc47615997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208235b25eb4dc379e337f50ecb817bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac0da0b836188f35ff941d753412a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fd8f1cb33de36b6b320b90ff6de64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e8214f8e9b8e78593083ab4d822a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054bf042b05cc954ba329826b1f427c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92019132c8c22076e0e5ff68bdb819c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42eb78aa26c26311cb05d7bc3c2fe5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a64a851b2aa69b51bce627d51ef76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541ae8ce38a8bf0d82fe02eb0f018a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d525a3fdcb91f9b820e13b307736e99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee76898946d0cbccb65ae81e85115a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea64b16a45efba15ce4d8b6ca67d981109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0077bc9f9657aa5876a550d44c84a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d34e25f669bdeaf89b437a85a3e3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b134399e6efd76e79bc1cb9264f43c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eb2c8a3a78006252515cf6a64f8a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b453556d2191208c3cf659fb9427114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55128cbbb37e9944a27dcf31fcfb9dad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327eb505be2fd8a845f249e93970c97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9618e2beec103b8892dc69d36563d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a02e4c07ba61ba737c6d5cd7caf8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bccc66854bcfa0ba197250136b174a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df7d715c5c08a26cf3854a2bd1d4d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88ba48bbc0eb8c19cd12157e9c268e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2840a6c437ae6edfd4fd8b3c3cc7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f72fed75a8d383b8f2429c6352fa41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a3d04d34c24e13bf6c985f101d8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e26019124cf1896db527dd1fab43f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b680e530090db564bda28e60ff590126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c445c474012aa981d7ddd97f47dbd74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17b75f931fee2ab670dbc040162927128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f849779d29030c9803cc4d9269712e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7596b6884ccf07b07a4cd021f84e71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4b24defbee5ba83a0e198f627301b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ad07c45af713e4198bdf16cab74ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef801ae773e4b30f972b86f580df1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b250bc8a88a51343824c4d229d1eb8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f9d06c1a8f194a7360e7eff5d515b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb271c1ec0fde2ba62ea0935d4712136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01743085aec1c0e81eacada84b7e6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4c26973279363602ad79bdc7db165138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a62514ea75a3d3e46739ffef8a3f85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdf3ae3b741e74c1b94f7d41fde12e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552428e1d5a1bac627cbcf618fe351c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406adadbf3acded657e4bb45f08d785142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2449820e53b078f1c458a3672a52c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a81db5908c1083816ea08bcd5edc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aac909f6549dcec84e3a02db9ddba3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699b33be79557330e0378b89fec2eb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268fc1e85cf97a760833251a12b426f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e726bc54a9d8e59d93941935b1451148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72e812cdd65b6757dff4235e2633ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c25c5849bae86da1036c87e6f064150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5fa80a73b95e575229d54727f0d21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2305b23e05b67e33405da8f0920a75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae81411e832d36c149da151415f5be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1183d3870d469e59f58a6eff4fa277b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820321b902aed27ae70253559b07c93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a9401527ba2c111c5367b658bd122156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4bb560fbf06d59ced7c520280cc57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8d3ff613f8f499f468eb9b25a1c46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54082d51487b8f8618889e347bcb4635159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd268a123edac284c8cb5bddcc8f12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a0431da43aab508977434719aff8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eb5d8328a4ab961a0ba184f9c2536162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af07f6294ba1565a89579cd335fa913163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd120996c5c7231fafee516040eabb66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc146d7750ece92069b561d776ff40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20721a3caab7fd685a7c602140b7de32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ffd38a6f9b5a2ab5180cba8fb03b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b98842bdb8b1fdbf4ecfbd44a5986168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00c379428f19570e5f648acf78f987169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe38f3e62f20340c79e7b48706fec6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96936e0ac15cc4adb470848139dbb184171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53a7b44105ff1b171db791f6ef6f3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f97df51640544a6b996c725307dca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ee85b7b4a49c488ed4097b7acf17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49882e7327bca2fcc1c84893226634175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00fd85565210e3cfe0739e36cb8f2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e711550f64a15b7a41b9e8850a2e2ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864422311bb1d174b5300fb85c2a015f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eef71f1dbdc75059383250a271cff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f714b3cba42d16778fbf3a6fe3e89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866b672896abdd30516178d65dbcee2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d76e867103b48c91c5cbd1aa326a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e0b7e980f19aa0f4792a65337548183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1fe087f0ebc8f45922a67b440553b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11c6944bc47bdedb93e2cf13823a10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02e3cca35a7958c84a1130fbbfbb84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f450b4252deb545b2db788426a97257187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6ac49042259836ff39626eb64a935188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffb2c6b88550e99eab5b026a08cdec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3439aa0e7a1d5fc3396df8b4704517190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726968b0b127e7340a3045821548972191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b2b8455b14f4331bb59de3e951cd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3a88dad2cc6f938c53d944f5c099d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04de922a69ad74175b92c8a36cf1f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b3a1e481107be4cdeb14838ec8e53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fa4337f6fa3192c64228832660292196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9912fb92337cdcd22262f8a027f74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8517ccd4976f3c872521819bb0bbd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929163bc070cbad39ba95479ef84963199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464e60eae8bd4127b9dc74c785866c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e17abaa8b185d1b41d19645471c8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af44399b52641baf42fe47801e476cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d725f25f8d82a62dd89cd90a3f33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6442910f6ebeb9b1897e9a109c8b46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27a10de79341fa8b699359a1a70fb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3802e1f5af62fc3a664d153902187d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12bdf9632e73fb3bc9ac582b086ffa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5e8b72d7d445de1320115cf4c18a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6ca9cc6f7bfc03f5aba79e7137bbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84becbba5b673bfde11538b5e240ae75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7a0dc740cf47949d85276f2fd522d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07219704cea9c2cf0d2f43155387963212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8148c3d16e3510f287d5df5be22e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083b9dd18a99cbb337fa9682ee7acf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06c70ef8b89e1eb709741d5217d519215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fb0c131e359978ea657822d440fec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3c72a20e72b7564d39c49ac39f4a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4d0a169f8ccb684d4b0214bb13145218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb45dc3f8ec5c94ed956ac09a0196219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46ef19e1f250c43467d7a074f015a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd4e159a5f81b79c82e892f8b583b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86eebc4bde9fccecc161c13f095894222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af4de2dac6cb8ab36f8afd8d974f0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7243751454c09a9586d80a8776e0bc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca57141d9f64e9bcaadfa83eb5f1e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56bf20264dd58de3457a45963e122f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44287a2ab1265519a659ef4af7a9addc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503b381660cfefef349bd0e4d22ad4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d992aa83b9db3f3584bbb87b8035bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d028d9b78d9d5a78788918da64d49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e37b1a8e4ba00948f78fffc0895fed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6f04a9b1d1ce7a908614b5a800c6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ebc59adaaa4226fbee3e199791ef2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005007f4a037202d77d129c4e1d2e513234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a33788fb3f84c821d8096c1fb44ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a658016742063e0da1df8193599668c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a03b8e885883e65633129c6c846a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9127b8a7d93c89432f48fdd7f69caa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a973d1a1f01b12ac9530a9e7875ceb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1418fbe496d069286787fdad7c03ccb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612aa7b8c38003145fa436e2ec2c6f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e951df0e46740a20cc731f15ba3b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89801addd5f3cc941c33c43352a90d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb2f1a419249612faf6ca4e0aea01d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f422ef54b0286a52951b58009845bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a391749c34756edc88d59ad9ff36c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936218bdc59a6672a35a57dd06d952b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf0bdd73d279397b6224f40eb7ab1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2cc4bc50cb17a06034d972787d65f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99989c25844007dc7f3cebefe238271e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349108f0007c774726fd212fed93f9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64840e4b87287b6634988e4c6621a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19b08ded7a6006860dc209481d8fee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e49390f3e2e7c8566c2ba6a3a6674254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366163959c7152f3baf9bf8f57486216255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd34c018f78bceb5632c694538dff59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db48f5665d4c870f31bbdf84c46042257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843a53bbf59a2c2333acb7bbc5456b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0f7d71c9fade2f2f1c4371674928a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42b7a533d37be535a083d0e7ea8970260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880ab0db01b251cb7d0278a84b23163261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22315449c1cac73f88b38f1067d129262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccfcfca77f0df4203e0f8dc7757de3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1966f4a1d01ba11bbc76e45f2b871264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fbc9b555233e6400c350baaa309cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e3013b86e55e8bd8d51a71eb03fa2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f45a5031d3b33d9024569cfd084d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0962e0fcebcc4a2179e156218cd50ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65148bc3e45ed8f42fc0c7e30087ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093cab63a3da8ec744d5a3c3d69531d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c566b3d3cc64a304f595bb0f112ae05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba818c65ede8bde9c9d03245dfaeb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2940ccad6f0e99a9d5699b4ba26d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98f8504fc5416a75629af3374ad75e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e287f9f54263d0944dd8626ee3c75f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29094f4ec1d7f57d9322a79f555be5be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0809fe7370721261d2f26df95748f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd515248f93b600417cbfaeff38652278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328903b1cbe91e439066cc8b4a26f32d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f0dcab325820090e9bfe0730784a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a788325806aeb2cbb7e83a31a488ffc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c446a1b5b357c82fbd5ccf6c46e24db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e02598ec76e03bcdbbfb795ee8345283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a548709bfdb916571eab265fc7423284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f302ec7a4422737c2ca4f6aad946285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ef05d6097f4147883377dc16f97eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deb906a82c5bb28df9cb0b6d957f0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ec38eb4230a52910305d76cf3f53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fd1105926e5efafe336b7edaeae54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b90e4897dafb3a56d4529e7e2ac95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f3e6d7887feacd1bf8695c17664b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75c17b03cfcb737bd8772471bde2b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fdebee9e45ea39443c93f08cdaa43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7fca3b4a4e5629014dab8b20256aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1df8f8c3822c7ec6750fb431cccc21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e6c6807932186b3e1741b4278321d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6768ab008771ebfa79392bcecc004f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d055b339c57412ae9d371b73f0f832f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37003caa0d5004b58dac84435924c27e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767c8d2aaf051f497f058e01b4109c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380b6826055c95cc362226b77975599301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01485e88132da33e41835b3dc80c1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0eb468d1203664cb107ca2e949f96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f56660a7797873314c8bd7b6d0a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438957c4b6a22b426f43c6d199d14ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca8cfdd2804719c46b8ed29541363c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee8203e43faab568474fea17974043307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33b23867cf48e4f9a07075889ccfb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb2b2f2f0a9dba9d059dfc559eb649309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd07458f6b7da24dff5e58c18c423c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb299cfc060aff368aee2089c3bfd4c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325cea1af4d9d8a1db0d9f417fdbce5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc030b94a9b61bfa64d4ca3bc5e7d35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd2eebcb220168408ad8723a303fab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb5cdcdb85c9c364bb5c16ebf3fd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d283a6005b617fe4020cc442123f02e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9384c6cbaf73c1204a3e9d6e87e16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de3c6e119235cd4094f6f717fda1ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb58e0caa301a38c3918ce0e966a591319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ea595f81bf3e3f0eccd0ea6bcae3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18aafff3e383caab95fb9672cdc3ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636258e9d14eac795fab8e4e29ea424322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e26d2d081cded6194f50c184b09c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273faad3eba635c93578e720587be77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b297387be80b20c7888c86ea209c70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb07f5a6cb8091708a56429745e3851326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f23f70144e84bc43dccca35b2fa799327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddb8d98224c0e5a18527fe5ad0f016328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62939a8ccbd460133760042c62d926329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c2fa69f508105728c2536cf5223da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434c4e6b3f748e6a4f1673f9b15f015331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d280b320254f508adb19861328f74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a842430ecca785d7191f994b86f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58944c8e5a7054d2a63c5d8810e49f1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d1add9c1e1eaa313855d4411a1ece335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d44a1e6e034959d94578caab2af768336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cca77bb87b5d684b6a9eba569615f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304040b7c232fca0b098d225ece7e8ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a813acf5b8a383aaac2092cf5a89013339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f9c4662a21d0a7b01d0d36a832f06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2614e9591e8bfb1718e5fc84e5600f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33c9deed3335e01df14d1470ce4c95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af030c26c3492c2cb5c9a8985c56eadf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfe5fcfd3e7d0c6eec20f1356bf050344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d34c43690e48c6287a9b099469721345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952460303ff75a4a6edbc6fe3c91296c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e84b1ef505d14423ea030624244d5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379653f5859387239c5bc790001d4d6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02954cfdad1b4f26a3c84a8716cdf2a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c25869e371f8bdd1c896d268aa047350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45368d062b09f9c6ed739e3cc7e0b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7717f32a9b34948309364c496f7e070352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383e7f9f36ec0395efd04f7e15efd08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604ec2543df1155581d174fe849e4cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d847bb3b0b94207193a8f34765159355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a22443e5565033312eb03b31cd80a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d4eabe1a71964d85ff1229db7bea2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d0dc13b98f134ead3c48d7f32774a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c991892068e663338e7c63f46c22ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cec5571bff21f560059fdd95b6663360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691cab321fb7464838e3764409d1688361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de115344468fb4a85df9620c7a53e431362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609718c42afeb8e96c8a8a4014649ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce798d75bffcaef3b5622ca708282969364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacd3121187cb4f31eaad5b471a661d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff8451067608dba69e9c40379b87e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f062798cc38f2bb8187b7d421a04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b04fb44182af63e2b4f8acf216104368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d27d6f3739c1b6f2c88f40ac34642369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9d727a12fcef2f4a674718a6b7098370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d6ea4615707ad99bf2005e878723371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca249725e7e2fc7beebd7ec571369e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a202887a417f87c13e7729271d17727373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b920dd300715a9553537896d0c9685374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff557a9397573d16f837261e7ad0ef9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9558b5b3e7711c41d2888bb062aa0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e12f5c5c48d58924c9285dc5df502377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a192b7ca9a193ebb037f31c0aa9b8ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab450a25e991adfb2623af83043be1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f03799d2e8713c5250eec763558a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c2126ff978b41d09f2ae134e787aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc8a364eb8d090bbf8180c3bebb0db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43d6f15b64d3246093ac87c085c305383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419f9f0e74ee8d1b7437c510e220077384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557300eca67760ba3d7bc7c2cab40bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b301fd838921e3e2974da6e0a2ffff5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d307ef3e3744305615a7f76e25591387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855b6d8b1b0bcefdcb27c18addb515a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce717eebe9c72545dda3142f69d7fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb347a2907c9df9d10417f9b0c016863390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889c08118a2d155760ed56d1edda9e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4088756268a090bd67670debbf3f4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc52bbd9ae8e0b69ed9188fd0de1651393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4734b4591de9b7d45813252e840f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79136e5733aa66bdea1977749bc204395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0f06d8a85ac06397484b537604a63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20985de5cbf3066ab8d5f457c535a6f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac7652099af4cca164ffe112a5eaed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af56812a0cb860d72718b1fbab27fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159cdcc3e136ba71bb8175d705fcad6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5073c1ce697c1670de2df8b7acafc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d99ff8d1cfe50253beaad0816ff09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d03b7ff095d852d981802813ba4cd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008291a3f3768fc172b3ee119c5f40b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0f563a45ea907569667820315fa0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb2b145f7bd5dd037ee233e9583f33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec323e6e7f2ec24f77e39379c9b35e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff456ea2be0f421bd0b9218cc3ca6dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fb60d6ab4d98817157c3d5d646099409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638136e8aae3d9fd58084631031bd544410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4ddc016ef6a999b93004a3d5c6734411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339cccc2f77571a0964774db625fbbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ca167f3968ef8a33aaff49d7bed45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08424bb909db03bfde03fd19d8bcbcb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d10d9c44dea1e194f259ca7473f30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e951f8a004dc343167a14c1d180c13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ee099fd0df0801f1170c93de8dded417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee683537bca84bd73547e8c3c3948418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fad4e7b5fc304162cc790b2d6fb25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad31857074c3902d674b291bb61a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e70827c75232873fb167a6a321be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdec6fde9b25b31e5fd09546154ea1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44110a5e47b1ced49251a27c514e70c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317791c6a361ab885b2d7a3aeccd6092424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d680d33afaa270a1c0910844f209425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201f07f63258d8dab9591420533412e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65d85266c9e46ec411660b6597bd4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6a6c057521ac6f85810d57240a66d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f0630df09b9c4608a89d232e1dbb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95001d6d595473009132ca451725c229430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e0f67dea9e4075462949829d4b8e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaea322a5673cefda20ac6f9c00c687432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44dc6e18de31de77f9a2118a95e775433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5281993693cedd9c373436cbd3830b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ee89d4269820b39ae9a5d25bb21d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5fc14daa84e87a843b7022283ac27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003d492588c5dad65b2744f9568e498437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec5aff58e4ecf18456f81ee244bb89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0745811807a906dba4c9e4d44347533439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e5f9876a1eec48b600e4d9d6cbbdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b5033a8f17a26bf7d4bb0097a5cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112cad678d59738db733805ea4bbf8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb9ce069b3f14650d8c914eae9af86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb3209bcaef18569d50c399dd69140444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8e89a85c02c1a1eee0f6a0a720745445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c948d5d20542596f3079e5290fff0d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6d30864796cccde2f70e89428de6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ab6f77eed7964c3323235f9641048448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94983c1498db38cdaea4e94ea58d0ea5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db780075e50657db1cd91e343187ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa707f7ccd0250be6b403b577fe742451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec3e62ff18ce00dc05d47055913ecd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2087ceef99d7806ea9098eb361dd75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a7f675637f329a516d0212a4a033454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6058c90fc13015e0ea3782dc7ad0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99140ffe9abaca34f162072b24909868456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31534b79dc6d91419f8152bbd7a115ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70f103db84ffc1c8e454db523b59c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89d2116ac7bb8e7fc3faf75e2dc254459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5322a7dcffaeb2814d6d34e4ecbc79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb50212c7ce7a67acfae89a049385fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fee84d73affd1ea01a8ef52305d700462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8bfd81354e76c87297a4357676e6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feed672e4ba0e5da93dfdaf4ba8048464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf661d0500ea5ba451568a374655fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80742bf8f8733df089a82039c7d4a9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81079ab0ad7d2f4064ba8ca2155948f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65854912ea97d9fcebd2cb6a0e8d1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0217a75574c866e33de3236394f6fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b6ee834ea64045f7d4ba2581f16d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504faadb0a5e460460fad3a53d4247aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ebfc5e89c21a1e0e07695cb8456d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a31ab29ce9043de0e2d681504015f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92fa00f7e3890c89251344d308495a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541beb906080671088e0060e2b1d13bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959cf4832bc17ec132747dcdf4c9ee6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4e7bfd412caddc7052b5ee65d496e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b85b05257587881f53bf907eb17910478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde816a0f8f135cb7c790acde4834f26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8490157db5b0e60b61d07350aa66de2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f54b028edba4c68b08e3c9b8acccd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf748520f2aba78acadbb4a49b6eb32b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe73ae503288dfbdc7bf0c18e1ada6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f67b54be01dd218540b3e93e2d672484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2cef4b4c4a5919cde9981b5624923485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236afddefa070ca5092fcf12d6676dcf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5539c741b16a83fd84398f5d564665b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2b5555e2baec92cc0791d79bbe713488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036df15bb3768937f5c162a9b6612ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fb3062cc0ce9f90491467f10cb436490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f48df1e0b18beddbdd99fbf87375f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5375bef49a0467e525aa34bf7a4c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465055b738375a8c7f9bcb017004a61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c6f7f9d33ab8dd035f9f2a9e0cc06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdfc5ac96fe60e77f4b5d43b4a38e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294b5727e1b32deab2c05a545d4a05d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea298eff2d299dfc5be5594d8f1f6985497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e837b4075e707b25f6f8172022ba7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9b86210004e1891ac139965852ec4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb1d92bb932045c5040fd2f434f53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0c39a0ed99731ae2dbbafe80e242c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56514182a56950df0e49356aa07ee1fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c17d8dada0ad91b89919d1640253ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b4f316adb9e8fb9c8e602ae73a65e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65325a8ce5ed5378f848a6cc44e97744505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995942cca2a0b61839640709e5400f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef076391a8286d382272da5a4e8aaa6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a153dd84efd39b5dc89e45307ecfff0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6c550293a6390d2f69f376f07e7cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69258ea3227899df5fe65ed6891a56f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b6757fa3ed5e8f5aecf1a260ddf1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d9c75b1a87354359ce78693c3a8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71135feefb17d6d404327a5397fa6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969243e7752ad2d41d5784768ee284514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf40b816ce83726b8b836d15edeb160515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a982b66a9c1b57fad01e7d9b1f10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c91b6ffc562afb441252c12fbeb009517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f9f1abd5cee25f0d5c8ce01e1297518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaa0a869eb8c7316d1563d3eadbf39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c54e9d3b879bce684743436465ab8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26d204516ebde3a91e0d461da4fa78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ce7201a78485b765e3b1afcd3ae30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b50676bab2053a9c92f69c0a38d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d5cad3a56f7e552db38fe0337f2bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183da48e321a033997348f15698967c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1f7ce339dcb4718e9490be6119e3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93631ef1db0f1b034c272dc5eca0c271527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933e58eb14612989a493ae271b8f4ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684ddfcf4a817e33875c3b1c169fbad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932dcc6b177696a6b00f6d2180e987a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1d305ff8292e1cd85a53b4c96bdf9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38bb820deb9047658aecaa60e253eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c5c9f0fabd12fdca419059b0449d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d08deb2b8239a09e9410574ece44c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa70cad25482e58f6b76ddd5144c226535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658dae4ba4f0522b2a06e177c2fac6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c5cff0a85fe860f32c122efa54be4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa788460dc6ddc0bf14dfefb87aed49a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c29dc3879ffb2dd71c7dac9aff199539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b3f02867cd3de7092e6d2141f0a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168ea088fc40442f3430150675801b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362718c6cb3ea79a501727ad980c3ddf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6afd09a78f785821562f536d163a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a55ade8bc717aa3b46c7a008c582544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b933c6d793c75eba4c9ee0aeaed4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c5cdb6982c7c633c024024e6cc589546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad0141890723e3d17094fed6033fdd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364522b75cec364b3d9c51aa5cc08116548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172cc124b8c4098f220dbed5b5046c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f4b6769a19db03efb62a569604900550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39721dbfda52e8d90b9f94ddf2e4f21f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b04c2a13f080f1769a7f388eca03ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e67b50afc4a362cf215c8805839623553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701eba504b95a4ce58907c156be04fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffe7b966fc2d5e1c3afe418d271fbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529f72e9538617a8c570b66ad903b21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cbed779fffba41f2bcb510e421542557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3c188e1cb7bab0bfc069169d11604558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323e9ecff27a38fc15701ad2350d5e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe005a71606b637bb16f531e225c7717560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249464fe2a647aa5492305114fa02099561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd5b186b26e1141c8a0c67712035a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01da9d03c8b44abb2f7c0343223abb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11140126b7fddc5d8c10d61749764564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2cab01df960df6ad4cb6ae625856b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842de4741c361690cb00a1f052f920a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fd619540588b143ab2b6328f20ef9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fc3efd7a9035f22c1b16c93a3da33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109495e3234fe75277939eb724e52d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27d1f3679eeef54bdeec3136f1a415570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a8ad754418f3161e8a29953de73ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84018304a5d62a0f8740ed246b75d70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad3c0f530386910ab7e1b6b4624ece573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3090f59cfde05ac75815e66a4d62a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ce1e234ff852c60b1553fcab88a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2335cb8bc62ae92b8910764fe85f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53168d7013c36d160b7bdcef70fa19d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f64ce67844225c5926f90f34ae49a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda786cb97faf337e439df50dd0d0b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cbae519c83630a1e391f39fea34d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7d0397ff85e5035dc3527c7351cb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacbe62fedceaecc4f3f59396ceecbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988ab50e3663cde9efc04e25e07c937583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69616ffb9d6be59a71040461e55a4ea3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435a8ecd73e8900da92c05b89737f62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836bb2c852a652b24e9313c7e6a30e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57a73445d65f06b8b032d12764f13a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f11bb52f3c0b87e267df87eb21eae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4bf9afbe08eec8b24eed5ed6f7a42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480e872abf32f5282b8834d76114460590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace570f168f72e6b03aa3123c5d19d50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f492b7a6fc72917c057c0813549aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982290f62a33f8c211f99782bc0c60f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aefb3c27dc9acc697d12b23852655594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9921aa46f7ae565376f32c7e800a35d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106b2416b476220e8b23e5bffcf75f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb972acf0dda39d281999e9ba3b93827597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd560b5cf18c98b69f4af822754a120598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e8c3e6104cd1250446aaf6b854243599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18b173665867f32006f4fd849f8541600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410fed4b7092781aa5b4df0b6589b0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa1100246822df63a79e2e89636cbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d72c8df1cfba9334d5ede63c844136603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef434cda3838fe802e85aa04dba9de08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0240be0185094d6dca7acd613213595605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707275f0180a7219a6db422c4593bead606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cede12f5893390ed476777bfc16b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33441f158702c71c0522f13591fb01608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9d7ef1c41147f67ddaeaa6e8e4fdf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e51f9e31ed352fc78ef4d34e023a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a9ad7598a2bbcecac27b08d0bf3ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78a58a42e88d7831e08b1487f6bdc9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba509143eacf8a3eef9fb09dcc95c82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b8b50a2ebad1761db6d058f9228a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591a42ded8c4112c9b7c7804f8b02a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8e6f317ad852008c89400134081d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e2fc5f1d2c3d0895cc81b42d0020d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd558bdd8eae2169f6f231ba056215f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a30e31e82545ba1bdb623b4cb92529619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639831be35f6512b7baf6ad3cb9a839620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f2bf9ff9e8640588aab41c7825b6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f2e1d22398c5e646d7bf4db24e0bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f878d9d6d8d395218fbc818a4717623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b92e21ca0f97e33bf14c0e89d417e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db374d96dd05e58f6beac265ebe318625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13648cf42c827acb46e22600bc1a84e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1498a36ec2c58aedddd7385e58f06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b861ed285e1a7327fa81ca224d6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e130ba75afa151dd811ddbd7eaadd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816743fde51b1e9127e869e1c750085d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11126762444cb14bb336c0c917459fad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491cf0d12ac4cadcf8d57d57d022696632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35609786bbc46915277182ce24d1f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe4a7aacb27310521d66e29b03c133634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aaedf193f7ee2d14c1158ed53ee00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13082c22999309c8320f9d73301137636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90378b410d1a040014e7c129d162a2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17863283cf515d6989ca2f86f463e3e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8abc66be19f50054e106d0df565568639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07548c78f2b4f2123d53a5db71ac17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d415039becac0d42315c8156f99b3c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7e3b5ee7ccd2b70a7a767acd57eb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff89a05116f21628d20afe2d185e16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bdd2c98c963b258e966bbf5d94eb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4c02c7b5518c8b4c22c73bb6eab50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a7e69717735b5c992997b30167154646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f0fa0994979d4b0515592fbb7525f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e034c5fefc424ece010a65f21a1dbea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6cbcb1fffc59bf5df36ad9fd75b69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a77501bc977f25883124a2c7e363650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36866e2920ab8aefe973bc0d554e6392651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5d4528817f91800457bf976f6c086652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749cc37207c524e7736216491161a5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf9f8fd19c96c382439a9daf1088a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d38912dd42c4cd902357abaa88b00b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1a9481b6ab6f809aeeb48add66371656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e467e36a65c48c8b64a9e0cd7f819ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e01c4c8aea401ff88f307e6f12a460658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e51b40f060b652f35013f70496620659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b485cfad0389a37c2399cf9ae03df4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580309a930eda7eb551132d96a8ef1cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746979ad13d75e1c6f9c0a6737ea8fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38132461e7916b4b57c5f76fe66533663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c7795be8fd236a9a9a33b9fa170b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35016993200374a6611446a7b227089c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde0c212a44de495fccb631bdfe10b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9c29865ba6545f3fb19182e87f827667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ac4aa4aff72d0e5b9f874318002d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea4b91ad724b81e7bb61c836b47f6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c249298159b2f663312604172f29e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1a05437346905adaf2de1dfb19965671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf23247f2e4c5c9ba5b519456de326f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a9faef6b9a83dffa6da834a9473e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4b7641bfc4d0bc4792db883b90814674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52456d59edb30fedd8c23f51d571d9cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d787efd8271662974d7dfed58a1dec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fe5154a17a25e36ec8e30ed6184c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60883b001387dec2ad877bdf94694efd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c9493dbdce906f66f7dad32ff7cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0549c04687b60f66c32c4634333142e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd0c226f57bfb7a02f9871b61fbeed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f009ebd7b3e57ba6a3a3e8400088b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fff119bae22e22c81d08a58968b5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bad71e682466f3a3390bda7035326684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52691836e0acb9233596518585c3c73e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b4bbde73a9f738e20adaf86a4f85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaa3cc93511b14d613bd5bb33f5561687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e8fc7515096736fec41ecbbc182c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894761581a8cf70f120f5f4905d4f613689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94247e59051d66e0cb762be3904b36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6a77b230c723911ecf8a4b2c156d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779b399572a9cda1b024122e5bf1896692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ba8e2d32faf13b4208e6e83e14592693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538414ba838b77288c3921787f378f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384c76fdc78ef3981fff9071194597c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed4f5735409c89ae4676d349c6a63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0aa4bc087baf2d630ea9598d29ed9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d68efebdcc71ecb70c36fc8820c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe995e8f955bae028d7163c2186331a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94429c757f82d0fa4327e0d378b697ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f16141caf17f68bed18377a181837701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52e781bc5135be64dc3a8bd46e6f7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe6f596d32742babe977aec652c6d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df5391ae21ac08df7bf7b0404115bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e57701043e681db5504ad463fb1a6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8ce2f79d549d78381305a6362a6b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c14771fcb809806f5de6eaf2f9b729707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8cdc841620e1e84451642f6ab9591708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c6d94c1027ef248ede9577eddedeb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de9a206948509a1ed220b5bdafbdcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1d272d7a2570edb9c5e00649654e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738993645d525a7f023cdfa08f1f023712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492bcfc56867484d6824fef9c82b31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc82c93d36744ce1b31b452a155d374714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf427b12a1ad28d78d6fe2ce18fdb46e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92edc1adae2381767f4ce432e3a5bc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19ed8ac1c237d618b665ad21fdbf31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b9888219f2f7120c171289d34832718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3f51c05b083abef9f91a69909de83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b457e512c4f97d476205e81a3d27a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f8fe95f8b667be2a3f3df0e60cfd2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8772c6885e9b5226a55d6c898a390722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372a25552b7050c28a82563a80cd6c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134a783bf8ce64f76647e7241bb301e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab89756130820118611a6b9fe2ebcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570e2b488df377c8b899f2bb890eb30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb7e6be963c2b4e9f3a192729359f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99598faa9ebec3d09125a4ef5d3e717c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3802458269592be2ea8d03d4e02b0f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc1bae315331a0fadaefd845dd2c86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dba9e4fa057e20c49b7109e6d9424731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b521b485bf0808a9b02d6d297b07502732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e355f469cb870c431dbe859da79b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad54767cba95f4894258bc0bc2931a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9facb32200e6bf4f1a2c88b127d5d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec7433bdab92aeb5c21cdaf75b6ebd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62477a013b2a6f5f765e6423719c3524737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7d53030888407ebd879dcf4c5321738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ace40598e32fb13efae7ea576afdd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404dd550b073cb76149a748e963d743740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5c74aaad2e86a568b64e585665dde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc825097c45e90aa68e645ad4953625742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f017789bf133f216fe8a0ef55650c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee8b2673a111b00b777d6afd1c2439744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ab81dbc60c39172b36451c14d4fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645005d2a661a9566c38b99ff275a16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5607058328345767003d91047110fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63c6b244c65c1c1786713af50bd30f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013bd494d9181c21a34df11a566119a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ad02d40fae644e8359e46518a293b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78089be4fe2dcfc601366195709064a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06572d11d9b3ce28eccc65625a5ade752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa1d3ce63564fe04fdbc0bbcc662a6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b189c8904a94276b8bd16772064e541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fe13f945e4626edc7087e95b882242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04204d87991d22c84b497a87bd5114c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aca62f54e571fcbf251103455ff204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f513d7fce7051de922365bded585d0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10307ee3edbfcdfa4e490bb2446fe7156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8ffa64b2c643dd4856f469146fe1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45917b371d703178969193b256f10be68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04369aa2598be71a5bfee80a4e1361f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382fc0576637749fcbd13c9b9d8667e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd71b4189f11dd3f0ce33df46c9a34e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1b611d506432dd53d0555842bd58e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0364c19065ee16c03dc44b019506a7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba8e5fdfbc048d94a3504f509b889514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17ea1d15cf846ef2d20d275944b49215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a54ae07f3d1c37d1a39b11ea0e72c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc9e68d1ee73fee34ca198d1f98d8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8349931e6ad046d85acd207a8ae9f7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9744b940e92e65b3f1c83716c4ee19219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4b2a320ab2c1545b93234499aa4a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0f425d5b3040adefd96c3d419df6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19a8d71cccbdb71671c5dfa7015f4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e87d5de871e4d85310823a33661bc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289f1f705c3028644bad4290897b1af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fd413799fbcbf212ade79158137b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1f0418ddfd50ba1d7bfee5865fe6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1803eb2ed129b897206e0abcc9e38427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcb0737f7f5ba8d568ecf3d896d3c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b2ba81a1f6ce8a4f0838f8a46100d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee10c46ce75ee178dfb55fff6ca5e8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84c01b44fa1ccb4ea40d5e0d134f5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf65493b8e7a9020e0e7c3b950726b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc58c95c975d6a42966c7cfa1f1e68233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d966c99cdaf5cc60c7131d37cb56534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b3b0e0af6bdd5250c5079f949399b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24438886be2f5b8322d69cfc2baf2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82227b396de5c197695b774152cafd1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66597aa6baa44879b88fb66fa28c9d0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cdc87921ea9a7f065cfaaa267353a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2298759812bba342746b2b0ae9879e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edba7cb539aac3677a679a9e34b519741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82352f22376b0e7c163baef2e41d731842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631371fbca0e784f529a449de753fe9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ebd144766a19ede311c687b4f98bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35137d05dae3919d7a2bbe00eec7781e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2574dd566d9bf1f3646c4a09a24916d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d784f6314c795c22f9b54865e3bac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e573096f5779b10cb030cc4d046016148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18200c5a7de0210d250d701ef41580c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa77ac8964ebe1f0142e69095dad6f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578356046d8c99a3a803e8bec3e3437351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b42d5203a904f7b9d32abeb0a36f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de5191c00b69a13c3cb84e00d249fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf67eb490b550d37e30cf583baa29554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a496fbd3a8341711a4f74ea38d05355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a72e7d540d9b2a3ad8fb6e30dd0d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dbafc546ff3da9d49932d53a4ab9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4dc31297841a3fa7d88a9e1637f7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f20dd76fc76c991b7d90b2209c768d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a81541eaf0fccdc9cd3bd99a41587f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88456c6f3669a48eb17702904595ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c4e391a07f2b7b3a8167190a809d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03045a34468089397e856fc08eaeb98463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453787e83698363a092857c03f4063e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1a2e69ea2e71052e33192315548e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3de5b0b3b441632d246667b5cab4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8f36799175b5da913b432eeb260bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5528346d114524f84882c38d8805668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb3c971774188aa591c488bc5e28f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851485bd3411cbcd1179bd0274dab9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03eb6e72f85c6c7a058a9bcf27212171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439381304571973995f6d6398f351f2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af12cc37a9560bd10a1a2c28e1da3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d875a4e554078d9e0b06398c5091874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9910e570116f0b161f386373573de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b81cce836ab98b45397bcc40355e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40509d4b19b0eaafb07d2595d1364c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d250c17857b657577e0751e2d26408578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee19be0f57888f0254942c9622d84c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ffecac5427e27f83af55dfca4cb5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045ab2263d810739e75df72a06f021681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8face6b49e03ff70bdc74de49f7b30282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16422268e70790d3fd9c1d0dc419db683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95f6aeb7541d48430b33fe85804b3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add71425cb59c2abc03867b734132f2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab32b453365d2e3193e84ddb039c0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bb612faa2d86e5a058c2bcda1179587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319fcacefa24632049b21ac08368fb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4937ec5b09f698a1bea45b53a72031789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02d1e5033cd34a15173f986cc6da1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313b5b12c66a0aff700dcbaddb11b5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36908e0f57ba8982c91c0276606e3fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec855df6244de34fe02263c47f3e5a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be8d29f788414b9c393b48bfb243e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8758eba09216fdf0e4b01ddd26ca9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c08cf007a5d4e66c3ebbc039a2c9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815fced4d4f4a0776ccfe5c57b5236797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0a820f59a14d6f1390604307f7f4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b44020a69aff6961a06132026829199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dbe4de78f0371cb82e81c256daecb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0b2f53921593a3be3459c4e7f2e75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a750294b8f0f2a80392bb5f001791102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ad30f186ffcefc1853891040af5ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f0c090ab6d8808228c1fab0629354104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cc81d84de343e4a27fdc0451ac85f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d57a0a9e806e459e689aa8a34247106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1a081725d87c9c022c62b8bb91a4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68525b53297d481a68779a6662d7cf88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0ce540c5eaace1f95333c2f217a0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942742c2e885dbc412f6dba4caf57e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4bf797413fedb3a6559f981afacb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d2e2c4a271a942d72a341b5a4da1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04efb738e75ec0cf0cdb60451215fd1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db9de6397db71dbe2639ae646043d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fda391c8bf46a4168cf9a698b8af5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f45e587a1b08c05873f5a828fa65c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80b3278f2b3949151975bd8d7393eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27076d9130dd45c227c1595446b6d887118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3f7f74c40367fe6741d6744e5482f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a46853c57945bb57ae16ee86a3fbb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c615c6ce4f24a30b41e80556419e988121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07820a5d07f951235cc60202192a3b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deba65cc75dd8f4330deff331b9df8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd182f8135c81ba479ab244454b4ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b0aaf03b689ae05f74a5a742ce05a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d54311d00c33863c14b3fbc6921713126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0af4f2d1359f016490104ed6d096d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b02f5b07138c044fdc0a314beb0d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd69d2e3fe1dc0ff1fd518051dc6be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9626837b77f30aede3811a6395dc88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ead4557f6a2ca84ee225263a29aad5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16221d59efdaccaaf16b28094356c252132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21f324a3a75acd265d1c4ac48ce9df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81495f18c0124511fb98b2a9da27168134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a84b83834eac8286f011f5f9e3342f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8874d22a3bf2ec041a847402b768849136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7a32fc509d2873d869c8cdd54be9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a61195b5e177ee9212450d089aff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879129d4cc5733d3112ac82bb6c2bde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e11328b732fe590d4e0b50e27e4cf0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260750ff1a4e57675b3e5c4f9f50852141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d965ec724a55c95fee3c9473a3054142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32994f263deb12611fc559fe22f4e733143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532129732b1c5ffb632469650a2ce1a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f245ad306d3c2905ab0b581998c77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19961b950b62a3cf5ec284002e30b904146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0ea94b230e38751102454ac34eeca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e77d71616fe371196d9b609df27669148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a20843290deef64eeb705fbc679960149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14f00e78ba5b508ec8af199109a0f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f6933820932c387bb20bfe3dcbabb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc6402e2c9a5a164d901b9449a75c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6fadba64a7a07bf0f6ed4cc83569e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c970d4de02533d5c07c49a9903a4b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07241e1f73a4e7437fb4deaf30bd8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5ef10fc713afe4367a4767639f5f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206abb4e953751631f9a5dd210d9b8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceda5f0807dd5eda8b1a7c28360ad13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088aca05d6db609db818551b7aea82e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca19d51ffc5f7687a481b4ae175ad1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6140af8c592477f9959a8035ce392161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939456b899bdde0ce83f993f2f07b127162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e8e4b2f60c0f17e88be3f8a16c4d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac35a102d4e99a3268e45a2437ff704164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5272e78a25550cae99fc67dd80b91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bbe7b0aaae83c0e11d5b8e99a5b2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848e97a3e5fd33e5e199578ca3e2297167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4a4bc5733260aa5e6df44792e11fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a991148eb8b7f6dc31996ada5e08a27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655ec36c6b8bc68c3e2272dcf34a865170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cbb864fc5f6d3908acdb375902d0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ebe0b5de3c962b349f10d09f5289172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab139cd360f9ef8994f05c4161f930173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cc49016518c592600ee00d636d968174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f1acf326d7ffaec7387692cacb3dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ccedfecfbe66959afb1ff8fe821ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1786d7796f6d7a02a13bc6409f618d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28cca5fffce133676605ede1e5fb0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c5c2b1bd428274357961aa9daad55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb408ac4fbc4966abe09d82f6c8a18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65674f9f4f649cd719d118f664c55fe4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4bb829c9383b4f9209999e14f935a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c474a17bba66c274f5220026e5f3ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27947365cf90d7789c74137398f71616184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b73275c20a8c52c70aa23952a973c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097cf0910befa6878c597cf8daa2a8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92cc783b865970ed83b03117705242187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717cdf3a63c7b13b55c0f3dc6f8267d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f56e0e8a38ce10e7d46df33f86c313189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ced60621e7d74a0bb9a0cacdcb501190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aa4ca012b1cc44381b342b407d40b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c237867e9b486bbd251f1864cd9040f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fee478a0095b78e78f63f6054b33b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bcbc300ab9c42958a1a7a6fa63c1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596fe315497c6cf5c3b8488f5c3560f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fef0d4363ce306fabe5c9724dd4a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd74980616ab6a797ef1aba7e81e672197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2683dc8d13caf75bd739b4fb4024528198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f919beade953ec17af08a34b83abe0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4716d74d032ff6d8c7103b327fd6a78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45344310d2ae41d75c738e3d8ec0a3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d06d08c28e7c0ad85c204b08dcd8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c877b2e3769cc1d3995966714b55e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362531b19890c095b7b503f70536f90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361201d0c742a8433cbd50ef2344e39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66761270d388344331451bfa0fc107206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0542de43674b633f7401c308a94f342207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3a8179e3c84bad67193f1504d3d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf77875457db942ee4214a1b2a3a2e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311e29461f97f6ad7e772d6a7dbe3f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75727937fc7e66e4fc98ba87d051aeb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7a1751a8d6f79cb9cdd3bf782efdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c5919cccaabed0b1f4b0413981213213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c115039661a086fa40ca0612bf06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3516d1a287129660e1dd0736a92e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5152af0c604038d869d887bfc45218216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce163dcd3b68c6de296ae29743e4ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056688c678b4ab3642dc3dc348e0b25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae95ffaf284700763f85852d026cb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11c9af3be78cd7088459c4bd7b7d79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a5f6c6a8edeac4844422f6e1a1053221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392699b1109535caeefa89fd314a561222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd999d25dcc21efe18acdadbe4533c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46697140a8490a3ae7c3a339df5370224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79ff3ee5c294191e2c3eeb053dc168225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424d961928ff2b0467670b16a9d170a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd666d068632db8251f69a8319982b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dd59acea961641a1c735bef13355f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb270bcd50b0e28b4dc4e5e0dacbf647229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f9616dde6e7c15c63029c93cd1373230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec407932b73f4fcefe375c3d673b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae83a3927a1616e602a24cc5e78022a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228c73fccdd4509c6fffe25708fd9c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d311326bb7e81881158269846c427cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a476addb7a5e495383d3e854c975082235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f92944071eb811ef56b20f41a0dc8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648058ce5fc1e41d1c6bdf44e669df4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e6cc532e6028ac8c4b19e7754d07c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161b8f677b7b44445e4fd36681d49a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3312a5fdb6e5ffca5716510724b7299240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cf39f6275fc7e35d5761d71f20144241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600f29956807c7f457d5eb4b169a600242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d24f30825639692b25a5a2d093b04e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d5056d16fd69b939391e0bf3bd628244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454db4a2aa08502421ff4e2bf522d11f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b78db75d2976233abbb64c6b37f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06aad8dc41a995b119535ca3ba0c19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ff5216098d3fef73c1bd17e441110248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352e6ebcfa160473af9211b0621d46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d04d882431de8d5f9737fceaba4f8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8c839a0e40d414108620cc01740d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86a8c17d80637dfe82d7c6ce072675252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73734a83925c9726cc30ca3fe472ca68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09013c046d34fb03e80794b534076c76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba8e81190c13e54782667d838e38f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dc8b2723df407b1cb90386c204249256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524410159faf060e0c79e74df167c1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fd6f071b2896e88ed1a4986236bb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba50f3aaa961d4f2b7f6adf985d725259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0035ec1340d3dffe0f7a6a4da085d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b095fd174202ad5d5e415cc9e97c1ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415225dc34a0bf509d03c720d9259df4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd037216af25ca97816b4ea97ede21d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5370419db17ea3fa2720b97c8cdf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a87823ca86e456c0daaa09a409571265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704dc6cd61d553e817d509ccba20583266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8739e75f9dd8047a3b36216558c78d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5e8f97498dadf31f27be761cf9c50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87d8b05c400018e70951229a5b8eb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788446d8d606888db3605209fc519acc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cfae41c46d4b8f279158817b964dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f527628962ac610fdf8eae660686f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b6e448156b73365cca4ea08a328d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e6d9aad32d2eb2483af7305555f65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e0b96b6380adeb3c40cfbf065e8fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4836bd8c6e1454c4b6c809e7a8301276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9813811f5aa7af5dd0eb060312208bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e8a6cd2ebac70488690fe7cd42490278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be407952b12980cec5883e1828a2244279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c728c01430662e063b7a86d79a3bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fa5381db8608a6df2a0a192166b30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac294556031eeb8bd38255be7e43bba7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5c8346d456ed2bf75763724560eb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a9f73fb88a7ba2f535731c5532dd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb751711d445a36eab4f06814b5092d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0009bd3bb5348dfdc70605d13155067286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2a231d80e6accd685703a587aba1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be1f7d1aa814bcdd7403ec7719b11a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79f7aca94e4766c0d6635b88aded2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5166944ef167b7bf73ed699c4f2e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9588660cbfc87667a04739bc0428b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e895f5b48270234bb4a420a7efe1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbdf2bda1ee4f2198585433cd6df55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251af1b9e8001a0a34d76f28566e9a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c6e5fcf20ec6be5f3e6bf70421584295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181fa358a9702c0f3c8f878e1892fc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459280d28e6e04da7ac899a5a9e3c84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57013e4c144412a0acdd19712f8f95e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831246778970eb3acb641a4169238145299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2db82838c1f3585d69cd4fa3bb9fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466f408121a6c5f1658468e34b70566301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7be797a63423f53a57debff2cb3ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfea68ff5aac31b11d29e797b23b02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79483c0f18df4a62a7729da0962c921304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2da049e8a74aa080052bbd8f0c2c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa854484c4866b71cd8656695ebee950306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb902ad53803d98f55772c75a3b5f863307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7df7449e5e4212d168dc4213774aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a089f7a318d6ef516415ee7460acf4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e05692a89247d5ce77644a3c7598c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fdd2809553af4fd1c69494271394c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949465521c401b921886ce78ce3d9f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914d90575abb67c16a261dbe4a33e49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f232badcf38f6439734acfb58a89a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d88bce41fe9f60c06269b1f1b818f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a78d5bf51a57536b1877a74da7a7ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29c63d53c887265305015145144651317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0be6cb981e28a836a567830e9b9f87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f8923e536562b7bb8d1f8ef7e0de8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39827bf50ca48813b66bdc248ca6f25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bf7cbf8b93b8635d00ddd378b4c1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1740613273445283441251082ec23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f95a079ac7afd1cb40e7ed20760c71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74f026f48846b703b9007a1b954438324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e90b520f1387b5241e5525621939ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf51672c263198cb5a0ddd9393bf2d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72888d61b574a2b5281ccec61577eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae52919f26a065574fee81b82bb318328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb584cfaeae6498423dd9a9a8f4cf5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd1270b7c265f2340a20309c46c464330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643177af557eac6500dbb5480f52bc4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925296fa9d3f37b2fe727bd77f75fc8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d59e64a9950219ddbae9642527cd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776682f69622c01b88ba48c3511dd04b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aa396e91f279acc958735f43c1c05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e91dc295c9b496920ba9ab3f64520336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f9edf2e1bf57a888e8676ef4a6999337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636d51fa55923f42be90e36f0f4759338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc6dab136856a155992a03d0e4823c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d39363cdcf94a381d916e0a17af714340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87791c5b55b71e5e91bd79f816063a77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aed56d6368ff1a21a1391fb3fe5a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a19b243580d9d7da0fba744e6aa537343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb59ff9b994cfad1c61032d6cb130f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f16c65ff4f9b8d8d80465e46f5a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5187d861bb41952557ade406e9080d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdee17ff9a04d9ec808ee13c150a0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac485b5c54f6e2051fa5f136b4106fa6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d182ec15fc17f52c22e687fc34861349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a21ef27fb5626528ec64b15550901350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07818ce5efdb3933689ac6ff340ad1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df2ad9cb479bc5b0461f972bf74544352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b73b67b59d4f1880001f7edba40c71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefb3b4e6fa5a29e46c75742faa97b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566c75ab4e4f423c172bbbfb2aeab2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c242dd3fbfbdc3cf9f219137aa8090b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be5e05f1fc60a2c18d0438051cf680357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c19998c27e7b44e7b3121e9ef71a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449584f8e8baecbaea9656d7a0847af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb7c619ecb28596fc3b4bd04c1beb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8fcbe23dc8e1fe2d1f1a8ca400c6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eab9255d190f8ec9a263670067ad5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997026eb30e46c2ada35e8c121373cf0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545010993e8c6aae6bc62365dc0b13c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85b72bfeca880d4cf07dc9931142a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4c19df920266436e51537fd9dfc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f59e4048a22fa12177c684d69764f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b71b9ba1b03c20000632b1894b616c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501073468e36e49ab3da05a64b621b70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35685f7d9901bf0d9d6c2713b511f26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d8ac5f3a93563957edde5497bc5e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54e09d106d6a23aa3c03e6d0d98ec7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe256cf1882fad78ac66bc5adb278e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eea69b4a695da699067130bc84f91c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349551a4f6cf5be5c6238add75e0fe7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd9fe26a20736959cb4d77445fd0b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cbb432120aa5964f02298767b56ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da17619a478fd6c33edc80f21f3cc3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c645d4d6f275c8c8c506682f042e95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325df6bd1375fd4a5136fe84a3d9b32e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07572d6d91f3d99bd9bc6e78fa731d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75ed6ae4c6626fde45933dbff2159c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77709ac67223f7f1d257e3380a54d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c96700ad0dc660d1926437f184f91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98191f39b3699cd1efb775b273b92ee6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76d2a8d7db7ea9e0083e194a0a31c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32375e007ab2814956a03a088f918df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a9768259ebc42c76c4203d637501b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b26d4c5d3c6aef78646e9c1ad904d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45232457b0fb4d0ebc3ca13a944c1291390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ab919cc891ffb1ee998cecbc0a71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7c7657da1bbfe3267c26c881ece91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3f4230ec2502ad173c1d46d11e9ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8c311db94f021dc5c68f5dd72ad87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8d547a79e6a9f103fc7307c992bf2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0e3376dd54bf37bc4e9067b203330396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd0de7c1284d055786ab0c12169813397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28422474d4b7e4005812476863398c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952510ea3adc43be9f98b2da09dbd1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b91488cfd168736425bb3ba3e563ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107d01a60d077f5148aa3e35022a2d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46bd84705adea1e4b68062d006867d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccd6fd5894320cbdd2c995b589e512403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c289f6038105a8c7b9963f17d86f842404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dfc78ae292b3b6057b20421604d9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681c09ca525e08ce07488871c2c14af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd48c8a852d79627580b138ca0dfd76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dbb52f0abd11b4fbd93793410deea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4d50dc9065771e401159b25ada3cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68588384c564b45ff1322ca85cf78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2454bc96dc3386423a80a795d38e1da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9ea4eb5b94ae225c79457860264c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025a4ad395ca1418e23f31b2c294859413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dac458c42db61233f1cad8e22ff9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac3d840e1dc943b75f3a4f7499e54c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50641c42dce9f92ba1b7ec23c263f35e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7376ca14b12d9419855ab5a77c485417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3813da63315a9405c7f6139de36d3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115f1860e028309240c2feff2673898419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec1050b15e2049039394e60436993e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416160ec66b3bc9d902d028752eef612421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d01ae6c3f13a4016e1f721a92e0ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cfb15a79f3d53444a46888cecfb44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907eb1856bf33bf00d6621b2b9e7b31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615984dada1169836c7d3005329700e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41ea67b66a8759fe06fa1ad7645a57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa6f37128967caeae2a198672e357d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477006443d4c5ffea18c4772218e3690428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbadfc29ba5ffcb7ddbf9cf357f3462429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7d0979eb8a583c6b45edf81fed38d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ce1500be95f82adab34f15fb029a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5260a8f7edccd667661002d2a76e5d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e840f31bc336983c2cb435ab625b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263fe1dbcd6631221f236095ca67abf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d859d1e88c819a22bce28ce571a08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebdcf45f8deb8754c61d6bff37e85a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abdcf58ecf9434a34c5b4fa387c058437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a986282a9302382b17f0129c452c792438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9759bc921e315ea826a57f982a0c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4afab587a983041f45f31eb0e476a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da173b954c37967d17398a83ebef80f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972382602d3a6c3ca0a9b57809e4be17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dccf083131acccf1fed547c3da7d40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e29afde477a40a87471929d8497c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a62dedd0e649ebcf3d68ac3703013445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547f68d8db1cb9594ed4a4aa22e6be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3803b412995d98836841694cc6f6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6ca2997a6a9b86c56f5879ce0d618448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f545df48123b0340db22a3e452c46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef777a56df81ecdc0e15e885b131f3eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f9ce29364a07d465b9610c0b8cf38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8ab3a373c3be9065b99833f06c0e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15961bf8949163ab00f4262e71c52c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e33df7eba39a8f17870a8124e71be3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54abb623f1873e65b6a1ecd414deb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54876e25b5167a8c475d2340baad2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c46dff0a1e75856030cd76ecbaece2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77416d91cd3d19c8b2becd1efb8cd9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a8e16bba732f84f83efd31e1340f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0116d76714531ed7708b3ebc2112a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec82481f5bad402d3743e115c55ec7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871e163b2ab10c35a2c042b9f48f142462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4728e207d4fa71c928114e017ddbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726479c8f7656901800cdc4be9c4cda4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be0c2e4dcf40bb2e65480c370d8b54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d03657f3bdf2f5ca05fcf50d852a32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6cb5683768473c0d3432fb3989d40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd91dec32f5ddac89c329ad9eabe22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fa8f56d75cdabac0be7e06a0bcb8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e0d8af6de58b3994197c4bfb1e745470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c82face97f63ab94ae818e51f21139471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ded06b1af3bded193076874f391b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb778cfa04ba402d6b81db1f14510ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a413c74b7cc02ba0696d290915d9341474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a560d56ffa7a259f1b46981b39eaa0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390fe206d59221732767fba7f618e85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b956611ca074cc59734f52f4cface4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab66b44f49d3dd1e7f0009cda7df6f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924cbfdb934cfa5cc7c7e6a2484859d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef880520d9784eee4b245c22d9de43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0c0d8c3f2f7e62829de562d5f765481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163077f827be5610fc4d6cbfd0e5770482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23df6114efe39f96eebd1c8a5f3f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc709c4ecc201e39b03c5b77cc82048484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaef9dd4fb10555c8cb175f8d83dcd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a159a4b2843a42d050ff7c30ce48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfb9a876ca5ae84eeaa66c191aff3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba20a0d7c32e0c090570a84f3502a38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e065ccdb3627a8ef8c828d4780120d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2687dac22e62c57bcae8fbd0b59f9d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975a88a176735f84eb85c9d4842cb23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c8554ac9d69ead592229338c31841492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60189903fab9f409c362399fa7acec7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b85d00d95a8522e57363df0d9f3e80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e7d87c02ad9a62f4ac93f2c253326495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f5728f494c0248aaa003214c67273496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd30057f3d8abc18e4b1782da88835497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbc32e1f809a8c20fce3d64161496e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411c14270bf2268dda5a9d2479a4c0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63300703e3aa5dd79bb4649273d528ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40396d86bad973880355393ecb88c66e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc846775bfd99d537732836b438e7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6046c5a14f96f756806cb1ff854e4a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4da612949010b42c0195b0b5c16f10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd983d80dd19b4baf38c47f93be3142505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb34bae923370f41ebf07d5b0bdafd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072be07f5e0989e994e7309aea4c05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eb1790712782f2266f385d2013066508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1407ed16f58ae54370cb70f7eb0372e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb410b3b8b89630a5297a40950cf693510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498a8ac18c19f5dc1056ea72fe42c66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74801191a78a4162a1f8716f712ee6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98238d4f472971c4ab3618420389c7fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f78a8a8a83794db0f75c82b6b04bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc4f347f7dc4da438edae5cc6dd8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff6a21ebe32820f0e0217243a187de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfedacf4436bb5b9d16ad033df3b5dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb4089a975fb53abea45bd7a2a0fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97399f2a51c12ab664a8b6b4e33ce4c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c0fb9c0ac9101e000c46bbfe3cd21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3595b07c64b25a4f63c663478ad9066521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be06d71330db05ee1c7cc0b3cc0d589522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aacc89b98678e092a64af0b8eb7de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefbb2b37bd39de914fc896d1ba3843524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261e97d761b0bee72f22895d8b3c218525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e51f0a9e784f51bb6ae79eb25c359526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178954170d7a91c31257af7e5abed3d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c0774e3a0905194fb70372dcdb94b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733fa20d2fbab672d1840be571759c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3d36c6625dd9ab8e9c65fa0101bb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacbc54a1b5f0c92354cc67ca0f5f9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce58e1d0fd45900313e873965caf76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff0c305e47b3123fe965380ec745d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae8771a573e3c0caf1d3546317f9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e41aa99ef6544aec2e861cc2f1d58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342195aefb4fb9ab31ff37ce94eb164536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b4314955d5d62604281ecd673ddec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe0a988904b5aa44652e7284143878538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34994cf713f016ff597c3d497db5107d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83458fa9fe01ceee18f346a1f17f773b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dd7d389e1603129857d376cc6b05e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdde5fc434dd6d67fde01af1ca67e3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e8d0443b46ea05a5b8979cdaf3a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08f08a104dc9d08121ab7397382e9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5febfd4c0ac912380dc4f349cbc4749545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4e00f075c65da88ab47dff74007e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef64f914e53b92607d8d5a9f523ffa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bc349362ada84d2e7665777d7666b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25969f7e7bc84861d0e4631ceacfd1cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365d36b3794e6049c918d9a9d9a2e2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c52a1f04ed2fefe09e873d33270b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e0e52fad4b897a589fc598e825c8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a3583d3f005902c1b0dd55c880db0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a9fd36dfeb5583fc66efc5cc47f7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f94d220a4a81cf1c43878611290582555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c386019c4327caa6ccbaf23ab772556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f759a579758c3f8ea020f0e62d28877557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cea8da02769f0a0884458b9c70ca8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77fbc2d269286e805e78ddd8272ac0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a8247a8380b309e34f43f333a3418560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9072bc717ef5feb6e6b9bcc377205a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f52e48e2de10a1463952695f365145562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a09fcfbe513e5379567f2ce0a4012563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431782af2a24787e260d4390889944a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9998e7cb0ed97e1caad79bb86ee36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e650dea3cfd56e4ba27bf66f0f73ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52fd54389f32ee72556d524b20d4cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c57647d74198b51c896170139e5b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35633565f51a639c1d9ae9377ec705569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce822e972dbac091ef1714f7d00baa3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddb18599fcdd6647cb4d7686cd8e83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594462324b800fef0f787587122a24c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa41d28add8e65b92ee3b8b985ca6eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35d47ded7d7a333fd5fd2139f5cf05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07705e2fe0f0d5b7dcaa47af6dc210c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9a3b22d4b2c1535775642e1755c9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10296d272d4a434153bd720cf3270f2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21211be58a90c3fdf7350b4c6828ef0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef7da1f655adb66cc9d58d3c62a93d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e095ecbce920945a53d56cceb7bc57f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7019872ef555348e34ce5c8bbe51b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8cfd740cdaee1b12bc6e5efed875b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89dad0d08d22bdda75861c2d8c96d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe72080b4bb44eec5dcf820dbc7f5b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df936a7c27482e03d3319cc39a7eb16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac129abfcfe902c852a3d0944d6c3c1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff566d8602a3c9cf23054e6dabd805587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68000fd509705645e1e780e886a3ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0e4320b0c92ac061446dafdfc067b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c489297bc7b99269053ae08037ab9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9a97b960e9615cc77be66b444ced9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a219cdf20bd9016d98e3b9a094f44f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c4a34b1372beb5fb2c22e0423f1d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa32644a6bd5fed0e230458a5b3331594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2877291099d2972103cd8c1a3ab6d27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06aae62caf0a5a17c4e95f017bba6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de529b985001e99cae7aeb474635daae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585b7800a663f08f6be0cbabd2e3cf8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb186d34d5ba0eea7fa8a7644d81a13e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1a8bd8b3b36a68996d0e998502da2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec2c9050ee1fc0ad2c7e5cf988e345601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa6ff815cc7a8bf73a97718b396c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227776d83df826b75fe70e101ea1bc32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa36b416692f15a975f8d3214cce5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef32e34b70003c12b269628e016ed7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da1b8b859bea69a4e5bbe0c17a8166606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b968f1d0c3bc020992ab95bad6ae2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86a130cf70e881f8816f913b378224608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c89303625108abe54d3fd18a7e0cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a6ba7c4af60709c752da4e5e39a41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db049fad2c98275e4fcd339f647fe529611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4040fc3c54a86c74f11a2b3a772510612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ef77710797f3ebaf0da63ec61ca31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32037e049cfcc78d87f8afa33c9ba28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f2001c2891567ecd0fad1f7758da8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199ea0ecabf764df1f7384169498066616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a63d04de89e7293405202deb459663617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac8a306df3c5875de3b508ee287b69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceb5e8645117adbe04df5209771118619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e3dfc2a32d22cfac0f3e21057f1f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69579eb32e748ab30892fda8ecba267621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3608269b09846a6e91b1b681b2bdf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b59cdb90c33de169d618de8dd4137623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a752eb7f8fe5ea6f82123db5dfde426624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82071b573bc14ac4d3a731448ec0b9ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c477adea9ddebb4ed552e33632f49aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa55bb87fc3b3dee547cbc77282499627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff4ac1f5255cf9aade1a6333db1ef5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cb8d489afd393d68c47d3e967aa1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd747ded45e5c9c39b8f4cb4a0768d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedfd5d1357e89ffd573a72134532c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5df47b5d5d5cc27eb917d16db090dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d490e15e4ce1c83ff84f7d93a8ba63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835394e0c42ef98c3032d6010ebd289634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66a802074878f23dc7e34070011d3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090afa625988d7bd80c4044d11ecfe8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc886105b118916e0b6e1cb7a940351637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efded23ad1b6d21ff2bf7ca9523ebb40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b211078895fa8f60ec1ea8c14cd93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1871e1b44dd76b7b0e6b72b721672640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118615c1cbd9dd84e4117c00fc97093d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a837138e34c76bef87ba5e5f1773b12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a869d279e06153f27eada4eaff951643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7747ee98b7b55a57da2b1c090dd36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a47f5932b9583c715f7bb3a1d0b20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31a4afbfa67a384818c55ae41f5108646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d308d740553691d580a39b3801c2332647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5cef75e63725d5d5069fb825df163648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43aa05ba9f9940c864d0e3d330475f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3205bf93b738f69a9b51724dab054b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d9ff035438117b4d21895db99e35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7efb0aebcbfaf52677c7626435077652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b281cccf5731e4b1279f97f7798225653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7355e86098f6865fa46364f3878a859654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c0733140fd735cc5b23cf687b0df5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bafeae148e179f1be3cbdf64607bae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1953497efeb9a5bc16d8f1f3e5d8dc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529f5f323e50ceb3bcfcc816274ddc9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae80de9caa9d524a9b14130c1c3e3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54625c46e085785f9905f14b8a6a02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dba850397cfd1a1b6abb6f78847f6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b869923963a0262728b3f882698af2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a7e33f2e03026a9b9115c67ea6514663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cda10163ac3b82c148dbde038ac075664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fb90355eaecfd7eb524dd8661a3de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed68f19ea0276a9fd34b56a2791c5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd5ec3dba9b33f4d8412ffb34e7daf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efc785d5b53fb4edbd53b288e4dcdc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02053b1fb028d854084a237238367b95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4e3b3d6dff97b8cc909207b66eb63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e526b33eed5ada9e01f13823aa7cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061ec86702c70ce7440fba42092207a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0554eec7c7391dad646f246265de1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa57ca51201909a2653afff6c1879a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a2e022979354a2d472b2c5c280915675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df097b2bc347ba9c695f5c4d50f7a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6272cac98be7ffcad0f31c6bb8967677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb687ec0d94be3855b1a1db67fe37a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52cd5939d658ae1515666b37176e55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94513ea704a761388e02183d6bc399e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d3374890e9dfa7b51bfc35be8b4e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6ac09671009440392cb4460350c72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b23b731f8d95997baf2522d909e5f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793534b028c910b859692d1c7258a46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb72f0ad20468713afd72f0f9773829685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ab93c00fde49a0c5edd2201bde796686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c7ff89a4c88731717ecdfdd02c8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fa229d1a4f17433ebf8f299709da6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f511c0da88a58a582a7734a2359d66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd9cbd2c5a054a3f6937194aa86a9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b83f58bfb4510858acb50a0f581f91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542194792e2b1f4204301963f454c37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252905bbdc9dbdb71fd1bcde0073e05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010578a9c8dd772e6076c13dadf1ef8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630ef030e043dc1e05e6c518b5c9228695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecfed74646a33e84fb54ba7db7499e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82515e0f627ac19fedd78155a8e3c613697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96821748fb32120a236df7eb3172bc43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a84052df8a37ef873578bba850da6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc33ea41be335a3c082af66ecab3280700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b76435c3c0e7667a8d8c0bde2191701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba2c2ca9b5b378625bd5a18c29314c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa554a1e96b756a9f976f19046611d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeea653518d37c5c0b59ef69beb1b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb45de1d8bbce9114b2651a5eb6779705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1401701b93329d4996bab3d520ae3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c64e8d3a1c173720938ce8dbf8e31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d394f044bf84dc559005128e17690708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f9228e2a376c5d2818ea875a59b79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f814b7fb70f5b328578ac3af8602c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffec18a523174533691ca37ed487a6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a191835066bd038a8bd12422a81ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8536bc2592d8797e28a1e17b68b5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74616fdd70a29eabc698d550d1e2b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7da6435bdd0254e3e37887dc523d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11d24c9b55818840cd288bf3c18f9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807eb3e63cc7d3e94d62cc955c873d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73256495121c277a66502dbefb3489718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd611e65cc136958e062c487d16e0d8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76c63ce36c8d282b325b4f3b412ce0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd31d1db55794727081309135302046721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ef5c3a008a417945d0876e4ce18fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2c93aff616be0635fd5c41528ed9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eb8e5581822671194ee58fe412ac1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702141c033def6e0834ece1b80ea5812725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c7091249f2389a5aa16a1cc149c37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec3bf2023154f3f2ef2260242f1d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2400bd630e2045dc73ad3a63f4f0b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24e17e5f5671719a413c9951e4e427729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628446f4d0e4f63d270b2d14e69c5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575796b5e3308e880d8d1fc8155e458d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4a952aada02999efc3a5304217daa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2987576019783f8f3684ad52e07f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619682ad7f18ab3ab0e0c4b260069fa6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958992fa9b5f30fe639dc3298ceef799735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9089b2cbe79ca682aac04afffcf6a7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d284df19453e74600f50bf2e1ff64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f75b823bf3e51fc1954cb9737d28fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52590ef7e65b608345a31fefb5ca8e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c7a7dea8de12cd10c9029b92fcbad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbe97a9971a12a0d1740ce5b00c8ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356a77eb0971081a2d7468c22c270a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd3364c5203b414ad75dda88baabcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc3799930c7c7457d7d1921f64f56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73de9288cb710c89c8c04330ab8288745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d02154a00f66604742257a2bc0ac69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff341f3c894e1208888ac5bcbd8db271747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08582eee330da76e4d59414fa431ae63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104e7a6ee9f8dbfb1c59a72dfe87656749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d124fab2803f757dedfc6b18aacff9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d150ed4969650c0337b262f8c9304751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2acf4b692e9589550d879cd07533f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb8e139a28aca0db00cd71caebb098753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>