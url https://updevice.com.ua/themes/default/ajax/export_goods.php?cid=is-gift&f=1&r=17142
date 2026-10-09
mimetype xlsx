--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e28a0eb5a46c8fae91c4c831c361b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187fedf6d5f75b6146bd4af57b076652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fb3c909f73e90712724fa61d890ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42020e61c737be8b91892e8ab0f7ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4400aefbc8888ae440a237af7650f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ff7236a596fca4b85a729acb766e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83592980da155bcf5e94eb6191e9e1c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638544c37b22f45312141cea54cf7c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c7e287f6b74dbe88b78280ed82a099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d28dc2514b803dfb9a2eca0cc4fb9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944161ed5a972335d071118cdb333f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a392068614e8feaf1573fb53afdd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc5a6dcf1614f1e0f7a7012eb1ffce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1421a3dc3ca015b42611b443ca788314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82fcbecefd85c3f02ae6f9da0ba8ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc99b0725a02f48cf1359fe1baefbe816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c43f30d22a6102d525add3a76d14e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed84eab2664a278d0823a00fbf5ff518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1589c3d38401e7f2e9f341f1076341919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb5d03bc35ae9c707a37155379244d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097fa808cacd78329aa19786e7d4c7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a15520bea2773b86c6f58f8f401de822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc405e82bcbc5c793ad4f21242eab4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1c13d35820d283a64a1c6cb94d89d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcf9fb679d12d7563cfde3f034f45825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9542722030d5b511f4344cc80cde8b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe3839788fb6a9f9d39c9cbef783727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42042c6c9b8d0bbc0acad172dc60b48328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c127fb6d3d7a0b7904086dc2d0e5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9efd837d172f62e11048db89db1efc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3efb9fa1057c533b6a06027d0b8af131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f5ee19baf9cd7ee020dbdde55392d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887101af704f9e1a731824258f984bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358ec43f5ffcd77c89dcded828c039734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d630342bad72efca55e9f6a92d1bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce81b18295010c07c3ded5a6fb7a51736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd085b9735af945bac3e6ee0c1bb5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbc65b702fe152ef55b6770f9736e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144fb8749d606a1554c3c310a67d65d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1caf523bdc28338d2f507891f3e7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2df374181948a75a2e76b8bd388b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c04a1e312dacddbd63217b6534b2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209eb65fe7508d98f11f081580f751043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7c9053c24d62c665b1c6ef19ec7e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce3c11c299b3f2b9726c5ca42cb7e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297a65455d206d7491f1d63dea72e3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398bc86c327fc947bc7b8b6b3fcbd6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53909e9411832aeb70c83cce0551a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e151a140175e8c4e584819929234f9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e05f6bc7b9c3e5cf913dcd12a632f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbc50a1514fa4aa5f69f3d942dc72851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2728ddbc6d2bccb641ca29e24d598f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8e3ec3f46a74c971da5ee51b41c9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49969232a680a9383b327dff32962cee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d8e09c3c01792c01c0a718edaa62b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e1b2fa2bb1deb66a6c477cfd64f3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d894f7edddf6c1eb85128f639d2eff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7c25e565f20ced79d716b84f7243f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08573d9bb0c3e9eb426588b30e80035959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7af2d490c435b0101d02cc2055487e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b48749288084e5c4185e9c2c06107761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e34821ccfe665d3122d343990f96a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134de178d742c78520f333164958ff1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb55794b3da124fac66e6792a170cf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0545773cba2d625e2ec182f868036e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebfba36a8d5e0dbfce9be21b21e18666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830da6ce4169378b7c7726f41ca3916467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e244ef1efeab383a07cc24a69080e5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6079d5d06dbd66486902178ee68e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443a2636ec532f0c576926a338cc08770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663c7e6287a01ab221d441a3bc4df4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d157d4c19c189bdca43da48d61a9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336ccf2e30d84543be6cd4a5e775e8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac8cc34ccbf2dc9fa21dfbf45022dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96655e68a80f93dfe054557601fd6f0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171486f1faf2c6d52c29699e712c77bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb48d698403b7e7006eb55e30930f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d47e4d4658f766fa3fc6904e9589f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c1096c3663fae85a42500ca15ddf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db673c999edaf6e0eda3a0a9a46e80ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107df7595f814f02ede144d4c2ee7be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd28f98f7dd09c35662890772f250082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab522e8b6d72599ec0a8a845cf60d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dc8ad6e1e973b03625d781361ecf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99345ce4a7327be65163cb7a54ccd02085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5cebf807bb59c705a730716b8a5f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ffde01bfa1dab469e99cbc5895e0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9c8197fd9a7d864bfbc8b56d2baa688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73159b0eabbd2161b90615dbe82461f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8149f6f93abc009944e5f137f89da690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73e1cbc2cd080b067202914c72670691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdf8dfc1373c47d26e04c93c07bd2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a35665a7f13f903fb77ef2d881eb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed05468d89c093dd258e68fde2c3c6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d59f14a7e337f47f849b331f7f163a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ba2205c3a5201b0a193982f1dd69096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d32b9a3f4d0deb849550f50a05a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff6b869eca2e52df6bc3a10d21e13c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e62f1caffc70b92b1df31c565a4d4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16676674e97ef49f516b616b1c73544100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc0b85dfb6aede432b93236747402101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36047b02abe60ee6939a0bde28fd09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde5cf146f9b0a0789ae1527a9320e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e8146dfd1b2074f9001b4736a92bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff779d37674d7dbe152b833bdf90d87a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b4be508e50c996ef7cfee138f625d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9546a590acdbf15f58e248ab47241f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549835471797471352c0c8169e63f01b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4cb2cd15f7b69118343727715bb3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44fdf7236c39d4dc6f86528efd8e10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3f5c91a4826206fd77d917ee6a69d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31c81952bfae001f7b0da7b58a2b11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a03f2987998fb48648d59daae531c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a59f1848a3e978e1cbd5d2298a4bc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca4624f0d2a472a8143f455491dfc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3181f654a7038738d90dbce442709a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192e91d95a3c6fd2cc38081d5d6c56c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f4e7c61ddca0377580e027c1a973d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629717809ac9f632c120699b5bab7132119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ea878f9eff4ce95741d8eea580c95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea39b107e331b7d3b63003f6afe2c5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa16fbb68eb7aca00df0b31a731711122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de95f6a4ed3de07bc6055def2f1d5d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2188e6832bd06e3c1154019cf7b15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce062da1144311cd45431d57f4c9b269125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32039008dc5c3de9c88f4c502774d387126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3995a048a3ffed054980390a4f0f5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba996381a9611067a1942b02d12ec7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989db95c6c3e1c62427ef0d8355e3f88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb05999fa29a362aaf6189f8532c5fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaa813afb140292f374fab4adb1ba0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384095886183455af37b926a48ccaa80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de6e838b73a64bf996c9f64958678a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74b431a2c760e1c5c9c6a0887cdfbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbff22fabb449a12b39db3adeb9a78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f929ed1ccf0b15418e6c794458d10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f798b22c963f2ffa20f1050997cb342137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32375eb0467781f5c053384a066efd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0e7052e68802ef8abc22131cc8e8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a468a974a293d3984585e4def7a1d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0964fca3fe16a847c4d9bcd9a61058141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce17a36a25b4b0f952ee3dc784dae70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8005003a85b26ef2244186df8566c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e6b3305e4448369025d3e265b63d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7502353ac38acb1572054ce892a1966145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3706a1ae64fde05fcf5e126fed2de0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98823e1fd16b56c9a121836d95a2e0ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b966a953b4edfe7638329215c04a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aa565310001d242cd12eb3d6455a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21149cf2259ec5c4ea53d1b389de46b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8c2f9160d6d02ea5ff7fe85ad6885151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e95cd0cf7ae0ce18399bee484dfcdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba01508bc7da3c18b4e4f91d51bda35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdd947c7b6531a9beb2a4f5135a884154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53b7e8a436411c0b874785640b802155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca934d3c598cedb1694b1338c246987156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979561c1bae677f2b39028a158dc6491157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727834fca07296b67cee16dae7b0f5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dbae9f995db3ebadd9ba5415bb483159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa14fa257b7565e0f7df8755915845160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a1380c365f5079e9388a5322fe35c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f554cc0f448bbe86dc21a13b0c70b56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6c32b28b2f85c9e107302f8b04c3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7deab5abeff1805a1774b46c79d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409080e230a0e87a7733529fcae3329a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d993f96fa534ee55e99f4ec8501a7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3c5b0d7909cdbf76381483f880bdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db4398b819de33207ee13151b14ca1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642100b197525bae63285c7beaa68c38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f41dd2876c13fae5fc938679d06b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db7c6f48fa76261e29156fefcbbdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0a9eff28c47f6e7ec7e096ba69152172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e206c4dad9b1b9a2cd9a18f9c7b27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c33911e05cfcccc1d0ac7d08c78fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80db8cd950264675e7bfff317c71c76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0de554aece74bd4ecb16f98e37190176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77815641e74e13f59ba9ac7e344834d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf8852f9e3f7b04595b5cae84941d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f6266aef27ae56a52f5cec5dec314179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8728f60aed2113b1ebcabced390e4c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25093f2806b15453ba0ee025c697a641181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ced9208f4806cd0dd3df478b02eec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a0e029016b79de5f60c846b05f4ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b2bc6494efe04096d00ec352924d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923700c34e077fd4d253e6661b8ebb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627990eee2992d78386f84fce58a306c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cbdf92e8a48a8a73b8ed6c30f012e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e8578da8a052a721b30d4f2d5ea26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd860fb48cc84ad6d82cb218b64b84cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26d457e9108cc6dbbf86144c9d309190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5f3199995b57bd881999b8a3e0202191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc223df061e53b304f0744b6d0e225b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae69283d1d43f881856c0735a1b825193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16784eb5435a0273bbee23ca301a8923194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8de296fdd66b70a3a2ac8b0de0205195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4a32f499039b5125267f0006ec9fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb245ce30464acb608f4420532d5af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b2f1d269e00c9abf4d64acba3a5bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c13393bd7e22d9c4c6bf053ad7806c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912888b4d4f6b81f622acf9ceac9ff5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d1b244c7bb9c32bbafd38291203a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50530fd28c3abe384c7921323da8bb48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aec13e910d7d88cb47461e463000c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf0cbf0f8f5919b97312d75903b64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9907629384b2ee957ad748499e65f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489d2b7802f8e4696a4aedb8e78cff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d2418682d3aadebb458d66889ac39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae27f8a055f6cd3637c2ede226123dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e298ad30923d55d853f4324a4d5fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b514f15448472bcf3e14882c2c707c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5180b3f34d47d5b3f898a0bcbef7062211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a661a5d36e478801651381b38790b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a010e56be11604e9fa156eb421a6e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988ae5c30f6eb857368111884f23881214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4201d48849956feb3a3d12269306d5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267121619daeefb3dbbf16b0ca37c8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b3517d18360dc58eec4f6688d2d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14527b7c0c77033aea11b97ac565e57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706eaee58690a82801e9445446b809c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7798efff01cc00c6c6ecfd86d1bd378220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93af9c422b17e7c983a31dee7ca8d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d28ba3f456057cc86a817d68f7a8cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d81490afa04dcbd5cbc5fb6b3d8f21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d463fe73a2b2fc09d736b0cadb11d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde587593d19534380e6adbc3247497225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f035ab317c5b1a4efe1a96ac86f82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f5a0ba699d754556ae79135341e4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ac8375f4e5ca5f293a7f040449af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df61f1d63fc32b0df6d04b02049bc71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e744e2fd94c50b6f261765c154f3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6635eb0b4fd31734571ee5784f6ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae948dd5c16103198c4bebb741cee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6a61ba9418e1cf5a6b2178cff35a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c60bc68f51b3fe714662b75ef8cb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a0946ed4de1f1728c475d3d1e6a1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011db2be7335139332e8fe16ff9384e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61e445c5052b67f4e719022fbea51d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032270b2c5c6ec6e2fd796903514c9b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc42bdeaabb5cf3a9f5ea77d4b3e613239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40378ad376919392d82445acc49d9f79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9110f8498b04d129285dfca002cac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d152122a3a73331ea2f2cece870aac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25285d0dc56a8e8119b62c9b7f37737243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c2ca0a87f23d65ae5cf2c08addf41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56432c018b7c0e44805ebba4195c9468245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b45fc4de4f8397e703c5ac535ef228246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc48ff9b54b9ad7a65f83d972074f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cc0ec517f8585e491728cf7873a83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66876e1c7613bb7ce85ab0f810716bc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975de8741fe5231f07a61f26f0c0d29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52307dc7f858884eb7518b821cbd8c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47fbbdcb6200f611295f2342bdb7ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ede7025fa15b2082153fc70b50daa9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd30ed6ece3fbbca71f9d7d33b3958254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706a7eb9ca36609239cdfeda99abddc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63012cfc158cb19507bb42ac0ad98f55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33d86137f82821ab07e6a58cf14f17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077177a6dc1d7ba99e865c3a886240a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bcb5ff6185256baf58abf4a02826a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607534a5cc3854998c35e910c957508f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27434c6832cda6bf03a60692c41e2b2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17366f4c119b2e242a743cb5b289d3d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74867e653fd26837be28ae7927d54fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbd0d23bbacd815cf0e8f2cb549544264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe8fec32496f778884236e628fc855265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd6ae775a885e564ace64b4b2c7a27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54cc934cc24bf6cc734cdca219b157267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dfbaca1a80fb293439b4025234bc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217fbfb59206257371bd7881b537c9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4f15f8f20dbf528db8ef33eea89b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52e4a9d4e0103f98aafc1b0c06f7b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c89919fa7ed0037632387b6ce25674272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2fa7f7dbe29e093a47fb0243b2378273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064001999e8c54f6264aa33259c3ca9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c9513a1d9e313c28c47142e15503275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04cbd16e9626e8beaf3d28f557e630276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe621d09dd82bb6fe4b4ca22a87205a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63847b184a4efd797dcaf2075ef712d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443a826dd6190191bc4971bf4aae9b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd149effe8fe2bbb6b3465781f175280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebbedfd961a8118e7eff1c1bd07ac9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a80861b25b2799d02e9e5440ada3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b102553a1039c969229dedde7a5fc9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e064da3ae343d4ff6cc0799a5fced284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21c5013906894ee4b37340b8f7db08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff77c5785f559b2a3d9390c4ae761bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd821a6ec5d57874e5fbe3b757165c3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e1ee4e744953e869589d89d21009e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6f89b152fa4951639acdb75c2ff82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34f64a70e5e5fb961e0e9891d73c75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7554b2ca5f9d7dbefb77b255cde24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebcb77397a068d0c00a5eaba0e7c1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29329881b7c53e9ab77d3b4301df92ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07840eaad091ba1b11fc94923836fb8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bec36be4c4815bb5351fef874a7dd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31638b23302fe69a064c3581b147451296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008ee0370e3d4868f30fa07bdb3c62e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cd7cd72dc4d317fd155ccbc7e45c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2692c30621b6a75175cb5cd95cde3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95722d55f222ca5116c5c01f2488a769300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4403768a1bf9d45b5694c9dac549db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c250beec8dc5161c4c74e0e4e4664e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f0ca3aba132b0585dc2eeda5aba09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cacac6e5ca5b840b1a3ef30ca77624304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760b9557eeffdcbd668f612046bc5db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d873f7e56d01c69aca6b6bdbc0c0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9a92ded60ea61632aa07987d55136307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5bb2c7bdf64da82d46926848d61a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d9cc398bad3f769b4df5956867680309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4020d223b21e3072b6acbcc34c7a08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d7b83796ad82b1991a572895a9c4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cdceb1c18b1886cd2be489328effb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f828e50ee1e0313e3d40f9031e90d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73820865467f6877dd0ccd0bf2fd8c3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117e659cc5a42a2075929f6a3b91b1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb7a249b505290deb91ae85429e60f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa34a0b30012f75e5ad17538aa2db1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa24f12a4caeb798acdb36176e10623318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05790db70b9d41ce86c504b3c32a593319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df1e803dc281c95a99f32765afd64f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e873355e6b8a0216749cdfd65d730c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f3fbef53e086e637b234a48e23e47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f0e737fab384f15017be5ebc3ee97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd871d11469bc023ae8b7cbd40ea0c5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14efeb6a8071a6e3282464858854e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923645543db5e04af21a20afa9dc240326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3f089a62aec802f841158dca90188327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021fdc7c411aa21909d57d648b9a62f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7aff4d1bdec266b7add0a8fde2661329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a47ed9ae275d04751bc9b25f47a0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05552835a2aebbe950b4f905385f4200331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b9b1e64484facb3f01ca5fcf21c86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698232569bacf56065ce4fd67692f3b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e0aef0ce23c85f961f60c7b98f03d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe6dc0e2659582d854827276ab513c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d21790c5d4bd846e2c8c4775722fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38d6433517a1ad30c95db17f5ec6ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30a8332b74a422d1bddc74c8bb8367338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7295f85f960abc4ba1c9a60e1912ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb0a2c436d269a2fa6f03986e700b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d3d921df51bf9992195c6326041a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fc2488292f64dc65560e3df5b9cfd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6dfc094c89689fe4a85e378c65fe7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddcb76a12f552d05ce1f8f2fc20392344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf59803355b59cb97ce825ac8d9cf02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270c298a4c04761fa2c1efbd79891cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33fce41efb8fe5c9bf50a19ad2008a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eac8d9af99c07c947cfdabb84a100348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbbb4d63f32374552a36b6a8e4fe99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56b65761933260025c965e6fcc7d00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc199d2be376e09a90093ce2af86d9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b18cea8c8d686cfc2d8d70836dcc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf715fa0563325215c33d0f2b2638e65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a148c3c95a210fa3661611ccfa088b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff7ea55817004a1e3d98b1f18a427355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254db5659ca5530753ccf8ef2c797a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959fa7f6273652ce0b6022bed40bfc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8b65e29d54229ecad821d26a114ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f303dc84fed5ebe1dc8ff4e057e0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbd715b0d069fa9a492a8e99c0807c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f555f17fb4af3134a0b63dca4dc702b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e8dbcb7c2202c66def658eed007fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bca96094e623ef3f34b562f9c21a63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad0eed1cb8b61dcdd424243ae69c8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb8abe4813f29f423d6bd1e8043930365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127168eaeac46cffc88665bc7dbac469366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766422483f1b702c487c318c201900ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf17ac7bd5d60e3d80cb1da5add4dd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4c047a5b7871dc9958f3c156453b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4b2c959bf8ce9f93e9f8d45639184370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0704f65ecf6e61742d7dfc3943973f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dbaecd49300efeeaec8027541f898372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b73ffa9f02755a3abd41e4a2e22532373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99bbfd756332dbe4ba674c5f804578374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d024d7b009211ce15990f44f989ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28834ac07fe85e3de7873dee4a5fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03e150b9435f90201ed209c876b120377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8aabb52999042daebb6d7e2099252378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8177e1d07e533868c11ae0408cb971379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace39c7622ac52918adb7dc8f424d89f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4737bcbf744eab6e26530983c85e931381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a890ddd31e8352d5074bdb1c6885a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed028ff4164dc89eb8a93080f088279d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31c97448ac4ac7be2be200fd4f657b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03315a5aa3fd9bc440b77d483ae36b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819644ee4544d9d59497713ff4ba66ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e88040637eb0b355db3a9fe953567387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1bf79cda79397dc63f770fa2f6b81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f0360fdc209010cc82ad1857c1e02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f5ab5c72a0ba2338e18c9c3af29b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44639f59c2e01009808f9ecb155a011391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa66cc25fbb5ea0b10fad65a75af4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296ef0e6dbd46c956ff3e1925885bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0333b36881ba0afdfc4f9e0c21d8dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416910908ef3f0ec3db77fe9724020b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5337c55df788c36d6b5acc7e5f48a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c835e6be0843658a007efa6edadea6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da8e1dac2a989c06e44dc1df1977f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2c6410d0a4e13d34a6c8bfb11ef94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c327fed81a81c9a831a32f4ce2d33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834234e83874fe9c8e3024bca2976a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19284a3f81132b888044aec6a79c64da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3f79e67b4d4fe2680154640dc2348403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d99b0b327d799d73d868ff29b4f98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69929e1d29190a730e7370b3b68f2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8066c78c18e23b210235c15a85a50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e170a220bbcfed906de6639635ebaec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37550121a6506ca0b973c0b4d903fba8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a58166d2bf029857baa09dc5ee258409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65303f9c49cf16fca0e5d827d7b39b64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e0c18c71fd9e22069559d0df9fad0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205b3e067611df52be4be8def2264c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4501d445c5b7d9416b08c6c6144e496413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7494887008e83183ee8735578ecc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68451b545f783bc5f9980c3ef9d2927415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd91e93b47a2ec7a310875691515d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644223ea1c62dd7957794d30bf7f6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e8b71c9896bd1395ad639816ad9ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52460fe8402108115d59d2ce3f3b5ffd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eca0ec56fdf93e8c5f9a683f9f3d2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2a05e9e4062e57d3e3ad791033dba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e25446a9c2e068f07941c7f9857722422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd09f90238a2bd7307fceea44cdceb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bb411b75313b0d338fa8f1c56894d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4ce45acde791f1b21ce9be74c9e75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a53293454c790e700fbeec79d268e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136baca8adc52f9a282776c3afadb9ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee90e6e78107d30382eb4bbc4c9cbf6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7070b98c776c73cdd88dd9f868be0b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1643bfd8c0b70185d8b1bdb62b9210430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd61833a671cb846e5bbd7c1c74bee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4b7e1c74c2f84928f9f28f5ba9e2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfa53a644f637e60ec030ea02830cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78441f4bc52a93a4ae8adb094e567b6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2502f6bb6995967d8bfa2a3249a0e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b84a33bd35d68435a2bb9c30535a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102452a4c3db6fd3683165372be8ecb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212690f169fb331ff0970e49c5f8d87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256a3e691b4d4c9f87288b2c7fff9cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d76e38d11a2f65358fc432ff9dcc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cc90c340222ca26ad804977a21273441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df383fd33b38f86ea1b77ba955123a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d264fc4f5e29ace70489d6512df401443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1ae250317953922fbd840ebf5a4a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faaf4ee19b5918e7402f2127b97a78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb2816481b0b8fc5d8998baa258a8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455e3abd72bbc77a3571c2a4299af49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ed8e5969eb9ac2fc3b8fb75043c95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b16b2c349f48440b56597d2ae0ce95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb41d68472a6e6f06a7b8f5c0f99f72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96be104867428de2674d95f95bbae6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e34fb1d47676aac75891f6144d08d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374c832a3f79e80cfd149c647c14658453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd567b37650e019daa5ed61cccbe9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e296ba3928403f06e605fa923535f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009da1dc2ecc772d35458b7aeaba8c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a82acbbadafd4da0403ba691d37c74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583377be9a3b79d4450a15bbcb084bdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a8f4acb9679c48e0100309064dc93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc288d4b6c26391170c3651081614ae5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f43448f74c4fc00008d5fa2bb9591e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955fb536b4a5d8a0002b1e56c48fa65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac524173c26184d9bb0a5b56feb8f1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93a2f10f3acc16b228273e23ac8c26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effbfccb53dd002d8b70602f600def2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89921da19e6ac71511552f758056dca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366c8e545bca5a1b1b50187873a3fb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d750ebd79e55087ce7cfd0fa94b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb8c49370ec4a16bdb3e8abd3ab4b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1030b41deffcbded1a358a42d1c83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821203de84e4f194d1dd435b52cabb31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a026b8ae0ebc9d8ab6ee95f0a4550472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05854e427fd8ca937471bd150f425063473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f411b303e9c7e06302ab59650e0e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe78ba32fb3c142722138d71ebb6b9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95022491605b3a25ab829768a1b966476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4725046fe312cd4c4acb902782616477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03857db2ffdb645e28d697dd8b0872b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f8d707206cbac8f1ff70e81602676479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66fb046cca0ccd4e2fc8c1ec0ec52b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae1d8c337ed0fd6da1d49cd8995c62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aed1da2710d98d51ab3e99f106c9c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347dbe345bbcdc6ca0b8ae7d7ce97c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095ec41222fbcd63dcf4f9f4a73b58e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c5b425e616d74457453aed5d0698b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49999cefc01ff7b024ac56419f1fc3d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d2a4ef23ce6a4e70435b034b2e301487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739341cf10dcff62cb78704528984840488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb215e10ef084388665b25167ef9244489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dc5ea21ab926ba645d6a9f1107eed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61e809a7058e3e77b1965ef49eb88a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebf3b4eabd5a2ac7ba1ac47a0caf39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0fa3791771a951800ced5e6563f44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e9ead2bab0a629d9eecb7ac00392e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd131e35c81d1ba761c7bf4be151148495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff195f520f4d3f8e729d17417ce2613e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d663ef782e60333ad2f7cb595d2ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27793169df6604c0143848369a202189498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464f0aede37fe90d8b8695bf5fd174f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed70eb725fad5f8964f95767acbc9fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc87d92541eca22151b777edbba4b48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedb94bcffe12276b5f9c202cbb5b12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1b10cade40f9d26b00045215e562b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50700c8e9d6d445a85bb16a612098301504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965db696fb342a5f4b9647f017334d4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b30096af414e29bc9f017b4fae2df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a350434bb71db05ca42175066e467507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067decf0e7fa454548bc49a5e8f4f13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4176b2b17e996f80799ac8609f602e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665f878e10d2e59c41aa807ce76704510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851f005bfdd6bf7295f9da10a334621511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20586b5f263e933489494e4997b12018512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e999a85cd67a6b05ac920d5e19f7ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38231a6abe284b057ce6d62c08038ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b8eb5e122c0ced9725392f75a33ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33a726a502b50be33438bab762766c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073b3982d135bff1507339c7ad69a8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ede7eaaebf4cfc318d76650e0de0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dc56c853a557122008e762462a4c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6389ee062c3b32da1af0422cd8a296520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2765d1a946992ae5eb8e548bd7ad299521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239629dcf059db3d4141b704505f9d68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e28199f06111e791160353c8e15cd3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f17172427de70a5d13dfeb3217cefc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09a505dd52a1394e122233f3db706f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452586fd38e8d2a378e43181bfa77f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e2d76b8ab86b9f84926b80fd2ad47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21408e9746c2e1a579ead08765e80fd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a49d326208d1bb4fcf7a9ca7b2fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48e92d1c8304290321722eaac3e62f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad5babfca1dd35c5bfb4bf11b6289f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dd786ce2e679a5e06916eec28a8a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e05c0034c6bb4c2183d267d96e069533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a3f7f98eab70a3b0c4c1bb9e71428534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dd6b1f1f1f01c13f0c5f882a31fe0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d53b0a2d51bad2020623c6c1200e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198ee352c8157c229131830d1725f07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc658386c3c36164976ccb605478aab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692731e50d392f499f3fee7d24327d4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6b602f211b6880734f0f12e7752a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410a2181580f55271d9464bc3a8d7f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef891c1a0199eeaa23e9915e1ca1d60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c75d5bac82bfca325df0a50d243af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faad572219c588f5b271e76c21ee9be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffd85a8366aa4213f88e4c473d4780545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061adddf4b6deed99f2f097c7503c2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6932fc14c375d6496f9596b8d523b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbfa4eb68145473e3cff9fe6c8d930548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25cd1b1ba313bfc8c91f877eaa3d28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac1f44fbde9073baa2a1950dd5f387550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ceb3e08033c8abff9c61fddfe0d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c464fd97d52ff225e73d9efc4796d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67b16e00ee8df09b3141391a207584553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d23e84c704b18c03a38c070ffd6071554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ac48ed1ccf467835af545fb038d53555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d63919cb1d673602e428e33f1e915556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50041920c35573669f799a8a7eef6c84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a7587cbdc5039d3b2b6e20cfb2710558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf13ad72eb2efb93cb3256b4c1c413559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f33ce863a47438cf660fdb032060b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c8290b1465f8aa505e9af90e909a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768782c4b3535be8ba0e171ad820a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fdcbcebaac2fae23779318567642c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987cf9df58bd58654c39b86da0f70ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7401a4a4ca67c062437d1756cee26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eab912c9b0ddbbd82aa317afe56bf2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f2bd522c683dad17fe5888ec091a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d40e08b4679a0cd25b07cc71bd1c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d348a0384e8afd55233c747ee96a05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b8000326a7b7eecee87c2da6c4182570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05b17146e137d8a629ceb487a62866571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad73f10f3007fd62196f753332ac91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb8f64a71c9f6401408e37ddcf8dcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2cf7ec8924379aa3522d3286785df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a296e962d44e740073bf958a06d4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23770d47d7faed37b9b0a7fe2152df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c37a663caaf98a57dea3c9ed9bf7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78cee3554000d1619b153073f763ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade25a9bc064d9c160315956965736579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afa7a7f05fa6a1a155d08af56a39e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec112ce38ecf16bf8c1fbf8c45b78cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0f97b70a11d7137748bf42851cd5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece3517d2338e348c67fabe36185991583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488104b3b86c1b76caa43662fa14a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d12200655d72ce91bcef69c0f148e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104269a9b52e8a7e4a4fd233f745631e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed93c660687b33b44f55203dc46669587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5a1e735785ef931046a3e9a22a645588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e78910d66bdd53cef792c9e7d7ae24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5035bd0c5141051809f5c8dc95ee95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4891c54a91b49e0bbeb926a21666f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f165bc78f9af052324a9fb2211263592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f9c1e7bbe91fc97e8e6848194b210593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbddf7bc157cc2b062993b540d55c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed2fb12f68acf3ad995a6f954d59b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95555d0f5cb5de022d3cfc588ccea9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe74804c64790089fb14287959373b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95caa4060e3f7807483e9b3e14d8778598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fcb05850973befef8545bc747f77a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249effa008144644c47e2a8c5f7cb31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42611a1798062e1a430161f28e5ea28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e3bd3dae1ce8890838886b2fe999602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690de6cbe08d53e9c3b6e9d12b03361f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a44a7958e72d14e39858fd9c4cf845604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2106968454e875b1b32059c8f84d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b29a3912f53191647adcb8b07c6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ffd601ce62e81090d324be0ca16d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a247b3429c8a3a471dd15b35dae53c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e609b933b5d437bc2570038192f61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeefa80eb9fb945ceaedd4536c7395610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bb8978160540e28c278734df963f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1932fc7c45f8ca7892dc508119136612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b619194f71a4e26dc51027f25ed978613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5aa87202eb2abfa58c98d16d2547f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e25a531ba5a5a335f0d353eaaf90b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d248a1c81722df717458ec2cf12337616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c6568588932536d2358efe4d8e38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d6fe46f650c0fedd887e4790b5c95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db648f87c9427a5e329011098a73aa9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0058a1fd91287261aaedeabe76833620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f3abad694098698509314f621707a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fb753380276bffde96f575789fa17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cba159629591ae30af637ded81153623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f83cce182f740caaffbf1f29666e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bded40bdf080ac4fb65c9e2e30f9cf5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce202e0be15681788706548d71cf3614626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbcbe5dfd294f14617719b58ca0997627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dc6f4a401918892129537fe9b3aee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33795c228bebf09b3108c8815948666629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ffa240e10826d206a62d445171e86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeb40be3c1ab1785cc236cd3938aa3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c5c26d8f7c7e0f1be4f1517725de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322820cac2c9077b97a56a427176504b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a89b1579803fce7cc9af1090ae366634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbe51cffe9e9e76e03d9d826dac9b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99bdf1df3f166939e8b33a97d601dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe5c222383608f47e5589d188facda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07336609d5e62dc3a2475c37780a8bfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9588e88bd8c91ab3f17fcec4e88d87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a1c07fcd2785d66c6135375ffa5ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9deba4f10d9070bf7d434173b65f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116aa8e705911bf988bc1ab1711adaf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b3bac2575e69fa2450d247b0dc483643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9877195bd4404e3486c0ebe6e3072644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560250fa37ec2cf0cffef73e849124bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1d7ca9b20dd59dcb74cb65284f420646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea715a992822b1c48cedfd7136af808647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb11fc09d7752edbe75984a51707078648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151f15dd6332dc75c9ee406d895dec4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f13c757d9ec0a8880e591d9c7f5d45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d448c1383d12fb44ed4a217fb997bb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b4cb0933f29f927a869fdcd3c14e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb376d3ededbfad97f115bd334e85a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c87f34b25a8df509d5a7dccffc98c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec96c45a42989a2b35abdcc870203655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7980d022294aecf387e31a07197451656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93148d9368e6d1df09c878d9d68f5218657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7706599b740ab9127afe1ebf8afd3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a728702faa773cae31ebdca8c07dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a341d034cc70a6b33c6f96a80d91179660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1a85f7d8ea200e6a7b3a21ae76127661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138ef4dfe808a0502b891f3c2730d1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ddfe608c12919566f8886d06344df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356e0f2b89192c78f711497477b01c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0185b1d68bca7b4137d51f16ab2169665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f01baf735b89a889e34262d3a5d1af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8a7b8fe66d9b078f1bfb78a54199667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d5e4e76fa72a3fbed8447ba4314b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97030a637d5d4187d64079934953f636669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141dc7bccf0489c7e50f9dffe67d99c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0f74b5d747f31e3e8bb5f68b6fd7b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bd60d6cfc761c07d7f93bd3f5538e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840086babca0f40d7ed87bf4ecadf59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a21348a4398ae3270c78dd8e78b6e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3285fa0d3b2f39b7b2c4e55d5885c4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b0a155ccce0657cfa5400373eb7be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035d1c17fb2947b1c6bb0923da8959c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49f4493c5ebff6f4a86ee904d23066678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bfd5af4040cadcbe3a377dd3521a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7525c008a2f2074e6669032082619a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5afa636b9699ef6e2c24920512e9c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddcd26cb7ef365ca9345fe8ce246ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0714281df6ee64e2baeccae940658e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd3700e7c490e2be73c000a52e80ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6ff4c774ab6726050016eef00b8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0f6d139b49c24cfa6b24b7fd1ab62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59660c33ad9c537a8cad3332ff949e5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa119064a01b7a0ffa079919139f2b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f88478799a69f39e86c73b44194cb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e36faa5bf12a4a0e7ba9c81a825052690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c1f0f4a8ea0478575dde64ecde680691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c3039ed5ff7925664641341593ff9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e3f34eb8661cb8795f5cfef1cadb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afce070ffac2dc6f1e3a60497876102694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c2098bafaf585909857b47ef161ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8411e4c46a6a3d91aab4eb7bc6cd13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195ecfc3c009398eb600f45a543a3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601faee520fd93648d69b246de29d40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc032ab3edf0596fd474096917e70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863cbbf2ccefcf7271fa8f77228bc46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dc4e1fd6aedc860665d16d9493a35701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c732ee32fa5983b92eea6a3be8f557702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6d94c86daf1b3a1db4a6057c0ca56703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bbdcb7a9dff68f85244c5946a28e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a0fc1aec3be3b818cafa866df2a66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb9592790a6e8f26e15d9af28d9339706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3983f4c047308f32844d6cd9caaec9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7fa18cc98a4d4567b5841d185b0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec14bc10b61d3a9a0560739577bf37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36284961a07961543d5fddd08ec9365710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249e4b4cded978032142db2851bb780711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aca088ea807bb0bf6b5b9e5ce91cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ab748aa254e3877d90fd371879de9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb8bcebe7987d0bb66bcedb1aa6238714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913417ff490601fa07cdaffa034e5c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570f6640f76931432b7e68c4bf13ad8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd927103f6d4a57d69487e0892ecf202717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31132e53f4646024836d409264cbe163718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0274fc67ceaf8ce5cd51c16aaa5b43f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec986a0ab6b2a444ca4185397a89319720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61063cdc677c422bf418155190fdd9be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ccc4387b776c396a4b87fed482067722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dbe712ec1d4cdfb423feb5c0348a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab678e8d573547a1ee2c3934cf79ffc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5869fbfd1031f89e405ebb0f446b7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc76ab47958fc093036897ce5eeae9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5ed7ad0fc8040e070009dbda5a171727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe6a0e7dadc0b6438a244f83ebea1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5c5b415be0f2ee386a6f0d94e8818729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9d4b713c5967f0802cb74b7062553730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38ab0dbf94dc1db361814ce34abdf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01327daed714af83c6a6cc3ac29030732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62610a49d45ec7b66170f742a3cb68e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1e28c47b7c34b24382045ca540820734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac5f9e4b2eb6b6805aff0b707c9f23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da287f20857456b89c6fc4f2864674fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee859adcff5323e8fbb590cd60af1f1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c6cf850090f8a5788aeab2df99c72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41863600c68180eec655965ba4bbea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98454564d621bdaed3288514c94059740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457e42af9e062bec3852b5da9930482741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c72d73a8d20635a2c65c171c36bc04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dc9f68f5ba541a15763e23c226a67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3ea985d6c2fb0c9d8020c97e55d84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4e3f740b6c60a93d20b3e5b4ec72b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ecfde84538a7233334cab2a145f73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f300a27b8b8daf906b62b6e29f19e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794b194f07df4196c95431ad2f1f50c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8731accce5c948c3ea5ded78a0610749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c2cbb425bdeec0309a97bf2fe91dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399c1dfb5dd64798245d29135751762751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bac50f084e81766e0bb02f981283f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e7669e5866d477d03c455cb1ca20a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c035039204cf315023e69f232dff1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba41a968a4ba0d652c40d5c240867e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed4884e788d0ba380a465d2f7ae602756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791907f03b0cecf213548479e7f838b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4ef31eb894b0f67e2694c19e58149758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fad7c097d0be29f7ed1aaf1e9e87c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2662b9510a8e26da1a92a23bcde971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cc5c53699f2d4f37c97a26be292ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ae218d6f36dbf59b3b975afba96053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101139836e7911b6344782c3f92588c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b0bcf926e944abe8c9537fc383d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c69f7e01bce2b8f8e5b54ccadef5aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dd0f94716b7c6e9794d4fe090fc977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0e0d9e3d3942103e41618982649758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629191a110185e62b5144dbf576c7afc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522c882518be41b6208977a498fd5d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d5523138abcdd4ffe2b023bce676211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585485f8e08ba3abb0e20b3b7ba0a1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f82c2e46d868fd9d4cc9c70ffffbac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee18fd96f3fd2e6cbaf83f375cb54014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87303b36562f318d7cd054ce6416c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815ab9e7551285b47045a4725c4b87f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e81d1069b81d4fa489f29279fd67c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a7d3f986cb96cba88790eabbc645f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bdad13663ff4c076356f0457e25ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c547f39cf8333883adcb92357e66ff620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e115110b95d6320dbdff6b6e0210721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f189ca5cb9c08b6db76d252871f493e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdedaaa8f13ca111f49b9f956e77b3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893810a4def231f3200b8b7c43eb8b4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b0b35c39e1c4c3f58a2209874841c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a2325ceeadd421dd5eccdabe704f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcd1bbf9c35cdbead6a669c142716427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a890607fc5d6d99ad860a56517d384e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8ce6df22eb82f4d3c8e1080945dc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cdd0580512dd97c2c30942d455f6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449c1dc7278388853c8e608b620ad6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d5269bc5d18e61ba890710c77937032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc336c7eeff61425d6796dae84548633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf2995b1370704f17d81687874ce0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d88072e8c6258fbdd8d429b79722fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b86ac53b8b2ddf75deb212d280b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f48626582b7a7bd0f0eafa14746dde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9062cbdf481c5b6e1fb120219ee49c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a732d43800a1499bd8eeef42c3245f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6ed8e6eeb97773d84aa491813135740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3247a00254c1f4ae156809c589c33fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb46661a9268b7eedd26c44b29ebd1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5e4e437cb2fb26a0416c0aa8a3d1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0d64fbf16b05a074a2f44f74e326744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e27a9e7c18a905401dc07e3228f01145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851e1630c0bebee12842de324b6f59346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2ccf22681a1460ea278dc07fe7c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00284c85a4e6de0bdb639ea0c15211d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702199bdd5fd96fc74fe393c8170d07f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8327f05a614c328b8db754e31d23c4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5222dd0961259474fe8d2ee91f33051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a8f4a047a3efd6b67ec39c8f6dfaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdcc08cc1d3b604476c1c78bfcf1d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7237547365d39386ffad81102ef3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cc262173dc8e4ddfbe9ce9483ac0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edef1b7bbe0bb5426ffb17e06df6cbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771296f8f108dced8097f081a444d2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50087b4200487d71db5e53d211730ef658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaa17eae6a97e1bb0f2d4e29eba25e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749eaaebadf637a8f56ba0752bf123d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134842d3258e14b28cf73c6f1b52d9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddec944c863ceb7f10c39cd8061c2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96943c477b5e6521235dfa28bd67357c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a76aa32fdb2e39bbd0398d35566ba264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3df70c47d2e49e11b60dcabfd862f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b516e928508c6b8f281908c38e65a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95b8507c1653c2b2febf2b6da8066167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd99a540706d33afd4fdebf2068ca8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f92b38f413aaf1468a5f0a5a1125a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c73fa1aa1abb6fb2d052260e6670e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29273f1fb7c0bdd54b9d8882498c682371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f96b885678b6f6b7fcdd0e7c23a3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed068caedc67a46d8cc40f190cf3bc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0bb2432ba13188a2a87535a06b69874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0ae052dc11a1c1cafb47d6964d92975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f10da16666dc36d9eb63dd267744ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea038358ccfab1b70f514435b5c9acc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be558a64c21d0cc4654c0009501dd9e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8061738286f9f9b122d87777450b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5498d4fe09dc28c5b7c96fc79b3ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c0a01db1a2a90578cc9ab7aa1909d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c3fbbb5b626bc68486f50c74df9e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c402431155e20c9ca09b0d235c637383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b573be1efe4af72b77bc366fcfe2e9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d767ac3aca1c7ea61c69ba3c738885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ad916c54a9a8d425db217da4f7eae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc008187eea8f0e08d801048af0ade887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526ad34ac9641b73b50d00bd40652ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acf438bcadfbccc773dbc6fde50a3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0903f755459f28d3ac2d2279649f55790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea280710a83d5f96a9ec3f267772891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953d5272723e4104ceb2c41fdd3c34992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b037f1a4b7dcffb008dafb5401a255393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e651abebb25ba9dbeff81798e5cbb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95158c90621f41342c3fd3da3cbd04495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5316ee8ec535cef55ddbe2a9a315f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180453277625336ae8966116618c252d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45333d5231aa79577e383fc18891c38c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3853a0173472f0c8099522ec63d4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37590cdbd3113c178ada55d35feddd6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beec80a84d2bfd4c6784bb6e4f311f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc818fee396c7efd81e1e95fb0ded3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851b2a6910e7d9b864725de0dcf0403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d58a1cbc5331ec347fe15d2186a1dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd7352caa2ee252351241b3bad57ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2a3d6990ac15116f3074817cb06e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b100233438a43a9eb85222f0abf8e4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f3bee83bf808d54507974b4cf52d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66887cf15119de39f59c48da6c06f6d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d392515562f3d617a5130cdddd2be7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422fd7a7249a0459f201a9d193ab576111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a2c995b7c938437423bfb40d2660a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e34cdcfb829dc740b3edace23dbf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd750462766d4e944956abbbc462212114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac980ff34161a26b5ebaa3ac0d1b33a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c045f4c5a8e31645f8f761f18622bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc171c45523aa9fbe2a4b9419a5988117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5e418f80ade7af2ed38ec78a231e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583a754f68b8c847ecc71729e940b46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5199dbde1e6029c1fc0c88b5221c5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585d873f85936b5cdfa554f9f0be501121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68db428eac9ec3007c6782f88557bfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed88095d501999b2c82e79e714f0d18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f069eba1d4e1c630bf5b9108e61aa9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9402bcd03d1b324831e091b0644aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136da9807425805ee08088d20c98a28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e96d71f07a67fe8976109a6dddaed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b85165c60557b492d7e66628b2723128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb3093c465b39c08614f3e0a857325129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308035494526976e11cc84e60f2952e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5394a85c31d2fd3208545ba58141365131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421dbab1dd8596a2592929deb8d5c83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a8cfc2889a09fa7c289900098dbba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57551576f93c36d1d3dea97d035f141134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44921b894b7b1310837e13c6ef54004a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb794e53e7cf46b93605e144173c1e47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec0618af267ac1b9644f623e85c5f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86db3a335ef14983f817b7d675e11b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be522a8e3a1203fe587ac560efdc7e99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8d934ded579d2040315a6a966a00d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcf03ff5934de46524208bb15a6ba6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6f808ee32f81275c8e9631d9fce87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd748cac2f796cb1fc8703709f1fe8db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cdbdc13bb10922812489a57ab6536144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512eaf3593ea803457689e76d6c8d9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94e8b4e0c1f4dcb78f0ab318cb34a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba41ca9adcc87299dfaed66e2ff3b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc201f83a389be1f0e43d3dfa95b4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7902509bc99d77bfbd044c93928d0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb3fc38e4043f87f593fe6f0a2ffb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1bad1bc06e21c698adc0ba3ff6b9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9c0ecd28cd7d20725d72c23b9b15a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f37e16ef9adef487cc8010814d8370153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf77a6d40e5085961c63c2f3560902b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0cb8b740ded7b6cf99bfdf359e0f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827349ef0d3978f658c27d7bd153cd9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29427849fc5415cc81c5befb4ded7caf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87966f34707ba01ea26d6fd383b8a8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daf540c8d27b4beedb5e6690763b16159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a9bdcd9b864f38e927ff75d14013a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e42c59d458267bdf93d252be31bac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5c949439e8432cacba5ccb7a19e50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed933c6b713b0380ac99272de28bf4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99c67ba0df235e73674382b3f4660d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c59c644925c625ecbb71c96f756a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a73a06b22e47ca318686ca7094b2bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692f8c3ea7b1b1aa47175f092315360167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655932bb46233d7b4c56e25107890845168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf399c42918b21a97214ee3ddaa40a69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa403070cbc50dc619f710e8f7fdb2b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0233e472ee0f51e6238d6cf087da1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c24cf7dd671c3bad205793fe943b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2af3372b8dd7ce42d6cb495a7f37e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836ae733f85f18281fb3187ad21baa3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32623c59c50c64d30e4b24a0c6bb642d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f403d5586d0f9649415126279ccd05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ce9a83da37d85b3094a698d3950a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b77f43d675f727a3909793421bc31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e156f92a3582de7401987d686176b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759104e8800f72c7fe5dc085a5fed473180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c20392df11b269f7e8d84261b812b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22138db0ae35d2b853a97af26b0c078182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dd64da3bb15780c932d072dd48f7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd307f584bc36746c56c4a7fac2437ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23529ff9ebaff35abef457af90ec70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc0b67db26f78bad335c86634a8e30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf2b2c38a38fb6d053a92808c5b7c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2938bd8e8be6947fed0673d0423345188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e1dcec9ecf139b796871e9832b23e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a62017965a60b56e040b78b968ea6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d968f9d937e9ba08c300344f7dfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99861f840f55c5aaa9e385ea680ac545192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a51e1b0f84c8d6c3b18ae1f3f90b98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013a0cde727d5ddb5820ce04c529c28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30342d967288a79c99338cf4d229be97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcd0662754ed13bf9cee1963072c20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f4d198dd1a31a85610c03bd657229197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5668665d2dcb78c9a9846678c10ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049e7ce1a81a69a3671486d46d4234c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164a1ba30d3c6e1dd44a796b60e5114200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd26a195ea5007683f746c8dc853ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e70d65b186541a6cc0c4cce04a9e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6b4bc1c61d55a4a08fe1824b6f8f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b37479e134701aa0a0f5babdabe01f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256d00f34f661c465f013004643a921205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de651a4f7930ec0aff4b25936036f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411751f21d9b7ab87350aa96290c3aed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1073228346a9815828648d7ba79b6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da105fe23d7e6acd32f3c9ef5a58e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b6dc56b9fe78e4671320844ddb1b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cc856aa9c82d395b120bbd07a5b5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503acbe2a065af53b77c11f9f4bb69d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa2c3cab58f8b1e2de9c56cb44d695213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039f847f8bb697f7c12180d3a5ffdba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3aa6e4c2b92eae417efd4b19c7b2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad860586940a04c62aa06d731ee1f8c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2558303e489091a6976e263cc3a70b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8493aa3e43af6babd13552f23fe283218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27178a29aa3e25c8aab23ef4bded6957219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a2650fcb40596985abecae4f93c38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e1bfd8d095fdac8d79e058f772a5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ef377a7de66e6dd5a4162cfabfab4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090397546b293f156018723f0b8685e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d993c5aafedbd9a679aea296ff883224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3587bec168bebc964c90157f7a70e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05e3b7735db361350519aceae905db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177ded6fde6b0a1a5336f3f16fc4640227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b81120bee4ff4a95f4463f0fc5ccd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebdf40d5d5be1c1843764cfd45d92d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172d13e597dc6dceeccd145dbbbb184230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72904a91f08bc77a0236bda261f800231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09dda47c73f4d25222b25dbfa84e52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c636d3c9f1a4af6bd9b8df4dd636137233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fae43cc638be11bf6d54745334a3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa8a3425337bc937b208151084f1a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a61157461f8d646975a90f5c266ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fca1e12d69e8dfe660401bce66a0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734509aa6a5fb94bdf61247512678786238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e190f20e405e9ab9e9c10f9e85db63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d850511793a4da56802ef9f37cfdfb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172dda4dcd6cbcdef5bbd8beeb0c4d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a492ddfad6944a7f59855e049f874242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c9408f8ee0379ea97479cccbe5e4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd633ad27d1a7995ff0c1770976fb00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b854e9f6f03edf5d173b83b87aa9056245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d07546f0bf79795d229c69719812d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29ea05df31e48247449e5677ee6b43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c833abb373026832452e12771cd5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e55a494f3e58d37fdbb0a80c11bc8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5520977882fb48cb652e5199a8731a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9649c11b7650a6423a6122d898b68c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12679c56a8708e63c5b066ff2d55f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387ed8dbf87bed35ae929bce9cdd9ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534cf1cafd2af49a2dd7c9696b64945254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e77d27f0c77bba5f9ce1486a23631a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbe76f8aeea3f7a918fe0d2e1c5826256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2405a6596d6644b7bda9f811bb009ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1143f2ba77d2cf49a8559f64cf2cc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b70843eef3404306cbac3df93076259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a483b09eccde6cadba3c75aa378f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88913e8d925ccf0e0ce6343d12dd3557261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c52a7f155f8c9ee2ba51ea726a932262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4428a3585bec736dffe2ccb00d6cfc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd884037736d51c12cbfaa2455f559264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f11ae66b8c5e2f9600b38a9a0c7fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee3cf032b86a1ec3800e43ad1b2fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83f4bcc9fa0a3504cbb467dc32e2d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb57e6f566783255ccddd5cc8cf50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516260dbe9c1366ce0dd4b197e22fdf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c44eaedbc61b97ebd6c7c02185cec7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07dc642eda3c2bea7ff88ecb0956a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed1784ab53d0ffe68a062555de59c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068f9c70811c3c2611bcf7b023ddd70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e890c6803a81982cbb54a12465129274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c20eb25679aa1154ebdd88ab06d86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa937d306e78db0c716c14e7caa8f2e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175d447abd328886b13287d169ef844277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a168185f350ddc2d7fb0c8a0ea7c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6630deb405691ddb35f05dbbe538c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b5759fdeb6d9d707da73fabf4fa20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b93fd56a088e17a2f520e8a5bf72e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db850dfcb9d54857665ced1f823976f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ce766dfa7ec697da66e99c561d66d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e8d8d2bfa176bb2f99487b530bc73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1ccdb15c3a46cbc014d2d95ba9a25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fd188cef7a8374562d54c80e05797286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89a15d91cadf896a1c6db01a42f055287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab5f3198d461656154f02f00043754288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5b46d40f689fa15bd5f3c8f6acc9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705ccd0f85664cb5601213a5583d8be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c2670cc90cbbea7e6c6897d0972a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682653ae137e460f546c69f833b08b7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351babd5f062759dc0ccedfca0cdfb98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b4abce6b9d4b3190d9c63aac4a17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002891e046f2017820904410506f6452295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0057c62e6dc56d03a08c7365b1cf9ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7177c66dcc8cdbb65d72ae33b4a457f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f1078e0829b25fbad703cd53a833c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f869cccfd0fa08defbd729727620299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d919e7e903e6303bc8e52bc1a27d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cab1938dd38273637aaad81cf4514301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c8bbe9f58e014577656464a42d51b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce7277eb4da6565d005d31ee0c5a12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fed3de7123a595d0de850ba8e2d89d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80faec5d334d9686517bb2168ba6f87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64f707139a7369ba4e82869f0a832b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0913dcc1d4ad17d69bda1d8afc19e22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746473943269540f1b7d15bcebf188b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb91ffc55749795e0dda8a0c2f1b4bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f685ad99809d5a6395bbb50fd832f83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd76407f06a660b9715641c47079c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fc952bbbbf82a6ca7d31686585172312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce888bee95e60549e853283662d0eb8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c6a9f29d04000821635c695387d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa65357e3e61670bfab6a89eab44b47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc507d30546014248925765c606eb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d988aedd41db84a95d7d3352b102b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eec7099484899ddc688caf9805a8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60e0537060688b2bcc15cc0287ab1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1494ee83572620439ad1ccd7db197a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77eec4bc68012f7cd91eb1dc221085321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf7df1764c3c07932090a6fa2e0925322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c8a3ba151f099a97de8a3c313392323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45c98f4110e9e6eec28e936a8354e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47478f3c6beb0ead9142138cb4073f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931909829ce84c692715fdf08f7946b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17794521190670c219e85d53dcc6b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3da59662c64c0a1594b6f86a980b95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf9c83c0c0b0caa1fde79abf718f30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7575a85e5579e9366bd625ad4749d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc0c6bc4fc480bf9484958e9265258331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df918d01f54d570bfdc3f755532b6126332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2a39eef481c03c2700760536ee32e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c070bdc7ca57b344a034ee9b2df7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c114a985f17ab2e2876bce166cdde9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19aafac41ea5fcb25ddfcc33b5d495336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78317d7aca17169d212c1f5d9182d4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d71ef5f121fbf0d18f69061e787f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980fae599af7c1aff305339e472d11f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d439b1032075b8e9c2749b8af4c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c8d647e3cfa7baa11e67510e2ea24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d540037191a61f3f7905ad5d6026342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4583125d454b586e5135f9329b887cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc244fec31804a5396c5641531d2c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8513f82381c5b831e288ed984db4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8af3f1fb932375032895dededd2383346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846806b4c122bfccf3b3d958e4c537f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0869b5c499f25a8f55f64703de7ebd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed8af207375edcd92e4cb80263d8bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a58c41acd7d26ad6403ffa23cf480b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38223acbb15f184e5d4125f9b543b691351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec72334cc6dd26a69eb959bf43205352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107b81b0467241de6492872d9fb86b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d96d75396d6db5640df0a2f7885828354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8bd2f91d2ed7335e64fc4da2a83b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fa7cf1d5e173febfbf62d09262f85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69087f9267d5040305e425ecfec30fad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b891d59e804fc7f54b2f991d8fbdf53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee4119041c93770dd2471c40d06da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea546512c3fae05b40d7c3cc4dff8d4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a189f5e978b1f7d4a52afcbc560b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b2e2c3551e8bab1e854d3bf201b06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12647bfa665222bdbe9b4b269141f8e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b626ebd32364718edb9cf3a77b4fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248739cb02735b8150995acbe0ab9dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47714e2a768a2e6ecb9840436f786f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09648d31ef212857c1adb0f14b042217367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a538416c68d46c596dc4a6e4857543368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846234d9c684edead4da832fc4f848f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220bba91e0b9c969f83c44c5578704a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5836774f1bf4e4ece0d1aada5cfff9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f26fb8cb083db379c5ff795d0608e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a7f98391f87098cbbfbcbbc254372373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71160323315b9633a3c219954a4918f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f9f1fd5a6a389a4a2bb2ff520b680375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ce2e8603f1e56f28f94fa08a8a01c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b20419f77f93c1e33dbf7d4a2fa20d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d27f370e0ebf4e5a2ed7be025ba2c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079c779090b5ccb02cdcfc3a39c1999379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed3dd6348a3cf0efedf472268fa493380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91ea0c2b00b2cf8418cacae4c5664f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b9efcdc90a59729550b8571f13981382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e84b0171a69ea4d670fc0a5524cfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092ed4a1fb9718f2b7b73eab8f4e6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c673fe9fdf26e6a54ffa5f9f9414a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f551a623ef27581a88d0cdfdc4aba9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2844a9dcb26b4e345a80b6fa561691387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd73940c574413a8d6caf1d97f21ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f885214bce8093bf8ae4368c4f90ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9397eca6446581444568392ce6e429390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571395d63cc269eafefe0d602b37c0fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b0de644e9b83658a0120302c06242392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5a03a575dd423ba52219041b8d948393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f7bcd3beeaadd4091f42d6039f6f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0032e85fc67a1340a4a24e5a9c46976395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d31d42d37c6791e67ed17f553106f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc99b9bb95f64fe0834178f01e7729397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b732838ca9aad89a38a40ba1ed445398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc5d849a03919214b9a432f8c457be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cb5ddf12b48d721b1c9552cd52033400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0babcfbe4b7989431b17304cd4e667401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f24e91396e2d8e15c49fd66d06987402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e74ea2e2597954b19ebc6002e0a7e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d74d1b239a60cccf450c5a7504ab5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcbc862e79fb9ff9b039f3792d3e63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fbe5899c49071c5e8c8eed4f19d53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896525dc206b076502c742bb7e3b69eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae0cdabaed22b83c5277bfc0070293408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66040aa7e12ce02ad4b0bf7e703ad98a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91419c257e2de301f3c0644bf3083aa2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8210f45ca4b5f7b94db22583e47479411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bc3880b0cb7e7ca86dcf558b898aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356ef88c1a9596aea27402e394f82f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d26d67e9f42694e501a938b9330ce6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da91f60e256c1e3550845023b883a4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d721153ddebee62b8d83f3601f030416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2995c8e153c06a3399238e7b084aeb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483be1612c1b9cc536c8c2557c15a49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593b356ae087d6c1da2350114d7144f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f7e3f99a70e396a65bd60f0e224c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0e53a97c116b49791bce27ac1a00e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eff35cf1debadb8cee727638b2c093422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392421fe38756f6300625c9db41eb971423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f5560354048448c92e1e8fe2b986d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db770505bf7a67717e6cc78f7f8c6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083fc6ac9e2f5c2072fb59fe8db24ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62118aac33ba1c9b8af98237b0e34e57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f083fbb2af45eff7baebb032c8ed7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864302490d62c827efec335e0a12db82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d7a4f3e91c91abf814a35b195e19c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a3820879d3d9ee51b09d8a93fe880431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304566a1c102f0f5193398783741406432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ae391fb3bdfeaafed6f89870f824b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09514d641d23f21b92f97f1ab1bf0770434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6d43efe18227eb7c712a759be6985435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa1469b511327e23f95d22c1c51a14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558a9be7f9f4ff01fa1ff4a99d5181437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18467e1f6dbd807a1dfd7808a369b41b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650773a1a2c2608a7ce66ecc8cdfc6a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daaa5d3b23795f8b9c8f8e45168a4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625497d244af2d9b3c13f94f6e8cde66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279d96e59677d20479dd11fdc491378442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcc0a99d548254e72e6b015875accb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccac72c785ca1ec4b9eeccc7c371ec6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e68767271c5223c25147cfb87bb1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6807a63f3d25b01a12bb03764fa36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474217062fd744db3ae8b3354c034e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5707faa20fcff2d69c88d9cf04094448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d47e70f5dc94188be2e5db40b015c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e86a81b86bc2769dbc29c2be553e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb33c74b8e42e908fb255910389bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c14034842b76c4fa737e67bfb5481452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b45da8b9901b206c65b8d95d167b57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c3963e88587431cfbb37f48573467454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db18d3c971d1bb4496680fb5ba1cae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73548ece00d1ea84ffa809cc5383a00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c58a91733ddfdb9218ad4df0435ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c5d6734198fc7f73debb06c79ecc5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b9d8fe6799b79a12e55772d49486b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2b8a24de61249049a9b3a2b01f6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a308cf1fedbf88493156888b8a1758461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23c1a325ec551c598b84e8995c7b91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928eb30ee31c5e12b1df4d234170654463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a652c867ed0681d217543f0a645b3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600251699082fdcd822a1697fcb171e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89336af4e4e933ffd05478b816bf0a13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca680cf285721c82921f4bcc8b2856467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279539f22cbd4f672d00089764890d37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2c20bffaac9ba07a5ced7c9fc3935469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169a9e15e8eca1da7baf4f47112e00f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f71179b8b80a2d539b5aa136d5b94b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db298d6dc5deb657661e2624fe1b2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05900902c72e96a6867471c361e773473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891c8bde1160407014d074b828a15c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f45bda700346b029e3232994c1e9fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b47ff1100c285070a91b8234a916d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b9cea299db1f27b63d4bcb758a914477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35fee4d8b6c73fc56649bcdb0a73bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fb1e4d3d8741be0ca202e8572f83c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcc9aa38df0ed01b855cb31d85c261480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb5404e0eaca611047b3d09b0d0a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33230fd13baee67a75907eebbd07c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81caf8b752f16cafb4e4a1ef961c71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7951450c900b60e86b9a8b3f07daeb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aea2c0eba5469823a0673882acf05a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f457f2680afcdc21e977ac3584dd3b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fdafea4a6f7e7ead4b1e597ae684c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b50ca69b0b24977c453006013652488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadd67a2d5881d8078adb4e0cab7a0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7387b40c4620314575d37946e64867490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fe03bc6e02fd1f17a8dddf663f069491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634021ba7854cbd4191af76c53430b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59187e70f887d6ef1579a6614e1237ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826a2039559bc85e38752e5fa199a37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45017cd8a52916916fd6134f87baa51d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ca460b505e9b69059d23547c4332a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514410dcb00e582af48d270272cd8e5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce64f023c33a90f2764b5b44f12cf6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2ddbcfdf1c730463642cad6d20979499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23bbe8b4d204edaf762155931228d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539b44b87cb0d7860243c272d4009c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e515628cf3f84c5896201e917ba5500502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ededcc8798ba6de099bef0c64b0583503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1626a76e31c100b26ef991f078ac314504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142333973214b7a8f044a7f93ab45e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042051e5c3762ad0f48e769946b2c7e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a5cfec13e27727a97b7b45cfd73cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c879a94683b9cb4ba7c2f12545783508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81969fb57524e9761d8f8d0e333c2900509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ec0e9435c8e68408e2cb8d5d6bfe1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab335f9068b10a54777176a500e673511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63059c102dccb1c914518ea9000b1390512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec09dae076bc037893ab10cf9045f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dc5970a54cb2f1c08d7c881d77bba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023f3c27a47db0553c22d7f77ccf0b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f0e95afa757ee0ca95a4d99db078a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5247d69f7d22d8e80466541dfeeb224517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76d2a3660b936db28d533420d3f473518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0566cd8886f029368a1ebe0b2955f06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac55a3134393d447b85df11cdbef95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f67cf7601b8a77a8c7765767d7139521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9114e1cbd7d8efb522b84b55f11df1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec62749cbcfb8515538b567f89e4dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752298f7c9457be69ec555585f7335e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75051bbbb75a6ad41b7c038f9b82d9a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9c03d1c56cc18cd83e2325dfc145526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d7413788b1e62dd04dbd0a1f3befe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62d49700594d764375b1f2bc5226d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ae2f0f78ca0d6a3c27df66ca4734d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80601fb2f1b2efa8f1f2a152d9fe0068530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585709ebd2deef6d683eeb731ad225dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbb7ebb02f4b196b07ae4dfa986125532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9870fd62403bc57c3b055bcdfdfafa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38df84708ba1597ea5c4e190ca4089534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ef2e9f4ef8040c65670a7a0ed2c9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aaa8784d9bd4336e189399853b4c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad091fad2acaaf4833e86b056a1a114537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b3947e3fa7784cf10b953124d4b40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c543265ffa562ba6996b78fc4c6c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451654aae003e694ea430f1f237e0f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0c85109d681bc4fb180bebdfbffa1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b615553779b73707a4499c1510bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d69f077ce45b6f86ad5d912ea4934c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b496e05d3b64ccafe1e0d47a33f07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044179c58bd2b4191600425492f2001545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c267c0dd2dd505f94570b93b1124873546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cc012437979768b9416b018e93560547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f2c7c03172b0ff6e6a3e9783ee436548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e8ab51e5cb9d75a17cbf9876b340a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe316f5b83ac4e57739b733dc61773550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d2fa8096f99b724b8dfcc140dfd45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f3c6ceb0874c3f19fa4373d1afdac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e141c69cd7eab279739c6145e89a08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ee02127893c7825c71944328c6d5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e6befcd55f120cbc483efa4b50aed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b610a8eb03791358e227586204ac97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc546df9239cd69fad691a6c9dbe609557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68019461b343fac42c429f7603ae0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8b4240709db58ebf9a0c7e5894e46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941b43d1e422792fe3236cf44d19e16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d5ed3822d50412390808e9f6bd3ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567e75c77db2d126fbba82a5a35ee2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edcc5f4bd214cf115ed957ccb7625f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375560da024369b3a09cdd68d7090204564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd2f49050ab969cceee1da9ad17a96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f885e8a8291101e910e2153a3f586d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b001b5d4e9ba38ef69ee1b0b7ebca2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c4b40ef06cfda16f9f202dbd7ff02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451f9cb3a8e23efee903a97b4752584569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab89e9364ac3e696731192fc09477e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d4f5358723b1610b1a403f5e759c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7ba5671f24ddf3e99cc78d53a332d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea16237d4c65a1fe2a7fa84afbd5226573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2a851cfe2af311fc8c4d1b18eca82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5806aecc12dadf50af40cf85ed1a38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf58fdb9cfcde0f6cf669320ce49649576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a072961c2003a52ae8fc2203b3683a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb138f6188562dab0470d8825fa8e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf653ee8d0da18679bfd9a563a8ff7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea3aafaeec6a05cbf7bed77fa47fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb8b6e7c6f3c08fade8720ecff45d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc767b578481b621868c0f0880329dc2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b56684324e4b0d3d58612aefe09470583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24f050e2c933a5344252f39f20820e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b6ebeb5fae340e79bd5539142102d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc771b1e968cf585e9b973ed19c2fc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ab3e4acb0661ae31d86ca24c7eb7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c461ba9b5a25d81bdabe5b09218f78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc7cc82b481ff6f14e9a54d6bb5324589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba32d4bf7a5e10368e5626168d39c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44c60b693ffc654b57db534eb6e3a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b9d562dd8f39de47dce423942579592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a614539cf2c97954cfaac9009de3ab7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f02c61beef656c698def5d75d69c72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e33fbc7fbb7090ddda65440c9339cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a535d799c49cfdf34ad8fc1433577b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a94a16f017b19c39930b18b8479e88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0e05430d0d9a5bf35f67862eed9bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc8719fcfa3d284cf3c9990b97195b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf17d792439bbc4b380fba1a490c0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffadfc8ffc866c6ca082a806143698601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa52567b0f5c3991ed00651a4366bd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15597dbfc6146c86169093e3bc7620a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae8e08965cccc1e3e9e38bcf17c29b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f51a19ef8f6fb5fe41e81e15721f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102fba9b68c2fe5dfcb972ffbf2b40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe956f3ddb2dbd3032a4f516fdd70b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83960e9742ea0ece39ea2c8af6d3beda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bab1275616d283c374052b81bc3d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2bc6b877fd406247fa0c6fd1ca4c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa658c9d606af98a46807aa9cbbee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bcbc28ebb5c92bd7d9cfc5c24cf0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b6c44fbf3358d12df7e73673af720613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4790337e53691d9c101432e283ba5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b31c7ab187deff3c458de36dcd8c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb314621b4c3840fdaf4f728807788616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb6ae26c35b2d473529bc89edf76bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bd1a787ee3ca75ed680f6db633f61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64851fdd6ac45e42c62aa3587517e31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebcb304aeb487c705875fe4ad0af6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1a816a941a913c5cdc4455daa1b63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c2fce203e3739dadb7f91ad8565a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75d080c134b0da40e44b9a5ee84bc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7c2c30dcae4bc1b09593d2c59118e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e642cddbb84999237cb6913e23d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a92f7e78e72ccc00bf053c886519626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5d94b63947df8317576e8ca97484d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605c35b3f6c6c886cc6861cb53f8048628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f4483b724974ed7e7d32f0763dba0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9831550d76995420a3abdc37dbc61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5512e6958a54d52dfb8731b4f770c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff18708f492d85e0ac8805e80ac331b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa6ecf2c42ac5d0afe83bb6f68ea02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7c0c814dee199e714ab8937e46acf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a98809ae55dc26956d4605a676e8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265521f0a772211686bd24fcec6cbb9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b046c44d40e68d1fa365dab6a42c31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2d130038328a2003839e73a516500638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c324a753f5dd80b26e1ad94f44df676639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddbace769fdcd90e91ee0e9a9f7dcc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764156702f2e915a5082e0a1058082f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e14118d18071bd84a6c523832b4222642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96819ad665ce54a3448fc84f24076f6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c70b76b505b3efe16088b43db4edbf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3aa158cc00f1c5d22d003fbd350e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d02934e2d47b697d000b8641a8cbfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d34ca85beb3ab1e509edb86cdd32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e90fb5de6bfaef23e3885c69d62aee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af812b7f843af2a31c271435804e527649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23f675a3c94eb7be2a5e5b3374c4de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ccdae8736bc317665d8aca5e2adff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200d44a4a5fe95ae7fe9c17c88d4c87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418c101e32fbad603d3a09765c47115653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fa0abbd9427e0382f3bd986807f69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393566a0f78dae60518f2af7f1b2006655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f53bf864993c944738793655fcac67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51931c1a243d80eb778c22628d03dfb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbfe0e7fd478e883da871dba58c9fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da2141fc9857c3ac0d77e757123081659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0635c0bd16678a3637ad751714556b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea877e070356e7de3b561e60ca0c0c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944eebe5ea4089f12b2813b29c32300662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5cbacaa0879e2332a054a82c8cffc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57275decd71b4ad16d9628add9cfff19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9251b9bc26ced80511923af7690ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa23167fedbe3a1f04c62682e6451fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6faf8cc5db0976b4b29979192182fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539da2058bb308d80239a6f6b77ad452668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bc8d862e65c086549ad1c8e8cb767669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105cca5b2f0656557ba27758da70aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c4590a5a8a19c94b6b3f910b1a9a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344803f1623d130a6f34de5c9b23bbc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cb797bda4e1cf6dc0569263ec512f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b614db43b6bc93f3913ce85d8ccced674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f729167a673c4f2b2007b83f44461675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1269bac1396aad9f12e16d9dcdf5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730aba46b0e847ed1c6c0dbdf15ed18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6e69c6e5463aaea1a2728f63cb36a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226db0f2a075ee51b997dd2c58b087d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5513846f90e75b1f6f0bcced92fd6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb1c117e6f4e9b73348bd83224594f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765e3ccfb598c0fe535b98b45d292fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624097a7266532a9629de931342c006f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f90d1ca27619db6f169e4bf2fe99ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe364c36754d8cfb33b8d69c8cf978a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f11f6a45302d4f4f25129d8c97ba4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a41c9494cc34e123e297ea4b3671cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ffb0485bd8f324468f61dfcb7475d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee918e32593b33e70c9210be6318d80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec676fe35c2d1331d1b3162d0b5e40b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11d8a711a87bbbc6bc68a97875f078691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffd69063185ae9e179e7680f8a1886692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b64bf10f6a60518d17fc5daa646da6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f04dfd5d6dd834f54e80a3541b42c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5fef9a51bb1a0cfb4da1a52fe65e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aa9b538b0473c8d001b005b8bc1d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6362b5ee0a926963d9757f961dfb999697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecead241c22d139a64300d2cbfdabc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b7fc1b8583e76bc27df97f88ae410699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3a2f42e2605a44f7b2c33e709c3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a07ee0d294afd8aeeb91b59ab652e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1944044b43597ea78ae0b120c1bde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7990348aef7bea3086675002efea0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4accbd916bdac43f451db491f880c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e91ca46bcdf6020cdb25986119831705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fba323b6f3fe650ca9904b9420149706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad522b60c6721b18048fc202722865f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9727b71a2b30eafac070c26a5ec0ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977a5b3e1f11d6d0d2853d2db135cfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee17f77277a7921aff29a76fbdca05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a4fbb451dac3b0cd060c86960afc2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640ae9695ce655542795ff9e2f09b53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c3a5cb10552264f9e95120ae62bb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75961db00d23d76046de41ec7df606b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30398f7070d6475aecb63f0b8fb3154715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3cf7ebac0afdb4a38e0ed96776b5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999f9819c1e406c39ac39864715f957717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b7f2cba490160efb50f5ad8caa2fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceee163beb26dc23582f346422f64f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffca86a63b86765969878592a9b5c51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32927063a478c8766dba7015454542cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c10bd070a16ea81e68b15ea1093929722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c848ef04f49055d304f188ba435edc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042d8ca2a6938fbc1f5b2baba9db810724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea37bd5ed075c251007be198c84039725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a40e9710a8531b3406b582378858e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117313adaa71a913741c20b5daf4d5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405b7a10de9de8e035f44b8355b6686728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426dec6b624c676d3e1d11e2e49c091729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c14643a7698ea0449717532820826c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830937c330616d60bc79f531e93034d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0011b67c13fe22977378801bd23220732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511066e7a55770016aa4a588422e25d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de421616005630382de7ec0d38ebb9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717249eb3111a578e19eb50ab77543cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1744fc1f72d9f82de692cb93336c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21330fb776eb792cbc5329bf4eb7f4a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74afa995747929e67e1f12b1749fa9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2abe6db407ba8dbe9288159e9f57f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475e47f6f0e692787aca1996762bdd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746b1d50bb753ca9d55d86287360e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e391440f6affb4a8dc1f6dc06c5f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b898ebd19b677c20340841ddcb96000743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655f58f014dd50ce504d2865c00473c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe093076b61398351b815e33897e88745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf193dbd5b8d91f1d1bf4c216681b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1887500f759cf1ed28d7811d68a6ef3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdff04307099e5f21541a16ea8b29e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc015cb4f27381496540c507434edf3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78665bbe4c8ff0976f0194580dd58d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c8da7bd0f9e1b3a95b6126acc13f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a32b22a0daa398763da3eef685c70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a72ade355933c28ef2b52eeffe1c37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988c2e0626a98d4324610a5a7e8ebc4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7ba34cc3807a4b13f2cb8e94e2b5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b60ca77d380464c6c9a355de4c099f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cc99bac72ff18593112020dec9a81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e17366c4384f7908802b508f09fd4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcea2a1c6a8f7cce22ee3cfb17eceff759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>