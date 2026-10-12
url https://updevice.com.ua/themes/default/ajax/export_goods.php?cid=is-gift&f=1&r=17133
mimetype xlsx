--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b4af7ab026c0857133aed2daafd081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a667b60e0576a46945d37be71276e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd5aff5ec75672e16b0dc7201a108a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c47438aaee72c4330f6afd1afead4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2599b12798ba454230c87df4fbc3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa43051388f27dfd93e4119a4adc66d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f74c27e3f3ddff2ea0c947e93064b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed31cfeb57a641714ca5c4cb1acc2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adc3f9c48247eb58896f58ce9f5d989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb48b8275c7c00a302b1a9add324310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca06bc2168a19f21f3968a10e2e424e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec8d513f2a6262f80499af01dac85f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54406a0106da2b4c8f60c63d092350013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d98d6c6667b85142a838955a490f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec0bafbba9881127c71b0c9a9d06f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb70e8041616cef1e49817879c5a94a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc8aca95b9a1456c6165d2101562117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746b0b627e4d10135f74314d73bb10218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621de4f05aefb82b24a849d2cf1b83619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36112ae7ce1d0e5fea352d7a3e6b85c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84681df974221eec92cb58b9eeca7d3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bb1f5b55ac70a1ffcce71cf126fc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c95365ea85dcb548f6ddd2f0bdc5f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414a77d2b3f650e58556554c8fe43a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61be3c3275c0519aa1a244b1dbed93725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd532179b51a0f91932b267f931300c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b79cd71b9a601e2a2a06a960e22f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be1a490c137ae4350659578a356c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c91e9db3ecc9b805cdb72bd1de963b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e558eaa85c9fa206638e56c1100530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19f6f26c39e382d907cd80e91f477731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c8eb2800b67cedca8c4589167f33032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57d46e69be15e317db5887b736a3a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866368717300e090e767edec6805d2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc341d089b821048d7e1ef28e54e432735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da344036589c44cbde9b2de2e5248cfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44807a07ab0121af1253928f5562524737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da865f2dae9016ab7757578b934f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467feb6e66abb479f0c8958cb79747b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbd0568c287b9567e6d91f11c9b9ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae50192d29440c821ab32b32b7d490541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238157ad8478e54aa9db9a262c0ac1f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4763c218980f81c16971fe5c0be3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0170f2fbc0cb2b389d1780d4aa48cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023662b488712bb4e7e007d42009fea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800029593b2e1fb0a301292608b56ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad110418af812ba2ffd4abd9e157ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53679d6bdd9139fdfa08681b60399ccd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5cdaee1429fa5218c38a42062a53349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a9d5a52470045e217648a344c140f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07dee200cbc800356f63c64d6c2a5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308bcb3369c164d4323728f64846e5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f941b28dc4b46daa62f1a88930be753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aafbbee98c7a10fc398e5e38bc990f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7000afedd9e8e7070b4acc3ffcd6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f764621008cd4f925c42bf0c1c16b7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511905ac23e11e141b3b0cae238146857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32929ec5bf140053efacaf58f55dad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762552dd1f56ce50d777545ff08bba8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502e6688cc4129416122b5026c8558360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f2fe52739182e554a6a1d913f6c9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b0d1f7ccc0fafde6f7923cd2fad6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c44c53a7cc230d868a0c32ecc96e8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2ceb67a917cc3be0b7d59a8e6be9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf8352553c90cf3ad11bc0befa5d0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974de883cd9ad4fc9e6ae54c6f0651d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eea72219ef4d47080c1ce9efc8a38867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc4b00dec13ec95d8e1ffdbb185c2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75698827dbda19f299626571428cdba669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3779b1a62a34bbd7950ab7e5055ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c544a144c71d7dfd5f6b3962a837871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343188def6d7d119dc8e67792ecac7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2efd429ab81f5885255d856a534f0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefe9179a4862d7ef1b444094a26aa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674511c2de523e96f5ec793be5cafb8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af35d81c057462e4bb14e8f4f18ea6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe05619fecdd4583c1b543eddc0d9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bf14dfc2d864685cb547e05a6719a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d31439377a92dba9a39162aa3809ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a132ac903fd6cbf91768b3b36b03e3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b2185519fca5c3d131643dbbc884681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9950fcbaab88d1631d7a0d11bb8c80482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052de935944e88a9bf26f2e9528aaef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408e2d085e5e94fa9f795af59de7e7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e7251a70b06fff958599d94397bd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd9bdaf10728b985d956e61c27e1ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df866aab72751a4caaa5ace46e03a7a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba76742aaf63a6d4feaa1a0861e917388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae75977c1c58ac104748a582b0577289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f3bba4e9557c379213304bf6f253990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caddac8ec2d1a1d9c3222f6f62773c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184a94a67a169b98fa9824c9bc992ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a8bdb092160f2b6b6a2bb46af954b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605e78d9955432d1f6eace6e70744e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1dd54670af1d4f09c5cfd76a3979a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b22a98600559f6ab89b823789df8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66287c05add8d47cd7eb170b7ead71f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bedb6ae32ef6e1479f94004c8bb5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1639b54879f5de568d64b509a4d0fd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49024e87ba950b4491296e4ec68074100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9a2a167dadca772119dd058fef5dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e457307711faf840455638a062367102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0244d06d62863c8c26c0efedea1062103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a75672b2bbdeac12224f3707b3a22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e14e90fdd8a17fe64a34584ace166105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc983c8f8c1c4d4643cf6c617396747c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc5ee8846d6324ad71982ea1dbd46c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b200ecec724b09eb3f3f9c22dca221108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3c86a717de95b7cc4bcbecec8ad93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d02e596fe32d1d0830427dc87ed334110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ea3962e6591cf2d44818814a7dce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941bc76c9c384a9ec049cf15d77e328112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07717ebd74e03210420b441665871da8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc5a96274c14ffff12a024f6601260114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba513cde01b6d341022ed1e3e7fc7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9b8fb2c4ce432ca09745b831f5eb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105ef2341c28a322fbcaba0f6c01ee0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc15950c4b3379a38662fa183c0b01b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac39a5632a391b6a5886a48b35d03a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecb10f26016b77a16c7e6cf95ddebd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330a9fef2cf55fab8390e047a13201b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf452f6c8ab803e547118ba938a5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe77d7c91beffb3896f393366600e87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95d32466a17cbf0855b72c0b826728124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c29bd2b1978c6d7a2d958def114999125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62188b0a0eacd6e07e3368ee9e554cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de696c7c8faf28c4bf657acf5ef8d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c2ea13109f18b2ce304c512677825128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b613a3ff67fffd1b27ebd316fc1ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f492935fcf40619db9bfb9f3e4a99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def66bb2ba07b26ca2d8814385d0f91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104077f8558fa0343ee177c010fc3540132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4aa5c72a90cd2826e25a277257ee6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519baa142c9c6901ac635f6e52af1974134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edff7611566a367c14cf3d0d3099d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8b55c78d4819c431f7b9de3eb7196136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b7d8f4dea26259d65ae39a8cdbb95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e7cb66c73c3fb6fceedb65a74f4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f92b4a9f248f8079ec0ac55948786139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed6801a55f7da6abcf52e99d6a7db7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e52736e36e9083ce409f4554e3ff1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c467890445af882e5edbff1fea56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94a0935c03f374412189ab1074c265143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4d42cc781b796727424bb768a8cf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed003c931e91b70153b86b97ba866bfc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba5bd449c70fd2a1b65f03dc9aac9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8198a46465dfce78b4e73d68d69edb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad994fc76574f69b6a02c4552c49a7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57590330d2e0bced5e38bb5aee9326b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0eb1ab0b3e13e24d7cf5971284b0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370936facaf66b5e7b9efe1c827036a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc31acb755a7a6c4ade0b021bae7fd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a051c9e4525beb86f88c31f8e860692153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d1933dd8c79e68a5edab15d4a44ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdd5e54606133e3eea09413c532fb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0a45cc16da0f04982907d2bcdf1dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014d5d6e4bc3f3f1ff83f3b5649da80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78464d962c841e54878352e183deac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfc54154cb643f0b75882dffe093c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2325705b47da704c4891e8b3db95dd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f344ea562b561362fd066b3f4dcf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b879551314ddc335b105d46896b66b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6f15e5afae10e1584d0bf0643d6b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c55729403d66d6782ec46feba764b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3aa2bdaf71b0716f5d09adcff76f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75e0cf3a983be5fed2131c8c972773166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e95d069b7987664d33385f98211840167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22433689686dfcd836e3068cacb7b5b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3511a6583e209588e7638f55385875169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53aa838fb683d9e91b44daf316ef36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9249ac6fafbe82b1703ec066523ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f44a872a8a07f0117add9e344b7520172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa52793d6cdb401bac18e49565b10be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e9fb4ca5e495920cb1fa214f6590f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c96dab0b6132fa390db059aacecce0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b002a13636cbb65a631237538db15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4fc496d7227dd67c152b5425e5172177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ae889c9e16870b437df7ec4a42f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adf12057b4b1a19199db9887ef32c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a8dd6bb9b25774d033667ab5c3827180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8702ea33e443925d1cfdaab8442163f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12101ab23cd8330d7f39b7ccdc2d2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15305d7532d86dd2ad7421ad8919e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07865ae1837796fdd71f8e3f7c2b619184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac17407b6c124d9313ac8136ae429185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c2aebfbcdce0a5fbef0b7fd72c965186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757c333bd06ce119a29cc39af880086187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a551d1b57870c1c8596636631623871188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07081e239569e12dc4d94fd45d398021189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bcab7c56f86c806c41094dbf67b57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be19694c957bc46fad438aefb49b7a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9aac2b0f247741f039c0aaf010e5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d033e470e4bc964102c458fd6579bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862e8e5805969de3f8a2ce36f99c2d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457dec8dab98a2218e4fc49283c0baf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8f1aed97343f823643d0f85ecb840196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285d5080d4dac2eb38390ffc77beaac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e89373923cb1bd51c038ae6c2c90cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3932a2cf63c52319dea94aa2ae0aacd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12894168a26ed454bdae424353c554200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac48eb6594a4d72ba0ef041432986a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2ef67007dc4c39d2e84ab555e1079202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5aa63f49ce90d14a334f3b06c7d96f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458647fc3cc5425607ec0415e9ffdfb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4c227f10ea0625a1d78ba0bf6ec95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eddbcde8f5b485c6b54c97627568a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746e70d21eedd789ae6b97a1f22f722207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc34d7f13a20e389a796fed8acf9fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1fa8fd361764f54705763dbdfe173209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf29a6d66bfca0070a70422660ac5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f048d12dc1a311d0f685a2da1be8cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886bab65471ee3dbe6166fbfef2acb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1663a969b141b2a695ee10624a5f32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9363c732e34fd5afe2376cd2a63b5d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74125ae4c546d9f65c33cbdbf711bbc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1308c37b53f0a516f61d7fb34f9a946216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc819377be88b53abd941de69558292c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71d6a146dc931bf77df658f3c9939c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66566f08ddd691d17b948aaf0baa067219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8449c200c7d1190b533209abd29f20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd64af9417a9d71add6be365e6821cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487d1e8c2de82d5b4b8439e35c10f6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fed42032bef9dac3939d6e318e2581223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5554917600b2dbf904d1cca98bb64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9c3a4d47e1f28653c4a4cb6811ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1287f250f4dc16ba1f9ab41533a6dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256896359da761d96b9a50009b1726b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22353964aad1fc275983461dd114feb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95948365a099d401ffb1f810e82ac860229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f6a5a7a1534c951c99ff51835e93a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af365b578af50315ec2f536ff1d5eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed13c379b0849485926f6db30304315232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c9c2fb03be31d939db3284edcfcf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad62cce80ecd0c79b3d41224e1cd952234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc46c7e61551e673519bb0f8ef185b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41869de812d20bfccc86a254b9f9abaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350771d49975230394d9dde54f47d53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4dfe1c81bd5793996e253e91c15dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccee304f418405f78b9a83ce5f5ad38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704329a0cfaabf7d9b04e43effc3216e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd715b2d632330e0df5027090e457076241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d1feee4235b85876a749e8801609242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dd8cc56bbf8f179a6d511f72a013e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920c9beb0b720f20595b2f27ac2b7cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3dc3ec3162b05b130ee4dcb422581245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78082560fe9036cc6e63fda40ae381a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95f0c6101b2300840712a96f16c14e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc08ade399abb3581dba2fd32631358248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d854e5e1c850c8424881a4acb1db0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe71aa1d987abd464c1676c273d4baf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1b4bb9a6595dc3273631d360cfa9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b71bec6a56533da8ea6af5df5eddf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874bd5fe357220a02a43a1884f30f27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf64d91717881089355dfae279a343254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6c8ddd6cf93fef985928eb16d959f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb7d2b571e0c10e0d82a45e58f3c1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1578d358d31996bc26c45e428f16f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed9052cf9320f18909d85c18f359ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8cd7dc830c0b42ce8c354ad2ebc7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05627b0627e6663bda14fe4ba7f25944260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ca0d446e941e5e40975ab5bcb0139261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4c0ad6b55fee164493c97dd238e34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce81d2bfe52a166059b9677d985052263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0aa07aa692061b8fc03569542bd33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4b6697edf4ed8976bc4bc305fca46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aeeef481ae4865cdcbbabac5f1f81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe1aa7a7b0c124ff7522f401ca07c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4d5925a6d0236e5263f130d09e486268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715c8ffc742484dff187c167bafc6c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaeeafa77cf3dee3eeeed2c64bcc2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d03deb43d450e8a5dde0a837778523271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaca28f2af376d29ca64ad458233c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d3abf70ec7fd3dc105fcbeaf1b8e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f4fa913ae42ff1088740933de3e55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c61d32ebbae9d0c42d36cae219f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4375cca83d53d9fc6ab3d586fba54e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e059a5fafd3faa2f677562a54d26f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fef39b21648226febfad2848784ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d453dc128dc126e44814f8ca4a9e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40eac8fbdb8489fb435b94a9f1f4b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bd399060d640238b7cf623b170c36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51ee1a0f4352b39674bb2a2960101a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace95cfb01127eee1435ada079ed607c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e6067359f8c2eaf90aabd03c88a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a16a94f2408bd1956f276f9b837c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd86c72ccc60eefc8baec2b9af9405286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8f454a5e61aada3f1affb4eda5187287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffafb3b0ffa366f8af61ce00013b827288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab912e1d00c68f2de999f259bedbe0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1175083e83659fe5a66f0443891b77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a376edd905c15af1339f73dda88e1ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e29d79d09c57168fd2f0d3ed2314292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194efd5cb4bc5546f729791a696e648c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ce7c9c902283731da24548879e33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf87e3d58c00263ef1da18e9b35cd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552d67439f9eae934026c42d3baea90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bc020e9414d439ff58ab2def7f1c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42943a52e843084f42ee00a147ca4ab1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62a6b7fad6385b0bffd58e616950b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f6609f16f9b3cb827757ac8cde7a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27847b3349483b6c237e7bca8554b17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c7d6d189596f767767ee7b708287c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d46a48d9dd9d601ed6e6565ac8db31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f63b11b81163c73ff767b6bb97f7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82c009629b7d5ec9c34ad1931349fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff78d133d2912265885f8a201868db6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b48b8597aab21bee85eaeede784528307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c48d87d8e9d03f1103fc9c3b4fc124308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99c48b5f02e10d0701fe029d55650e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5184b63668dfd08e0cf48f9824434ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412d6fb2c536a9c8db50a09e66806ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8898af186cdc29c52f4d211c3412ee4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182906b3b6d09052c81ab01dc2cb512313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440c7712d66761187ad1bbb72f5e3cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a085b808c3b1362b5e47ec7c02036315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02481e418a297a5f067f224c14b7195316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c0f06c809aff97a016c3f21a684f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecac07f2a3452938c804d358eec9db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6007e17a0e20bc4999b27a1af164b77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5265498a0146d4038c15ac75d5c143320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73918477a395f481d6550abee7275e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c91aafcc9be60fd2ed89801d481c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3aeececc145a71cf06244dd597455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0ff535e99d78094ce49a041073e2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379410e839841a0020bfe9d5a4adca9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5a434087ce36744c3fac702d7df2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6e4b0f347fd42d64bf3594d294f3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61db04435357d580c367e234c8021e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541894de340e428ae32e1ae5db83034329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1678e1791876d578d0b7f491fc6fb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ae2a97b10201c9aceaf72f64d8ad8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0613ae5f1bf85544b692c219f6b748332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98737f5cc7a2a1755bc6d8ac33d8ecf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c42994cfc6e5a3efdc060e299702ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa2c58b8c73043269a89abc3979c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711f81730b4f21e615c1bc9bd4a01f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9c41e67307018eb89ecc96ae0a759337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd35805c61a7718381ef36edd8d01cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67676d58afb7d1aa582990e2545b3b2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62667486e6053eb0796a47d7703970bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ce1a6dadc9ded22c9084f49e68b4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be21e5915a60e167aea330ffaab662a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210629a61f05ea192c63fe42d0e072f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015b9034efb54fe296c46a66bfe0e64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cc79f6287b22712aa88c64c8949a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce8bcc2b169a93d4e90d59f1cca685346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24485e215d3f7e365e010364098b11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7645f8667980fba9f48a023a68ae84f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7158eb3cd03a201a1a534d78f7fd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e4e1c625085dcbced7ee5e4c65f04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb398016afb57fc75da07d309f46776351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6f8bdaf22d1ab34dc72ff3471f4ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7b900bc9da7c79583fe38340ba608353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31ecec74302de952e4e20191c86fd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e5946c8b0764cd0a0ef1b45b5335b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4490b87787f9b508a8ca08779e604356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93998135d9633083a878ad1baeec5780357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dff13f01fc744805b0a9c58bf5fd8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa46e6a7d24cb8bcf29c6d3ac0a2e85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaa0412a42f5d47236d9fe0432a31b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13fdffbab91bd1aa55188ebca22860361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf734ade49fce4303a46eafe0898e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95710298a4b8c2703b67eb12d925aebb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadfe0d4744b5a36342a181e1eae404364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a537bf7f18ef2ab738ca3c0471d70b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828d4cfac86ff85016c10d38d11a162366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc207c1c6e2fe756cab137869971447367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92402fc13e92019f85db0797c2c40be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2459ca437a95663b21cf5094e82e0cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c4ff0607b18f43b47071eea67865c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8563c5c7b056e7208daacb5dd495b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa4dadd688042b525eacb2c43af4e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a352192c5c20dc8864673906fa45b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d955305b383355f750f8b9030e041e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec363bcf6123d22c718e643c1b395e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3154c6f7eb6c7cd3e1f61818a48ae5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5c89708648c758784a40141162faf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ff549e360b4f1151d8573bc2254ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4587fc07db2ebc3ea3e250b6744117a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784463cafb3e5ce5c76c53e235567e22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97061e776fbe187c5c3820361c852f9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d4d94899cf6ddcc034a38c2506ff9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435658428d6d98a2f20ad28de46ddc0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2e765f1607650d850c4adb835f4ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52120acf2a46c729877c7fc1df1bf8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868f55f69d0c790282437b8da5cdac2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3ed3360f80cfc4492d6cc10606ee1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7111d5e661be5bf22af3bad37f60b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17186d03c55248a787c03d985c3d0df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7e671e98f3e0cae0bfbf9af5628e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e31e9c280b99bd7bb5f7392818364b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f154bc6e6df030201c0e572d2e4599392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b74d2e7af33f23cf98aa39ffa90f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe89299a533d7c794abc71ab3828d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d00b452a2163cc2ec6477d83fc3e91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fe920d02311435ba1cc9516f914cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c87799373b4893f65a2fd60a3cfa09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e193cbd2de972cfdfa20826a0bacb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d27c01abafc1cc2ed78a945dee5345399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fe490b772eb03ea82e0fe2e75b905400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441f3476eeb6751ab23ce6a67d86e57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205200bc67c20834cecbd7b91ae461c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08372dacf338a3ed0df4398f32b1b4a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a97d621147eb46ece72265c17d2744404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28606013e03ab9f88fac964ef237f824405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d5b643d2f2d378f8f049cbfe600b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944e9924cc54e47b76d19d9869a238b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d141efc10339ae4d5189525116b6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa28320cbf49ebb2ae4d767801434d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6d12a9c8c11c4700f6807abe9c1af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307d0072a0c1c6e3aa46a843f3057f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40285b90d51dbb38d14edac12ac2e84b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c6e4b5f2acf78f33e67bef179465413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1946211b75dd7db2abbf18b6174176414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8cdb2a2f898d4fdf993a036e55e0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ef4960af8de3c9233fed0fd36dc70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a87d60d01916ab4127fc980cd7073417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c620f4ba31c8189f1879781999473418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf32b8d34e609a54f22f0f6dbc9741419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0100f5f71dbb5501b113db81aca162420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a0371399e1b9e8dc1c0626b7e0f72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e6950e02a0445b4bdbb9c0f3fa507422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658d8cd678f2fa998be923d40ca7830423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a44e5f2245de16b38dfe5c8b51812424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b22c256845ae73280c6ce2f5e69601425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2921ea7c14fefaa6b9d819c624c156426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da66243bc5db26ae01fbf0eca949340427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330eb9d0b41b022cf774ace68f1e1cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7a8ac7317fef92e59a722ef8ad3e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b318cfd8ae619b8bddc19cfa355c2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c26099f80a012ab2e5abb64633771431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e42326e51e94110436f52db63e16db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3d4baf1fabb898f6f350bbf85ac13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf628f53d8a1d1fde1e3ed24202646a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee2b4dd08f72fdd6b45e4748ef1cf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c324811c0a96bd4c6c07cc193277f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da01855bc3cfed384bad483d484e64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a851a502719fcd20e99eefb4e4dfc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb3969c356fe0bbbffd5586a8b5396439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38269d85a840dd2d8eb72fd4d03ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76fbb49aea60f977e89907e0ef1906441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a240de00de7454a3fc80cb4254474d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89405830819583dee3f9089814a2cd49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece07bb153bfa1523cc0315f780680ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2305cfbd919409f4ac681ffd7933e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60fb9cf2fd069eb01b199301c4644f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fd81d36192913d8ad72325ca55bc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919fba1c42f9928ddbf09017e5a0469448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421f1eb5b7b5f5507acfe94d28ee6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a38f08f46b076464ebb5f2a6a649b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece07b10818ba5ac0e13af88d31d1a6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efd6e06af419904bc5bfee1f448517452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376bc350a260918877473363de39fc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0402c61f638f2567b7ff92edaacdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ebe1c815f54e5ca34f9d880e0e536455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f62dcff6d0a48264c88d341f4245a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b61f8463b088d07bad568c45504ff8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff5db85c59ac4b5993905e81dac410458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8892b9ed8ecd7ed8e587c918a312eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5015f8b8df4cb90b4405740f9772d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdf075802536a954189014a25713c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f903151d000515a92af6229911146c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626eb3e462a664cb70c9c2f1e56d9e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3df2112e2eb95163063447f47d128464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab112676e9e98516757547ea2d27886465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c7361c91eebf9dcd26ab9ae47e61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ce127c0674fe885aca029b639d6ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc030081cd050080c3f48f343b7fee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dc243a466ea58416ed657d8812956469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728210d9559e2f48806ebfc204b7b0a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c6b5cf4fb809410121840c7c9a5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65956714f267caddeecb9e9fc4b26a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d16503a7907fe982155a61714fe4da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c37adf8e684c1a6a170cd2c9440b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd05bf59f568f04b41fe6ac0a9971475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6fcaf1b2e2b86ad8aef6566eb489476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e05b3a240452031fea7ea52efd3e49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e4dbef624cd2bf75e4abc1d713fec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c790fd051062eb27af9ed6845a9ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305c25eb651ef8d7eb1cbbf5a3e7028480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7e106bc15b4e36456ab3079aa59c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a05f9ef1db9c25e0b3e8bf309245b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d54fc82340e8b7f24111a53abee774483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cff60e26aab1957f81de808b8ff3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a97dadb0a4dff4105019bc6d791860485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e36b8e2d8258448b5529ecf618d6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f17e5a9253f97b55a1710c0c876083487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37a80bff9fef5b641e76b09d8fc9c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f4c698129218e0ec506a41759fe06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e020f82a44db7b49f4d16a12988075490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76173a4170ae6a3891825819cc20c8af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82302dd3690763674f7c9cccf62dacb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13f91b797285fd38b8892f49330641493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f780916191ffa0a4f41d9bb162230ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75476f11145b7304a22ba02ee5a5361495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017de61fc2f6040d284de8931f5a4e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcea8fa4168ac8c4b03e792089ee3b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cbc5417bed743ee7145445e15193a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e000e492fa9bf9ae3997cb669df4724499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98363b82511f77753e44fdbab9f4589500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50195aa3f86e821d795178fb0b96309501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd06a07a3a88e6a63b32c22c2703ca8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3f6dccba7ee70d06383f39fcdfe16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb30b6bd3d453bda909a6b962bdbc5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a58ed1e80a2ad51bb6cb395e9ec0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffafd0f1cf03b17765e886b48db9077506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d6b94571e0b83c43f881480c202b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fb6a7efaeeeb3d936caa99a7c2755508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e75daaccbe052f7f72d8d120b3b83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42993e0489e31c08adf4f58f22a00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b794f0da2d81eb7800e8aeb3121b543511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a288db24a35a3fb200d7f4dbd8e594512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ba93c7aac626d54adad98351423bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c8a1e6edaaf4ad96e9f9f780892c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd570930dce560c280f95386d77f92b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fc92fd28e40d802a53053a93c909a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906ec16679e751989176eaed0beee4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7664c96b2e857c6cd8bbd507080a75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e10595e98faa1e89409ac013b786f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeff19e38e7f0631b678a81c6f5d9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf142608eac761c4446faeee4a69ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae90993191e8fb05b8ebe058cd0cc48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15eb1f13984f6e0419a65e8857ccbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd7bfc63cae14c38f767c4720334f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1164b8c42d89a99f4d2eb8845c6404525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d9f0da7131044a73a306db991871a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bca8c32c693f7309e286a52825cb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91541c8e019dd9dfb05b5575ee2f7c69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856b8906fbd8dd2cdbf8fc6f02ccca8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7970a15a221be9591c72f353958cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d249fe0c14927e3c46924afaaef8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e70d4f63205866b7c287da82962510532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b22d456b07ab6deba83608111ce1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae7e3867f4fd80001d0e07bf0d4a50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9021c9f39a646e8c6159787ca6be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c9804ef6d6ae7423dbebdb7d66bdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e063ebdf60d6ebd6da9ac802ae1d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d450d853c5c262295c73356e0440d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672d5c6ae3da28e2a100f61d6cf7853539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72edec570a380844e025303867e80e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0011ae3fd18c362314c5af887751f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8817e5eaddb06714e44e5045c78f6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962ae52837e33cc49db7e8359d6b5ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65280b2355728d34fd8cf158a4a4fcf7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48820318ecb2d23bab6c3ebc8f9c983d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e41bf7488a81cdd2bcfe3f8a7735f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92925eb2aa47d33adbb0528534e84a68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae09ef4d18ee8c0b08615bc51d7e34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c790a305edbccc6267ed1911d586d09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b06b0a55fe9c45ebae5482d3e50ba5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bf201454a6d44c48b1e8a6c62fb42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306846b224573be3c493b3ed74104ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705183756e508a323ee0880557d5e02e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5e351b12e211bf3ead9dd44e04d5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536be25420f24bae5a19dee7e1d6aaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c99943c0fdccdaa06ae5989369bae0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f64a0a35ba0ee70a1ac387ea64654557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c691d1b1ec2073ec4102d8e3ac542af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2601f84dfd47fdccd9af9b023888af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ad1141ec5242125013ecde8cc84e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18558d5f2a958288b5b92261fc03894561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863a96410f9fef29bb26ff2b1bb7df0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264788e5698e308b01b47eeabdbc59e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef47d08aebd6596a973fa08a1656ecc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c4e8154f95dd9fdcb5bd2704bf4f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199d4543dfd640781ae6e10afefbd15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0b9f4ae9dcef61c9c1e6853f44ddb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbdcc52558148a9fc8a2808c6f867e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756bedeb329ddc1139b9b3aad193398569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509d8bda204aff9dba71a7893ffa41c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58e37cf1593f70da88d5df0cea159a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2fdb7a4a1bdc10a1a2fa3159ef289572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1770a5c8a15d39e759bf04a1f5912573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c9624e946df04315ad0c488b091f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1d7a74e3af7fc0b11b66b5a6003df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccfd982202692b1005547a4c5841d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc21efe8ecc28fd19ca47d935c827f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6546c54c00127bc5fb2f03af8ee5b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed32e9c8f3f44701cdb390d4822a534579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95d823f269ca29c7c7c13ae83661a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6fc144e9a1e00057e5bf231eafdeb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85bf39987c6d87916f0435c3f6c749582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43996a0923b5ed5a9ff6c67c8c4503583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9dacdb789ea105ab8aca233d422f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644f31dbc3e6d0aedafbc3c2e2ba203585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc83688b5d451abad17962cd8e4fd60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62acf19479d35d69c07b154e9f08f07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209666e1dbeeb186d7ea18dc33f09ebd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b0700964a34e31dffdff1df2d61f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b1e5d22257d01b8847973f2a11532590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d80ffb360ed80331c638a72b14216591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0042257ef86ef2167fd5f3443b7b36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7a6d54b7896b536142641b173cd27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a744d27c490a1051c873d89c0ebbe4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f8d20f6b10cb1fc1797ffff5ebf69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fde650dd283b4d1d678440a6e0aef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1b6ef2e2caa84d39c61e4c7107b92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd107b3f4e01d7b4aabca0f6425d87598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43580b9edcb61026cc11eaf68c30dc04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b666d06b062ece3e7454b79f489d52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9da18678e73a8afa5f7814cb91278601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab963f7142d83c2a530d8ae1617a7bcb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc8b1d31d3d34428f58ba66752f221603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013d7a637fd29d20da8d4f5bc5aa449604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2af73f5c3467aeb5e69bdb6e6a38c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b9eb2b5086dc55c130dd6973de736606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8343f25151a3c066aed5dd25e7a82a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b47135c5e69edfbb69805d4ba83f61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd593cd8ca6cedc2da1c2e06616882609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459f80b08f31ca8b8fc57021be3dc16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a8916d5ca71bcc308a52a65c7121c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b2a79e3b7f6b35c2f7048f87f6bf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eca6e4bb31c434a30d144095c4284c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a26283c9e32d612bd594ee5f79f27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc238baff8139c6a0de6645147afd08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7ecf61f88416c15e7d12c03dcb01f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0d430b43e3a3ebaf09fe0b4cd8d5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e71430aa9df6e758f8c370e7ca5e6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1af8dda4acebf47bc5aceed5e6aee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3053c493c4f02dac735a6b01967fee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90caa6e02d22ff2f01cad941089d1c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95090abdea21df5d70e2c9bb9a32e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5c7a77817d92fb241455e34d661a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7a71531503c8553a116dbc6b09a20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc50028328e19512b36af0b748b674625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c399ffd8fe8a2089ad637b196d9cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25191fae81aad2f52ede82c3031003a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f951b845413d70ff7a109d4c7ddbc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58cb92e84bf3d0b049f24133d3768c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb95946a5e2e0896e3dc6fb6a58714630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88288bf39926af6c2d037b85ab661870631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13460b2f4a52b9d293570feea01ea0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1668b3cd5bc78b2ded218c824ece03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45438566deface612030224f86c41b9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e8df4cabf963a0bfb55d8c3f1e061635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aebc1e4fcf050e7f6b094bcf31eeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb8762c1c001ec9aacf3baabaab459637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c0a169f521a29769934c6e69553b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826c0d641d8d4dfa9b7717bea01d20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf73b98776807b7f5a5c5243f35a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa81bdc978085eb04a8dc01b8afaa71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c17b1f3be2d972f6f19ad033027e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501e5b0edc3fb2fef9dd4671e8ad1a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbb5734d90c95c82f7eac806ce9a03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a491aaddfa293173d55b9d11690a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a9613a27fd496dd80754aca838350646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35774361e6aae83b5a66fa40089a6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f857f151d5b2356b37e8a9f2c8bd8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbc9036531db48c03e7ad2c1a3c1dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a66edbe29e53facd60a2899bd9056f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f31e6323235e4455a5d527064a25f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a6107fb8ff5d3c2a43c968ef2622652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa74d38e85af437fa913f7ded8c286653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af04f5cfffd191bf3e7ae13151e702654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68dcc7a7ddf45e87d0c5f28a78770e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908f6fc9b5806d82770d3412bf4055656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af439222a8fc4bd4f199983a464a0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ac60352c55cf1e244520e60c2bc21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3383eb489f7fb555cb079cb06b645659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee9024e05ee9965a97afd9057104d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa017992b28dab5b02767f37106299e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ad81508aa9a32a73b05b30b8bb53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37e55d13432345f78ab2841b29e690663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d3305e651c6a0f5779a49fe14c314664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5f0520211bcd95a1c97d181c8cd51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdcd4f94ff09287aac6f1dc3abf860666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0364b4a191ac866ce9c48aa834f4d7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b428a81d37fad9661551fd5c6151ecf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e012e1d35affa9887f68182df1d33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b55e20929c78e3c40b0fe5992e123670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52e5bfd2b7a9faa19c2eddab35df0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48f5164de8b1a54c2d11434d84c374672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b3238784520854a52d72c2f2a8767673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510fda759cc24601cbb283ee9e9d46a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c4c37c48f871fffc3271d32c3317b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06b84fc497f502eb466cc2dd700ab6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724963a57d67ca5ee6e02964bfb3e08f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c331bd1c2b86957a4141a1485b68f9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1693ab2be3cdb440f8b6e2822a4571679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71cbea9dfdbfa7ecd757960ff615e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b2a7bea34dc789265763d139f1a45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441c43c960298791f00a24e47ccab06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34138b9063bc1755abbac314a441be36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c33a99d06659a198095a44cc98366a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1f8b35e7d223cae1a8fb8f19e84ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317864b569cbd08d700b4d63681e9e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48004b23ae9694da354b3ad7c07f303687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893285f381fcbd6c69be6185e9a9a05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f3e555ed0d0302640006e0bd1f7f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d372c9c4e1d42499d9b4a43d7237bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4101d9977d86baae092fb287f975b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d46933d793ed5eda367a57ad81fc7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6b91b946c01803735accc08277535693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bce52a4bf25699cbebb3c7aeea0e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57f79a9be061018e8c2db23de60776695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096fd214453d477c685e0c48046e5b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f8cfd68bef3704b8a56bfe1eb85bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4027c9258db53b2fe18d380368b12c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ac413c83d7d7accdb308f866f53c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8d27120d86ffb71f7894a2b6a932f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fef5f4e8ef17ccf9cca1c39a881fc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2a7e6cc8a654e5f53b23e39678ea5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b158a8fda326bab5d619233c9b670d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1d57ac44521d1354a3c8174e7da5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e0fae917d96c21162911afcc0abff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada781686a5e29d6e976fab0f7adc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb55d85e9c8fd4663c04c0c867734707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c867837eb95f8083fa6eda27ce216708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08895fadc3d65b76b4c66a4cf5addad1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abd521b00c1fe0c95e5f9c2125f3e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64b48c05be422f1a351a076eb3c2cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7380828c835835b3463ccc441da94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594b1dd61607289efffd3d6123a2ea2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5669d2799777162041fe8117460b487714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa4cf3f1ded168c54867f37884508c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f3f6e6ba37bd06a9195e8b1678010716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dc34d4f6934ad6e6091919d8dcc36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1b6759cd15b8f04366d585440dc01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ef4e204ab95757cd8e1a279d6127d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f7891871a554da60fa02932466d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6966022d97b7ecba790621fc32a1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ec0771e5ab3a2a445125bdc7f449b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bc2c65abe4db092da2ec5ed2b9b50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f706a5dbd83a2b967a6c4d310372e67724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e514cd9b37f224ead858e6ca6ccb4d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb8c24c7b17f7eb1e98cae1d6e46e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222498bbcc46f1c8de4ec9545b9712f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664a31a06b3a9d45218b24138e64553728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eb42c4b03f1f5f8bdd8171b817936729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dded01e3a5f9c69a2e9bb6272711e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab451b5b43b0c6a53474765b4f73e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f78a04d1b09821bed242dd3ea97ca2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f221d4d17dbbde5b767fd013f7f136f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2281d8237b959fc17cb42c0251c075a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309939a77c8f7d96d035c7e26a2f9805735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573f0f578c14646d185e1b113cd655e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83480d36e29c6c8504bbad457e9dce89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae3fecab8277af0b206ea412153cb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb0647da442aedf87df3eeb950539a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffb6fd642b67c4db8f42f0fbf00986740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f742506f4306c11d1fa97ecf33b7eb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6566c427d0887b977865125948be9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15673e597aee4e02009eade9a3bd789a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b269f575d77906fc98834f4f25072744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4451b1e7691053b63765dce5486f19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aad46ee52bd0fce26e7602f3e9ca5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccda9ac197b58efe5186a024064f23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f67abe1a60d2dfa1ec56e47ddf3770748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe68a315425898d9528b38050b91c64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888cbddb99a5476d67ce05824bd7937750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac9aecd72cb4fd01bf17c2d87e26b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd3d1094b4bbcc884ea7451cafb8f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce4e1f9cee626490e307407585601b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79283b79393af4f35750cb45c3b93409754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e58715cb7ab7052c750de1f579627f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b86ecd4b79c7a96172313cd0f88cf5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc756cd80b98f6165d2e7df639324678757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fe66988011a298cc9d1c41fa06603758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9613a88622ff16b016aa24581a612759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad2ab6257a8ff9798407d3820a14f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03ae270c9d495e902d3b1a7eb073c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d4adae868a4bf2fa0a8c7d2f652f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de9ba42e90b2c2244d2a6f5ef84ecc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b76d075c3244de2f27429b0a088b985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149633d351891eb1fdc0c3ac5dbb43e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712ef48fa4b25a15502e59a44d4f0007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83dcdce90d477fc46c426b6aa777928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f9e7088998c6529f12511745f53b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063cece9d2a289c95e5ea45a8a123a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b74e63fcc20cd31e7c87e49a947911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee97106f7f51323d3d9313ae4d546612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460a1dbba76b18759f8149598efe6be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74507539184b17b7deee36ec0dd1bd4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9666cf5b192f5476943633d605941d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03690d27607c6b030e582ef241e06ef516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f7fbfa9cb69d4c421d04b39b007c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36dc4ac1b10323ed370e8489fc345a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11ab617c30d062ee77bd12f0c0824419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd04be24ad84926a44be22ec06da7cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaec37b061fb8f709ab50dd750c5fec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a964f201193d8c1b046bfc13169ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7aa741806e1859fd3eff9901c1f7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bb3e5dcf142a13818f6b5ec1e1fc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9e70eeeec59731c366ded11a9bae325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc31155374274753337dd71883b6cb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae83aad7e9d4b78086edf18fb0366927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2b3a22e36d681bb60c5add07ff9cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d305ac2a4aabe782f62227f852d5fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd2d1caf001fad4b6ee0c45784896130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a7c0e91a8f271a0a748434897a9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf014537cc4d81c6c63e5abb7e6ba93032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2188676f4bf519c34da327475aad56933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd573530ffb7acbd708246ef50eaf2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08d924c3f3b58a1c58629a6644895e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64904ab7f9f24d260d175126c30ae9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5e3170380f12f6ab55cc9f2e6c92e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4963042265d0a5f47da70c7a90da4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fb7f16e62cf7412ff007ddb53f93639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845874d78d8410fd8556acf0530385240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f37678e27defb33cb4892f069fc06741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a16d3e25eb1b6485a4c151c16d6a7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a11d8667886c54c2b88a433d5450e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82240e27b1398dea1a9ca9117b44e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9edec2d19ccb513376a3323fe9e73f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7c58027036b4f53ef06ea83cd3e9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae516a37c9c3c6308426ac2f82e2d2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a7fe73231b8406891ed1a1d4c3c1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c8adf4038c336772def59ea7b8ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14097b0364795f4385a5a470661bad2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974118fd42a22a4c32ffc98b7bb886a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0bb57f2aad9d07920d916d36f05cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125a2d718d0b9cdf9d1063d57cfd8a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841fc806986d84e4b6afe191fdf33c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f9ff4c41ea8d6dbffa802df982ceb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c8f2d18c3af7f7c94429bf17706f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd32c3e6fa0ea037d4ccdbef968759a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27620f7814a580ff410fcd6e219d84af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f945d801a8ccc441dcabdb7d1cef3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57060a663292d3aad9fd3a1a1c54d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6c4eae79be19261f3cccb3c5d5d8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edd8edc972cd3fac74acf29a3bb35f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8ce0c48a60bef06026d40d59019db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5b223f8c59fab50c246a6bc58c04264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f4867d4db2d0055c5565ffd10acc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156e763b8962628ec882433a7eac8d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a753cbffe8466536cf3c679626ece3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c9a6f5904f03b1b95f8e562e5c37168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313b7a7ff9a8f67e3eeccfe85b6134469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d7718f00b9937d0d217da6484103b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f2bc679b3a6c7f30f4837b023975071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76d0c2a4c04e75483bb0cb2a2a99c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd2951688d203501c4e51ae58be8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fd2197fa8f0e1fa3e312a50ce2e2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e8e303447815230a0617d455cb6cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9c2cb3eab8cd1d01b7db806b2711776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4221e6ad8e3dc0cea3674e1332c747f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2559bfb2cafed637d63cc6d6ff5873a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18947d276c20b86dd1678cf9c5cd9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dbde63898b98114b9f8158cb1b82780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcf192a7c99691174e288bdcde916d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba634898bade0105e402977d733b8e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2048c89ade32fe1a65c1a66135f3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416617521af012dbe14006e080fbe8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bbcaca99fb55672166c5e64b53feb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e3f2ac0babc74c8b709a85b91345786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bc39668adcda22f65d7891b7a775787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64a7da3a20bbb07a33cb9870eabd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a093b8a45029616c57b0c9fc39bdcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea4b1fe3232dd8e3b2d6a8f92ad88990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fb54955c34c431fced2f03f0e69af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddacec7cb19017c1562d84141f394d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591ae26d349d5890347073243adda2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155ef2f0e058ca8ab1a4cae810583f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f5deee749e4b331a075fa10cd82bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918ac6ba048acf5188023b8962eaecb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df726cc07db192c1cd53a302959c9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8f9d50b4748507ebe55befb620f1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae915f6d46cc79e2714e6b7426f22a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699b6f8c8e2499b5c5d5a80d9392c96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7e4f83df4df6474757e3181e4b742101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08f26e64bba35e89bbb01e81203665102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b788ab2040d50bf0ec6f5500623e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd657bd5d2c0331fbd4f1b11d4622187104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a0e95fbd9aa15824c6d6d0393d5c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48c5ac9f1963811070bc6f5c83d490106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1867f044e3938db389121ca55ded2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470e6e6b25ee93013b91a7fc83c039108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf863f2b51bd3e881e210396cc51215e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e27e9704fe2c883e8fd8376734a4fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147402955673d215b02bf199e5394e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdda4fa1881474f658b08d726ea40a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f1beb111a19a95081010b90d95fcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee27df4bbc606627c6a03bbc772efe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a305954941085abb0546d82e96ec94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a5bb6b5fb1aebf9f0d01ad9bf323d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca28381d07c0bf716ce700dfece79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e14065dba2a0b5e3c2db99c63a1f4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeda05ec20ad602a4bf59726a727b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3af0d34d8c1ae9f7b8591c2d940782120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d8d5bf1bba49324c14d84860547bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8226a63850838c9daf9912c970ccb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09e3195079295d87e939fd629f89db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c86b4e2bb0247376d839f935c3930124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5000dcc5f1188f570a5c160fbc2e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec9574a0fb946cecdb72d3b2d28fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df5adfcd01557f3bee6562d15c4e28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804235a931963a2efabc3e807c28c693128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fee330535e5a0cfbe2708107e9258129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78245f5dd7a9ba5b4b003130c4ae1df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad71e2bc9ef3495bc02378141f8d5c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b5b7705399c0e5d216d56b31bedf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf3ab70091f916c11beb343158ac68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d1544e15c5aef75826726e317b4b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08784dea3530bc809cc20538ceacb16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1e9231fdb434d43a7e263b4ffda7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ccce717dc852b4cabbb1ee6daf1ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a926b71ac45a65dd710e15c9997c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccce63fa016b6085ded6a80fde6130139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fbaa53476b8e06142929f205745e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c707899d72d684b2afae0ba4ab69152141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e39dbf1dd956bf42fc60825023159c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd025de5c83fd168d6a49fc13a9294e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fb31ab3afea3170f9902f43bee10f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce145ad4fe3e36ca4200e85e37f282f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b90050b5f429c8f29c7cda7e1c370146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b36281a2bee322d40fefd29956dae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2b6be1b1da2d5fd9f59869c090f47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaece21dad9fd6b2020bb36d7f6592149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373bf265cf5257459e3d83c51e08faf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9ca3c9c2b1a22fd91a124975a140f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a32bc9f6b613a8fe6ed76925642e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373b17ee1e395b3ba92c8088aadc359153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e77da038a8be6f7de1c381f0f56938154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cc9671446801c97874e865ba838d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a64101431a9ca1832423be787d88e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be14ac50ad76415b81320295986d13a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecffcb911db8a57669255d92a434f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19db34573f7c1cb36c56d0ee0e5c1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6c7ca96bd45e6d806a96431469218160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbbcc62cb282ea23ddb6fc1bf7dfc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607a7f2fcaa67eb791be098451cc53b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157682c05c81400ca38259d57a59477163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e302c8522da1ca1203aad148e0ca04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f31002de78862cf70abd1d6730b5e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34e344470b3b9ff00bf2b30bd5528a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1af0c505b3168c528dd6d7cad81f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d0ecf20791207dfe8225ce21c431168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fe307119519bd5c0d74f93b879991169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990ca8281db1af26397c41e9267175a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476a4ea2eb43bc7e31a79b364d5cc72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae34f98211c0f668cd1b753d6c7fd79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a958d82eb44d948c724fe5d139ab1f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ca958d1db663ba32a5d62a42da037174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1196b9f63edda43ded6a6e4517d2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24ae8c7e6686c1de7de16c308da21f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d482f114d327946fc4ddc7702e7bf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5956ca31a351f7a5b11f1a858bd74ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a559ef42bbb9e7059867ccec5b5e95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee21f47e53ff21a49aa6963e096e5a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8780003933ed895f7e2d934cb18a243181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d747de60828758b58b0979d6ae0310182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86eeaa2343f77b1cb0a8eb85f96c59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2a4879ffed9e9bbdff7db2c9f29bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab53a5ce31f45b72fae50156b48cdb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14c5819451eae36580802b516ad5fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb39aefd18720e40bb5b4162be918187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06237cab2c6c93779dd10d7f1330e85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f590eacf1d8acc7f063fc9bbcf1057f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021c2165933021c7665bae35650ae56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204bdd89de54503b08bef9b87b5e99d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3b3fc131385d4f2ecff81ce543ce9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c07b77edaedc6e05a47af34df5e3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91f01a9e393e7a713785296ebfe5f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e515d9b6bf366930a4f20d039ad709195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522df76cb655f5fd44d155179c8cc4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd513bdde297f99d5cbda056b3a05a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b46bbbaa31c0f8706427931d5fa987198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b05e627f65bee856f0acc401506040199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dea12e2b5dec1d341e45612aea82b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfefd579d1c82f092d342bcb379545201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1701acb295250c6852d2a9068252e0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494ff071d42bb8a53226bab141d69f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69314f4300383a4bf6468f41b9b0cc26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd0143505fa7f30ad775d91e7aaf8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4f1ddb24e685605197a7e33845954206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f7abb62cd52580192a49195c28c05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3693048f388d9f10c19f53deb8e239e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73445520ea84c635e990896658351bd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0916cbda84ec0473fe6e9b9538391d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff814b35afea5af86abf57c38b47e91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f5e21b16e8d941145bebc9d1de493212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31558ce9c38fa459f836b613bf8d24d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7419b918f1c31c6a5d1f89d69ee6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a315798afa55d7977a82aef59f0fe4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd2c3b90251a9f27905f5cc3a5583216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ae84229e7d446ec2a3ce224dbd22f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c8be9899e26f8c89b8b3a8fe72f9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c5ded1109629f8802318c8a4ece97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18b991d56b50f54f664c1a43c09c3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cf0b2d4c49b0d39298b6e8b2cb57b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef0b2f332c62ec84779bd85b5f954b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae7f83d0601e56dbae1eea15bc62a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323fcbc8355c81ec2b2abae73d2213d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea19f70d393533bd499cae54b90ea8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bf4103af13859a16b702af296ba9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34926eb123ccba23de47f2df94b33f76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532eb6723c478ea6a85a01c7162b602228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965954ee8d6a4099c6669c421a014c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9911b1363bbf436200d41998e753c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dd4e2e1a1cdc5df2789da2575a3c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e2cfbb7efa0f80c4c8d44b8390101232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c36358f2e98feca868256a848ce73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ce7b72cb866b50cadb4be2bd78fa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765037b20b9053d9b5f252b959481e6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f3c0bfcaf5cbd943e0e845021d45d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b151b98297518b6c8f09c55b54f8d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31315feb2c1b4737f08f993c517dc78b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1408e81042a24915e4de7adf45f7e61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96255b60bf31f96a391215f1a9c9f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758df1a1513cb98cadf85f612978141241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01b6bc5b6683cc3ff822a616d86c3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786401910e666180d447ab69df06ade243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab85388859091fa04cf7fcacb189dfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84525712eb404c6b99245e5311ff013f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26b89658fd13b89a6282df693a2858246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecf537ffb30aa8149b818bbad89cdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11247d8106f9019747e8ad9b18b5e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191aa16d0ee11250fb15cbc84a2bb42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616785122a458d026305e53750fc654250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af39608dbbcf0cab4f785f8ed02085251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981306510daa83cfdc5119c6fe31dc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3859db6a304e11450cc62451687f43f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431a92f093151f6adb6b57ae1c4514e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce317cc6f8a59658b8fa1d3eb893ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcb97f1cff4b8a731722200d057810256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85c76f5de33ac0684ecf5a33f3d80d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b5e0af1e9d121343c865eb2b6681258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a62030aada6b2c2cd8de9a0e04ac3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9e11ba04e0a475f22a77cce09d83d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47424833d403eb67095c8ccf785e9bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a0583a222ce0a1f54d5df679736d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffc9e8d84cedda684b0525aed68efe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67e4ce0b694cf8862cbdb75ac7f855264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8aeab5e5000fd5e435427d4f93376265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15482f65177be6973e594d4e6d97dbd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e80a772814e2ad328b75b11a18f42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5730a16d1eda20e638bcae6228feaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafe123856b5d9dc68548b5e62ac5bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716021d08a3e3054a135fbf4516d72d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93720211d4a63572b728d46aea12a88c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901e5f3d7054560e4add415ccff4ebf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a435c6b5c4fa1b0869b80767730324c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dac4ab7829a0f611ddf0cad9b98d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eff43ef5b3f9a9c56e602ad801b45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116486d68bfd4ce9350f66df19771859276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c2aaaf8a6c05d3b800d75fe93eca0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623660c9fef73989840ad81067dea5a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed7d57d6dd2f52dca0f94ad1494d74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241423ab20501fdc15d68a1cee1703dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0089dd88a4153fbc0b40ae6d30869281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6721b698f491f5e86f83d8ea70c8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf58e6277f2e4a681088f57894969db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1497e376ff788acec3850ebfbc4733284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c360325c120c14f48e47bd36f99f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5158115610ccb4d23d2e9915c27cfd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bb367c584d359b5a466677031c85c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eabf68b078e20ba64e0a7aa31f742288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01e659cda74b7af339f461d096d5d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5dd0e3ee2cafd4e26a68df182cd08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35032748d97ecef2fa7ea50285e2be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707b7d5e6c03c5272f3a332b38a92cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78319cd0b3b66c16c0f71ea6d6e616f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9676049c44394189f93d0c5f3df6b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148139f9693944411795d11c08c376e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bdd8b946f7aca878e16919f780268296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99cd73e93189700d66f3d6c9307be2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1c00c5ce302bfc92d3f272c86399f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884312c645461cb89d5c06858675c75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f48fbd4b796e5c87586c8632f6653300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c20c1f51496dc4b2c11ea0bd30ae4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51826a7dc92e7aaede923829ad5c2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4d2c02d1eab2ae359eebe5a1cd8be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ffb6fb7ecc4a99013dd880b7dfabf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722185182d6a069c539c5c64ec1d0edc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9892ffb7f3a891067ee453bc72c2deb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6967cd6d8e3535f0003abc0694bfbbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29283260c1d992a25eb4ba64ca59586308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a1661aa985e5a3eeade68aeca12db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449275f07914d7b6f2c276e1489ea16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71bb47f2c3966bb1e3e313ea490c5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc4ac5155ccf503a6c2d186e6a71d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ab025f611f46b7d79cb62fb14f28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6fc7a2eac0dba8c40ec5dfb4e45a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f39732decde3c647b517ef89d4e07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5625b612afe8e80523b42f63e3a463d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840542302c32fb670090176489d9ed4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437c24eb5b6a2c0dd4df65e05d2caac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdc8496bc3a972761c13b5cadcd8e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88176b82e068c9fb52a75ed0b30670f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1a6d0c431021b38ca8d3b7b098cce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a59b838cc78038b733aad1a36bb41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772c518c242d1b565c96291db9cbbc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b0d6d20e35839c5861f6a61e2be70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c9bbb94c633d51d35cca4539e9a1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e75f2fdee08c5f2a1bff154eb9810326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0194af28f6b3ae7c866c337d7f835327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67083f4d1e78aa91bb2f875cb3f50c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfb5af49cba981e53e8519617da4ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9175e5ea82dcdf34242f47676fbc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e8f39e161b3dd1bd8e52eebf84478331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ddd54bde342bc0a71807e194addc4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcc3818b0aca6903ff0429cac6433f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c986edeac15334222653edb6a2697e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633e8b12eaf94869a1871682e0885f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f528c5b137799c6f139408db2e3d51e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396266b4806f8814aafe55194320beb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898098c0eb5a268b156375a132bad287338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebc0a9975d9b602c38ca3682e2ad93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108d5815948709950454d8ef5701cda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a78f40a91aad7743d6b1a4ee5c4442341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8c5d988b2e782a523996bade5c94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43b617b40d11506301aef6d091035d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391ccae4e6862f36ea75fe4c579f959344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848e5513d8f00f1322777dcf1ed00a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048286f5c2b0fd5b1c3bff68b11f269346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c33c0077a5d54bdfe358edce1c243347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91803720e2c5224b2c749947c31c2563348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8fbe5244a4fde06624427fdb6aa77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98337c495138a939c5335b38254ed6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59fc45e31f066082e2f9eecd1d504a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fd3f7176afdc11bdfad08a6137eb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824694cc1bd0bb5a6b7419b089f2aca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bca79b366e020aed1cf883d2b3e6c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf6eeab402a927b93edd7bca5cb790355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f5c418a0f8cccc49442d314ea052a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ae3cf5ef4b9af6454ec20b1efe1ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bbd9335b4e6ede2a665ca11a63311358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358ff57561e01d713f8fa93329aa710359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0b0b01375855a9d3e626eb251b6a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dda9849e447520920e2e188ac9199361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884f4b8c66495769f05e1864c83cc55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec89d0de55734da3a2323df81d98e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b247d67b4c1a7b460e2a954c8960d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e230f878a37f2b0131bad5f975cd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123bbba3a36f17e4da7f3a2b805f30c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e95ad39f6acac07e79c537b6e588b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489fd2131cc45361ded7b86a7f99512368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e8330b501ca1f378c8d706da1d820369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aaa3ec09dc23bd670a4bed95dc43a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef3efd126eedaa28deb61c60d154e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966bf55e21fdf105ec4b2df61e39c7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e99188f2cdd95f479ee100618b719373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77964153e2af0f1661b04b308c93ac65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509ca7026dadc883674c4f3eb5249e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a30e7fc51f31e920e7134f98775a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b7c8c3ab3cb35713b8710b4555cc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b821e485fe8a07c8ddccf4073fe4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee8781c7f75b94becca8a94fb458ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca95a3bcfc6a9b73380a33493c36ccd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441a131afd35b019ed5ff2020d68337381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2face340173e9d72e4410f439f9bc84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ec4c89d28e73ef3177ba75041f9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b1001bd2c03a9f1caebac80c034dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39f302992b5a3bfde61b612f82235c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f6af22821eac3ad15bbba63c58bdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fd1f1db58f7c21aa73c6a42038555387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e735d1666b162436d2198c8961dcaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05dd5dd4fffb3904a5067f2bfd3ca2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddf81b9a909efebce0ce3c5cb26e0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc85661488cac48187613cd1663e9ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2a09e2a93a19b60a2c46833ddb98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c562afdb28e1d8206bf412b623c4732393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8b32bfb33d99507c1fde4839ad8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf929f31b5d4370e93f5216e2e58e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2ee3a33134ea347e002021dcaf72f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be14fc8615c25bd00dbb3e188fee09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e654da9c026d24368329fcb457c73d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ad9ef8d5283a730b76ec7e177fa64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341df615cce6c71f10ec6fabba71ad35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a47c3f6826728e2225e65ad6337155401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580bd898258901bd93808d1001fec6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc2a4f8059152c47ff59c918215940403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b129635d842dd6ebd62f6e59c431d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55d1a84d70a042ac5b37fe82da5ceb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3317b9a40c222f164b8ed6cd7146bed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75fc01da73a942e28c79a72c9794dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6671d72bd812683370cdef9609a6383408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528ee942da1afc06f0df7bf54c276d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7565268381e4482dbf22f84f03a4061410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b6cf85ccf0d622f8335290f5dafcd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf857d6d8e6ebb13bb6a73f68e3075412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5ca460555cbfbf5cf48cca544335e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444bbc6df0fe5145036afab7644cd0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75122a5c79684d956fa86220cabd618d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a61e4bafdbc749d5b89ab04b0fe19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fba7052b8ea68b2aa5dcaa85409cb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae157db9a711c812fac79ecfd02d402d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e50a1324a83525bbd8e38ed5f2662419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95586e2e86b81ab52596948e6bef40d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53015e61b46567649d9a25aaf81116f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b4630b84e9bd51bdc578de0fd911c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90811b2263c6028b013367481d7255f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b634b6bd399db85f682a57615569049424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ff9a151015dcb192e3e3cc4874eb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234516b9f6a040a25e96c23339b5359426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c396daf85063b353c9fcd27dd39108427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9355bd7dda664923541d404db5f2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9c7867f6d225c4f03c56bda7829eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82330419eda2bcf8c2d7419218d52e48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab4a40794ecd0057188256426a3036431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc293adb16087875ebee05d6460b6867432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3717d0a26b140e22e9987bd8c3f0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974385deb7cde6b1a135cff41e3944c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1a9adf6cfb6bc0e177475b3189448435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b385157a2c70e4866cca3ee0d1aee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cbc74292478e223364227b8864248437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573bec4c3ff7a6d56923c6fd36c1313438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b5e83ff30ebedce9676a141c6dc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1522590e51771ee9269301968057fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4dbedad8e299a15a5372d3cfc7206441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b72cc9a9841fab151fab0262dcc7b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c000edfacaf01892f8404578c8c7bab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803602795aa64fd54d106fff2bc5de0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36944174135cc1e2f455a1447cd0472e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5e3cf427a574602ba638796e000f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b46ae3e9ec843a13fd87b0cd8ee81e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef682d74843aeeaa3b12c2aa058617b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9614b2df11e14a5b870aa4e3849f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1aa7b960ee3d22981f225dc4992a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee6867d069e5dc09471ac47949d60e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5767e974d6a6b514fd1954b44aaaa5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1881769a3f40a03929b1f7d6cf493d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0d583d82107b0ad699791a4e8fd21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38fdbd6840ca669fd4d772d3d45773455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2de0750213bbb3eb48cfcf2cffdb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea89f2c521839dab5a139ff33a4eda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f77512e0f6c01c1ae96cbe400b81f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa65f78adce97d7009c83daffc52d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5d481ecf817a531eb76553b6a5a89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35af4cce842e6dc5d51440ea4d5495461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4571541e9fc00d6812e2e8872a818462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fc60ff3299bdf83126ae6c9fecb4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d4459e76016e78dd91b2e66e89872464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09563a35456e4ac6edb16ed0211d03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a92a40ba3ddbfb442422d8e1b06d59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182943799d3d880e18a18c639f598d57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ed8d33ea22540980d0b842a2ead8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb7ca603a6869346adaac93a68e760469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffaa37cf7a0491b9b8d0ca304af528470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ab787deacd469dd30264605e4045471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afe854931eb14bfe9009c3c57d2239472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9aa4dcc547c04423980b74f45ab7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642282b53d10575c5813eb16a9755f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fc12c10a905bb27610261cc7e1c57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb9f6c990d1e57c9a97732040d96c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1f2e39daf2af1dcc48ba3460a626e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa7361e9b2296e66d8f649fab79bd4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565602a143bdbb0de00bab765b4b7a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655d28bedf53724a44c00da7ce1f94f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078eed61808f7e389cf047eb9d4ab7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839173f57298d23b1cf4ca06fcddf0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebebf33191c1e0cfda5b6732f2e2c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc47ff9508fd08469be0c57d997c44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f281ff162d0b389d2e6236a3101d7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaef5a0aa474fc587e203cc38f9730486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aae59b76ebe193ba2c462a92f9dbb6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53633346b2a3788019a0c19530e0e984488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764065ca024e3671eb11af8c1fdce3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3147aa03a201b2ec5ee6bfc3d8c28d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48151f3849a355ddae7fcd005d0aaf6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d008c67bb6523929a37bbf0bbddac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9855fd09ae5a2d2ff64c2f3f7b8430493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f150d235770dc551308144d4502924c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b6261e8ab32d56cfea3ec333bb6c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c8db8855669deb843c5c2a625a6a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5727bd9c40633997256f97654ee6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39c0fcea0bbcdb55ac550980248bcd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcdf32c51d57e1594cc0d512d14a48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270d9df4d5d36eef5f507788310c098500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f561d1d025712cd90cd3772e0d1537501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4e0b07a35f18ba3745d9147e00c42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6623928d5f7f39f130f426d3ccd84e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf4024a855518204583a64448d7127504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd03ef1493f126cc5521f66944b18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0f3dd93854340593c6d37cd39cebe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623958c4077752174bb5344ad275b007507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e767ac5a887be1c22f9eafaf80adb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c9d95fe2f26e3d11311616fd46dcc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36b065678e4fd77a40556dc78d7059510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa781bb20a60639ec87404a5b9d48f17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210f02bf88b4ac671b291f062c6128f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afbd5a5381c99dbf9797d2dd5d6824513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f33424a411224c72647b81b07c797514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb628bb7b437c354cc23409f3610587e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b315f6b1dafe3e3593babf7f5bcd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534c67e43cb7918062448d865323519517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9968637019f069b6ba2555e8f7e37f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2499e1d5e909546d50fa98c885782e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853d255e0972250f1e7b3ab9dafb454520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343afe2f5722e9906df7ef73ef125c4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6a05145090cd55c461f2e8fa17353522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed3cb697879896ffede1b46566d71b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01418ba179a4aff059b3691f8bbe1e2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb900196f2d4fec588b34f60b80e6bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a3fd64baec855780178a27ddac1a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b4fc5692f4415fa9134e4fae0e2ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720a299df5fa884ad5ddc45ffef075a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d2bfc2857df59ed49ee3f4cdf1c48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e68064c9b4b30d89fcf9fb2a27394a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9806a594e9ea7fc235e540cd228ff5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bac2bf0bc1af232b4e57a9d969da2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f376c8c23b884bb2185e7ffeac483533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0620373288bd21b50bc9fd6e14a8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9168468706137a647ad28400572153535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b489e4d5476eeb62b8a3a9bdd90ca4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd82ac98e5d00392b2d7fd2836d392d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b26f2953b60f6f6ed629c38507476538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493588f7260f6380cf7d84bf50e81c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a64ce5ee739db3dbce2102d7fc67f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffbf6e57e2a48963f23bf9c6b21823541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89fd134d03744539b7017cf19db8b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db13bd12f3d087d199490fcb19df608543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eb97dc3cf609ea177c3e9fd7dfc6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8210d0090e2bcb3995c58c983f4c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d8fd7ba68944708591996364aa581546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c522ed9cface685f87c8eb77d83a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3357bfcc84758de10d70f4b01a15cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4ecb9f93dc33e502e3ca4b4d3a36b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e4e79f48bad7a309cd4c9135f698e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02226ec645de3d8895463d2208254f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f198e4b5121b00a3e67da33c598e476552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962f9c98451d1b10c6cae38e6765812553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5f74b73e0c428ef19c15a0e49058e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928d5e4ac8e9f9d0b7aec3a626230dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e265c22246641069439d4cc1478857556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb369381dbfbc16bdbe228883b4efaff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5a90a394e2e1f1daa1b359d4c9108558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397695b1cc28b47208785fb76ba1fe67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411394c318feec101f5b5c24ade9bb72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27072d0b284ce85248d9c4bc6e43d98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d211f8969a4f53fb0254c2db496930562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8d9f9ac631a85de4efdd36141cede563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a08887bbfa0e00a2d6482fdd46d823564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38952647385cec5b2312adec6a5fed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d7be5bbd4aac7080d2f4ee7da9c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25ccc6ad3a3b707aa91c97ef5284d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d084f10019560271975e869f79b64e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a264880ae4733ad01c63b891102439569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7167e4311a479fd7118b9510098c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea707e70f8c79982badd1ec9b0523571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700585354d6c04511265976d5c18f33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d19371cf6273d35f84d033f615948c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695d50b8737d01d13b623795091a307574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0534b8bf2e165141ee2f566ca1fd1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce5b03efb00dfdf446521bf8d22002576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68e80ad2456792b16a825db783b146577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c1b530bdb10086cfa39094cfbc55c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd563047cc427198da89f174f6fc815579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb5fec314f46a45a51fd1d0434ba95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3875efd23215deb8ee2208d18d9a034581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0a17562650f2568c2b23925231a0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db96dacf4fce97d7d388434c161280583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9c5cf4b3b169be5639ce566652e14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05b57b7b7295329d43f287f3ebfc44585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7952b2b91942e821fa7a5182687cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d77dd297053744b2752f3f64129de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a1fdc36b3d54711fc46d6398e58a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd3535a1da8b5def243360ae3a4ffa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10485eec26767d4f4a895e4f471037dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a1db77d828ba87ffbbd328263459591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7e048b190db400a350c409c34ec04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97600c55ca74c213f35351ede23b1fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf49068b6772dc7a38d7e50c75349a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f78d1cb6f56518ed7ff62fc648b90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e496a67cb716cfff8986eacd41a677596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa79c31b816aa56c8f65fb7f2542efb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed272193eb3d446d15c0b79114f37b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d93389e6329c7cf4dcef5e5d8364d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7d7b80d062fad04e390ac4fd7cb63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a4160ff2c8df853fc77f54cc58cff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700ca6ef6dfce0539f8fb0b5418e990602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c42b154cb530dada3fe5e7f49fcc3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0f38796dc2aaf53e2897d9e5b050c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a89c9ed7c1a10fe0eea79f14d7150605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48106b7e97748128a9b1c707f752c6e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b21679eeb89a972a24ca54f0ebfbe0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5181ef4dc0bcae09a91af0ee61bdfb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496173c88ddbafadd1e86750fb9d8e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd9762f7b28919a7e7f597856f8551610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f89cc56ccbd15d9a23ce3fa311c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e93103a6709e3504dea27a3df6201d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85fb47c10d24f92b35425008f76c73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e8a40b2d0b858370c97b4166c72be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d0e86123e555281b54eb6fa677ab4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae9e992252ec9f414e7f495b796591616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849910b74cbba70779fde8bcca8590c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69506ac5bf2872f58a7ecefebcce99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d2bf1d916a415664e501518b8134619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8ece9f4b26cb067a7408c92aa9641620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b8544904a8a9160d830152081169e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886588cc8aba667a80f44f02b2a036c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fd45bbd97af8fe6ae127c3a743fa0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ffb8fc9b9583529348d536b0ea7b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865e4f4fae89b19c33431c3547da68f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53df9ccd40fb0be1b92537294da6ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9523f724df4a5aac2ba8f927f502dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfff1518d7943afe1948d9dbb8f21e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3174b3a3326fd4aa8401f4ceb13a891629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91e467d915e087183ab4ef60501e99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868775685f348863c5320ff4c3676d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d21dca2695b882c49c1db713fafa36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1b28849769e8415ac9ce9c290fc7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9980935087c7e2e7c54d40b335168cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc7b189b63c68cb7003522ab560707635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0130c4dbfca96694f41350658e70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2f7e89851923e384fd64d59666c6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b955cb561938405c54331ceebed4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661245f69b8cf1e70e4b3edd1a8ca72a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40515185217389ad16edc1434f7d0996640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26739c621106d0c4fc6d2c743a2c50ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3452d0c3b1f6834b05f84b9c17eb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac258cf0df26ef2f65cabf81a28fd63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58d63f1cb2b34de084deac9526c19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e970015741cd9c60a6d66be8606ef6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a06876b64ac761dc53d54df986a47e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea34e3ad8e58ebf94e603854eb94dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c6a9db9922f4639ebb334f87efcc4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b008627b2bb209b0191fe24c24de5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63a1bb39eac17d47f15fc03c182c49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcaefeab6fac21366b984dc8341f4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758de636d653ca2cd210bc35591400d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c36c5b6fc1fad0c30cc1bd10a99d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce1a8d73c9cb9dbdb33d08f1b729f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f765c6a3eda15bc4134937b6ceb456b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463df62b0ade917a7487e4a0bea13440656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec3f54d236e0a3bdeda4eb1c21f218657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcca85f80026882a2d930c3b653e37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00552815f595cb2c69eefd97718d31f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d2ed0a3647d926e9f1c68795fe002660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff7c23fdb830f85cbf43b9c2203ebc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406443447d6f79a3856b71e81e598caa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e51d27725755678792535d2968782663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78376018da07ccafdce1cf269abea7e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e614a9007df1575a2ff202162a503665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacb4a883a8080c97c55d260c2d18a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22157193ec590ad2060468f0aeade0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b67b831c6f6d4407490fc3bba8793a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94185777dc1c68c4752aefd38df040669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253246878ceaf7aa9c1e28bd4a2acd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5f7155c708348221a46d0c76258e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883347c8fd50094133e3f12685a6a475672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786f3f9635bbc80b9089d9bfc54c10d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198a1fa167efa601c4e985717f0e385674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035cdf0d1795680a72cd460df8544bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec907e90fda39ca357cebf74baacccec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdeec1f1f0b814be07e61a09dfb88f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ccce66380f730cdae78f668aa89f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961083f2979ca76d89aae142e64ba0a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3872dc2264660503340ac57c84a85d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff471c639c4bf61b047d9fa7ade50e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5b63f4f54f72fc11254be3a7c2957682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4628b37688aebce75e1a3da2a89f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa771c29d0794970cb2364949017b6af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739f0c18ed9eacf467be98beeef9641685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c083d9b904b8b98a36ee76a892b8e65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a73d13f960860c72f79b181a26a9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30409d92c0c9458db1a6c520842370d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd52f63143ed976ec219bd4564cbca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540c17663a8b9d686dae42bb39b979c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36571d07f4b82e54a1ff2ad9321ccfe8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615f4948842ff54908d1abfd3f79583692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5f8bee5c6c5697bc6071e8d4e6f08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378938ce4b3e84d6871165542b1dba59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16b96a545cc59c99e35e2d58ee411c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab002ba3be003f487884679a8f6102696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c361f43ea3b01c3d6b1a01c608d11c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a7439b84215592af63acc5bdfdc6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba02ed53149016f3e1c31251fee7b4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39f8edec598c99a3c8762386fe2388700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fbdbabc6e7430c1e243ad0270fbe0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef48d678ad8c89f68868521cac33c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0551d262ceb84cf301b7ae2ffa40b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c018d4a5d1a5564c3ae7adcf7260593704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc235376299309f09c855b6b508b7e18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acfb2530b4b5cca6b064d1899d3d5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd3fb685901ef9bcc7f9010d9d287d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167b6003443fb476c4e939481f4f11a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378ced135ac55accb034c79a2307ada709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af0255a7b48db614217122ce8920fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3a5b1f00ba2070c5eb85f92d94112711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4e1bf9e5cfd1efb6d35ae6329143e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910c9a42f2154d52fe57dc1b09c529c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa47424d216944296aa83d2217d2da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4dbed14601128fc41bdbb7de10484715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d896b38c48b55dc4961b6a76f0491e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dee32cd3870ba16f889f752cb3da3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5054ef9984f481fc4da868f1d751365718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ffe8d2d440812317a534c6478f106719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a305f6e6f75eda8cd26ff4ebcfa8a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501254d9e3315b6f7d9f9b9da5aa0c9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb153313b36a54ce3c2f57acf19ec9e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a964b582f9c9a30f8ebdd6648baaa8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3b64d5efae5f6199f8c67e9bc0303724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164bd4e93e71bce3cf218c536b1607f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24fb7820c967bef4386172d170dd14726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a6d78883c7cf464f2881d30f7a6a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1622fc3b6c02a5d54f02d41ea978fca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68006b25030e6058734c9f7f565814729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285373af17f5d231f3acc304ee7184c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2d889c46d7a7a38258349d51dc200731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eea8d939d75ca09a12ed091c724285732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02d5761230aded64e84a26a902afd2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d9a1b32884a0f08a436f61c276ebd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6f1d81e5ea76e29158087fb591d7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ac1942f6360eea86fcec997c67b7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630a5fff8b220dd16494fe730e940af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877aed203b0f17dbdcb7b20eb7a99bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d46fdb9cf6fab04e9de22a9249346e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de740ef4d8efdc9daa67c69b0006044740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b25d3a292a26d80e09e9f74c9ccba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5236ec4b42ff23f18670da025347b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae6577a441188599849fce31a47132743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f4b093859d260931c0fe6f88d3743744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42ee299f728aa947b5d5d3c9b1a0e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71d772fb1aab6a275b3ce408b5b512746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685672bfbd681903a8850577f9a03a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7788c58b697d3311579a73292a11c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb6558daa6678f7a4ceedf0c70d3b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f305432a330c81e9e96510c6be2134750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78f2bbc5311922f21bed052dabcecd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0283f93ffeae2cddfa298a3b95ac3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae7a180ae1a9d01a3b0b017aee0707753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7897e7979b38be8ae6bc9688ba266754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61399274d3b0c7b00f0defc11a2b38e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14e408e1388a2ffca3b06aac1e7243756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c3821d5213c2844857da414b5aab5757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>