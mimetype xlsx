--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff1d6617c7d0dea04760fccc428dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd217031c9bd2cb3f3644919f3562522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef003b6e197a8cd6b3fad65345ad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0ce27776d32ace0ccc90f1bf50fb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc135eab21c4df9fb8dafd47f16ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e159bd236f8b8610fb51c784c1b2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeb25bfc1f4ab8a3acfdc55f7a4bb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f4b300621bc631dadd535abc7f25a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26b804190bc1458fd670aacc08b67c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94286c23ac20261e010cb5dd5d12b4cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3191d97df74490881e0ddf9a2cd088e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f83328bacdaad15cf1e75f7beae8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae51edc4befd1e7d41390080381f54113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01ee4a3b35df4d431745bda71e170e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18836be8d40375bc3de41e9fb7fdcd8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5f90093ba6a76bce316522e5d967516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28384c4db076a1fa58a1749adc5b0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823638fdbfb9779c2e59d2beab764f6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e433fdb76503c8d1749ed89497ea4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39560620d162b1181e7da6c8699c6df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33dea39a94cc6794325b98511b5a2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bc98c373a0d9880d636697ae4a33b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d95efd600c413041a92508478357e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d827514a9703627c8111031a251af024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce753a21543c3385883b852db3fdd3f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77652ccb7970f92fcc6fbc0fb709102126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8553512940e68812d89aa0c74d4a8f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cdc93eac01247eb52ad87fe30781428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47067e055f9b3175deaa75c2319985ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb285db5a71f249f3489d70e2b14dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988676c83761f1cd5ebf7f245bf968731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875eac4b71d1c2c8036562211386ef132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152a479f2abafcead9a3df388b7bb3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f01d2f86f316066571a0313b1e1dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b322bf2446a205ea8c6cd7a1d9feb2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce35768d7db8d12b9a6609fa3379736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1963450162a62de3fee421dc1e34d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743a57414956dbe393dfcfe03e015b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca8bdbe94dbfd1cc0b19481f28d75739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be272848a1d03ecb3580124312086140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68006bf21b0a0aec26e5031d51ac9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb574a2f451fe39b7903c8109a179e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9cf4f005c0b448541b40fbdc6dc9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a34836d3b2005aa30f9489685c0bd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf94094858b08c3a98a830dd32a84645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220ecba76f61f259fd121cef799997e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51e321e804d7daf148cc9d56b3f23847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cd5c4ac1dc1b24137c44b5663429248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff59a26ea54781a5332c25a77df0f6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5317a94fbcff255f04e25275b15e43d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1b2c3618a1ffbd8e0fd0c42606bbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef3ea8276327272cc616d2336b393652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d492d2f5487d054ae69aba2acaa5cca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6276460d9943c683bcb06e61efc4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e13c2aa55ac087f2e24b5cbb1d80ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df844796474f6aef2fdd409e852780f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e3537c6e0ae9dd6192f3ccbd70ab857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16b153c6f91714e380c7ef2155bb4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc3d35a9848e8b06b65f45e0be8ec259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fcf2acde6a76ba5681e224caa575760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf07510a66df2ce9a982f9d027f6a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1cf01c1470a46fe56d09dba0b28f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fe7ecd6c6e1ac4a6012cf75c059b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67904ace86721acd3cf96c0bb7f0a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60b019c2401475f0a75ce44775eb5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26600cd706077b6bea27578701a44acc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6861520281bdee6ba2d3dbd45b504867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d992b1e38867a2c934714af1294c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d419dbb89e4ab029800e7fdcb202769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eb2267e3adbb7567ce5d473355b6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0bae34a987744ababafb0b071eae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caa5c13e8dcb13f04132479377f92872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a5dfe4e3bb8d938fd368f9ce2cabf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15867dd5a5595b97c88ede45ba54640e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958cc5ad412b2bdc970f30a2ab2edd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a98afccbc444d4f22e9e1f700227b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afefca60dbe72b9f47abd5d27723b2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f36e9795f6a728a669c87ee472ac878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b8a15c296d814d16e77181bedbb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a2b666085d203ca0ecd708986232980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358263ffad2c8f903a77179bda9abaf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd9aa976e77a940b2fa66f653bf3fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27ba8226d8a35cff71531fc2a2fcca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31a061d416707282c8df307ad9c4ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbbc6d2ac5cfaecb429d994d5ca5a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96da4ccc46d758a64c62693bb92c58086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb173cec70bc1bef070ff6524cf3682d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cb0a9cc6a02c05f3ac94aeabfcbf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7f31d19f6d00f3c3b32aafc520bb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e191a53a264f34f963061c9255379ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736d5e38c7819fdde2f271863bd3c8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde45bb9f293d037a28265adec63e5a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d38fd004eead3ce36209c6fe05a4a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de343c9a606fe97c11426bba17f79b3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147499e6d6abacb2d1924cbdb63eb7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11f02c5e3f0340a4d936839e5d44a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228e1f3d5e086a5026ae791e3eca86197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb09fc9c1d3db9d271931c69b353498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0d8a04305c710a9ee713e072a39fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85daf41bc55ec6250e62db0d8fdcbf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e37fd0eae67032f35009196c491849101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca176b9b682ad3554e7ff4b698d060af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ee9fd0d3ae078d3f7f0eecd38843a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50da247cd5e46f66161e75f0e1cd95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172208b9a352b880ed4fa79c7d54a9ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47217f40910092c0a161308fc2fc799a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a24f2e2d599c66d486755fb1b1380107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218253f53edd267540d8789638c0745108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887452943d7777e436331ddc57ed60d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be38e01f5d01668bf81885fc4ab38c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4082bbcb22cc2823129a427e025dea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189f3b2211d168c72c19a6cf8fd4e95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dc3fe9d71866ec0f4ad7612ca032a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbc1dbcd99f5b58e170db2474d78a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937b4a65eb15c3f67ae5147bef6691c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67e1042c10752774f8bd5ab25e82f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698388213a864234680d6bee79ff53df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64402800040775c179f0f1468f9cdf99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331ab475298913da3b67f7e1f402adf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b60f793087ca13c09ca9304c58d96f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0994ee1a136e5cc17451cb1f31136121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d999b6b8f41620d09334aececd9568122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693be8a2df3b6097dd634322753ac457123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa3f9e45452f0b6dca2034a0df81e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729d0b5ff94438ad0a0d9dfb05ef2e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e39929646c8d4dca2ef55b132865b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac286bfc6ad278fa82403e6c471a8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab07e8c5e0ce58dd5cf0ae08b874b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e142d6f570b5aec82795bb68989f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02972afa4bd854978ad208a2bb7f41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec39abc5bcedd984866e206b663bdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2af283d24366ef5307ba627c400bd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a655904eafd44f8371410af60a739133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c1e9dcfb78c8aacbb625117466a7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8927f24906ca41faf7affe381d90e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341e938838e0220103b2e0a54318417136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057b3db020488d28f76116110f6215d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac378b83617cae305bbd00dcdd4d1d36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7d33ae45037aa19dec12f5251c382139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd563ace013ce0a98e6202bccd70b10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fddcbcd473805e0c897fd57491bf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f8e7cf49755e15d20dc26f1808f6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a188f4389bb7947a74690f2958a2059143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed9b844cb5f251157167e5c45086c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1fa6f401a59a950220a0e72906dd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b09f6a7b65458eb60a17b7b6f624bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abe5e9fec23707173cb31a43a98fd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37039f119444425df130f5c348fb1b71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566e72b0c1255a6df1f12c1a22dacdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6b6472cc77d15f7a0ef42cd6fbf07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325422ccd2b5ce275a4d10446ac5fb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0938cc7d8476053d333c2b4130b3f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2020f95a34c5e39aa366ebc3b44385153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0c236cd617ce5f14581bdb7b249fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6eddc2121a5e13240f7bd6c5d0de3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebf440e93b7acd7b05b60fc459d639156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe914d854852e3b59547ec71fc04cb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a0717b65769262a6c246bc861915158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf90127d7738590223688649b506f57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72df5e164f93419f99a26e8f2ae494160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b089feee115b9edea97272c43f738ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa4e1f470e5b7cb3dc8dc9fd24b9d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc559406c397a9745b504a2827293af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aebe9744b475ecb6e36e909ae55fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf00ebf653f76dfd32468caa29198d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052fe283a08626de281b6dc3c3c5b45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6074a1616261f0ca21fa37dd0b052167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc1bb3a6754d3847dd995497974420168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec614499e832666886958845c8c1c97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c517768d76aa6b09a7e44ada29a8da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bfbd5ee0b3ff9faa41d992e3fb28e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb7055d04cbef63a8f61f4ec38ef3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db407c26f8ae791e4107c8fca2f78e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20602f9ddb33dd27ecf3679a7c5190174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f56cec20661a06e10e2d7d62a50ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9024820f74c973cdfbf74164b82c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2dc6a8ec33ef446d5277cf3d9fc1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefc230a88f4c520c4c15ad7e54eb4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee84f2375d24fe56487511d3af9d267179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc5e00670f67af53af6bbfe9ef5177180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bab311ccc1a6e2a72e684e046fc99d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d288e5688952593a99d99f0c0c150182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa84affc984bbfca095b0adc587c23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06d47c45b66e77178f81d65c5da80e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e20bb1d479d68b5c6c63a88eeba40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd268f2018d5c13ad2ed8a7e2c45eb8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cb5822202a7247f1118d19667fcf5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fe64628dfcd912e4fdc6793c98cfd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cbc0db19b8d28ccfdda3bc78ccf1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cdd816e63a7e1fc9b8bf759ba6863190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bf1e8641fdde37fe7700e2d906501191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084248a3b1ac4c9f0980da9b2ab2af2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf9ff40c9c9bc9f1d8480d219de90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38dc7c2d6c3057c92138ccb9f59e6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b1bd3851c47d693b99ec89e220c7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf42f4555c4a9b98535dc51f2cc65d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83d1cf390800f165536c98c4d1ceb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f4c75a5022a6508480af2fce7a1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cab25341aef9b4e08f1e974013970199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3225182321893e9c81fd671839c45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f9b1d994c750e0901438eaad84dbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ff61ae1affd767835b04a05decde202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4adcc94860236be8ce8f187f271be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1f2765154bdb82ed1cabea87599de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2449aad28991bd1c7a7b62844b4d65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6feb76d22a4f3d9de3c27da259fd63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724d4974cef85b687e2eb41daa3a4ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e598602f304ccda257d89ace2c5e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e707c8b55b7cf32d8de850a20b8a453209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db937c19b1ec4d721f4870ab03ae9baa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fffea2126657b471a332d587e3661211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2362c3ff595da4ecc28a4d56b04696d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13149368c9a970a80d51ea4c4c373de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27803979fcfcf43ced0b5a129efe01fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08e1ccec400a58b06ae6ee736b3e5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb662567bfed3e6db3691914783487a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d8d33bd00f19ba58492992b91a76b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b6d7feb78dc6155b8884bac68911218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b0497e9386829b292ebd318d0c84b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136457ed2a6a448e3beebae9f57b97da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a494c0f551836f88128d6fd42a7835f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d30ceb262ee6ef58c5d5df8e540e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43e89f6df91d36366798639780de2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b37b5ca46f6f79f239af4a235bea6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8285777bc7e69013089c77e93b1f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99bfd66d3fcceda2fb33a10b6ac075226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d313a3d45abb49f619f913def784cbb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cee2d76332799e8223528206784de7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e47fb12deb163c5be73c33c61f4ad2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce754d5d244e6f1b305526967d45b52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e61864e9a2342ed14d2dcebbee614231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a209d21bc16bebcf27d77bfc631b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66846b4a224c5594d883227186f94c08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d300b743378339ae45a6e41a0d313234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c2977e241a00d445b28cbbc619d23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b056344d9c4cbfa4a991ab9423fa19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56011ed50314afaf9c43d5ca8fda6da5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb506f27846da461dc7ae6dff2c2c6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b73d9f6e7c3805d83ee942aa0af72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c12576ae8bf7fc6627c58cf53e1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbe71f2658ec39c2d728f3757c8e44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d15c145538d83355fc5e1809723dfe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a23b6a7a4cbcbd8e88f0bceb377f07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28da0f7421116862b8552414026e84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0659f2b19e7c6c946fc84bdd1f02cf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470e5eb6432bd475128c018f89ed287246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa6ff5c7dc8f6b13ca091390619db7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cdfc5cc9cb7cc6e1be2f87f8c74d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2efa41b55b579df0e81353fb46af3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7aa40d2744bd50f67b09a498feb36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e774e7ec47a27e1b75641c9ab5e618251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4769a760b913680d8eb34d3a64c682252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141e59a1a589482de9c37902b5e7341253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cdaff511eed041c377a9761227e12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22502bdb24cff8e8b3493db9c67a7b1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429295b5fddbdf35ad1829ebd5efa4e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b00096579d3fb30951f1b5c55041e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e7a734e08792b15cfdeffed7b5198258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb8dcca1ed570779017fbf4346c8cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccf271c8488b60cc768c66dfce82c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7de36e281440440ec05fa8d7cc9b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcc8e1ff4fa533b3c903c6338f5eae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c72e3bdf74816b05065973998e4671263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833bb90da193d0c62c7605072de9bae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bee434757a2fbb0027859a67d1b3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb495a5786450effa7760f935b1d3197266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750333428645d54aecac63b341479f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816daf982b5a68ae7e7c9c4ce41710f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a7de91864c17443cdbc88da26fee0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c723a3b5e3f5e38844261ea57230b34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa83216c20e6295fd7e2f1e7ee4e9f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55135f6f48e3209dec755ce533ddc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273248ee2de036ad0dcb169f99e6fb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643955fcdf7ac4bb36d48741f22fed5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d33c23300009e12c61104cc2cd04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af19cd578e2768df61901f908cc3cb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ed2a65210658c998e679fdceb103277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2edb964d87f9b15b656fc32d6fcb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bb11669b8aefc6ff4fe2000aea1b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35a83c154a3d417b1e8419da71b498280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db33c18c2fbc4454ef9460d0a6ad4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ad3f3b6e83a035a166058d7de7e6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc2772c8cf0a19f015c22f43bc2e01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b114d64218e5b86be3df6235d3216d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c2fd95e23f248394e9084cb7d1761285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c567795149f5d0839780807db8cbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f20c653966c23acd521a6791f4a679287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0e1cfff69c1bbfe72aa2b56b8b613288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38e61e10c67c26d523972d300cc58a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9d4185cab55b3ea1b0c7d1f662b22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf30728b15f25ce0a6809cb5d87d44b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba8b95a24137187b3379decbe59018292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fa7f8bca321cf302f766e3d38b1b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30ef25b9b971280d2ca0447bcb58cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cfe285540d1b42284a69d107629b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376480faed333db45872d110c8d4684296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b483799a574dac05e509e6b952da4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d98947eb44ef4f5024ca819cac4bb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520308751692d79d4dcb248ffe87a0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062c962ac99b31d837f57f9b1b911fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2694a041ac93448e0828feb38eee37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f724b76971db90a4d97440553ccc49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff68a6392e372d281c7d60879fe95ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd0eeca143223a47e24731fbb8af2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ebd4b1fcd772eb5be83806efa5bd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dbc53f219afbeddcc2ae9e66f0be9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3af82a8c5f8b72b9e90b33f632712307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63511ba354b63050f4eb5e1c14e5083308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a79b6c80b2b77ecfd90cacf2de13e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b9157c8263e604ffcf81ee4e7e8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55e29d20374b04597ae0adaae73f11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0885308a06459db62da4db9adb310312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0827052138dfbb6f9fee6bf5a5b49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472887be8e9d6d0d18449917893457b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feef06acca8add20da8f6b8519a4025315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecc89389e050357c26cd4c3461226b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a8dcf87bb88bc9cae5d09cdf73b09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fbd25b955427758470329482de363318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3712a12d9a6a49375a64da68c6c429319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3707fa88d653c8c99c0c737acfb9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed9d03e541187a68ea9ea4b64feac6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f292ac660b2c5795395cb1a83ee9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b40a71a36d45756f61107fb674b97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d20d26e1ce43a0149b601c938d6b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a33158b7b7b9cb811d8f21d5b667a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bccc3ab5e9535b514276166622512326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a338a399d91557cf4d528a80932c36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5db4815b16642f7eccdef901d0d3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5f291c8efa6d67f6fba78dfc99675329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692f58f84ab91b969f5fb5cf46bb0c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb695bf3db95f004fb745268af9bf53c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a70c3a1e99e3c8d5f5ac455853f34a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d070e99587884ab22795939707108333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b74ae42f3310049c48657118c18374334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8002eaae6ac5e88e96c27b9cd471a3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b3d6f0416993f294b7716aeac4f98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78682a634b2dffbaf9d18abc9aa5e895337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3d29f368ab68ef64274419bfca371338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00960d70ca510b14edd6e85f0a6c48c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe345e57ef012d07fec2886fb5144d2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac045f6802fed117a08ff90e6d183da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df11a73494fb203c415a5660e8caa6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141cc0b111808d90a816b5eb3eeb68d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32558b4d76ac63d7a1e85be0124d63b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309b52def9097cecb3695e15e3c0f4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2842bbac2b5d84bd7304ad95b5fcf94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5603fd091f53c6f914c57267b64e30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5369b19702f237c3b656fd7cde7f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4199c1df993edec66b62031c003c53a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9235cc408930bd4e3854c59e2033e77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa452ce4fece4af174ee2d4477e267351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3dd654f0707d9b4c11b16eb6dbfa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0d1f168622e1cfd9b59ffdba041e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84795ee88e3db7f51ed2bad1adc23a04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310767ce583409b47652f18b4946b98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96609bdaa42395f3b39a15eec107c629356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d27c0fbadd4d0a20d7c606a5ae35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a4690c69617e24ef501d832974d65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05444d4d19b3c506568f8aafe2a058e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37215c402a96ab2ed2f2b8c260c3f00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daa3136230d5292ec3ada11f21726a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594768fa35499cc946ddb1f0b4be18ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a09ec63da82f29f31cebbc9ca67447363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f909bfdc7db6fed2ef027b68a2a600a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfeb30ab8be1b35d4b548be61d6b68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df57ca27c5e9d55b25b4d1ae9f4080366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abfd4d85d2755f369d9c88ba16bb68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfd508a12c335cffbd4c626ac208f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ee7497e391775d8a8e6890afcf832369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6fa5e2bb7a1ee410a909fda13836c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58c06b440c98b4829f065a73083b9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015c835912a412a5a1f50c6f854de19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b7bb747c380a9bd60831ad5a886e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6a971c7c26b59dd1f602b7dcd519d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4907bbae4e1c88695f4807401a2ea1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be38d7fce207b434370beb524138be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a6725bf166049ef6bbe94fb468b9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced025b2c4e3a4fc45678f425d36970e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a77ab095a211e68c03391cbd1237e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752081f27329063e1eaef3db10589d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ae3b829ac3c6d213a6ab4b3a7d093381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf647df1e49ed00285719eb718e93eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7646c0d2296e786a49b045561a85af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b80f71a582119034ed54cf286bfeef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf02da6df5dd4d2858027a852669b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40036039b887fa09ba749b51ed90a055386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3376d88dee7f1d83eee5a5a6e0522387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e50761d63e1f69fb256603c44cd769388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05802208544e7c1807d1635b01366b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5be0bd9240bc8b5191db4f6f79e680390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf895a9cd41a9a4f2d106998f61f1dbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf441193502c36120418def723b702d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e628248d59bdfc49174647a799913b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce5332d51140c3ee359db0cbf3c0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8040b8c12f4a7cd801816c6e4cf394395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa16831591a472fb556fe1d3063ec6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c6807a520e1e7f9f518afba38417397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e28f173b16d8d0f857acd828ed1a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48974ecd36b995b1894a5b0904fe01c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464fa51b93af9530570bbd534502572400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f04587480be501cba5a24943d74161401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15af82fe66fd665d9c03d7cab3aaa8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68da26da112d48e4eacecd32e44f0db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011897579cb3ac435dd79d3e27dc778404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf80de802cc8fd952af2fb1bcfbd8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354990aaf37ada29b387f0594b4eeed6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea613d3ab31012748caf143daa92c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a5333037a074bc345b11ade2da21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e84acc37b7e997b3f35606619e5972409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d3d0b13e297fec65b1dd1df21c587410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d2a3d6b201522f34b1c24e139b914411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9369395dc6bad123f784aab3a9f10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00361927133eb0b289be791f94251c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c43ec5221cfa40c51235ae69705b20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206a2e4c3732d9925704fa5d71796df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602adc91d9ee1d211b063054fd94a74a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bafc2cfbe87a29c65324300fc4e39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591688d77dfb26e74ae0a9bea4082be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc902c919fae1d449c72f5057611c02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580155ffbf575953430704dc9d3492420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713cf1e0b9ff877cbfed3c4673b1773421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa22d53be6e19edc41dafac36b4c224422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b93d24346c1e8dcc514713e8376b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d777454ab883b61fb1d70fb39c54721424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280db1d8cac01977e5a11cd1ebf7a3a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f4bd50c1cdd02a86918959f0af206426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f16cb8f71c83d6c0ed4a2fe7b129fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db737c0bcfbe72b62866e8946c91a7e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8806f687c8f1192b7fd17777252e82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c435d266f0f20bd0ec4d244afa98d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f34914549258bee811dc9cd9b6f07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde5b5ccac2b22c7f957dab6116ac1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b38593e267586b1bfbf43b295976aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80cbfdae04bb71d161dfd49b5982fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ff53554d6eb0b49135186cf66a3bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763041204dbe0f684f5220db2928b11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747219ad2008d1def319968659d561db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb051f79e1493f88fdbc2f0a3b0b198438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cd9528c119e2e17fb3cc045019747439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeadb5765354d11d3e09fe3d4087134440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9d27f75e0f8328c06dd7ba3a26965441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5dd6bcddea64847571ed2039c7a57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c33ad8cc1422e08acab8fe9b8272e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a79ddd95e0e5f2ab983fd27cb7b12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801f5b3ec8008093a3faa11004030b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf873e04fa64fa5e0f48443359166aa6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd0ebcbf547e03541dee3c2d2c477447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88138c0d703d5f52b685d71f71b49a27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85794eb0e7633d55fbf629a1898114b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553c008bc3d754cad68ce985bdec23a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edfa5c152b989baf5b4438fc0cd177451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708a90cf20d36147bb41cc68c384af9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161484db56810d50bda04479422ff65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68925c1afa62681ff2e6fcc04e5ed278454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3770b0194c6dc961f90b83388ea3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e8a4c8c21aac146e11ed16f69bbd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e42c7ec8c751efbd28aa341cfed55d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e75099e9db20f6b5ce9e3442fbde8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaf3cbc97527ff6e81166a563bb8ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb571cc10d4c09c094459d8eac45c9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d934bdfdff9673491ccbd9f468575e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec3232e8982a272ad211a065177651462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58495b65bed34d03883fc8528de7f85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47518463737f6fdee82f24f6ea1628d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deb667bcb829702371147ebdca7008465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808fd17351825b7cba43e6071694021466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83637f07e272f90624d310e4d447dc1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ac4938248666de71c1f140ea8443b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9470124839993f7936b31377e6562469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef66af89ea19680f6c33a73b318916d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5df5c5f031d6b6c91357479ab1004471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85078b061ca77abd281bac693c554f3f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f98f41e9d9e8db7893e8bdf8cfb7ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c835b9c4c8cc9610f69c00442839566474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dc89e1b4b67ca7e9f23d74bd9aa39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923e06bd7547cf4e5a286b7df10ee84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95351c40b47c93a79dbcfc6af377ea35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460a0e7091f2334378dcd98f302dac8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516936c58d801826c3d3e71c67ff9f14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c264c381ea3e5b3d86fa33262ef9f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b933fd5668ed5be290e5aa31980fb02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee1b9aa42cdb796395f468699d086482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f2eb5bed269d65afda7dce8cb4b20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09fe7a9b0ff3abf505f4d06af982b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcaef5f14cf5a6c93fdfbd60d1c33f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd03fc3eed0c4281a94b5c662a06a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a34bfd161a0cd8f7f4ead3ca7d4f9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d5ffa59772f5672968dc428f1a961488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd63b5b4bb2b20d0d239ec8ede4ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db01ec7d77ecfb9a6bae2e69073f419490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee2822686a0542e1a20cc0dfc65a84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84760242f6a01a2c5ed0cbc4a468659d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdee38ce024aee6be3eca4f533dedc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd52f7cf4ae3f41ed3efdf555fa354494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87388871e6673271a8faffe675aa2af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c43454c5145855a433d9562956f90d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636325eba500974ff8c6513b77190e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebd269503718631f5e13b7f75bda80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63473d231147109ceb0690034862bd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f9a6518f3b657b0484cad908669e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db240b77579f421cdca9289e1cc6e52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63702ffa686df1cbe7ced8e085b946f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3016e53c9b0e52ff9878900055931503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5637977ed11be7f4a0235494fe2c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9a0a5edbb81be06cd3770d05832ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba72e160c0b253bb0b5907b85a3434506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19af9f929bcce04ed572d47f2935d80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8aa622e9ac59c6e2c1a2b87af193b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673159749377f128d73c8efaebb4633509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8e9be41ea6bfed7241db8d4ba8fc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd6548438d0e3ac529e6b8147bff34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6bd22d09b27d8dc3e006d34d646b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b480593c97200effddfb9a38a213e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ebe572613886d4083eeb0ca8dbbbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4af323544fbf43c5f69c46330ac60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92694fdccb35ac5d0437335de0bf6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafb2e1e36830bb03d7f8f4e7f364b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79c0e952a2ca9ff9be42205aed203518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2918b7e92200a9559203e36f6e346519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd451685aa8c51a18c67989d40aebac5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d13d63ffef067ed101a1b15d97a67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d73a71718dc4cd01e45b803fe64adc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638679a5c8379efe35c74455a311c55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffac5c00b0d8c0f883d5ff979c9612524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9904feb45cb3d9a3a2cc470bf0a701525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732aee26f6dc58384ac45c5a37270f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2356ed518625b327803c5e93a9218527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fa0d25a59e2da0d8a7b9191bc1b07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa0c383d49dd73d19cbb3e82d4c4d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff635aeb1b0fa176d71a65d52a8bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aafcb7cdaac9af2148c412d77694dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8bc452478b4040e7568d60b87b8b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e34199a2bda3ca90701ecea2c95d69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9df76759da9230ea069ecf5716ad8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caf55e8aaf387d78934d8933886a89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d7a5e5e0eb5d4370a487a263a1137536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc46f3b7543f83742f834faa571e2fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cc5292d1df22b295b40c2f53e85e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6d6c6cb185e79944a40538c8e16d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4dc78ac43226f98eecd78cfaaeb03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5b54dc8e96490cf8a267b7b0927e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48b4072fed9bb69674726e6e183e0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809aa2380f448689cccc2c76c68807c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1008756c99c2f85f32ca5622830f543544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1de773e1bd82791441289011d4f6e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a253b32a73d9c952c6af6c41b5df300546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60660763d7595027449e7822030671ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d8560bec0f70afe6ce6e5c37341a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e243f0993eedb72ca824d53c0004ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057246ef9c0c9a5211e94903ee00abe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0d2987beac751ec31488441c4f08c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5056a4cc11f473da233507c6ecae23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8904f77e72d69d925faa3bb9c36e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf60bfc9cdc1e7d1c2e4e667d6f14d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e8b324e2ed1a3ce2ad72616a439df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab9448604bdb929174e228da9342f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b304483e2375e4f1a6f2944e1604c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d54efd984c6320bb575f502bc7a97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b308c4f6d96dc5fe2e91d4cbba7f50a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72429e85c317c4f62f5cf07284fd89a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29a578751597f4a84e7f4317d99d73561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c64dd74b95e0e63f5ece0f5de19b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e3939d1e4e6ecd8601d18b2482056563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6b0f1a1016675175bc4878752198e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef354b75a7f790cbaf564e89516aa80c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31bc695245cd51caea6e25906cbc88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee857386eae1a2df150f2d54c7c268567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6d60856574c9c1cad3927745a58cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286126b3307c418b59cf8bd8d54af95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31020aa04098d6dff5a121b0e2d75e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd544481ebb5d45da26996870e35e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430e08f72ab3757650b5d9c55c5b49c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c670d43073c2ecaae9cb09203643e94573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cb1b95aff015e20fb3b289df02b48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00441be5cd114d6f697a81e1989fa790575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cdc8c003247be9e9ffb9962fae0fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643c15f7ab39a6ef68f0940a66892ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504a711891097557d2b7c00f391dd39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7bcb90d600707cd9c88d4772a5b9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820e5b48105f0deb6c4bbb6a73ca3d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36b4808db4eed4d6506ec87738d9a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debea9858d8dde4b35519a1f6169843582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19811898b84874ee6e0aaeeeb72f4a84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5afdb87d30f48ef99a7157ce270ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881705015729da1d30e8dfa6a5dc88ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2699702627afd54c243449dd88cf52586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e09639a05faaa7ed1283b97588c02e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82156fea804ff48e885b90622a233468588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830da856ad7b0370923041148208ad82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882c3fddb7c61380a1a764b587ab9d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dbd386f2d555cbbf5b347fd9fb9e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2efd3ae5debc3d8217afeb3899d37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165ceae4f6995a864958169ca95656c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baced5b61ce633653b7885f9d51179594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524e3d7ca8ecf1b7c6e61b09e99e0ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363b3115b3d260279e3ed1dd8ddd1b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d791489f01e8becbfab634c40446471597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798338129da408b34264dc2de1f6f1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ae461352d458a182e4bf74418cef5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b00d6145f76a1bbe86a6f032964d80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcc5ec45d9428f5baa7313a725c7b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f55f43c6cfd9295c1c23e81f514f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6658a85a023ce279d281c51209dd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4c5cfeee890b9ab30073298ab89cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24fcdaf0c58bedf7f8628ece2accea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ce93c6b621fdaf58b1e032c97326606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cfa3927e504653f275b95da548e3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7831ec4d9eb8803d6eaaa76d19a84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220504f08d0bba3bfa15783db7d66e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a485f43f6323e769e8fe47c65274ae1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258473f49e06e45e5fd2d88ed609fd16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8885479650dfe92624bef05442964612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d7919ab0b31cf583669829bb7f74a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98028558aa8e43deaa0cb599f3b6150d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24075cb9924eaf4c7c8fcc7e05788682615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00ac6e01de6c2a76e200b8a0121dde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d93d47fe7232eed7e13000ec643573617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375a9cc9f679a051517198594cb82d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e92a9bf797fef0d93bfb4e94bf4a27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db848d6243f0eb182021bc9f6dd5e53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c0a91d804c274e72eb748350cedd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4d731f22d719cf541098b42e2a0ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6f30ce9f94698d9ff2ed1f6306ca9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5bc6901f61fb4d08c060ce58ef274624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac428967f73a70f57ed7c18b140164625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d445504e24846f28cfdecb625a178f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dca231ecbeececb0af576cd8cd8f83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380a8b363b44916f7c780394783de23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057925c0e9a876081d6f10a2a58c9cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d402268bab33dc70ab41df06e718c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c520ca877f646989ec2c1dfd59aa2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab517dc4b4854c7340091b6357029f05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e4bb9c732268c27246995e6165d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3bb2173e4207b20ae6f5474d2374c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cc224f530bb7f6d7c171287197d1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f9e490a36bb654e67b50c9c01efc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca8f99b6b3c42774dd8c6546e38cb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ad9287efe623afff72ded9d4b8698638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b88082b32ae42ea4ed0e8c434e63a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406739f07491a13c5d760d71e8b34f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f03e9e2c71e6a0418ff7f8b1242f32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13142d7e87652e3935d9d8fd647b82ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9ca8d6f2173dd15809371b45e1be3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc9df43966c9eedb7a3ef654921a10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d7d602e95a959cc37adbf73381407645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c887b42ecf76df5bba142fb9e25db6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7224545b36afbacc08cb2507a1cec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5d4020faf28e936fa9a9c573595cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1420314d8b1e7353988aff16bc6514649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8821b0cd1cdfaffce7ac96fee40f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad84da4314108f3aef09fdeaba7ed23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a653c0b982e74581a650e8e8341778652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d8020939f3a5bec162e5118d2f9dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981151dda7ba1ec44c8dc2d166174fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a92d5ef4f780e1d2d18b52b4162fca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9782c4a097b1ecbc4d858f2a1943259656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37101d9e1f18709472d7d0cf88efcdd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f99bcba53079c8cdcdf56d6c8f84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9c16c588ad24a04bcb0c7cec3a090659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0cf6fbc87489963b0575bad66a6af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a9b84c0e764c495fd3be93ab20f1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f8e4eb4e4b453aab626ee35c1e238662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8fd61c00ab26565fa270a63946933663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395744da0c6a82206dbf701fd2ab32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8e16a3330e2853122202b380603e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d3e15fc180967db71259c92aa0e64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933f10fa1cb70784a11ac6849ad0dac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54ab35851cb799c7ab55ffbd15d935668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2745723c5d18631a8acb219e1b299669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2037a64b7d990184ebfdb922221bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301922172ed571e3c00cedb437e1dc10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c15fa84f285cc04696b773ca1a14f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dd6170bba7cfc4472337efd84c045673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad8b8d304e4ee5a827949e95bd043b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7cfb62b0fd2a2f3d77f5ffb90ab3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7ba56a4df85ad67843752920febbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6147d6b91b8aa820643dcd21f10214e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e9168f7d4894afc3be386d144338c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd21eadbd76d051f871eba38d42bc05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98518bfab182e54413f8e43c09ab4976680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d4c73ad8ea7e75e002835dc6dc71c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab30590e5fd07ae6ab99c09ee62f232682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ce969b4bdf81800effea7976c2b88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db543eb9dd7a403acb518b2925dc44f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341c9f34678c6725023590083b49948685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d54116257b93248684b6189b04c536686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44de1f45c1853506b93f32e27652aba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fda3b32b3ea89a88e4502829aa99c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b78abd6c39da39d108d31600ef8eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2ee65bc4493b1168ade33326d30fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea489a32f58225d19967f6dc00811d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371de41fbfaf9a16a14b3bedfdf884a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48853bfa40d7e137f94018954549ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb6b74ac295c90076d57c8f37306f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf032b2d657922e5533f8c418e98f3d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be20a81bec21dc9461be8c81eb976ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f57dee561f4fae73352668bee40e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808cf822faeec291affd3958fc5a82c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e545a0677f6a73155cc3cfe3dadf63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1619bcadf8c68733148381d0a80ed8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc1e21e0c1c6d6e145ccc6a54bbe58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f50d598586d77c22c71ef2ba5d3d2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514e857fd0b2bedcaa8313b7b8ebe86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85434ba1a338857b3011c369907e337e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfc516775bf34fdf67aeacff26e9d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba4b247a0bb9ea2c868fa01428a40d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ba53e6451323f5012e50ac3422178707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0f97f638083878c1295046f6759a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f02aa4f8ac94122a8c79be97f70362709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba007eaf6e726ca6af08f389eb3a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acd2cc306f0064e810adf24badc2e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e49c69858095e8800148121fda08f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b247bba129c4befc962bf9e177277ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874325329fe4fbfa86f4b12e46d39d1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072c8e5c444fe9810facf19e94e3770715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd85fa86163467cd8c8efc41140e639716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1934ff6231b0c136c9f44f733ac945717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d6e60010b7e34a4171c7ce9bb606b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f4cdbd4809a0afce4ac9e0c80eec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd6f7026997757cd5aa0e970d1d48b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b685a76200f5c2f2b1eb14be75acd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfee8f9e00a2cc52ec73cd40decbbc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9387f3779ef9018bad7721d7c5b64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cfe7bb5bf2ef1412d0df12adc6582724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c5ede40ebf8514ea07c1c9b73edfa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7e063059411310f5257598282695d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a749a7a02cca9c79dec3d60227f0f16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb561a5213ea9e07399ed72ce3a58a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc898e5c8974129c57ddfbbb0a21e7ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aa72fa0050b4d64a1b2a447b09540730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dfef8ab1609cfa803ffc14cf25561731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9ef8d7844ec6987ee6b502b44d93c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b9e19c8bb54e32d059d369847bd40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240a05c60cfa86870711fbb4f2d49df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb4bf87434c16816ddaabcde79af6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e267aca9f54b3ffd12ce30ea4831e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098df89aafe3eda5e8ecda57a59fe3b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed53dde7066f514e87843df5541f6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b6e54a3d44a0be9c05101eb478cc3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af8c0eb14d9f4a073b3ff23e6f0865740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61918816bd50efcb4a54b1b55d238d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b0cac56c73f19dbd23279ff06209b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c68c39c56a817698fc2e7cb209d8a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65ef16e27f4586060026f220a9d675744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007a2f6a4265173afc25a01d25246d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bea69e4346ef718217bf0c1c824a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410b47484f144541a5ea16fedfbce5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca62b0f2cab5cafef7c357bc559039748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f5fd2f34a2c6b46150a4149fa96fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427999811dfc8d7024e65badc089d99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a2622c9d41d1d184f95e6e8266904751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcbae4729390fbb6a0d8ccd241671f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb3b7f940625b34658832826a5761c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae65ad4b96ae0e6c422f991833dcb04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eb2c1cf2498fcb5e39d4fed787b7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b88ff3cf76ed4831d714675424265d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd14ccdcc3155210466caddc0b6148757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf1476472aec3904dea4a9e2805a63758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c680811b6430b2b78ebb0e195d4f99759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a43fd8d56994c2e611127cb082d241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17c58a5fb0d620aec181fdd1c2cbca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601b22b4c98501fac8937020af9f8e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60449a5d1cab051b0625ce671aae70e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b01f35b2f98ebb9c655831468bf8735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f612fc7411eb21a3823d309137c0cfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28fc55d2088b308c227b20e833d54c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dad8f352f35de0afe6c72478d44dbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6749046f1832ca4305ec1c847261589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e570c735aed949f267f121906f190c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9e42a6571ea211cd7525f0461812911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca25da251b405d86d083b1eafa3634612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce055349e8e2c19d6c18d52d2ced2a0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728a4d6a73d5c2051a593dd5971dfe414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a46caf10797393ee6e2571999d8a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8314f9cd514e735df7a127f1663b9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a436348454672afb6bf9c87888fd0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67924261f206fa51b3e9c51f32fba10a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a329ba4e3e50803aac809410665c32619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd9d672a2f5c3d16392b82bb9d53de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e517facaab3c3745b47d6c0b6cebb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b1742cec285883926629e0719b5f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edfe49d294f95f98c121a40a084f1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dc70e0e54a1e1d0a79ec109d5867824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea5866b9f71ade32789d6b658f4c5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf77478794f65bab703a999b1d3ba926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07cca0ebef9ce1228953da92d4a04227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d09e9c8445eaef1a2afbd8d7713cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f815c9b86feb63eccffe5bb673c4a3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ed49a8c90d8a687d376f8de02def830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffff5be473a27655e1205e85a5cda531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12108ed1dbcd12becf9509d8d9db8ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b761a0436ac0d041f6b3195c19260fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75d208374277d6f1852d849fa3b57a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda3e8c096719b21e4163a021a88c7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc1fcbaf39613d3bf745fc9caa3c9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d85b380ee736192acb596039d4a1bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02457ac1d6adbf752e626561dc9a6c1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0a4022ed5b262a2f63cc9b18e4b0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fde0e21fa6d62163e9c1eb92029eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7003c1e63b13a04f74d60c1463d724b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e4246d245a6ff9cfd254ae938c7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ab938556253c3d570d6cdd9c7cd6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ef4c93aa65af2d395d1267151e4c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da12af01acbb21cfa77d5da840167345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cee84dfb673ca8f5b9671538c271846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd757d04b37115dd80bc3359073f30c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f13a565b3488e665f8cf997191d47e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962924ef6018fe054cf2e3422aab57d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84062e9549514b3fda08cf0a92ee7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd531c9083ffa7e42a357f78eefc3cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258589d79f73c0a2ce78911b3626961d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea430247f9aea9344279f5a86cf58f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f01c81afb44653561631a57254d87354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8c04d58b66452824c95bb6500b74155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b93af8d8c4502cce12d6f300ae019656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9278212ca5d015ec79436198cc5edf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5474649076a05cae6488e4e0c7c9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828d39f0f70a12e78921206fb3f6fe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb34da8897523b88c4adf4fba42bde960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256baa9dac38ac641caadf5cfbe8fcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9adfc9d66c4a0a470953a6ad83648362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04656c782b3749a1fdb6b06f8273f6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ac711ca45a2690818f55b5c4d4a2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1eddd7b411731311a5ad386b2bb6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18920d337a58e4a649188c6c2fafe99066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38988629ec3d63101877b42826706c6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adc682e70e74b61ec83742d86c0a7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc8e472566a6ef45c9fa47d26aff9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4634b1138a2b9ad933290e3706791470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f757e2ec39f8a87a92a89842598c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649fbe31e83c03012ea1f40bcf97ebe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bdad0715eb83db973ae5dfcbed64973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4500f37d10a7bdb39c7181559ef9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1ecef41cd96d39bc9fcc684ed0d9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6a664d856d1d7b00adcae12f23fec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c73caa4645ce5793d8d92c5b1386177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008812b28c22fd507e1807faa9cb271f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b428b4b8769c3bb2914b484e098dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff8e101542edefdbea1910b0439a5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a6130e95f1b446ee2b7f80e84136781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab8ae9b8299dd3196039a7fbe5c1ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e60c449df3c7eee73f6c6aa75ceb1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8d1fc07fceb2545efcb89743389ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41ea1ce37ece66f2308b92ca4f9c1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0a02c86f7e3aceb12a83daddcd48786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42eb80665b76768e306d16317f20a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9ee60a4da62ca678540d05231b5a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0274790851a10de460541472fd3c83689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeb11702cae09f878a6938311f7e3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcd921a4800b5c730dc819b0bcc8e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890c1d8a67e49fe208a88b42e1fcab192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539525f2376b3b53bb95310a62bb781593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944d6b0ea07a6a294d69c584922289694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a683d26172799f5f22f03e0e2ec1c7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf0f80d0b3630f54cc3947d571544396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23656421bc198cd800ecd55f64519397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01af8698e3d360bebc664bc79c9da598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff417b29d43adc72770e9ff228ddec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb473e486ba247e233ad723f4108473100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe914aa7f931ccfa1948545a6cdb8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aef0828b20b6afc19344fb335140c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb3bf79749837c803dff382c99eb07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb96fa5858eb8a6199b27b908c9a93d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292f507625ff92eace9773f1c1dc3e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1bd62a9713086d63442d8d171e124106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cd80d5b35cf39a2f9b2a562a8d2da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a915ca8ee9619654c4a50830dc6dc05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9c95903d7507df6040bac05e156cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eb30b4e41dfc01a1ffd6ed519e7ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a9bf899fdac31314d4b92221605ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cc7c072f3919afe49423c48a8ea5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a812d88ab3590292c8b2af5903b9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af23cecc885d52312a999bb234b3e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae922c497f7cbb9a35a95165c83e06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4c0da6e4c93c46e4f11db605c2e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f9e2b14e6b0f491dffbc5f5707a44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cde794748e3ffd0e301a84ecf88bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195c89d3a26d0c4076430957cff078f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3e3a3760394b7833abc36c6ab2220120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91786111d4d70718ad0f1db4648f9f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9334070ad9f0daf267538886f1aaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623cf2d66c7e027f1c29e84155ffc9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8629c1656b7944853f5b2799d9c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0263660a47a6e1de3b02309f1f2eccf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13eed378219b3e3edc82d9e2f48e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852f2c453608c26a0809837db051659127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c85fcd7ec325203c55b1fcde2b41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762212db5568bb4cc0b846497b5d19d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaff83b58a53596322fbf046c8fc57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6a92c1b1c696376deb5b0cf71f945131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c531cc3c6e6d6fa41f026204adb69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62359de83558576e57a23217f1c36b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe080ee17772dd8fb9800481c29af57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdf0f6a28c5f87bee79d30316c4137135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad85038cf2af9d2ee0ec535592fe40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e401612c75243f6ce58bb36646b8439137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c80aecf3bcb2a717900d42910acf3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e8cffb2ef555e7f0032b7a38648d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c2aa4ae3381b3098e632e11d69f0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b1666c459d0ccaf4c4e0baddb63ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa43e99dba86127c2c37bf573770459142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b816e6ad5c56067717dbc6bc6933dc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d22da8ff37cdd0646b9cbc62a849ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a77a4f0063085ae80edcc7eb588fc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42118dc26915b12d2881cad7ccd1bf3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c83f5e6dcca25c5464d36a40752d22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83123a174322bc462b800b142205017148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece34764bc8ed1e1bf906cfbc85a792b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d461bb239b4483a6a54c1f1a5bc649150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60fc170dec0ea781ad3ed22c0f2184151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec2ef91565a26e13d1df205e4c7c45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef06ad3193467647c7f8cba8239362153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1d378e3b51eefcb206c4e2d3c8329154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4417d67048e1fec1f2ad590fea99b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1116fbeead44aaa031f26728e676d0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3427875edac1378835766286f95bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7380a8029c12ac03728544a96b034158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee13ae3fe93f01311eb3a50f4ca72b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4ef8252b79cbd52c7ae56d04044d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd9672f0856760b7e802d758a56a23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df288af0d00b8177bd6a1e81e852e4bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ac96a73403a47f5df643d90b0467d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ba785ca262789dd5bfb1f1423fe4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb999237bafe5d10f4371acfc6559160165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a017da3ad205976060459dc7cd3ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401e761590e2b3d2cce4dd928ebaa28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dad4b1aa177c021fd401a51aec640e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d5bac0b0fd577dc71cf05527fce2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20305bd7692c11374c5c31bdf330d117170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcc84e029256beda7f510d5ffb485d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746e143820e7292606cf135a4273efa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfdaced301b504d008d62ef98eb8d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e198e1fa7ad4852dba0cb1c39e64df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1f7a999f4570105c9c5dac2486c48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400814ede314edd74ead42eed9669e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370e9fe06c083b1ab4bd8002d1f8e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c672c2f08593a9a5af2d05b2783f2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b1db8e7cdaa041f00dab934f7b183179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1d2057dc48a0aa50a272131ce3e4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e997fea1f3674afd167450b766359ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbd20b9397b439c4e724bbd2129d92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ea667878db0c71ee303c5a211a1c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c404e96d61c9cc093428b6eb560dd5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61cc30fd9c93e49b519be865b4cc20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08ea80d003eaf47ec01db058af15e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf623e712b85a05a51cc5936641e1a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842bb118f54a7acd77acd70eb55549d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c227f5f7499a0225b68b891dc0924189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eb58a0eb0def7add341359daed969190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad81062f5049314055291b0066645f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebddc7078252ccfb3b4716c7a86e21b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00dc294a2e13723eab4cd7bfc4cba4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e03b07f6110f22a4192925552066b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4378a67c2a30a4a75509573f4be752195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358879108451b1e99888011d4b7a528f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558caa244f34e23fe811cce0f2707f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6b439a9bcc52b10e64ffaa138042198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705613d394444dca39e6a367233421b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ca348f4b1efdb5768a82a30d200a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aed7c8fb2cdad8a5ab7e658fb86ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49978b3741c29ba81c58b7b48b57f544202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c8e17b5bcdc1236e7f0d79f3fc57f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fdebf04dfe3c46d2dc52826d74b37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ca544bc517b8e1abae2ecea658ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878a13a2ed96ed166f5011bb32f31be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec92daed9b88bc90ab7df164621b7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9b619e97109efaf273fdd9c161948208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158dd0c9d70f446bd0f8736865488db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087cb8abd318889d825238d42f56bf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ecb1d17ae779ec3d3e756b795add211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f88059197c31f89fa590d4bdc7d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48b66fcdf514febc21fde592c79b85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36a32461d2df486f92fc55ef274331214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f926a0f859771bdb229ce69ac5645f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8a2981522d4b0e665858cbd8553d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edee4533e9514f581e62a313c3f7cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1d906a2f1c924159621d995b70732218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba6f56707412d6e300dd843be26e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd023d3c1afea74657ec467a50719a06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db25e327164b5eba422e1fa91413c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cce3d0584b4c70afd46305f4424134222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38b42c171464e96498169fa20f7495223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145664eea6710718a69e299e6aa41da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d23bb7e1d82ad70ee381237b5ec99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce07ae5a20f1ddcde88aa72509c66e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bd081126204ba235d94f5c9c14cbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae934f1bddbcc08a75d449328e7f0126228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21197ec658b13d38709656c3d47616229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8e5715913ac73cd160d896ebddf64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4de19364469147d7579a1ccaa3c24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957b3997136f4f2eac2da53437c2770232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0267a1e79dc584bce3ce9b85a97d763233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169c8c3a381b2be4353f850aedc24a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95629857c442fa481eb12b9f1a53f2bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882f288eded3ff54198976c3e15bc20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b7d2f49d465999b1828a5f9383cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d262cb189c032b07f73f89f5df4e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2447d7688eb5017d3fe1d4149cee110239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed991f5450c07889bcc5d436f07dd0e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c15a53ab0cb3815f48336fa79043f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617200b8208fae3d4020b979ca86412f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b145e2cd0503e1bdfbc60226de4332c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c33ca735ffdd287994315f29a21f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a98b50e58f3265090ee98fbe683d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6c635e41e57c0db21beae1b8788f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d91b7d48438b73d4dcc8d09003743247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0e80de30e3d8150b91a76b73661fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e3aa80a3bb484e680e40a71a5f2c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b03c8eeaf3ed6ca5a7280390b122a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e50c07374361874f8960e4de8a5fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc858a56617bb4209217bc391547e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61db82bf7ff3cd1a7b2b224e792e7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470bb9bae2ac557a1da73268fbb4887254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a938b9a9624d3da42a0cfd3e59178255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d241733c60ff6d9db3bb809e8366934256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c66992003669d107e4ba0a39f116bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453110b144daca3b973f809e26accb54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c399096a2a687c9eed39267c326a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577ff0c3e807f94a4c984fd09922818260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9109d8fbe9656e4dd4fac0cb7347e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df376e5da9406df6239d783b13217c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f45152c45206a086ac7050fa0defa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f3da72ae59381dea13bd05c236db2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad35ebeded31af1d49613d4d4249abd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968bced6e2a039520bddc1906fbdf1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b0847a5b433e40135e488f5d87800267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b543f5b073aaf8aa95b697d9e1a405268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8d4f397abddf5bdde50e286e9df0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3efb49299b4a648f8978e22b6a9b40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fca4209688fed2faa487282be6caa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107d2cc82c4a87aa82bedf7b028b9aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203b262e1f57d58cbea076b21e55c55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63ebd2ef88765f02b6958e727b7b01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6c8b08fa4e9e294dfd2c3a024eb7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9b2b7fac6333621be7944efe4c02e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163740b7e3dbbfa8a518686f67ae3d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f547cb1cf096a543eca4a4e237eae2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d050d0b28e570e962e86e4b9b1d55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeb5b8e9e15765af22f2f8acc3a86b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153e7ba58570475111347941312ce29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469b2774e38b74fe7b8ed8cf544a5b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a047bc3620250b9085b790ccfcfbb42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0420d4cca658509b0ca128e2a1ccf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c47c1f2070863eafea9be9042ca108285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd48132f369d726cc8f35e9f53ca15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa62c9d3fc8ae61d43e6e3ca3efeb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f42c0ea0ee10341bffd682fbba43f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a85de68a2b178a39aa854d44ba965e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506fc492019d0f2141f1862a07af02d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec7101152e6db65d317028694069f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfeb273cb091f252acd1f716e9cd48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0b2bdae19d3d2ea8be324b775cb7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522db650e200c071d8491143f66301a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c6e7cab1de97239b25c5f5476c914295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f70d16bf51b592309fd818870a0b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0310b32e33218e1292a156fd51bdebf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28402f78c35a65422f484a6660efe095298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf81f9312168e153cf633d0b49c5ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1d16c738732f230dbc1d450479d60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc186bc5d624d5262bacff519c33097a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313027c1584eca542e87a647438cdf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab184f89708aed66426519af67c1fbaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6b2e9504628bba04e4b727b886c7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73423f4653ae78ec0598e0ca5b9436305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ccba941490bea1f888326d9322051306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405e807c418ecd897ab6de81aa02856307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4174dfbfd1447abbbc6ef46010881308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc341c99cf08f28758d38dd1b9c03e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08588ebbf7ae11d0133b7af228bb2dec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15db4dd875928a6bce21015cc17a7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79e0a610c694e2134b2bbce77c2e75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717f3deb0a53fb41fd440456e096399313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3b03cd27ee13f29d5688acbf4dd26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b832135f37b45546ed47a23bdb5460f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9595b62d1649e124fe4b29982647321316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bb27c12e369bd0232ad399b66eb77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe8b214edc2d7f68665dfcd6eac5ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3a78bd22fc0a8a451016b4817c653319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e4222481b6520eb33be920401c40e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398ef823b358c60deead19aa58a2e3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945f0e84864383c65b34f9ce1455940322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faa8b0161531a44686872f22adff91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3854b162b261a043e45f2d50e9cfb1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ea02e31a0b0e34904b078b6bdab4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63e56fcf17bfc1280ad1c2632a82e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be21296261b831963ed6e0c5561e01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73c37e543e4719600f0d607ddbcfc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90643b1828cdf6fd80820d779130c86b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8726fd0e4d8aec8f1f3b42b63ec7d0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a578c3cda719d4a084b1f503088bdda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925539ac3eb0d8827237fcdf9d702505332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece8483893807bf22144270dc49ea8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9819b266592e689563f913dcfb805ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b63efb861cfa55d7c829002cbe8bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43813b8267b6e294408d88de68cd2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664179e4d632cb384f391bc53ca971cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a45df61dac628e975f746ed22f46e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dccdff732cab9bcf47e124672afa39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aafd3a1d46cf86e41dc66d139c7bd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec218214645a56338b230a0ff647dfad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eca90241c72d85866b1752f9150056342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc5413cd87c5bb675416250448d62d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687d13b75991d55d3616891661ce717344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fa0e416db8dfc3c5519ea6a12450f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe8973b522e0d65ae8d86489b872e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210745e676ece541dd8829932b2dca7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d8f46f00aa63bc6557812cc5ecf7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2581a702855e4b157c91a0d5342653349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c019dd8507c6d1085090c7899fb89c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba915ce2ecd86ee13b63a51ae187b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1663ae3c67cd6234cb563f9323a444352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaec976d83227ecd684673782e8ac5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeed1e1277a3c5239d3e93404cd150354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43970d3b828fde87bea20bd352f4d9c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234899cf33f02c99b8f633e6e0b7c82c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360b0f00c472e9e316ae3a91cee3680357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a844976c960f91ec4c7b8cb5d43333358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57275b9c5d65b96dcd8947587d11b960359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9b3cff06b5e421d8a1c4fbbb078c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99559f0df3f798a8b72c79c935f72d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e773af1ab83a19b5751d377838138362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15129612ce8aaf9849d87634e545ed46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e737c9e3a12a400486d2730758b0c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7236548b5a35b9818f359d885ffa98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35015eb0061e9bd8d9a66f8b2a060f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd63bc8c2be72e44a6a6fd4886065bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfeed3c30ae469e04799f7b2182d3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5d1d5e56c34c8749937618635b8cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96240228d658fa3ea3f48db12b02649e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe50460e078a25ce0c4cddab46940e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac34cfedb781ccec2ac5a22be0326372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0c3a3a4da9d4da7037781cb8c710c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46418247e3ef9d2b5b02463e557c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9edc569397fd6c705990ea54c7d46c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5432d621b0bef364c41ae784d6a6255376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5f8b200bad96d8eb8a39f312e0180377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f56b7506e27d14de8664b2430881e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c59acc4dd13f1cdf16bb82bccea69a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b8a676cc8d1c76329c9c653270530380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41341b6535db3f2729e78112327a19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbecff6fae8c512fda27d35cdb269b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c5014589675741c49689215424b86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ad018da30daac62088414d94bac40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2a5e63a159ef7bb12ea079531c09c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9e8e908adb33c8f20e4e460c52fb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f1b20519fc6a0853ec829066c3507387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4e63337213161c6d2eb1d792c5a6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc54801abfeaafb3084c173bfc5c670389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb3ebf5944fec237363a095af54907390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4194153d3abe2cca552bb23c09e01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c9a0991f640da9a0295cdc749d389392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70794033f265de936e25b4b892d81e3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663918e12eb66533068b88feabb009e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf211b6119b280c4e58c63e86d9516395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80cfaefbfa45d1c1fd34cfa0501a4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5de5a63e79f21e1a8e87e05c2f411a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c2cdc8e76464f811d5e98c467127398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40727675c349961c173abfff8f0f5309399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ff623112943840d5c85bf01816090400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4297e5e503063f7dfa4ae8a350fc003401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dcd0e95fc93215cd4126069f3cf57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12351f0525bb54e9c2bf937941cbc939403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad5220bea95a50ef2ac36924b35e64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b66274731eb7d6286f3739e402947405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a81d0678f461838de8c942b71afbe4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f7202d467af20a8b596cab1e3bc3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddfb1d684d9eb5a018c524d712b4a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c2009d4d4277d302e53d48f4367ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373ecd2c64e0f6cc8e11cc962f5da1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380697afab0d306ec4d841cf24061f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef298a781920ce86849f4af451ccbb5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf970b89d53b2ad4897cd9dfac7b4b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343549ac57e5deb6762de1c1f46f681d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519af030025429ec4d3675b8895f5a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53147ca2bf563f37c38e52c26da79a71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc8999eee9d957e959ac8ea73fa238417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af18b06aa2d50249818c6573175a4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d554fd02f9ddd7cefeaf265bc0f8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7a3ca48a150cd931031ea64bcd9a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d861f6466132d6ecef233f8100f0d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ddb34e5623f3db97cd80327145fc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36325ef0c0f8c018376ff69dbc1f085423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862602d3684e363b886f63d00ce2bb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858179525a0aad200b81f7004714cb46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f33e14c454380100762b4bad11eaa1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e138b10abf3a9564d126eaa888046ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c25a78a9658274bd67d81037c73f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc32bc1e772aacf3621e0af6a8edcef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c4ea1841f0a8447fdfe84ba14b63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5551a9385049da83a795331abbb9adf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684d7231dc8c9e980de40dda9974aa5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562d158e2ebf847aaf72461f6da6fbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c563a90beec5128b33669898ed1e395434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a51aa4fafb5e7e34ac5a6b6cabd929435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558ca5c2724baf20886b3c100461f14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2bd98d2ccac5581dfa801fef6e3fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed496d2d262a33b7963cfccc2f8cfa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbdfa27824434c1f89653e451665e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bcdf86aa9f3f62eea3f3e09e9d18c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffee734d1138b2e1113ba0a45b7fe0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258204ae06a2cdb5fcd1aa7486753c75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537317c3a3c07c3bc97c828b3609e311443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2642a127f8459b7b9840109a05714a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8067333089a193b83bca88c744ba51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f649496c69f6839314cd4ba2e9a31e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd20b8cc2654dc6a0fa7ee0b1a8c4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab2ff3fac6b86d9cad2af81e48d8fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88475a9b81caa52ca94f8a75821c888449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a19c6c22b59d89701f89b6d160391450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b5edd5b768b8b5362236533a2b1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43ef405171be1e4314c0b3da4f00d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fb0eeb69fa339e83d6c1017f10db5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e04af2ef230352ddee8bf3db5d81e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdeb19b84f44155a660f18f9b0642b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af19646330c41d06d5bc06e0d870408456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042db0b80e1c861e93a12d4acd2e9942457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c86c19a1fe159c2103e057ac2f7b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977967e10573ccf8ac20cc8f83221889459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cbf4ace355c5f07c43c189df20811460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c282924fe7ceb0d963ca9a597ff4843461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41682e87708b29d86ae6b79132433f11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903d799bcc4c5f8c80aff7f2ae33951463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7523b3a8b0ab17e8b7ea271439687464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a398bfd7bee3fd00fedf2733885cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c61fac436b76a686a8c8e685745b87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c731c4afbda4baf681264524f5f31e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788d6a3c24f46d022e18c263cb71fe8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8794ce6811ea07690e62780ed07200469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3eaa8dffe33fbe540ea260ac63f3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca261441806579a2f1f78cc868eed5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d2aed0c9b7e0aac1dc8719163758472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074be8437351cecb906c122fc50a094a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51337e56b04e39f6a6a758fc4b83bb10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a89a4623ee6b210431428785815d75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07988b7d22b2403f3d28e4a4489217f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b11016cea37c327ee48412f85fd36e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb492bbd30e0d3bd3e6029e5658273478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d6e34fe7d42673ef78fda47f4aa8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bd56b4acb1b6fa11377301145d3d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c463352d4b0bb4a5ed55b6fe269e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76f5040a30f0e6946096c7347d250e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd594600e4d457472c7bc8d804f06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684ca2c7c501ad29f949845bd16cdd4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727d2633f00109b710bd6579872da5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005d0b5138219a5af45c8f815f60260486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064ac5d2eaf791f45e5d173b7df6159487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5986d4fae7b673d4ab8bac282c4059488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a325901792dd61c873fbfc23d76f53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b6168b68368abf1e82a0fc9c0ae14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e040fb4d3999ad57633d60118bfc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edfe1fb17008099038b4000b768a8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2477ac1f0c219229e6f106d59f5d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6d5f12bee6094373daea41770005d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c01a7d31f3d67703bf7061f30b3dcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec772e685005855938c293943177c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab452583e16a19f9c1008737494a61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bec5b57c8699b0939bf57da92a6d0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097443fc85c13c8e2ffad7deed99ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfd24e8349cf3693ae2bca98f8e334500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b435be02b71d2c4c18c694dba9d6f99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02767e955daf80d8afc9529065769d45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c9c82c91da08cb5d9aedd1f1d978a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebdc6c81906a9c71acafb6b8a49452504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a69c1d7bcb624dcf7ddfacce3e977505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401a7c2ddb4c41d58d493c287f0f231506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b1341be8fbd9906a028c26d9137f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e678fcf82433f46ecb7278ac35d4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993c38ba5b3b402efdde924d7906f56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9962f02cbf8b7354c5de94950f212e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1155e7be31e262b9eabc54f3ab0896511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e7d7f51d7d3aa9dc767b7aebf6e4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb769b2189b342bb93f1c1e71f4888e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1888246149b4d7939dfa3730321c7d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ba0ca471fda33590a76f4257d2298515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f33088d85d6a33e012ee56f9e15c4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d804c7db65e5e7108c29592076ce12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765a3e3d59fde53c3fd8b6bea21691b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e7ef1bd9d8a9245db47ffa4048d27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c386bde5648ea97409b1585e35611520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecc84eee8d85e04647823113a08714521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cf8cd4a38f5776a3550e2865e6410522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d0ff3dfc82beaade42c47a62146d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8422a49966da68c77f0c0d8ec6ce43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cee9f296b69351813ae1501ef9ec1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286bdfd1e9d52d073fc0ba3adbc8520526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b2ec67b9bb426bb0da1f2806ee74a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313614d98130477a9b6fb486ef92642b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def307828560a1ca0b481299fe4536f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9633ba84749b12de12e6349453d1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2e999848d2f36644e8555c41788b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4dec13055daa663f77ff829b43eed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cf82494dcab008fa7b7102e745266533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df1558989055db05c1f50360f1c461534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8d0799926ea85cf35fc5b56cb353e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2724697803e6d51b1e6dfd073aa0ef7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b09ff72453b632afa4d756a29a37a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f892d04b68ddb1575c98926d175992538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39d0ea9290cd9190d12d6966ed9a90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80a6ae84c07b2f44106c9787591f77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81985a2fec0b9a72def6810b7961f9c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f106f735821a9a51bffa59b23df6c94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caea1bf10b95aaaf05f451c7052b71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd738dde371008e06ec02faa2841ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388193196b64ecb5998ce8dae2c878e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6be40a115a5cf3470a11c0c4c2e24c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aef986cc0d351a86582df5735bf5f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08949623d58d56ec4fd36bb50899042548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5c09fcdac2b7b13c6345c547a5497549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f022829153f2e7b34878017afd68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b03e4b73b25964805a94780421585a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fd4b84d9e50021bd623944a9fcca1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ee33ff0814067bb7a383b11135b60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f42e2ff6cdadecc0bba8341ba7c113554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4cd00c419520cab69cb62433b8cb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1f522c6e2b50cfd7cf33bef66cd02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6262ef63a4a32e2d18c40948c6a2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b5ffe871f57169b537af2cf7f8ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e1758b63fff5bc36a0ceebce78894559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6254e1230799c32e705897888e78cf1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35883a15033fb907596912d467afc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d20677a5548b4cdcfeea50cea9dcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac1c1088a42341f20315bc273629de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d075876e8279be2c97aff484947abe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a90d74b105163b64d657c97f3fd2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b212ebcedba16da3d0db98793a6e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907951cde4c33176771cb804160b21e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69526a1fde90d57b91fe64d76862a6bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27ee6041c9213fbdc857c5f9904c97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b48c44182bd30d49eea08086b108bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9234e16df297e4304422bf704a375a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee4c7a0aafb8f02a20be4a18311033572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5c6c49216613bf7f7da30d69ed06f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e784b48ee534f894e492b915cd55a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ecce7601f96fed7b47925e51c35d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1106ad86affa5a38b960e84cdac20cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a1670725baeec1d5f38f13b5fedd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e096c270655662e4417c54ef5be23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99eff2af1e885c6247936ed523af0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e87d3947c55899073e112079ce2c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135781ca2a270ac117a5cd47c48e115581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca2df7af45a5dd9233c2cdc8e5b42c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd06e51ca58770042bc2dfb19ffe0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269488d0f3e48a178c1344c4cd24af2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de4521fc2d61b294dfaa3d538b0488585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff2c274a67985424f94dd6b0a99562586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc06c4c887c8e417c69211c725a50fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed216dc03cad63a3b6e6af8450b248588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654be5bd7ab5d9a1f9ec053827933f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec10d17c805a5dc0d8d32930b3ba5ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2131a9cd8261113617189ddedbb4ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b62519efbce2357152642c6a4f9a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c0151597bad0fb289e41cf3f4dc8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58bb688d5dfc3c1e0b50d4259b972c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609cac4950ca1a4d2f7aac6a56a1d6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41b184df4144efd54567546479a45d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9002f74b0dc9c1ddfaa4a01061d99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d32d36fc45199cef9ced6ead46c3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf0986d686005bc88a1823d43d7768599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a07b1de19369accb3a55c9702262a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99990239708ca8b05f2465975f9d1692601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73e83b84d719eadc84ec81d9a747c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7fee798400be00124f57060686b56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beaf0ed013f6ae773206d4cdf368b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8147dbdf668da9cdcabc1e308624c5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfae40de0a7114ea1b1882728c82d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fca10d57fcf8025741cb734cdf31d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2de1eb3ca319af6a2ff4cf344da86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63baae36bef627873f547de785a7655609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e81ad5aed9b3d0140de2e867e5f8bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782ab0cef1157fbd9ec85aa239c54a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f86fed21ab1e078c536fc5c796b50d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea1a2b759276f2d33ba0fadee07b24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a060f8f4673b0969d097192c1d6b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7132d897295aba83df4d31f7272ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ada4ea49622451e4d87cbaa7c8800616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852dd2d059736ced3872f0a99b1acf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef735f6164dd2b41c1e219025948aa0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ba183180c6c695478e7e28a2695a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c05b95d071d8c0572a912ca7e83c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7294505282b56afb25cd9abaf554fe6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cec7686a6d2aaf2609354555fd43d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d100e33d22e0fea64b30249c62cd6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0c4c3e452f65424d55f36dca02d7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f8958c04882df50dd9116de4c09b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f8093da62dd245ed83f267cb44123626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205f12048afa0a298f91fb98184d440627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cd89a335b7d20cb920085cc8aab31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e8026e39f60e83769b2f94fabd721629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d577c8c00962594e01ea69749fcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbe0d87fc30dd2c531990178385976631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c65eee318ded216aecfc7a20bd285b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc92e55cf46e8dcbfce60a8b9d9e3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf538e63dc7de0bbc4e188097bcbc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860215e439717b9d800d4a34cb07d04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1208ca0a2ae8a16cbd28844e839955636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8f0253ba6aa28bfd8109eae395410637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c68cf777afce137c0ec2b685da328a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d4807ac507a3086884262b6cf8356639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad8ff1db32b76919719ed2a5b49b58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901e1613b64d5846ea62c97c20193bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a772c0eb5ad2ab3540ad3b6a46fd6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59861e628100c28e4c44d05c9561983643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09aa6e886ef8aed6fa4b332971f0c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e2f4b44635e96132419d1ad1e9e58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48cd2436a34bf88ec7827ea22261ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae350c67f531f1460c46863c74811647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2a5abc5ed1a16c15b0285970b8c33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90faee9b97f79c91901572e6492607649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459793276de53d430196c0e601fdde4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf17b71c0dbd5da39f72357d2f52fae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b496a9288cc4b0fbcdbb77969b8fda2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc15bdf8d4468baf7c36d4bec8796653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb82c225a3630c8db58208e0c2893e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e2affaf36769ca1b401faaf41264b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2bd53f83bdd9f31c28ba2bafc04cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dd19333cca53b25893219d110ff98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e9537df1750b54029d715ed2e13eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090340b8daa48f019c190da949dbae4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c6c9015ebba886bf4b37334c0ca24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce88cdc126d8eb27478b91b4557c6e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7a8c51fed73c98b4efd85f460eae4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb202bbffb92d6d34f9ebc17c60283663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22b19984319e2af02b769fe7640b84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b331958df86d40f47a7f2e67905975665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cfcd46a3862d0734847904a10fbd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9525e1a13651d73b5807008fccc09c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13ae8209a91efa2d0f188392676178668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b133b77e22adbf91840146631598f09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf03b5614f2a161fac3bb04e1de6239670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0876585c88ac43d9ff223b961f8c8ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb510753d4ed7de9b06b1df599dce2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2cc2c221e1084a32a426a0d39ba07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b049baf559a7d03155b3142ed4b25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e5311c9045249fc5fa8e3843d0061675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7e6c874d644bfccf4da23d76bfa82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaaaf61317dceff29e483ccd6b6eda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6129898ff840c65cca62eb182f391678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405739857e9f7d83a198219f8997f12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce045960a29763873b80123fc4070357680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c905918bd4c16484beb4f3a77ddbc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef172bbde15eca90735bb9ca37942b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5ac2730d49bdbbe612ea5cb015d73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9d074a5c04d97721ddeab08f62afc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96582c2159943f787445aac0b225e8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36f4fb26fd13456339bda485c72dbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416462b04c52cad5ee3c3b14bd6bc59d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56563ccad79391253b5e5fb37897aeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3780cf9f18f24b562195b9c4bbd94f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed93fbc529bea1b203f16bbbafe7f8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7890311301ac2567416246febbef3b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d76b6c2bc2252849d218b426e3b7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dc13739eac8dfe7b4d9942cfd4b05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecf65da540c06e24c4b4be7255a6b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788f108531269bd61c344bc090d8c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce4ba88e8bab9177835c6ece64ed46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66e691bb9246672cc62f5dabde10d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c74cfac1c145e98e2c6f40af06d671698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66881880c7d05605759ffad49a296352699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283378f003af148fedd68aa51ca196a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e7bdadfed7d2a629dafd3c26652d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712ad6c4ba3ef63711f217946eb413c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297210cdd18d50b5fe3ad0e5aaa0350703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72accda313bccc00d4c60e71e1c6274704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd123c21dbf867625b008adbcaef8b10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258e9d389789984438684cb25ecc905706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82004d821754be2fda7ad5eee1e6d6c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4802ed22858682782bf6ff8f1de8ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd940128d4f17a079c6968263add4fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18b70d88644fd0a21f6378208137e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ce8ddbb4451e87e3483091181905b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd4d2c273f2cc4e57be3899fe3b528712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4818b75a54e709a0192191643c19224713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca66e0930fcdf2e34fc8733b057cf43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf82e189e241e83f3063dc3f92d8d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c903bf231b6c330d27e84236c6967e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6306bef73497fe7fad0a2a204cd8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef645eaceb1445f2578a592724900718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e30719d7f3b580ae6fafa82c94133719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fd9dfa79cfee6109994454e6bb3b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ffcd4fbcaa5a1e44048c1c15f5f80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2923825b946bf54a9d9d106c9edee2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719495a02bf4cb3ae812484206c0c9ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac10c983d08e082b0f841c1e1a8b96724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbb4ce1e49c9e390fd369a6696291a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecc4669b1d514bfe7506fe0ba6631a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146232eb1aa2e5b6d0eda8b3d423367727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b565a36a25acb1650404345aa481bb1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b9e6075f8baa7d963c4773b438729729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc757c3be5608ebc6452bdcd432444fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759822de50ca8059b82783a3eaf7ca81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b0b55c63bdf5395d5be4a23b93910732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00829ab7db430013a8ed51a5b15d1182733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b6f2e47281c1a4eeb32ce66bbf088734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be05041583ef6b17e43ac3ace70df28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e23bf912734f014ce454e10dfaf5e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00526188a5c5e8036a27b148f4013bab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c4a168fea23a4a6a163fa0e84cda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8164266c46b317257093652cca23c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7f17809e29ae8d142267f279c4dff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca9e5d4d1ed69ffed116dfd7a91bd6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9e0932e68b893301a00f1467dae0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f95717c6ab2e8bb0b91c153d30607743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92fe2a85a9b097d9de14186998422c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e73db8e8df2ae812353a03d5c704f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8848fb7ff4a5e93c3721965f62217746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fce5d9f372fefd18d8f0d8e6a6e127747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74fa0b2b3e489f76d9786191bdd409748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17a783dcdfd50645065d60c5c07b6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5042c79d61e3a74c24144eb24e1d265750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d995ea42f4a1695b99fff7bc45da38f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511bbc529764cda5eff99c824db274f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c771bab0917b7498587b127e8096f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>