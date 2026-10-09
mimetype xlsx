--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c568d849aebc30607130d2581d3091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3689e3eca213a92b8d70572cb1f882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593f70c25dc011c0140d2347684415f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c8464560fe26d606b36dbdfc4c4754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc0830f94ee716970e92d5cd68f2955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cabf067c96903b4aa38e63c858e1ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c6a98c9530e93b693396fd10c78b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866188864c202cdc312051e1b4713408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd33923b4996f8c119d23ef476a10a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc141d46f6cfc67ff3d598bcb008d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbd46e2d0fc649fd453c76c34b4ec011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d7d4c86e60450ffc0481130aa2ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec09c4797351727622056f95281e9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265f32efec31f7d06d68ffad21df0cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e0621254162a4a033beedf082feea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dc706ca9930298d77f185bd1bf67216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f641537d7adc9396d3ede0ae55a48de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b79589c44216d3299c680a13ddc03b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e8e9fc3c83afb6d88a22d05bc86f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed70d0b4dd693563be6134c332960820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581636296182224d15b2943597aa518321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194bd3e77c81bccd669c7d4b050e8ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e7aa81401375445ec72ee3090be7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec1f211081316835d8758ba9ce08f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bb8005b0d5d8a62c6e551c2c8a5fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec2fcf1905f78248c4ffb67805443e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d66a17eaa51720f7f5ed40de7f2a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b3f0cbcfe675c7c43dc20f09a4a4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a837555d463255ba386f11fc1804429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7ecf2b895e61d20b7c6e57f899f8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76252d5c1b5630ac0b71768d966504131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3406c4a5a50da3b98600ac1154e6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a0cd6f1c394f58de01475939879b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b40d3b1d21cd39f4d966d3d6b30dc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04447efa931eba7a28f184a3ec0bdcbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a77dcbc2989d6ca5ec50e7da9447a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbdaa0701bc52f7233c242c4fc966c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c14d8997da72c5031ae23b2338501638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36da105363ca91f8bb8f3ac529d45239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb195227ef77ddb3baa9dbe7b6b1566b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211ab4bd09f41365f25dd7afc1110dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39fa69197f7b33bb1c195fd837e32f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24aea5a6521d32b35462fc2e3a4b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef58d90a7122a623bdfacf17626e4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359afd5572e9b646ab86b69fbeede1e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a03b2626337e412225be78b6eb1d5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9bf5fcd7a723d8f5546d5d50effe447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf60ec6717d20049283ab3cb8b54d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a94dd15b74ef0eb1c4f648702cfe0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ee2d4ddc7e60383646b3c401abcb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aabe644e70b27c4b5a828b342314b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2544985d1e1d2cafe03e4bf834706ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273ee6415b8c7f433bac41c07c1edb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874d9b37f858390cf9255f85bcc46254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b11d95ef2c79cff467837f6be2aae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82203ca0aa1a3a5148c3c1caccea80cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6051cab3dd6905617df4c6988a814d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3145f0c1829af1f4e24abbe4419ac3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adb677dd576e0c0d2f6fae4002a8bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224654e622c721fd6f03a4e0195b07d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d5577b2db0e02ea470a819c1cabf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a39abefccb6075025995b9908af29a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f5c28dbab98201596b43ed488acde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe9af941844a80edc0d54318794c4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342e18d29976a3ee6800e9897c5dad965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de8eb8ca809b6280106eb7b34fc35f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf045320a3750049859f26a77ae42767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad04e85b309bb4c640cb66dd0b6d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06762e5f1d00d087a2cb555946474369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05275006f0428c427bb75a4f82114970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5e130187aec99da0243834ac54ca971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7eeaca9b3ee45a5a2f3aafc99138d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c22d1113b0061c455e476292bb0e2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c4a2d41c629cfebd0464d33d97e8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7913714e0ac92756bba17e3fba4939d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f5def38bcf7c152df60f4b5a4f62d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf5e4d568345eade69bab7fbb49edc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e883d6ef091894cf9d6c63a16575a6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0311105d7e82fd823a6029b79679279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d5c69b3e69c9a45138c0e034fa50e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185fd7d0205db6806ed0f874b2da98b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076a42ac9bea983f54805287df1220c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91faca1c94c5a465e41ea1293a92e0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078f32b0e59c8d6d56de0ea49460e2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2613f74dbf4bbe4691b78a1d1578b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c95f94600db566472a37ab7d599786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bab0d6449b4619cc8b97070023dadc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6457d863ede82489957eb75d2f963888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d78434a5a2f30d3345ce120e2516789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906cd6515724cc698b85128db8eb4cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba58b242a94302fdf3701da9b3c714d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4de1032b9749ddc6c9762a390708a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b169fdc44095e71dfbe42bb4ca6e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78fe22f80b535df8b73ed4d8f2199d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d2fbde8fe5ad90431fa6f7d5757e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869ea1d6724f641e42e89932f0a849296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376905d9253a4179108d2b1c1c19b84c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ea84f1b2ae1a7f6d40b897115f1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b18263bb8945396dfcdd10544aa6c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c345f75553a0a76badf82d5714dc282100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b430496468ad42b7f710173e9fe8b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc89ee98dd78094b753a82b6a4de49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f2438c2d2c3845ed17fbf23d1f7dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb9a8e6f58400ab67c8891f716281104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fc314afbbe97ef4fc12363492244f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c3de3ed75eeefa0083e6e10d2b545106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3dbad38f2babcf69685917773e945107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb41433ef32a8b7f37c88d89181a891108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf37e61ccf2599ff268dc730dbdc34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f4035a80f2bf1c38939941d44da71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380ddf6d3143646df7cab9b7542005d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d370f53616f8d81709d4495105f4058112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c7c37ec5382bf358cedaf8c3aa2f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020474227bf68c166044f8fe67493a13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f46edcad6f9552f110f53831dc2754115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e8fac9fb70a1db99450206299d1a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1f0918fa4ad06a67f355c6389eaad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9270b8b56c0f85a49d60575e60029118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d92ef8463a9dd0e24d9f43ac5adb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92679d05869d42aff46ae71dda1956b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351c0f59032e839b31096d6dc7d9360121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0c666b08ed2c5413c4dd202955407122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84775311fb2c35f4f8956da0969c6410123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c80eb529e1b777fa756418e453fb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6407cc5af4e8bd1c89ae219cc1edb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb8f5706c4f752afbd6d263a6d2410126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac641c579ce69287c109cf4eccd4ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529f134cb6456405284db241de62c58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abcd9bee4e28763d767a84f92516f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171a97a1865e66c3583e5d18496dd98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c78f25f5874938b87a0370247f9fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467a9bbda31c1d2bca30a36a33215a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aadbcab23f556255dcf151605cd65d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db480bb3076c646149b7f57aa96d03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb727032274ec2a78765224eb11d09b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98534c111599cabb21ebe2075e32c57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398667be05cbc36089e5988ac4c96fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d84c4e35da9d70f373b887c9409b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177e9c44216cb4627b40ca6bf18ca6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf8b09c38c60f56dd7d8df7d886cf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b5c5d3a8317fe1a2c342552853147141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262dc4d647f32b2637800c8cd8faf58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f04c87bfee79545996997a9008dc70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444007b8e5eec62c4935f01746dab2e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be253764da35da6d4d5ea01e6a2f696145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fbf5462afa69471f965d48147d552146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56adb467b27b36a3e9ba718b920990147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3a61e45c4b0d4054fd6cacb12848d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1062d16c8f819b31d6daccff6282f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc00359ca0e8b120aa0cf481229a518150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063a3591827e97f3df68c9471986fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fad4a315fe80e62e86cc9ad9269de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca66e68260cb5cf3c299191b6964ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0806f225e2d71ea6c013a0760a6a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01619741ecc706b414c5b5cd41b2b9c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71356760122661a383ae959c96202d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8c1c4ceaa3c2a050f90d803d1b0d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268b8ca604b1ed400683a6bc2943c58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40dbe2772f60db11162b54524f8474159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8878e92a8e002af5691373519355377160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a27f37f4605767bc727b2d974d7ec9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913341efd43db73c67509cde44637f25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465bc9194956ddde1b87e8745182e5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f47fa963d314552a57dd740c22545164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01ed15fa8dd1e1f87c0c32b6262cde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433c7529bea529837c0e9bec5c411d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b19b7d8283b4e386521a66e427d51b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ba2dbb14d5f48bfbe64b9d9ee6a82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcef59365656a5d0e5860f02218b1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d9192cd8f73b75e9063fb5ab6d6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced1bdf6457a6846ccd420155bc2310171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5110a8d4d5209430edbbfbf5bc7cb89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc016204ffbd616b6a806de5c261fb23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0630a1b3e0e2d337726cccbc34e861174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a5cb9a651f5325bf32d9f43bd2fdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7a6e837d1213126412597699dd79b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e6d642d47c0e42cf350261980176177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a84c1384544eda5cb2624f7ac2c89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a2a68476f1673119c5685672f12e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dbf58f7c9ac86c447e58e026555c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f5be9d7bb94fc5ccf38e2cefeb16c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f480d2e960d844dfb9b6beffc251c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dec01a0a1e464f75618cb51a968d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c85d853b0e5601ec57a451ffeaa1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35c929eb5872537bfcfe7c9b951b15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456fbae4b635e36b3f06fcc75b0d54c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aa38191db0c91c048a9cb06231bff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b55bd0aacdc7a7229e48f32d31b542188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48ba79b232b8d772e52a86a6d99374189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82fe20557723cbd44eae7e66ea979d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c73c74eba6a2699d612a42b51b9377191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c7cf3efc5d1dcb55787e909b65af0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ddeb08e83379295f85493ca74583e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693cb21ebe947f5f4756c92e9749ede194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5fb0fd50dfe69b7b2bf55d0d39765195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f64ebc4bb8d07d9a8be88de216c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46202147fc10468a935b369d949b86a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604137564531eae8e054a09de335364198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98333163030ea037d9f7bf5db83758b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa20d1e3f1b119248a8b82cf1d216b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f023f414e109612ffef8dabc57c1e5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46d284b59300d29cd6c9b0dece3009202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413277b94ba4359640defa31fd8f6c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d91eeeef1a4d873390cc7e7501a96e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469b97e2201b4291ba05daaff1c3126205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c221b8ae095126703b541c428aea7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c780e16ae13c2d2c404baaa05b6d98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129968a0ede07bb7cbbb8642a3c67de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5484531863edd3a303873ebaf72b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297aab47757b283fcd6a72d95f6bbb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b355fd99010a8397d797cabe86e0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede7e6d3e59e7c6c93ea84f53dbac4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f42f3816877f302f4481ee6aca4992213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c532ac727c22c0ce534c4ffa28ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef481a3ae744f883f25d3d4cea3c93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a38a15cadb856f676f80804bcd491d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b77ca509a4f103d6ffca532eaf099217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9174fca69b83c2202bb3970384b04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76e3c50e36a244dd3b5fbf8048291a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732e9c3e6952b937c4bb1659f58f122220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6547ed1b966bd22210641633307cf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb2475454201589476abd7fc702486222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f400bd002ed66e1155ee14e8ff66eea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f862e0fde2eb007f9bf329f1f080c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b71ddde8dca79392b95e49bce2d6ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805495917b9d03befecec6cf27cac483226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743438f81d0f0280136e80422bb9e3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db904e8243261e178053a74def388357228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84d1e53d40d95aaafeb5fadbc8a8df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f53bb92204159e9242f5b7c1749814230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187660479a703de1e047d16bacb0f5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ca85dd84ce9d002c459151ccff0fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2091e85c027fdad4b4b9aa61101d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b0ca66956584efecc21d0469966c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c859768b2e0343b8ec27182f2da99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11462eb0ae261d908c163bba7865ce92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b9799a491af269c577f6ec1312b7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43fffa38c9ba6b2fc91a59e033219a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c718d7826c1f00f6ac74f4052cd05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2f7332c608462cb7b3a7100a770f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a052f77b2000fc4fae3bceb140e952241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe7f4cc193e6c798cb11b7716d1ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb7d9b546de9858cc31f3226324b9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4150d70939e34a85546037f6ee88b46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6469b365e9ab9968d99cf6da24ae15a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868cbf8b7a01ea990b27aeabfc68c73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2efd6db0c891e5a770e81e626ce276247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86479ae2f8fbff5d8f09092736157734248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d4ad795aaeb85d7a84d622fdf39c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b52e03f0c0e22f593828e91d33d5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37b59dd40aaed221323bbe9f9a3377251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3cdf6610abb1d04f200a99e4a91c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428f3b3c02729115adeb9c127ba157d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db28d9bce70eac65c919306fd91e9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58bfc6ec9099c6274f521aa2599f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16988c088c2e55a3f2bde6d22c294c9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d9bd4044d86c111be08a0ad0f7f25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af6cc1826a11aa2349b3e73ef95ddd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca311877608c6c290b6991be17caf8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac075f655a38882a7145a293814c3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fab23ea69e9ce8c7f94ae7303c78b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6094ab31bca52604acc5c7512e36a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63201860d8f1919e808d92b69b761bec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99f17932562d9cfefa2cb489942b30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb61f6ec31d56e3bee2db5624f921d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be9517de825b08598362c01572baeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d5a6078d21cceb888a5b3aebc1a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a8fa57c7d77862cc3c94ef87f190d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdcdac5840947841231bc76e24cb06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a27f902268e9142b1b56245bbc28b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61371ed12e80cbe6f5fadcee312b55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1cb869c71a73ccee867b7514598cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439d614c8161793747167239e12f2fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0187d63a9770b18fe8139f5d138324274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd277109f1aced52bff7352f840f75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345b5095809c44b5f351932e57ad533276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5afb207f79f6860f6414f3a4e1ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a24d6d6278ca8f64782c77f2c716e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c1a3173bb03ce1e24a5d049ddf2d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13378ef461df1c6e4209ead5636d82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92c81120bf04ff8744f99a38695858281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fffa63b3b80f957e69fd88679d9dcc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a1bdfdb3d6b4cc8cd179b4173d754283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16780f5ada119230352ff4f318c94df3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135e2be573c6b155e37d26aa838619b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c324ff0b8fa2159dc6c125199fded8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd92639843a7c2fff021b13683bb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be9912baba192b82467399a819d383288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6150e34cd59aff47a4899a2a4ff22e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73330365244db3a11997ed2e6d67bffe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce79591d551bde9c01ed40f7fe56004291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864e69786130f830a1597e6a2389d01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82598da3e1b7518f700f0fd2e7397d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d61baed8394a2df6c270113bb84e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a2ccc38208435dc21cdf178eef0ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c22fc27e92b451fb64244d869796a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3880393008f3507b5f29cd25665252297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb4085bf8cfc0fc8230dd4609b9524298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526050503ae139bba1785e59b173271299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b345c45f82c3124b2763bae5d614f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621f54ce334c48e9c505beebcff8d93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444cbc6690d466ee76e475c769cbe76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04aad4cb568a3cc015dc646df5d829303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b69624366ad4f6c04df795c4004a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c357e3fa882489fe20f519ebc5bc739305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d97a743d0da3462f0054112ccf7355306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d3af7ce8ad87172005d551d2fe060307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350a0bf2c7ef6fb410d533b8c4f7a5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcbf5e38336fbde59af7b1ed381bff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5d3ee5518c930d25f472119847626310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f130232bc7ed34fec3e5e43f008289e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba045bc882ec2e4e5c95b8e615c27d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209264a62571ff9eb71606610ee1560313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db43748c9e51de6a536d1d00f89b05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07d43cde947558d8b4d938ffbecf97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30911568c47b6bb0dd7290eeca1c7540316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786382595e6768831f178b0f1334c393317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c588dff22fedef05d671262353d398a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837c385fbe4881a2ba2b7165d4b1809319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856d764430d5d3c33940cf2585894af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f4f8dd659f6cc57bbfb7e305ac471321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12dfc49a3b6a5271c8e53c968fcc02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817db664bb514841658606b69f393e17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bd8034f19aba4b064de632dbe0ef4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce37f694b19552e5885d49726fa80f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf5279026d625aee717c6822df4a1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825f8929f30ef14eb52b062025b84b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2af4a8f3005e2442e6f827f951dac5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647c127746ad6118417ea4d6cad8b5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494df66597b7673158415b75add75bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb78c439b647d8653a8cad069e2a300331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d87155617b168fdf702c40b5baf51a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47483564f6a3794ae604180380f4ea7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228646655faf4959cba417ec7922c50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d034c695dd6c86de202570a9feda9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97e20a8f93263342567429762d5357336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6894a6a28bc4a9cdfbc3dd36a2ff235337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40569b20d5537bbbe5ded117f7097cf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84c20bbf34c0f672cb9f68bfa0b140339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8420b6850534d17f9b839af60ea4fbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aeb063098cb9406dfde6c96d6ff53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28432b0d982d80d111ebeddce5dc91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee995f74fd35375c66d07a82136ce320343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc2af932ac1ad42c5ee97a4c0f936f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c53da04a757ad971fb401a92d2f19c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6fc6f92f2dc0af2c8512ae20dc244346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f74838d3ca9ee9590029ded488eca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf54c8909b2315f89407d4e71d35ccf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a9939ff0b46bb221b0f3ed998a57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3032ac166faac27920495634190515350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aed9f58e0b70f11d95aaf889dfc455351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb39711aac42ca200db5717ff6cedcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77eb1ba6c3ed134916b6fccb56f444353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de631f5a858ba59faf54ec73761407354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988ab7950b9a9736fa7aa635988a15d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef523d5f47950fbb441622c7dded23f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66609096f4b1b51fe4ea9b55ff07f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba1a1739d2f53c84d039f2bb9174f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcabc706475e9fc09758a8a8fb6d39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac616f915356b9ceb81ed0b0130b8d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6850b1a7116812710be55aa792d4f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078f1ed33795a9b917831b94509197362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3545007ea253110a912bb57668a7fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee3965663d760daed6f16e9a2e6558364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e8d286b274f2ebfe6410455daf9c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4af631ff044780014773262330b73b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07c1200a978e62644c30380c10b3e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2efd19b114c6ec3b3167252731d44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4358ab0020b9fcc005ff0140985e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d08c7cab8eabfa3ac591a1360057cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d14d74436f3eff0466b2b6d6d6763371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8d24be4c3a73c1b668abfca4ae19c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c5bc5cc04810187e94e11f98a4637373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f09aaccd4fc06a3b180344536e723374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6b23b936a9ac4d014366789f3fb8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ff4a1074adecca6257511ae44c198376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1ed8eec31feb7d65399db0a4d3dd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa61fd94b47d260be800bc003fa86e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc186c780519728e2973e3b1bda8be5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c47d5fa40e6634d624b0ef1483d11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6011c62fde936aa29f031b183783d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86b80e14f61b474a400a791dda8c48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5be4f125c5b073b74a5533c3f6895383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574be572c101276e47a5ab8823ecc70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfd0883f60485396851a9599cbe3c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931def3c90681215751a4139c2eb99d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d29bc82e896a343123cc4cfa0f08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fa3a56452a72413ae01df924edfa5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012dba90c7fbe4a8a535c1984ddef5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6146e152b6d2b7158cab5940db7c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda225ab7d76ef3d39597e1f5236d5b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be32a5dd0c19bb204a002223b2beef7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452592b5a0f6fff343c4d18fc33fd0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedde8de3cd59805017c5eee6cc7342394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bc3958aff0575d5029b1c1ccb4431395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813250debc3a5f8fc4a3ddc5286f13e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143062c12878544127ccabab0bf9118397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deacb9d5266a867043f9d5fab9ebef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faffd76a284b0ca0a216b1f15f31399399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aada8fe12e49864b782372f801b87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603454a1ee07d3073900639ebab7301401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d2a923e6bcd4325d24e6515c0bc83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c614486d75ed6966fe501cdb99e4d8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df689bfada5f9101f5b497b515e17a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f37f9a027086c4a34f6ec7fe10c8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb114d8b8c1ed1399361b4c499e0d36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5d4e1dcfe3bd49f2da2ae3b7bb979407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56da3a12e13334024fdac92bebe66d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6ccf34c664c7a6d26082ffeb58d38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d563b8e260cf2f27015ad8603945c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f3f84146f552a3fcebd91ba75ede2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9e29755fbed483d86ed8714da2f2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1765e305004e4a7bd09b8ceb67c44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96739d5007dc6c6b290213de9e60c228414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289360cf07440efbd56b820bacbb320e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4641e22a65f95ad4404e7faf51c977a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424551cca4f1dae0ee894c4f54f7cdca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b14ad63aa0447a1d8d225b5740d1a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a00b32e1ef330fb16709caa9cb1812419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268322a6b48f72b1cd5d3263a307abb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb778f83ccc884c341189ecd0476e8a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceae1f45e075f694246ada41cefb21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91a878949c9307ac0f2158b55491e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c4db835b0b026f782fdf76ce7f608424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480266c9bad5f6ebfc9dbda998becd96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119224c2406b9dd9b48600d2a4f40b54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e5b713953c241868792a03d7d0231427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9942a3ebe4fe449a8d4c3177e29ac2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a78305d3886ce3e1466187730dcef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375c16cc19326da3881a6a1c62552a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf201e858b2352be903cbcba10b20fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17a683800d41988b4e7b0a890ff0a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421abb845a57bd05c9c94012840c4cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e191341d168cce25a71ec8f5a62b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8686b3c7c337a2c11b733c708c1f7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8330f781171fe942f7f57edfde9657436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a458618b53c2cf08f3c6431d95ad8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d8d80ef60c19649db9de940e8bec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f46e0b646149de5b10d50fd8cefef3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791f1a5127c92fa37b3e5ff32415b57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732fedbd0dddb5b8b6d065c6daac1c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb78c4d6257c923de59ee67dfb2769442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca7f246f98d1fd7ecc6048f920d7d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181513db5c422fdc4c801d4c2d33257444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450ce108fd3954d2c791f5101708c0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1747d4e1a8b04cb9081e3d83315bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0fc8475c34e4096f8e7c3ffdf1c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307639000198e74d18fe2ae4d2d6ea7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305e422b4f3bbc82820a3ae8953b291449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4605c8e47d6b38fe7bc2c285f415290450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663847061d86c50c5b5cc0c737d174e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb50fdc00111f54533907d0acf13c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d4e4e554df930c2893c82cb700ae9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90bb1faf1a0a8e0b1a9fca7595b4bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c793c3035ef62a559b1dc76503a5fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e90a8ba19107f17106d3c150313978456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf9a748145c76fc7ac98eaf2c41810457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb57f430887aaa56a1736b7b4176de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f73640e7d885df2258cd9f28d7602459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79303814ab1215a8f04cee2283613c4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278bec159d6aaaeb4c6009be780b191461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da9f1fce443ec5f1c58a172131d80a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3eed9ceebd4809544668dbfa764bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa3c350a28f5eb93825601accc26ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf940e2231ca3efafa916703445f10db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929095517277efb09bce871fef337bfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b92e6e8134198029a92eefd24ccfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dd131b11f56938a22bb5d2a67014a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a701df3419ac089a12a9041fa36abc8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8061435145f39fcdfba9d1739ec83d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f2e7a700dc7ef6f228facb11c91e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caa0c311245e0248f106e7fbdfcdf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f66e7941c075825d75d01466557f45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334177bcc58da593803e9bcf92b3baf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47543b2c1b545e680ea0affad133d10a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495da62aa8a267fe353d996b3d93d3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b668443fa97936c215b19e6e1262807477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10c958fb6a4bf34b65eb2eec55dfd8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5032847d1c1c1e65ea6d8b9dfaeb36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612673ea430d10d81f8e3afe7fb52e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33edd5b33e9fcca8da9b181d817b687481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620712dcfb523fbb2e88f59053c87a41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e0b1414083db4a94fc36b9ed3c0f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dafb4c4f1069f54eea96952239444484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef224d380631ebad72376ba9fb3937485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3657bd089df5ded962e8afb1ac60f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42012b1a1ca8a263be1f687a572ed78a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2088035e8657605c7defe2d821e27a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b0b415f0c0d5f702612ff7cc102d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c146b3942c628676346c058a6b02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea91324712876a23a2e1576a9c0ae8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36e86f8e447f909b867f64e56e585b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22544ad0377df80cd9b471f49aa6ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed049872bf702e40eee7a2c68e693647494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec08331036aef9ef46d17ffa783e4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8897b015906d633081b67631da1ff1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0c895b49c293ab12b37b4a5c4cb6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fbda32871d663da1327d0213af2f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d9358ff8b19eaae8c8093c13c2c4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd13cf752339f8a6ec62918cb249a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cd8435cf1186a7028831198b732c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259aa0e6cfe12163c831e0e4332b595502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bcab29d1c64170f533bd039f468b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41aaaab825e5ff5c404542e4c1ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5d48be5550f561b4023a3f1973587505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915d1303a23421337634a3f2579c6b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d751a20fffdeebb42a5917eb830eee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f841b38181afb1be5b432fa83fb6cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacf32e2ef84fe7a66a527ac801c421509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67fd6952b4e43b92662d16076aa5a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ee8c52598528dc397391228ae3c49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a2cc0bc4bc1d56b9114ae402185b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eb86f7f3275f8a56ea1ae6470821b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f051ed9ee64b534e32e17c36519725514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ae873b6117234b9540b3cf577a64a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029d2884f7a3665562ad8a8cf867e08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc081a39142e57199b3b5154a7511f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6418a4ac51289322b225b18da4796518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80343298c6e2364374b6c34e29e5c746519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edfe8482fdcfed8604bcbfbbfdc09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1043c7cecc9a8a04914784d7c4d8c4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a2b9895384f1dcdba036cd0f00f72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d53c9f53eafd4ed3529ea8e01ca402523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09681c4642b7b73047899b63ca91024524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9a3b2ab0c8b6ac8f2cfde952ccc24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1ca7dd132f283e797f3eb7d9423ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a36753c6f40c3f86ffc76eb8846fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b50d08e7ff4469639aa51028b5fbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2a0f091ee8edaeca4dca7a377e9f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea715a87eea05c83bce876095abc70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51288912c10da5f3dcf3c6cabec1f52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550f7b4e88c2961a1ac59c43b0fc6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d7632e566e9763e2b00fe0c3ade4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759959b06159dc15cc315b5f20c2a15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935a0e5db7cba1172dbf9ca3916e3e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a22d3010abd818990548681d8ceeb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c02c8b758042f8267746f8f7d92447537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bd9d2b67183eda33c6e8a23c6f2c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2f37e4deac304e7a28888919f5dac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35080f78ca24a89635f0e5497821c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c1594c6e5a795add4fdf70ddc1446541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaebf95a680bca0c6ada51c6c35dc8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a324413cc8ae66c9d80054210d1bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a7a2c622100102388490ff186a207544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1b7fe62aa56b379d7b2c4a14125a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feef1c1d1fb755d3b0e3008df5f1c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5f8236843fa1aee6f8f61738adba7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bce6dac599124f9ed0249dee0b094548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3094393f056e4beeeda95ecd5135b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8c342e9f3e43c99d6d4df79213e33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6199998726f0fc62a075c73720c1f74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc231f3ae289daf134f890ca931fd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09baf4f231044b5509b5fd796d7c31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226a01eccc1695028566f64d5e7b111554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9802501b6bd2cf327dfc074c1d07dd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aae274cb3d3ccacff889890cf0c725556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af3505232a52a8a5f9a250d49e3492557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12666ba6dabbe3eddd0ab370f947eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f366e50665a3635674ff37a03769559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603edcdc2b232a48f67476b4512210ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ee925dbff9105654506dd194c094e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803adf86786ca9e9a1e9c27564b8de82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889616430d744cd7d0ed0017c8ba6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a36c40d5ec9d6299f225a8ffa04ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b8edf4cbbbf08dee923dc38544bae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0eaf6ea25a01251655c96a38802c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08066c948cd668ea653b2cb33b0b0a0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4398cc363c7d02e6e5d0af9608661e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583438d83a3ac7a1ec6aca61b5a4891569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f7df135710c604384f750eec2bb07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc914021f46cf476a3fb4b81b8659ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf3e97c6fe65bcd386f43c3f6bf4a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770b8b73efed02e31f7dfdb1b15e647573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa3f75222cfc6eeeac7a904195d529574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7960ee74d4bc60830067ac6e95ce223575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f451c9dad2f45e2d3a38e3930f2afe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6fa1bfdf840463a560776d17138d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef32bd4569a6a2aa5ff450cc96c5a4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223cae27cda4b2f1def8a53105213b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d17dd937e50341aed5abba74da8fc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aac9ea1c75e5fff84376b99a19b09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d97f851b2a2e993bfc83cba9634a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25814cc28b42f0562a8d310315da4f10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c508a3a5d3f9d71dfb9717b2be77038584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb9aa9efc28bdb7951d115c88ea8af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87171569c9c375b09541f3a550e2646e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657b6cabbe5013927199b0ec771a853587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58c43aa37a4a02bbf2f73c1c106b74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9509e9eb3b1dbba72208faf514882f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad2f3d4ed2bc032b3eedc622f0358d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5e4fbbba2c21965f79a6482fc67e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff47f2ca8aa74fda9faad045ba66e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02d5cfbf58e455b5897aae65cbfaa1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b46404160f0c3996ebd892e36967a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dba11eb7ff3928802f98a3db07ded595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285e6ee7320936213af02e2e7c43b43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfa8edd048752850cfb91df36aca81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6dde372f8d9d8242842113ef0de52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d22df26f2d909d063425c46c7a19b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeea882216629c90708213cd4d225a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12b973e9df1639d3f5c352a81a15af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4256328beb809ddc7b808e38f6bfd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae392b5f11b456fe772564215f6d16f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d0bf048e11350ab0651d1c2f7ea3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162586d80c594d2858f0270dabed613605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4f98ed511b6399068cda2f28240d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093cb609c9fe3d06cbbc32fe4a25c5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939539a4b4bcec01d6ac2dcf4930660608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39c66d4bae62b1eb506193f5bab3ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a9473395533024a34682a4cc66e11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028125557232cfc231760f614efcb475611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc6dfe009cfb6fbcf8dc0d43e8ff5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5edf198648a0449df71a252e4d5bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d640e084d77c9a60f9d2341291722614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18468b348606f577d45719c62695c488615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4802d404d9a93f421d3dee3ebbec636616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63281158c2990c4c97ba909fe397bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98bdec106b4d423a1dd6094c8d42d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11e27b47496c3843265043b4d2c6b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e38902d9467c67147dccaa407cb5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304ef7657caa040c366a30c45ba8f99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82da6a41fc87034d8ce18b72bc9600622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff6bf57b2bea075fa50241b2038d71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ce4ba325db63e437c5127b226ce54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9661557c6006d8efc2c948f1045e7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19822bb1b1ff1c57e91809cccd545d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc9ae6ab8efc8bd6f62d5d805f1692627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdeb39c5778c6a14177e7cd4f948a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e31292bdfbf08c688be373fff4c71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6182669b0da8702516e745a1f1362630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9c29ac27b08e10bc6f63126004b40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862798b9566a89d736f12ceb45bc6e16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad624e8458e475d8e649b852eba433f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b51d2d3e8b07586260b5f816ec03cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f76183ee4a9cb9ae076faacb6b01b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9ddd0ccad5161e172e345e54dd722636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf09a045df3b3a46d160dbf06d93fbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90eddddce58ab7cd2da452cc458e330638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1d4d740d47caaa9d12d929e92d86c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6f23e62d769880fb048a22cccd644640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0560f180b239b2f97a1fed93100ccbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaaccf4f058555d347035bf3e64b85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7071adf71a75332737e3f82264d24e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69661a6748d9b9529b091ce302a54907644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b71e8549fba1540e76c489039e97c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff88dca4019c590013da2844e0f713c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ea5c37a46aa3f9e5289c6b293f1be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13cc004a6c6a545a5a4824c0702fbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8ea55d3572fe8243e14f156dadfac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07a2da6a588754efd6c81f68bf1042650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d52b1dffd5d8f50504bce0b61c439651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd54f174e8242d521490ede23c53b87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f092e2eda1ba138cbb2769d79883d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a461b5d3a1d0376449d7c71c2c80f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafd5ca86d57289ea301014a9d6c5ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c44dff2f678486dcdbc67e3b349ebd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375a747ed4b8ae32eb0d459b1d0e22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd9b813c1b61cd5626376c22dc792e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e685b158c03c2caa54451436e02b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1d668c0f7928e89799b64a471fb2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebff12983d366893df9c221feb709e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7bc0ba58ea369fcd4da44f11efa26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcc480d9716c820e2664c18c4b7e89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caff79a9d6dbebbbdd7f8922d5c2ebc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46b91a99203a31062aaa86075804f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98da7a0c6664dcb0e71045f59f8d6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d183957fee65e0010d4f5a646e1d2cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270c662fbaa39d92ece115f17e6ac87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b879efce111f1cb9dbc0cb45128a75b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1596524e8aa27e614f61610640d4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7df2b991749bdd3ff4a44bc9d56a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba2614ee31dc2606740687ed65c388672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c3ea289b75396cb7869391859649673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702568058d3a5d5d27469f929fcc10e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40700e00c4c03b1647769e12fe062e1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a2b7c55a67244400fa87f2aa7378676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09ccba96fea1288dc4af7014b4a3c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125036f4e8b8fcba0f9f9a53e84e120f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74d7410721b62667cbff95be2f6404679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d858728c437c7b58b84b564b844f3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6f927afe7f858edf82bf8c93656fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48420e872caff9d21733b3b73581690682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df4ad12e17c88ca41498f9b6727276683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331846b68d2c8d9febdd4aa4c75a3a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6ab4b4a22581d40926e422b2d49cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa82de50f771fefae9269cc2f5d764686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b322377646577a394e0fdffef9ee548687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d51c4115b64a35dde2dbeeccf1ad38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753fbe756f21c76b4fd3c53b2bfd099689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87030ca3ab95ae9e55e989c3e1a745f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab9a2a01aa1a6bd77474167725e974691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b6f4735ab5d23e339061fbf4aa3e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f05caba6f238fa583d28fd9a990ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32f9d0d24c66b265408b8037301e23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5a58c65d9e2fbaeb41ae58e7ea710695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03531e699ca412132d6d5922a74b4039696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea0bd8acf439cae74b6069fb23829e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfa76669434ea845e72df66b5a9538698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecfb2673f4c74a02d7e8d4c11e9f72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287acc5e89491ed2d2115d114ca2504700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08215edf378701ee9f0a2447ce6b77c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459480897f300ae445a1fe1523cf4965702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e9f5239831f734d7c26adad4147f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ef20e9158821b5ed5c168f0b47d0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51145bfc8e1f0cefc4144830ef01f4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be976191ec9d15b352ef2b1b27953d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da9433cee9e00c00c43500a32308cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f914a939d7f95d09e277d8b7b1da5a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc32f6b6cd33e84a37695775d239f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a9d1e33e5e7b255abefdc671df442710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ee18f5c858148c71c090f04e2fb89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab90f8d004ea5fa8c5c314e4ba60d7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ab7584af7b017fbc28ac6cf5d2de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e979f7a2c9816f899d24856193fbd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faffacd11f726e98abb3d6618fe3628715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851264ef4ecdc164d83ce38a1a585fea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a0f2c1be530c4f91de22dad07651717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b4073c16dc53de0489cf25deda163718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76524c6fa5a7d98f31949cea2dce8979719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a811d484fd4411d55bae0956a93a90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494832ccfbc300b9d3744f39c88b039a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b8c9b81b42f963447aa7a6eca1664722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fddcd1f33281febb660ae138eb1a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71495b566c88155605e9687531772043724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade043c35cf565d06a85dd93b686c3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c373461006824f944b362a730d20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa20c5c685101a259dc307dbd7d5cae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d9be84d5591f54c157fc9da2a68ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cf01daf12a62b085c63e678a06e7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc6edcdc05a486a3b2ca78a5c0942e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6694bb3fcbfbe1d3790062ef6e84b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f317624447552c43e5dd89a04656732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ea0b1d58bd968a155b8318f5287df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95b2f13688bf925fee30ac63b2dae5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78700259de3a6559865c6774dcbd57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95235d9564a7843c5e8c715891a0c527736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e3065591d3f6ff2944d82fa2b324b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e42fa1cd1e339fdc82dc823eb6c31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cc09d79d7f842d83133a8e5c2ea72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c7e7bf1734465c9b400d5fe748f53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27638f3dfcfc6b5fe9de4e0266c024741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab0d30275cb49fbb67807af41f04c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93825e1b2dcf04309312a92f999ab7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546c22281b8cb96c1dc8c1b36923879744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e519ee7dac437833c4af6ec34087b8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4860085ff90743b06914082baa6299746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269d0c108a377fa3526fa3621fbb56747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e679c4f3202bb0af30c3e0e873e73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb2cbaf7eafe992f26d68cfa64d947749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416b4b9b3fab2834f879cb8c42a3887750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eb949e14c023c02576930ec255873751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecc19aac9733ffd6472f12f3663a18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199219232fb8b11410bfb65cf718756a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6f371e67e70d2322cab26ecf5c81c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c055d8a8390a2f9acf05537b21b686755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20798a90a3e19add0a95045ef7a0ee9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98810123bf35ea5be52b966e22f6a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5536f7c92ad6d7ee669d328757d27c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3c8fc87e912aaeaea455fc7f25be6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377aa8c2f83c4fa7ff5cd21ee796bbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef91b648fba3fbc7dd364c238deb002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23264d218ef9740e90a62922edf706e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c292b3d64437343ee9e5f7ed34e604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd64854173c57eff6ec6534193746a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f00238370ea87a1bd130e2eedb1d306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1add6daaa01721ce8e2e232000b8dc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bafc74b768caa69e15bf5c8d363f088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f8c3e705937d7909bf974e743b86d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c5b652cb2241f2f9060daf935108510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e900295fcfd76735808a7679eb11e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30baf65950ffaf21ce3ce08619c7ce312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0ab2948d562ac7fe47ba8eef759e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cc0c56976896ec866d9cda328bbd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887175ec4c3362ca402819b331ec22b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383a42fb91b8c595a5140b81c1c840d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf94e861f7ebd22ca059123b718b0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46442518e3512537493bea2ad243200f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe107c0a3bcfd20bec18738dfdb3cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e78a08e74ab164b4cc07f813db60320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2812c733d45e3a3f33a4ccc7d6fe3b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab5c8fed5b9f63287f8023ebe24ce022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92db3fd119b272b75b9d2f69b59a1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b840db260f6eef7487cc86a4d8a243f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f8cf6397ed9ae252f456f178314af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f29d255b7e534a294af5cbc93d71426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aed5a478939a3565346f7201afdc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b246c5b1c684aae5997b1808c38e3c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3421b090519cf0ea46e4abc75f2395e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d319d375cd2b7b76801af6f99306430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981b680ba6e202c38011785bdbda6cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e398bc243ce5c8b258f5d97d674923a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359ebd79eab48811ca62f72a2307c8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dea216911fa1cd17dc0fca06004f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ba2bd5229db95d4895b88224c97ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9dd2b7a9fbeb64aab5e9ccb1607cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ea8bcbfe3edfcfd9d3a445fac2d0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094da78e6410c04b98a608f11872dd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d954f3291849a398eb0c547ca30a7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9efd16311fabb84591c9dad561c8a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a901a5181cbdb3f7d30a5a2e29ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89a0dd06a39d08f29d618b7b3492e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa007cb0d1fe58107523b6da63536c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9dab660feeabc2c92dbd32032e37144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cca4cfc51f889ccf7fbcf391ce1ca345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92ef07ee27bd881f71c508e3c8831246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3379c3f7202075f57d18ec84546bf4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f44fe2cdbd1a056a58fbe63022b1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a23b32d467e2998668892915b9fd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b38272ca51e8d50dc58d5983f80b1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a36e6d461430a81ba498987a8243c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268ac39abc06445448548edcc66134252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d67d7cf069b8a7a8ba454dc08c851d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701bd56482129960eaf8413d61462e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2c1b046420a16a5694462c5579c3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042afc0db1a645d21a2a05934a1443556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418e56087ea6004880c5faecc8d73fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3934f48fc8f5dcf4dfb443a2aab3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c954a4bcc67fd78ea80df0187ad10359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce49e2bab2b4f4afcf780b54b2260660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc17e90fa45f226c845865079afa9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce27c683499c9550165a76015c2d5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafd7726575af178da2796a1f2e379663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450b4394ca71bb75cbbab99c26bf9c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7e6f3f2edab5fdd04ef07ea94d4f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba8d2bb45a36a4a7a0cdfb51ba9f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99979d673702a1c46d7b98e2ea6f58a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c712cfb183646ba35b6f66ff11adc7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9e0e565a50805a0aa954bbc67d02e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f18b40b47e5745d065642b6c2733f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f233502a6ca6c116264c147719e4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585b8405769bd1e89624630a80fafa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80faf7139799ef9b99d28311e405bb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856588059ccac1a98c038a8c01d9e52a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f99b3e2a059549aa9e839fdab85d6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30692b635e44ef1f40aa31fb6edcd85576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe04902305d04ca7c3a7c8772867777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a204599441106e79538e4d2270b4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491fa9d5c91193b408c449bcbbeb01d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3e4850cb98a6c092a974bf6a12a7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0439452eb14346fc21d2533bd377d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5cc2754ed8ba440cb0d44f1484bfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f2b4dee38536b165f5af771b9ec3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11739747d68b3ea8edf2a3f6b684d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef32466396600be2fba10473aec0cc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841be7947bfd7de6ac84894d2c6314b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967ee6ea017f2cd79a075ed2496bcb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d0296353d3d5bf5781d1e17c8068088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d84bfcf57836ca3db80ba1e3328e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432e251ed9ea9d60ecd8a9183b64c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accd28f67d1608484c716123c05fcf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afbc83e2aac4b0d0129930133b212692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda5ad4ecba97de119a0998d68284493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753779c253a83f091da1fd7d8480f8f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2c5f450409f084b9cd5262b68180095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087b8d9a427f7ed29055938623c1aa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e5e7073b8eaf827cc30df176a45c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84631d33ec8c17caf79ba05ccc7e015598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92815474d0bbdb000db6ecee165053599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb624c3f2454f64ed2ab774f60c381e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2aa0e290ba2491e752194b0cf21e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351d666b2a5ac3f9577ccd74be152e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a32726eb589c39c8d1d34c365c6750103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a04975d780fc29283a9c80ac1fdcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc646c1e043b20d2993a11ef16ff1e2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4c0bb4fba524f846644646e48fec9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63226d26a1456d6b873c382faaf584107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2e790dc79c00cfe61bcf74958a405108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a266a1430aac01215dfa251ab862e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db8fda622d3149202473f28d1ffb91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85445a287a732ee4a592eb55ad376f30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a147b81913570d399de02c946c457d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c198392ac8fe3e9f01e0f738b5a37e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d1e166f975aab3064aba9f42fd843114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75dbfc86d629b0e267c2afbb920a29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910843a6db30e32a0ca200ec2efa3c60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc26c7f2000796eb956767c69bbc30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04e918fb1d6e7aace6a1b35908ff18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b547aec101290a7f73e59b74ef3c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707827339d8251acbf3fe72bd4d9b88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdad8791f666d4d05d4268ff170fd40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937709cf042f6c91fd3812ef8f7822c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0140f8086cfff40bc5d5627ef278a5f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d2252d9180544747b43b1e5a18872124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a0f9a614d2e7f392e7cdfa7c2ccff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c471ab63d6c39da45ebee5787fcd674126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fa28a77cde6d6cbf57927dd8f8de8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e217bf791c37c35db86f4c294368a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec9dfc97c07f894233643d4156511c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27ac4c33a962abacda4451cc569ec2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5806bad28e1c7fed8b1e2b63254e89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76706962224c99a46cbf454c09c906132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d96a994bc96f3687aaaeb960982a2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c971fecf2a32f6a3d63853aa71054134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac02ac73a552a8f9fd2133e27ee951135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53127810a67eaf91b5608aa5ebf2a2e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a830b020089abb8c4372d40ee95635137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250d4fa0b416526e9f475250995c81a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcb32d4fe0756f4dca72ce0f9d1683139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df995e11fbf717374d876b8b00937d9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c9ac6d6db4d00197029b51a3be8de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef83d179ac2558fe044961cfc0b575142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e9bbb6d9790168a724f17b3bb0ecb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728df93429a6e86f2688d8b762fd995144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12ec24cbf0e1fae8029f67bbce5853145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28afd76471845929dd73082e5e30fa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89c2870a5e27c13c409a715674aedc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083e6cdc41192e48d2140bb70e6919b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cba16e52205d43c0ad8fbb956f5596149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61abfeb056850956a6595a4003177cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb735bd76076148a6dfce8e7e898025151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446439d4622d128ae5a93a7cf77f891a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41850025178a65b137923a597b8138153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0fd8a7482eddc44e5325b7644ecd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d841218dd3e999127f1031fcafe8f9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb62b3980aa5653b977bd5290ab1ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b756473968d9342bbdbf4bb8d68d86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd42ac6a9a21dff73338bf837b0e0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854557eab69cd4ca0ddc2ec223cd1c69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e07b6f31a2f833b76efb7852df0db9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf94b2cdacb7539c4573acf01e67df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb81b7b5bd5ca0181b0e9f2dfcb275162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf29571c3b29846915ff0aaafc99e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf719e70686a425ab5d9e2f72e3bc957164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae94b2b4cc55b8251329c479488df36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297adb0170a6acebc0a4c485802a966166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591793674f5aaf22921e8391c96d324c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67672411071d3a631e6c7993a50b1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a69af1acd01d9dbdddcbf41b2db1b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a59647e50475856220feff330341f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae5ab6f2db39f5e7f2101f2948a91f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2df454f87a24c8d9073a14df22348172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458384a289976512e215a7f7ce16b8e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa4fc8875bd26f97451f50f1ff545d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d689e8295bf51a2381a530be6d432d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d321f7f34342dca49faba9d985f34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45618d034fa7c4f2366937cf295305f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6943d00c29600affe1e0794cb23d39e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11b0ac5ab808ba7943c2d0871be48d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819f36d634a8303b50d5117f20e0f3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6db6ce0e903f14e9c587f33cb9c4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676a4d425a7127ae8765fccb4b4a0db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d4bef5f6e99e13342810a9dd5e9b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b515e5a02ba3083a6324a6408707e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c859a571cf370e24af318be22d4df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7141e9539778a10065676c3526a934186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1b4b9ee2ea589148fada4a289b639187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82154abaa8e5a7b7be4b783410353bd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b41217ca95708de856216226bd3353189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0384c6eefc828f5fb95e7dba28d433190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed7aa743f7967ebc4fccc3f604d677191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dc04dc07d09ab18c656335657c300192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6bbb543aea50cb58c606bc49e2f6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633ff0cb6efc24b0f6a8fe87ab35edb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f081a91f2bb21e5c4a214946c3dc05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34348b4f00e9cdd8d683182d69f07c19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fce956e68f9633b6da266261b0851197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4f37676d3f7de088e2a1bd52d84cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e865c9e245a54ca0500f610678ca5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37489bcd31de897f0d29dbab9e5349200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67a3e77fb114351dc2807f09ff871201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8fce7c532d15db8704b9045b98d16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a33404837e9b5d7b9bbff7bafb8374203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130075ae05bccfc0ab03f8e49311cc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364f8b5effa5ee879ef097767fabcb1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b54ff31937e69649f6074927de08f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a44edb9e652a17dd1649eefed4b888207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6423244a986a541d09e85406369b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ddb9166b8075b3d27fbb2766edd26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de929ac8200fe6e41cd7093090a40507210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c255c80544c31e437a834540e3c5ce9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6fb068e7cb7fe3c76357b58a7ac4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbe3a7d2b37e1a81f9785751111497213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a25a1daa63ad434de2c22a7921069214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8800b040e15da90c174f7a9c251c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca717ad2ba001c151902880af785a56f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e032017377de871bb83d4d16b0eb91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a40ab04d7a7968fe4a0f1116ab181218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c7bbad389a9c91eced78c92bac71f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944f9f1391c127dc7d19ebfaf5dc855220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f176f9fd68589a226cddc259b5e2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15882c017d34f2c5ee54f43ff1c5c0d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64c0acc89f5798e1679c94153dac55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21510959930e0559baec656fd40084f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e875c00cedaad4f5ff5017dba25dc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d079841caa6969b8a13bd59e8b5e40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068e333e2501c3200a565c58d98610227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054231080cd88f3bca98fe1220763b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e5df0749883922e6462977bc55dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967741dd71b7e57d83eb336ec80a82a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70c273a2b4ccc893d8831b498fab2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b6765c047712673d33b45df3ab9d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c02411117c8ad28cf40969587bd7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7273faa089cfd449fec4c5a106762234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e560e56d6913eece253004d58ccbc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aa3c4c6fb81710d500c07c2053a83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b941081119bde5c9c12109200ad8719237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649858072796402b2c4ea219f8e93445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6321013ac6f44f93989629c94596a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260b03d20f47dc068e153201e4dec98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c9f3bda7538213c89f09a872b42d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76720073762d3a28271c4361a108a48d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d6fe483e15742e41705cc460d9c37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d9972c7163047526e77a7176530f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd99d640a3a7a2b1da9fa595dce8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76aace0aa2d66ad80ef75d197008aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6c244c5dd61a1beb3d07d44f4aadb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63490f10912fbc462e17ffdfe7731f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfecb1a16ffcd99bb2a65cd36cc76e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1ea7cb0566c4737efb17feef393f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948c8f1d819f173d1ac03d1f8fbada6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d452921ebd6807b71b86e25db758d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c00620b0b71cc9ccdc6dd563142c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f697000314620d982fd8907aa47f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22700a3d9fb30095a5169401ce81f780255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2e7e288a2b8db19b7df2afb670f82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e51a22b22fbdf016c625fd2e894447257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71d63e58d29f9eb071643db38e91c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3eaa70d93ae38521ecf657120d510259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60929d89b1d4b7efd62b2e2ff7b575260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd030f4bd7b518f3991a363b8f44e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa38119c66295d4bd992ee2da96c17f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbb2eec3a50508f55fc748b5a00828263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac7c5ccb82d8677114078f4dd9facb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95ed59f1cae55569a32cb75fb5f7f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482caed550ed6fb47ee5d66c0f60f679266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f10e1552c6dd31599de3a3b4b2c7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ac3e90ca8b44aa30b4ceaf458202e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f425c0e5b9c8523ce931e8552dabf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8dafa22ca94571e51a139a239b7f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b4d8cadad4e82e56e28f7e626a330271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562a0d25e13f7b022b9d66a7e576cf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eb63afe69ab117d708e0b1300b63e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11240662dfbc3fce5636e03a1085680274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d68fe712b5ca177c6cd19869785178275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4de0fab3e0a570639f030fe9181a12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d288ce26e5039d1176f1cfa4a77aa7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd27373ba9e8668ca72cb571b84994278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a46a7e5ae019aad86496496de37fd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b10a8227fb7e1cbcc3c2ba1bf7d6aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23a9e0515fb0e6cd4789d1b84d9db4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ac352449ef24942743ca5103bcc00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de4e49ef59c9a1923798899dc562d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb5df843a84d0f77398029cfd9f613284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcc654ce5bbab6cc3b441948875958285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da956cc26db0d5543046355fe7f1a2e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e613b461513330e37a929e18ef9f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d1aa7dd19e165d63f8045a5eb51b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea440d4708bd2bd40f0231a5480ea86a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef1c1248c4ec820090fc17a97bd694290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab81564840d26ae63530c4a28514697291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07731ddfa66873825e2748437367d68c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea7e596c739ac115e3195e176eb16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8193629ee9a70efb7d775d92cca977294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c616457949c3f17afc4ba2b390c13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54d1bd5340255a2db49236289c18e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0eabe4174f772031c0182987944dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853773d484279c08a6b84041af4d21b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033439b056aee06fb0b1e41a1f3d9bb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb75f63ab6f3d24b4c2bd10888e97e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a45e8ecc7427de0521abb07d535e23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4deb4375129f7c22c479c6d51975302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd32ddb9e631a9f8c424f0b76edc55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdc4014eec3d87196f301692cef5ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934f393d429650e34ca6281ee81a2b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844041b02e9465f110976a9e860f73c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c703549e7cced59feaccf4b91f86e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50debc1df2795760a36db240bd66d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188201cf34ffef0a93fb7ba3515a545309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c18d68ccd5ff6a8fc6cd532455b1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017e729fd77a43269661a5f75d1eb85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94503c020b63e9fe97dadc730b8b28d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb52ac17285233aef043664fd75ec9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7ae56da2e3c51ce50940824533eb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da01296abb0af9cfc777bf3815cc8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb9c104f8459e375db3031b47bbf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7368d7f3359594ade211250bbb58e43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5849b19c82e80dac7d9e025997a32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaedc81f20b11874009b2f50ae1bcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f4773746c6a91d570b792d8289751320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093b6203ca2efa6cceddff8900315a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c5e4f7d25d6df21ce174a0c03623d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843459b54e3bffb5aaa659200385d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07216408ff0eb5096792163c6e225af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814813b2fdf1b2f1aab9f8d976c9e8a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f043a805612279658fdae938dc2cc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35eecd4ac1c0a37176d213d4b74f1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b704afca4ad997fa97b6f849f8aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11e2951429d8fcd412f62f4505738a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04b219df263bf754205bae319d4f06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cc29267f79fb1a7aa2f78df7812a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb471a6aba26772c353f6a1c4714f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7ebe116a3c0e1cb9d41390866d800333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382ae9f5480be3afaba0f4a9f2ea38d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e98105fab4fa34e76e1ef4beaa645335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173101d21104cf41f7c40c4a9d30ba9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cd3253a0f99eb52950652ac4f98cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cd9bb3a989e9c3f355356c25743e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bc171aa33819af60d97c6398ead26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c97d4bc06eb7664fb3b71dd0383bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b0c56f9e5819e89d02d2778ea3b51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2dd56f18d6a083fc30742afc94efd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465b2925605ab1a1401ef18bd6cba0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197698368cc6631433aa498cf7fc8bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c4c30153ef26ae5764e8b5497ff3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df83c7ad3248d962b446d1c2419aecd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f5a1231eae5c631134a9bcdfaec00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8a8734de8c9f628812384d6be1392348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84de5d09c11ccfac97371942ea94289349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d3b1039a849729f63bdc41748f676350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d35b6026323beae8e9416dc123742351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbeeccad739a0eee33d4ac089ddaf4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b623ebad50b827991a63405075ad6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b911591e1ec9d0418719d5027c1ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2616ec7996f29738d901afad51aa183355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022d640c0135519ebb8f319c19d70d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac43e6008479bfdfc3deaa7bb1d0fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e418d0f6b604baf6950fbfc4c737d30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c01d3322e18e355c1ddc12bf5c59f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b171672bae4c87d4240f2c1ce5266a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90371c0cc61eb1fff8a61286a62076f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c80f91d4eb42d1a346b63a3017ffe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc40ffc7db6a0572d969b35ff9afba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48b364385e72288dabb28f7e1558b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438adf945cbb343cea5f05f57c90e71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b8f7e495005c39a5f30baa57e0604366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e230b2fdba7b40f0cdc6949779d64c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ab1535cf3a734a5480c81f0dfc3c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb5e9cad52723d9a907599a7910c27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f6790d2069c95a8cad758b200ec4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44deebebd6f81dce1ca5e7eb2fa4a43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fd5a023c9cef7415063df8368f3f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e06b9da972187793e71efa7ceee3fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ade8a3e560ab9e974581ac1088d2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6d5102cf4101fb11fcfcb2c6ccae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88686f9329b1b95689313763700042376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93954c8e0c1ad7b70542569e928e6be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128d5baa41e45d2cb135ab43933a481378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea42a01f0cd0ab5c1ffd680696369dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b735646dad32649ba0ddfe57d30b8b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907fc1aa25a74ced4df737e8bf6d4f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6de717c64d4e7c5ffd963622482d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948a93ba9ff47f5fe0a5d02007ac4db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e699b1e98ee0c7db1f585f672ad519f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456e83ad62cf7b0268ff5afc97f46c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2487e8404431ff9e7e47b5e8bb9ee9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4534f3b5a595389812051adc8cc009387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88692a22b541fa06e26c1c225259cfa9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756884b0f0152372b49c4140901f207c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305563344d51c3268d16cb4678009e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c096fe3f7c2134d0d5dfac34cfeca9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe474f6083d84b9f4725486e0dbd6394392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d834c3d97bf870b874c63a79b86e4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aeef59b9ea1a5310f3c6b9e4cd458394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c665ce8b5b660f9b2adf4a8e2779395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30ea6977bf6e99e756d89045aa5701396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432142030b9148c1d60766add1cd174f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba1cc13c335f59868a31953f644c6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a63abbc73f8c38e418e649d8aa692399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c114533b1fbe6daf51f2ed8539684400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2287334ced8034d5a541c767bf1363f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe73712d9e5279dc411b04a86e88a50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3567adddd49813dbebeef966bee5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ae1e2fabdbf2a88ccf5285117d8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5c4106d130a4048520919b6b97378405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b95b72539311e93f82fe2e8c7c8a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541c91ed0f1b385742557337b908130407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6074594327e89930c63ea9f066adff9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f35ebdb1ea0049e0f29514de6a71b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcecfc7ae13f95f1195d771e939f310410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585f4128a43c71f2cae758db24985b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370520ad4e2598a8cf3ca6f19b2ff410412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51c36e7dd10bac70db3c3103957602413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055262647df9048866ba8ae67bd71e1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbbe7cb1f9f90bab107d75ee163e3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8f477eb9ed1ff88b0cbb6e1707e68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1e9c536341a10ecb6659da4661129417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f743ea4d7b03c413d684438f971ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60c795ecaa68f4a210dce112187683419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89feb1ee03c6482cfeaeea970c9cf78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f118241502eff231ca2da73765beda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8a7e8aef6257361e0f846952c929422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0503acebcd2e5bd082c7d90412d63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1248874896b3e91f0c9d735067fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94935ecb037248fba91faade3db7e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba889a9d0b9f2a55e93dacd70acc11f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e79ae42c98352cc38a839cccc85d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210cba1a50382d14404b907f1af01b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0245e0401f9f1a3e8602977b15deace429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5317799b29e31cc5e02327072ba06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edad80de82294884bf34790d7f67516431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c769f21a6b194ff0ae2b135415c5a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cd8d529a6f4fc673234dec3791c30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a7318a8bbeb3baa59c6586440721434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553a0610aeacf59a8c9206ccfdf5dbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba481985d8c5928e87c4e22f9fa82b53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd598cc0e6fd4717ce1cd336fab5861437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741c66f92f845621e0dcc5691d548e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2ad37fbf0a94d92f28102fede43b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe51ef192782c99e7e65836babd7e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a18f6332cc0e707594970b5b0192b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c6e04d3b8f39c7efa093950be3aec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98560cc75518be7a48136870863b63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e58e64fabe89108d19639d14b59410444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf7474ad1ad8d2a05c857ac59b032c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c06e4b72f3e1d4a53632f281d12c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf8343a703034c191e2d759870a837447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c6dbf337938fa61654b07b96d0539448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815e47e25551932eaa41398f7420fe4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957f7fbe880bf083ef9dd4c2ec19705450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89991ef0ad41d2ce8b7684bfb892ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feba697c7ea048dd56bf2a5098beaa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210104cf2066eeee194ed583ac823ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa54c3ed3f4859c0ca1e776ce096b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f0dcc77c7a75c81af7965cda3278c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ac2df10a06f41836093c2e1e21b85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c26bf01a3bc016bce2ebfe35e546a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7a4cdeffe10c20c42a0149d96d227458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd286496358ed0f52fd281303a89353f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4034640cb38840a137ece22e61e89f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673136c17f5c71bb979fe3eb20d28c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d641325f575a849eaa14e9e782f567462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3843bb95c51391465042ba5d3063174463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b7914e6a8811ed3ec16186ea6ecb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9c08d7556900e876c60e6aea43002465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc02baad2e3653c02c0010742eb49bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412034f649d8c9e89d8faa6f4d25539467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebb7a6c93ca9376009da3b2aae2fe9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef322522cca68d0e50c03d53c2490eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc330139be45147535f58b3eecf301470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31df867cf0fc0fdd6659c280cf68c9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92447cfe6a80677e3c46c6f2fe9e5480472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660525daec325d151bb5bc2121ae69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea64807ca09c8490d6d8fb4a014648474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b4f2eb5c545669d5fcf20e193379e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2bcaf9064f6a62b4839f9086bae99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600e443a9ae47581f9d75370c4d6200477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d1e41d7bdf00ab44854053ef62205478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd928d2b962647e2407a9bbaf82ad40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1d0bb5f45a121f63a3882bbae050a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fe18ccff9187c7a2760e9f9c54219481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60babcee4d6ee33c1ffb880df5393131482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0082b9116b3bfb4cad801a920ff240483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37f84da681a94e1a38c6c9a3b5c26b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcb8481b4dccd1da63491559415e58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d14e7d0f10bc34e270d69d3f47e62b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f77c5f435f5c9c52e8fbcec78c0520487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b16318fc634013571ac16dd82ac1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd1c0649af3cc57846e634adcb2db4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83cd8d802106a646a1826b48073cf1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36536859f40ad0c32568ea3c2054d63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aee4df808519f76b41bbc6ef615342492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829799df7d8e1386094b7eacfe1166b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e06a0a729b8e93ea4184b5f75b85a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291fcc5f0c7cab96485ec0204fc269e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40bea84534d6ed28e9f3dfbd2cf091496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fdedc15dcb269b2cf5e1db9b9deff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f149872eaeecfbaed7c6d396e197a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebfb5e05226b5a75fcb78974314e44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddd8b20a10d01c24536cdcd219af4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a892a895e274af9863421c5d01dd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3942abd22621f21af37cce14f322bd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877ecbdbe238f14a93a10caaf75b0e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa3e6a25c3b1b85b49d1a6d6320e6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff018ec9e646cf3e038eca08280610505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc13447b2c794e3c5af1297ffa5bda0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af26cfacc8e6226816b0ad92818243507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e335749960cd0f46cea3090e7daa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbcb1e2df6b2762dfb023a65072df6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7b5d6dfc34d2acdeec43a278174fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c864870f3a281d2b9a5b97b66a0403c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85bb990e7ade55b99a16d982c054e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ab145e27631ce408b71e20271b419513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342c7b01dd03faeb16c6c80d4d5f017514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed62cded914b624b859bd244c92a6cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de099a0a5eb0c05971cf693b09eb4d7a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99701e5d8ded5426c38df35c68f6c81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb62dc5254a8676311bca665b117b67518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf6f5c8b179c0efda30ba2ad5d2798519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a637a24e8d49b4b0e81e881fa6f32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980672e442e3341f1e2a20297ecbed34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e470bc7aaa86191dfd94ecdcfa5013522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c48eb3f2e47096f2841a5ff162862523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43373400deeaad8252fe7c8846c85e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6874a3356bc4db12d5a212ed43ff45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11ad4957b6ce1e5a0d8285bcea55d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50eaaab29a3d436bb7666538f55f62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e10f8e30a34c3c34e490e2eaa7211b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ad2e9e4c27b18fab01e96bd1a4316529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd677a1542acec40e8fc62e12adeea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a469a55d259b6a949de6480992b6a97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6489b609f37bcbf7f05cdf4cd29af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae04a1cab158ef64486fd55a992ff9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4beaa44bed4a60683708d272d28e9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a77a289ce513d9da99a2dda3e7104535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e657b0a338af5ddae12d64f3ae5a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2185cb87919c271d2a581c7a17e7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a567cf89f5a309addd08faf7c6063e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d79da1b2970dfbb51806ca6a4733a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238287f12f949cf69e7d5e4010ad932540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8af8c9bf0584455af89f6cbbbf3182541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee57885a5945483a0330a6011fad75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ed66e14a5b5b5a800dae2d9d2ad86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b163921e83d70406abdbfba0538fb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf53c9072907adc9ed067dd3038d5a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5fe368237d0070d7c971f1dbf542f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac909b58bbbc122588a45cb6d0242951547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367893d80cee67003e058b04874c78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e2a95414967a91286dc6bf6c3037c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e1d2dcaf586f963c700422d2a06f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f8947b1536da334eefb7dce295897551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99302eadd163ed0ee8d893db076a39e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d6a06161bff058adc980e7b537826553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6d008367005c911c894252b0ff9f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f1ae8ada1eec11d5a31883607f945555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0007c28526cc16924c71f904f2edc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d3b26fbee8bd161931a3099ebae8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357e18053c357e9732597a75fa6eb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c827f51ad1caf6e9946250891a32973559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e930c963bc6116ea3708f769266471560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0592c7822ef0d64ff9256e35c633ec1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515477b086135a6e9f319b051794916e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd576bec0145bd53d5129d3cd81197c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918344fda4684c0283a6f1c426f53517564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83c049a7f8ba75f8b51619217d82dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff1f7d46f6feba93c008d00f2262a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d70f823ab5e4221ed722be81071c49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e5051abdb112ef9ce56837556871568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bbfe1fb5f62c3a2214aa6f4d3802d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963c8ec7a20ab1b4809aa58a7505442570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e75ec3f247871cc24a0e4820beaa0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11774ab8816b26175e18b4adead25cde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dbe509dbd1f6eee17dd01bdee6ec7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef3d6e68e1c17e401d36377761f1d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3097aed35a38e60a14d9fd15f78be9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5720999e199d22780f66ff67f18c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18431ce06e2f38143986469feddb04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b5d65ab2a23a3ba32bcf1cc5cf8c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77715595fb304ee72a45610831d8faf8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842443a34fb1b048487b0eeca7dacab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ee0bd49a3e8c93faed17f1c20b06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441060d7c85a4836ff88a1c6482d52d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558aed51c9095aefe82c58714a6ac09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291ae174b5373f8200fc3bd834a7bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1be4ae6bd32c3bfa84ea3d475aa446585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a133e20092b0b4d83270a0ffa6218586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7faa3542b5afacbd893f9f4e0ac24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128bd2a0ab2bd394da18bec2b0a005588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98658887ec78b14ac1e12297712fec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5609435f537b178fcef5df6ed0bd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7944d251173ff7388733503203da1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cbfc41c8eb6a31bac9fbea8824628592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900b42dfd121a363f330856c28b3782593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8232c101bbd67ce917498fbb0bbfbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055178f47d107f14813dd23ccdd45f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b42fcb047679c95a9b9d1fb894851b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab48bd3493902f09aabe5768806c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67001545426dc3becffb0c3072a6566598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a76fd24f42dab73276fed3aac58280599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f666b4861ceb5b62ec7e5f9a91c1242600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f03f8ece2d0b6d717dedd2e428b6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96255109422b7eda69cd76fdeb85371d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ade06b4e792cfa71d297b1dfb2c42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8d3970267e9e3e9fbf2796051970f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34070cefc346ff36dc9abb4ef5f6bdfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698135d0198fdae991d35e7cdd6c10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30b9e8c9bf01a0b556613235056cb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a751967b8cc1ac74fd268a189d2d39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71151141e031df1a09d07c58401e6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc14fd820002bcacddc293f43f2bb44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71b755318063ba12b67921894344aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1097f5da28175cc097c6c960d49fa60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59182a28ec2ce89343d145fcd6582613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ffa83a70808a0b7c1624e4f0228ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb8fd842c475953b1420a6264ea43d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c089ad5c223aaf7fd53ec012b5700d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50273b55e30744ec220f34125a814bfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2eb3c377ec0bc10902da583464981618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9095f1dd1ef4ce47d27a91f2f447619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f9bf87162e8b169c13f5d9bac8a03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600d0381c654e8b4339d611fe9b98f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c27b576f20aac691d1072af5696f76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032f2894ea5b30e6d5f8d320d2e7220623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7783462826eb3d3959650316e4aa8dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43399dc8765c1ef2ac9de86df0b80c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aa3958ff3463c89382c7df5cd8e10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f02727afe5deed92d0daaad7e5062627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0109011a5d53ded65c3957a764c94f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de4ac53d843ac640858f657269941629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963d04a5e36147d72b0b9defdef5c78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c3c060155a3c3228b0b605fd3046d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a863cce0fb497dadb6ee1b5aa4b733b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657637a9b18193c0bb48e3cd90d192cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c348460ee5b129c93d14f9a3be80d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d984ed7a536e1e59f69dcb17a3dc1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f64cbc95d2dbe9a41bf34a0c018f1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f8bea6cdea615fee438a0a80a6b16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147abd666c4172fc122b302f595cf9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1482bd7ed1d1f366bc8797797f4382639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00314dae1cbbe05d3c0a8f1a9fa119640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682f83c61c37ee2dc63be354fe5a013641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fecdaaf13087f5bd987da6d1c0691642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990d59f85983b3002536fc2135752de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab29aeff795dc5076d4a47d07f9ab67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8790cbac27712e04ce4cf8a49cf4dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520afd322771b8af517b2a5fdfebf7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fff2f8216e1e67837839bcbb72bd95647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17725dd17e3cb6d007aa9cb10d0f0925648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a779144529b29a19cdf3c0b11f2a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2d4f016c8e4ab7183ee25960c29e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840c3f8fa31139f2a1b61eb30897caa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c56542ce43e12d33fc934393d32a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98406ad58d2775385296be97de0672653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f08ba068a00e7ed7680a7eb7bcaacb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f774003e721139a2b45c511503fe3fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fdae5fcfd66c62476b858df66eb1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49bcad1a4a595bbb3e059869a6db6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5ceaa26c7c3ebf25be3fdb896f545658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba89afc0f61017f193f383df9742f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf7aa8c74a0f13a68f8f8d4dea1716660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1e8795ec1a6dc892d5a49f77af8b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490a8394bdfc1f52984ce8034168481662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fcc9f4fbec6eaed392f56d053b4f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d78a36365916fc5cddacc08578cf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5a378356e2e7e8c4c7afa6b8a2be3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0363d91efcc4830b18cd33adb8e9277666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0809576aab640c74a4fcbe2bb0e92bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c3f3ff3a7b5801e7c8d090d576645668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6884e739af64a23a63cf569b0793e12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666dfefb3782a2a21108a9539d641eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f77592cbca94880502a08fc1c2984a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf74e42ca1da3534ceed13bfceb7d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa4d7b6a54117fec51ea0e887b4472673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279d3d506767a5e9d26c57f513eefce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107120923f6fc16a3c7f6b54681df5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0476e4f823e540578545f7cd6816767676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d61f5f4d43aa9059e6728ca8742abd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a46125ca51404b952a4ca9921f53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526000dc8d18a512b46f2086880a0d5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8d79437008fd19d8e743eb575d646680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95645554a5916ffadf1fabb01372593681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dde228b2ab7f8f695cb3c280c903b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0d7d025b73e5eb3e48cabe93884bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5177fee059e6b718776dcda6ebd1f39684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90d113ae83c3ad0e6184e50a97a11a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5875b0966d6bd9eb4056ba7371992686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40e1d0907f913ca9a9329c915c5d70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f841dedd8c6d0579930b03ad427610688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6188c2f287352228da3250c187f079689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74d141d9b3462df64bbab7a1ba986c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8dbd21d1f9f3913269cef85c1ba87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1f9b11815ccd0e1325bed8c056e21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1741d6522a69a6e9e33fca2b5b8b83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba96da6c7215c05da64a825f77ab1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde9d406658f359b2f2c86c87acee70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba130b7db00af1c41e5d05b78b4e9af9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e013d692b6dc460455cb7fee0d58e04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48c51cbab3b3ecbdb4316276916d50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b82db941a8dfe6b72b48d1b24735b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acfe61c26edf72f6f5fff3a262c722700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858423c7efab3b6a818c87091d49109701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fb82c25e7926c1c57e6aaee588f0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b1f19aea6d9c1eff3b95f5b35824a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48bd8c597eeec210d11c5e7fa4c678704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867abe76ed1aaeba8934050b2da1efca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468f6d53196ea133410c45f5858ba98706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fbb79db261c32565e1a67945a74a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cf409ca43f90b9d62b3c6ce49748a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeba1cc6d1565bec0373060eafd058709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f18aa94ed6e84d85a1763771fecfa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6007ec68c1d96a57f797a2e73b704ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821764211159bd502a8d00eb0b0900a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fbcc3dd1cd2b4aad569761e070d77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379f5c5c1773ef09eadb321640014fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44381f856bbfef99ddc31a4339f469715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc2d5dd7c44d86e7d04c669323a3cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e685ace1fb093607e0f7b8f4b44c63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa56c9af0533ef8039bdbaf05307dc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df618ab7e67bab8b5484608c6bcf0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98cbd6874ea42a7f8fd0ad0ddd6740720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c11f858d7a908ee7e5284560062e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd64e9cc9c84fda8924498e760ed4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a594accdd7b3fb9f9b3010d50eef7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82014b6343c18943c408df6439acd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa70f1d46d2c4d68ff9e4d381a7b33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8184693e96ef9d3c48cebb1975efe7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157a231bef5f1cee4a8ff15c3c8f52c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c5d4814159f609b6dbc871438585728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce417c8bd17441cfba592a8c48630a3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be7c68f352e08a69803922e8a74ee3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc6e5152f9342620f0ae2dcd18c177731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948a03846e07b65d226f6781efcd4ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca5e6ae895eea28effa585b4a94864733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db4a6c6df311c0654b58464b823ce1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54931e77d90081357d3580c834a44b1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab5fe538d444ad44022ca02fa75ff1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd741be88a884615878571c9f4d8a15f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90a1b4304db34c916e668a97b0b05f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72c73ed995d3992c91c104774d0e76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa8e2bbce4bedcd7b028572f010eed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4f04fc374b648d6ede5854ded7556741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9ac1056358c7a37ff3e7a831ead16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b0f4ef4b71524b145b1564615941c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd96c57dd05c0128656c8216db8ed2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea7b238deaf184ed90c2a1e7ecc230745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559347d28d10d177c8168d83a9753b73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91dbd8de71ef7ab4baa0ca3eb024b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907e7f09d3beca236b1bc96a05cd148748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110838eba67f6b48e56414abbfb51a04749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ed8a537b8159007c32b49c058c313750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0213d8c76aa18936891963579e079f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dc6b2fe67bd5daf85b9f5fc487241752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90da837820df0471f3f15ac8288dce0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aa1aa271f5e316551c49cc473974f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4847d3706c3533c10f32a7056fcc21f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427716116add37e54346f1cd8b2815a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076247617719797c03f1988175917ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e4f5f933de78101f5cd647927a26c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfd0b877e2e4afe3712b6f09b118e7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>