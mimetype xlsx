--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d30f3c4ff774bc983789b26317e041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4e703453f8bd198121023acb07c502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57426b55b4c4e75f50e3eec38f8b956a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72b8ff69b380a7d9cd8739c304385f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f97763067cd60f4cfe2aa4f72ef295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e95f3154bbd5094727d0341cabada6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a7dde150181b3c967dc362b3f28027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60509b423d5bbda53cd137d27aaf4d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77043356453d646320c68b9b1e39079b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20754d3039de707ba7290199194a84df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de71e297ae865e493d7e371b0fa6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ea819d0c86e5cda7bcb4c54eae7a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87381d4a39cf89f4f33d5ab5810eecf913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31b7e8f316d95995f9b590ba4b4b6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e50cbee2d110d0208128dc0bdca2ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab893b78fc40759a7e79e9118883e3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9f985ee54ec08470e31a35181ab4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ad108b4cc837cc6df9fe108d225c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f9ff3657e49b1ad1f4b95cb9b24619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c686a0caed4a1976a412db4b7e98420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79f6c7482d8f1f956ee0bd08e5330721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81670cea3badefaea171709aa8dc1e1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2415a82a822bb2e28aaf41060a5794e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dbb3362b5dc48c72fb77ac4eee8e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc284ba6545a1f988923d96338a61a7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefcce51cd52108ba2858fe264544f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a906652dc032d067c59a7096c110027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e535bed133dd99109879e035141581028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bf2421609263929698401f10adc6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8388a4be0aaedfaf285f2c9386d3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46464e9f802358b91e3a2dbe49c896da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d28962c20277d1d1fad5ad689ed6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff4adc0ba31ef21af421938a7b9b4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1c6ef6deb95ce62ef6ace0268ecfa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aee19a8982d3463aa338fd4ca66e2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71173d05d38efbf0fef505343719b97b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a81c3493d41525895fd6fcd494bd737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586c03cfc40ca1ee0ea8dd20e952ba638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fb3bd119f9e05b87835cea4228ad839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1f07caefdcf1d42307bc4758fac0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1ae772cc8b0a6ddb3e76c19b56ab541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e3967f29b657f982028bd384090142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a0768bd12f17258fe876c1998b4ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995298c98243e0c21a6b3b0dc77444d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851f67303595fcfac41af06fb19703e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424920989ba20ff3cbedfd00beab45646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496abd49c36152ed4a5dede3ace947c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377f5b60297e227c24fe223246c83a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016baf708587c95a9ddad6dfd1013bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f71f62191e466f87d6c10805169d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819627aa794b7a2fbefb80e13e80669e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fd413dd7e2c514956edb6d205331b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa9e79fa8d1aaf8266d81ac806e1e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4afc0d0eb1c4e67dbaddedb8e2a5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0353645b55588e1a3cf071862b80e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a91d938e21e33d71002d220b2369c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e490078aeedd78fd20cf27075859bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a804e1b861aefc038f080de1716d8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19f01c1a98e2250515623c18393a5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4cc77c4a7f042d413bbd294fcd6fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdacd4213915187405893f499ca2a8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698b868cb623af8771fa237db26700b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f56ece9fa2a714b17f93498e215f5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9fe36fae20b398e182936c2b0b82e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b899e8b4ae854efbd7c6f92aae03a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dbb596206eabd4c7a5842d542312966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba58be7ef8389dde8c2158106bc408967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8da688ffeb9d38dd8f9e5fd4bacfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28c54a55b1c7f515508b3f48f6f01a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305415f40036fab140dad53a3c8d48b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4693f8c2ee33716f86349bf2f1fbd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ac75a6ea85e1ef8b29bb2e7f8966872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85736997eb1947cafa3057fc58de996973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1c8ad5ab6cda13b6a88c0b1ebc7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700b3191b549c9068ce682c724366ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6962b76d13b2220898481951ae3a20176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ed9fa44bd595bf8327f32474cb3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a214c68632802a3ffa8f894509a488878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfa8d4b56e449fa309433e259739ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4453ded707d5c25515c452508a15680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c9251893caac424be496b2d851e1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22501ca530f98600be132b37247b49982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb450a6f2868787292a1b2d5a389cca283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbbf60a6a6ad0c3ca17db2c45a3d7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdb72d7bd47373d271a4a691f9a8c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2193c7776dabbb747df92c59fedfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b256b09332badde3440a97661f70d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcad52d876ff6b4d6825bf27d7e8ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2fd28b1e70340133a36c23aafefca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4ffc0e25cb1cd0d97f14df6af9b9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59422cae7b6f473cea8e0e4a8e8dad0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d923a4593881e9e70fd4f23de910692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8f81b8bb91fcac0c9f3e87f01a5c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44d517f2d5f3c7a9d7abad1df010b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb0500484d4a9dfddfce14a10b2b2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa457ad808f8cda49547f54b2557e2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2581a2a43f516dc65fe0538cd66bd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e230e42720acebff3c2ef56aff6f7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b025c43beef34c85d414baa9d7e7de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa4a3d07f6ff708391f7b61a20a3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de45526bd6a538e54c66372bca82803101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea674ea572ac948ce6238f438b25cfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779cadc8a725d1c7324d67106ad438c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b430bcbc601d856a40997c9810dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2dbdbd9392789f7773d2c5d40110d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dddeb207127bcb100a6d54f7b7d29e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2c7f85eb65d95658f331de1ba238f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f162902700e1cae3ff07c67634fcdaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78da5a3fa89821fc84b0c650035e370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5acfe7df9d3dfe1bbde03f44021e41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d952b8b2ebdc5b563a6ebd8f4690d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ca7e8945b8ecaea27a9d22b296ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbb00747887cfe113b8d915fc856eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdd4e293040a348d321281078ad70d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62bf2a2ed83e6ba71dc2bdca6b5e46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408088b768e903af50a4dfccbe4edd91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74945d7b058441ec72e40183756eab1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a5fe177d999291c68a042cae16ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232a6f14b7725dd8dbc34068c8aaad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352416792f729ab509909a0c00adf08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cf572a3299616359b01967c8039a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f5e79c5cff0bfb54d6f74f3524f2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46841344c7842a011b4f386fb36ba535123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0abaa1537b5b22f827ceef3f5c0d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3aaed08c3844d1a4c7282f64a810125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef294a55cd6c5838978731e5f972d723126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c2b7a71b247f70531b5a3a6e0b6c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1483924b69e332750329ee95a18adba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c36423c8a745731701cd246d44c03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c096bc696f8d14cc0e182b4edd3d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc122099f5bac17b70c8f521187734131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010679379d53f38bc52a146038d9caf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61787e5dab73f35f73e2bf660089d968133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4c13f223e119c92f8707cd8d34765134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d630cd74729bcbb334a772fc5d5cf87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd6829532f1b6daeb7b09a375eec96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f04d0433349c823dbc4308153208c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677399cbcf65799f8dcea9cff30e172138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d07df26c9fc4def40782a38334b817139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afee670194c189c27f33b76a78b925140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891d10ea91ca9d97883c3d97e1f1010141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925543a3ce53d5bf420cd5b746f1c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de2394050049257f7900d9d131ed09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c5adfd9f98837e6de67a0f9f778b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9152cef923cfde11d9d957e6e5ce27c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9fcfe504ab2b48a6ada1b0ddab89a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea12443a7d02de73b9ba48130ada0cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5093c95e0360ed0621515acf46cf7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72fd63f84f5a5954976066f21a8f89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d2545e14c98225eeb2c9b8aae76c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829172c53e59afd98695c1e512da0916151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8a9e3e7d30a6a0a3b1a27d210a41c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89db0a3ad87c7b6462a4dabd0566b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595edf70f9fbe8f08ff261cac71463154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e2df4e896aa40896e6d2421292324155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0792b159f6904591caa7f20270e070a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0e1ff42d86370a43c6f51a8639133157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c49c72b9d8fb3b7072d942e5caac4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb339b86ddc2d240b53f704db388930159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99950b6d3f0d39f4fafc3ba470c99d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3271c736618eb17a9820eb0240ad654161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1babac8c40613cb89b89cafe7f5b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e707e00c8db534223623ae902b6914163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2b06399557acccb440133325d6500164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea290b49c9c4df8e2cc3ad9ef25a90e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc1b171c0193440bc93f28c4255692166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097817d645d47bc77eb900d0743b389167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86548070a02b0cd50714963679a2c0f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe24fdb899f4afcfcf8f5c54f5a564f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105cc851127fe9dd71ab1dd102ff35e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61147ffbc30e397035b713134992f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc19b83a6c8fb1e073758ba086f0b4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdaff5afaa0b2297d4961d9310ceed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93c43b7c371387118259ed45c44a18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0d6146bc3ceb8565d21b5959a9387175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7ff980e2f0f986b49b93b99d1c394176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14f5635c3c16a9ad53ce06721fcdd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9d062b44de8669020f850540122fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eba94b43668fff48566079b653fbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd80dc3d3d2e11ce140f38b2fdb3a58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c7ea51cf30ce60f2a8829bb0377ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d90fd59d72ac9aaaca791703be6ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f673640e4b016a68bd043569aa6fcb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a20635f03521c14ca556e5cd2f448c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d11f36b4e45cd513e6bf247754c364185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2676668ab9de414d0b8b01cb6a3800b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e40ee96c8022ebf5a9f2503de87600187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c2d3624a2f35f9374f7fa773c25eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701a2ddc0a322262563b62f20eb3974189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb549db61419bfb1f0a2f3d1ea53ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ded9f3b12b714559c86ec8e6c62e92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ab0ca7225f86574850b31df696f9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167638647618793189a18d84f90c525f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19281855e077ba1d39d3ad350cbbf3c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a4f42d27ef781fc44105e47d7463a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc49a4bc8049d08799ac67674f23b02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8c3285aaa3aeb37b90a7b0be1eab5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1128e1e1074040f64b3d399ddddd5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f54e50a53d76ea5f8b4f17699bedf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f706c582343ecba120e2f7241a29a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2403047a64332551a33f13e9a5d2ebe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce63f62ffbbe86f862d860cc539df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26451d02f176d853f358c6782c5e5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dbdc454a50e84e39c174b8c3f8c0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba574f4cf71248571570ae1b2ac06cb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3ab8bdbd5220b472fcf07fc8dd78f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e33ef83df2581ef24b11f36e406610207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c21035f9ec8fd1d6ebef3aaab70622208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746630d9f8ea3f298ba9326827c3f538209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f3157a95758066c7dd5985fb568d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f9994a7a61ace1404b467f0863e21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a697a8283ca5c6610d4bfc96e1a24d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136ec9fc502d6fba8772e9177983b57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf406ebb7be7a687b7d6ff55733d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1041a49a40e2fc2514a366b396dede215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e804577599457ab6a187dcdb1914768216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa98aa96e2347566db8563e2398c5cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac76e3d40ee21e24467f9a2ff3b85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff6310bf834309e5fc00a5acbeb01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38a3bf2e2327d7658f79398879b8a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168913d7c9959795febd9a4ff885de9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672919a4e50fd3b885a54c155b43e79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d284a73fc47d1c62f1626e941f5895d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64310842a4cf00de6d8b3f96f1bcb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f43db12690924a546ffc38b7d307f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e307fd43f0fc6bff6e08083643b1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf12642e28c04d30ca847a783e5c79a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed720e35f904c4bd3980c590bbfd1703228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d54d6bfd8c3d4422fe4354595bb345229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8469e20605aca359bf94c64cf4723d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeffe731d2f203efe10139d7122dc5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ba45eb502aee94ac2b89741c493c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c925cf705b0867d67f09d0f58fb6bef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b84200a6180e3aea99750a125238234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dc67194d06d8424351ddabb92d79d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aecd85f7f72f44e61b68cc47640500236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f127d91e3bcb633c88c9a752cd3f376237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496712f4cca8925d2c7583fb0a12e78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452189a9eaa0a31947fc2837dbb50cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670262e2ffaae71feca3c239bd471010240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c08cde7d0da667e5111e6c9efaef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a93a697db728e9a019aef140e82b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d8964caa0ea3899f5bed7a7e3a2f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec76f79011d4096489c301ec2ee355244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc197dc5a0bdc8b29c624176b25b13b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab967fb176a72d8663bfeb0b5b35b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be510fbd2aa2f920e5d8201fca571e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb808096862201b05eee377385213bb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7897800c0fe2b6104409802a64dd65d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3b793fae4227174e7157d16835c3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107f7a7138a704ed88a2c6b4502e2d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936658ccac6d018bbf0426dc04ed77cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e47aaf2ba9fb4f8bc7cd84cd6a1e10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f887b7e03896510f9604780c9c797254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d386f1cfe8590ddb75745ebe408bc35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f049330ba55a671c0b105f6181b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564b2f9a0f8692411e0c3d7c5d74217257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d982cfc01320c8f6848367df421371b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2f150ce4ed02bf2b951d1f6227b78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba533679b4b8afc47e0977c31aa412260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e53bc0b0abd4a9a10de9e9aa59caa8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e0ea29067db5764cd490b03d51ceb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e7727c7fd56a81c218ba56e45661c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce59a5b558b65f492b62c6bb18c30cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1619a481b2a52cd7e458a18b0881d63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94f9cdc192b5afaa3a411d7e95af10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9df0e54f7e86066eeccc1dcdc4e90c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f2321fbc6b174be6fea3de1a07e81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03494e663ee8f7bc9e2eb41b9d71102e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eaf06980db0b4901a26a1760e361d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb398b606a2e6995130fc67c7dd73cd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaadc6048d36171073163e73d75ac7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1617c62f3a9276ddad7869ffcfc74c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021de7f420d85096050e65d1e27b337274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b3adb438d29012f64e147232405aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076525c144209b7c2b6fc2f0bdec9f27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc378f36cfacb3fac7091908cadd29f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cf0df2a408ffd9e3e5259e162dae9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba03285edcdd5b9591b93edd94e2adc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8d6cc6b149fa7d083a22dcac2a78c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75edd3de349c81208c927e5166facc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f189b1872e231bd311bf298163f0993282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edcbe034850652223deef998b375bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a87318e78db768fd31eaee8c50710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392031f21560012eb5023cc3a4f0dff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeb25ff756c7ac48556ca5cb5a1c7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3a98b0d85d901c23e3e30d200eb45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229d72774d0710ff9f3e37779c63c45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a69c065426449de062438c08f3f531289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304817ae377c82a3cf5db784337056e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83646b16d81964506afcccff6d6792c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fd07f43f4a8b3523128ad2e2bc5fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb2b431895432f65aa136e8884061d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23493d230c5c51bc6256ff30a6d0c5d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b408c157e3a1e3e865648955cd26c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6090eb15a7e32e54852299a2d0dbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b835c1fd0add2ef0020440ff337003b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c35f79c81b53b018e4e2325e76586298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e073315baeb22dacf252c8260aeb23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334160978e64bbc732d647ee1f85c7dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276448aee0df2e5bc9c7c3dd42df284f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8223a3ea1ce20d91fbe215be4efd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832b996d4c329f73c9a0906327035b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66051e07cfdb132f245d96083fea213f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f4d514345895eb41a3140f1f8b0b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05464afbb212bc18679c27ef0c83fdb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450197e62a4764954e8011659f0a3b04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ef9578f5a107f82d6bb7f42ce3a53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75249404d30ac8f7b284c175e6836ad1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84160fde60379865419b3c1ca7a6e3a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d166340d58d35ea0887e9d8465ab1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9da6fc6db99a4148a15c3161d0381312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abcbdeed5112da66cc8e1c137a5231313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e49c875cf4465c87fb977bf796e09d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769be6389364e2b6eec383ac4408a18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261ed0374d3c6f015f104ce2e044f64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1ee2c60e14b430e76ec55d502ba73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5ea2c358102518599e2706a75fcfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced591fde4bfada6503b34017a6428ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fa5081ecfc25a73d5700a9f25d9dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0787db56ac885dd0334ca648a5ac921321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750f43627f5b084a171a77a9cca6402322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8c3e161fa29c3dc869f64e559ae47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009de907e84e2a686c9fa760db01d4be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ff63e279e28e3e44b78ea4752ea8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebd62c04c3caf97af088160db72917326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d5779273669c2325841fe79e1541f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2713da21cf3c8d28da73d9becc6cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdde11ee89c25b4571de8b52532a93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d85d74490c1d0c2287a2c95ae2e88b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4568c6095184a1fd1631d86b6d93e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea678c5cf1c2d90de23e6933cb5d80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf35c1c2479c961ea1d5e67e4f62b21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842c5c5e4bde4f99e8aa00306c3110334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bc0e7e67f4b88415a5789088c98bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed038ccc2fa2e7bb4d8820182fd475336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8456470e89b9286ec0d8f2a23ad8b1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0876d3bcff11624dcf6dc26ec2f9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fb37f1f894caff9dc154d091dcd9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be8857e053fc4f8722036e2b2f7b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4292157d6fe13562ada4ddeaee671341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f04446c130631c92360da3ec9857aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e530f3a86f20eb4e91ae08cb14461343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6126821dd50b613a2066dd2ce3958f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261263e9212c3813c1894ea032368ac7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd286e5b306a3d32260aab1c441b6c52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec22dae975aca5e5ecd54b0d00113347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc8317ece5ccba0345319db6ce10f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e9eea1b3796664176b9750542951e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6514eeef517c6316e1d4eafdaef27a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a73ba8bbc60bf402cf3ed9993f276351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c671c6beb2f784de4521171aea074352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549ea1b92bec397f718790ccd80cddd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b745c5abbacfc7d02a6cb86f479a81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b358b543e7ca675167cd3590f85608355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2b89c9c14c0baa8a8a22f182f8d9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de1043bd48f4cfa4ee9759d9666aff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ad5f1311a4715d6d3e1c71b342f0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa5e76ad4a4b037ef9e3406c6f81a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d2fae1cbc001a80d6521d47967669360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b42685f0c7e2e011fe412001709e6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9ba436bf44e67cddf81e6b18ccfc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca14a03a81246a2910499b6a853854363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96321a07757cbc5181db974d3da90e26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153c7225f4b65a57146b8f85fefb697365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d539ae58a96411af8cabe0834b86e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa473ddd12ffe1ee871fd062648ac2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ecdda7d5721508d478b9cd343278e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ef1b8d9e73157e0f8a3abf1a873a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0107dbfd9123869d5f29e17b972681370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c191d3e158ba4367820c8fcb76c65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826d4e72b7fd70d533d358fbe95c9b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82770359ace11275106c471c741a8fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baf6d8c2b38f8faa600ce9a33bb297374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6667e4e97e700b84683ab5831353e1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8e6bd4e45e45304b01397c59e4492376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9b6d1e18a2fdd152c9f26c2813c79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53370e072e26677f1bbb4f8aac27c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d13b82bdf03cc76f62746b59f844b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad262f7058d0095cb31c0584a924e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01caceb0e658412c9d3cc1b7cf2d11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014f02e704e50229120f5a9563ac7ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca0e247b7be9a58fafca205e1babd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede4e3e3649168fea551e2f58c70320384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b48388fdd947fc29e8a08963c4bd5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b6c6e857123b20f27cbbc74a97eaa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41211b016bc5963343658289f20f4a12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29e3d56651b29233d4a461b89db157388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe6e1225fd612d8c15f01fabe9ee4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb93edb25b269bf488958d5c468bdc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a771092d459ad012b3e3cf8656d2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff234161db6ad2d81e277a8133cbe4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74168cc4f99b0cebae2126d4924b157393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0df7dd3aaa65d354a44f799ebb214394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3721379841e51e9e7927ed1b7f675395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9318ee04bdea55eb7353637e4d2b2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b71d8f52a17ad1d1a4f5d45006448397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4c0dc535090a32113cee68d5bc30f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51c8a1d3f947a5affad15f4ed0e278399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bc2caca86b8e6ae230c37f5d18395400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d9c10c71d702d925e5af9d165699f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a618f5a261ff04295e4765df1f7d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8e2e1e7498f840c6b7762ea7c79b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61708689a61621d3764db3fe098ec8db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80668b3ac1d784b005c0e52729be4633405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084ccede2a96f5e8a1370b7151b63b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc6b0faf5ce47cff67a54d3e1e8a19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745000ec880ab34f06b5b9f760ae9c02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aef2a6b9c411494d16d81a2fbaca91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0a468cbf85b50eb78ed02bf168d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb81a5bcad9068e9cd13ae6070014411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e666722b404ffff19e86a0189684a40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a6560290fc82dd0712c5387cd7790413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c5494438a9132164b0e53a4744d8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3715c2bccd7d8c57c0feaadaa733c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eff1c83e113f8a2f46e7c7785ad8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a308f63552d7b9592a45ca7568255417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9feba1880aeb69df606b9e4b28ed1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340be94374d9283e903d61eeeb7eb3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f132845dd5f1963b8f2f320be50d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08543e6dc8721a435a499642a9f41771421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f342fb6260b88766e2dfa63d196bb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef25e611eeeb8af5d767afe94565d30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624fc844b41b62661099a924dd4b55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5941875f6c83815ad5365e569cdf61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf99831ace530e694b8115f6f0222be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc36a34fb6174720aad66ae02cffe01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606963762af15c3dbd0d31c24d11a17c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5758a7c49dcb683afb91def16e6d257429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8199abe55b9926ae95e2872a90774b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c78c41a0dcfb3a2e1fcf483471679b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592b8ef3602b0a4d74da986117a39c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03b56faa99f757c8293ca7ef8a7a10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b494b73444349483d5a044c18b0033434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cecb425190343eac55cd62ebe599a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37eb640dbc40fa324d8fb23326e4ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdaea8ad4372b13e89d9ad32387598437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693697cc97c9fdd76cdefe21f7c7a94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a73972dc977d93476b9eaa6064f2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c049c6172348e37b3f0f7d546b332440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321966e286e7a2d1ab7ee780948557f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ce7af41bc2c21a67e65354b0b315b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ab6e669c0fc0b192bda5ba69b5a8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb27d3034d7c93ad554452dfe88150444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795e10c0bf87dca0cbdb0e47d099202445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382359af6f645191e630d457bb2e3bce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b117c5f081b36d6c3e21146b08f6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16406394df2b6c1f83157665b174a03448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e50a358e9e00794f0b04bdf21c8dbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e417338a5cdc9c446e5f2baf425f5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1067921d49045e87cf1580e10f0c5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2aaed1a2d32a4293f263086d8b0b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c22d7fa0249197e99ac8e45dac7fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884a37855c4b46ae1a8b81ba4b67943454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7da83b0b3ed25c21e6608fd7e25b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66b307fba60dd575818c3559ca2971456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5808f4bbdf2615df6896172d4be5da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3154ba2ffc28f5a4288fd58265c7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998fa8644bb759c59a961b26dda6e91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a40cfa2a51aa4691b71829271493460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333514bcbed05a5af319ad0e722c13e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5d232f02174a2a979eb6e4fc62b53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a65a38d350c7703dc87bafc2d4a1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42981adc276f220d5fd37caa8a38145d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d7615d4e658764ef18bf677821ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ec092774023670918f4ec4892146d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b814a969a68dc0ced8b985ef664955f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bed5fb197a770d527ef5237ce3c6f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364a722fd7c32590695267f70c1e2a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e85bcc7a1925dd6425b7edcfc6b118470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab859ed7d088540545bb83f4af7c049e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5cc65a4b2d3695af5ec052496c7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cc5bb3fd8f09ea55d6081bb260ca3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5333b414c34e6584d89885cc120c77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9283797b8acdcfe85c1e0dbcef9c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd71df0b0f4f863e5040a52eca0ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23418b246b1fcf410bb1385323c6ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cfa249502b8396331de6b57457298478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4406531a1ad5686de210f8587d57f60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436db6655686ef6eb85e32635604dfb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d04c7b5ab3596affa6a3549e561b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa23450074d1a7d987bbfdae675e3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398179caad72dac3ee02d26928eaef77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92cf5adb838eddfdeb51f68688e674484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c869b45f4e0c1bd7a9f566cc8f199cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f905ea9b59d60d9e27af7c560cedb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c27f965a3533f828047c07f7f8ad60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e422ce29e5d4ab519700866e9b65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b8918b4d7076d52d3caa50cb260b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa5be548404cf6eecfdbe600eadda490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992746701cfd8d0a2db61bd2aec69796491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb1e7ff833860cc591c301d9b50755492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf860ec55e66bc9bc89a012615183e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381516757abf9ca16f69d84fdf1f1494494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f49ec362c91a0ab97630aed3ee789495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303e6dd2e15f6d81ec843c68d5a3d5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03a4c6fa109a6190119e4181921579497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475e1c43d0bfee8e2965ff0c22f9c19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438592cbbb0df1162c18693790977257499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024316261ae8eae783c37e451ae68976500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9ebbc740fd8d14f5ea10aca6a6ee4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb04ee9d4c11fe7c747752a345b807e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928ada74ea15f7f2661da4489282469503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c706b99e4943f3d7952c677445f08b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745624c458152acbdcc15ea8d8a8eabd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444e86e88e31c0ed1edc0aca2baa801506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b4f1749eef9021318a2629b12416507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bda0f1196a27ae9d4ece09538e205508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a73f0893fc24ce55f60a7c08de14e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaec74b5075860e1e6c2ea987db557510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a9ed721467fa9c02963f072fa287d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887008d86c0c3af694d46a25ca519e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76a33b83f5b3ab8dae43b4a502ad07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd713630b1b6707c527dd67188a71cbe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfbcc66788972774cc0336d68c16f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505116e45a09d130fc86252263a10113516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4c8b68ca14172dd28ee678665d230517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b545b9247d0169b0610975989c2a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c1d7be83f769ee89e4abb217b397519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a24b3c390344f9c1508290d8053d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9957b5c8f759fe0a44b335971350a43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49666765f639861f241f43ce863120a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e582a74a2a27644e533e486c9d44714523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4dccf0308d85b6196ca734bde5ac3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8630b4c7d3b58fef87d9e7260dbb147525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c47f9fd36b4afa04b18287e417cbd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7c956bdc77c30b23a43c25837a686527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5543218246877e09c9b613d0dc228e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96e5f39cc63e811e9c433f6d5aabe5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aab61d972800bbca26dbb76c5d5d48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5a517e8f3c5f3b281a562ec62245f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94733ec1c30b7af21e9c4db7efd2571e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0d30ec1a3f9eae4947a85ab83190a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd4ed8e47264196f500339c1befe6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34454b8e78c1a5e8b2bb0d07bb17890b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc958239497c598faac02698238fe9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79a79a2366069d34e830836f9cecd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7db0ec059057653d76e08e8a6ebd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec5f2593e231889d4b23867c47aedb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264f9ee5829b95aff5dacc67bbe2d86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea114efc2f4fbd2f366a7afc16aacb83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98fc1b3e7e7b21bcab3b1a5159bda1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc294783500266650930d067f25bf86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2800c2be2cd4f76c0daf6a858df23ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc04a799595b5d8abc1b954c86e977545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01127b1fc0675ff171daef00e85295546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677929386415fd3378c4f13f23917ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ffea3a1d7eca00aa4cea01008fa37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7932991864af75e9573ad6ea90d92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d833373165994397636f163f3facd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ce783c259ec43e76c17a1957f6f8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe597195fb907d5b37d462b4bb5bc0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673bd5d1ff4133ccc86cd3d5cabbdd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaaff95829f37905af5268c40ab198554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a70d841b3a6dac05496c6c7ee1198555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c4910410238386da47b2342e1e33c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e140b9508c786ccd3d763a86af19e55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91a793df30d42dfa2f600399086b42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d090015ce50cac301f6de6ef74c670559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd848a4553dae0f6c62f924c50f47bd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ab96c640a21a5ca938d2d4b46acbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f0b2ab2bec401fd7578cb7ffd7d96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71092accdf572430ca0c277d587088563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e45bc24c7e1eab462f82694505f23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceb60eba78160dc175473dcaa874cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ae24bf6493ae848395809132248ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40344c09eeca05085bd2900f830c2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eae7aab9915d7521c065670a5d2783568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c44cbde2ba60cfdebc60864c74b30e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e4d80e17c39c32b0b68ee85599720570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe94d6e8fbd95d6a2febda314be0c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce121064a3b63c5eb8bba523ac8a97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3253c1e077ebdb61412d4094b9867573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec6f8b7469b0b596add8214ff49e13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f3556b26c88f31c198938c4a0f52b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3606ef2b45e46abee34a341af57aad1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebba82b3395dea99881b81a584bf0d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647b3b214def07c92c5aefac97b07bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c13ca033012033952b70792bfa9b81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b289a61987057537bd0decb1349b6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59f7ab933b24c4e4e280ae3d0c3d1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d419751d6bd4845022e00a4b9dacf33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c514f200bb4c62a61acfeeefaacfdae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493290e8ceb3736b2af3dd58c89d4f23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684e19a1d21929b06522989126ad3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3479510fd314da0d3206fcb2c01d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9598c950e4a12c20754a41d227a268e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75f50faecdd40c5d601ac37f3de256588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b2ed367aac9da9c3290621dd40748589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e673acce0a602c7fbb7893db4ad5d43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f852c19e7d78ad1d795b06b7edd84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6dc10a8167543a4011005a099d9ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bc63f51cb7337c9196b4b36560d8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fa2aca1f1c4419b327bebec3c8c14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d29e92ec792302b3b3505dd8a6142595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e22b10fda048eec773f47db7917f3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b8913d520c5199cf12dac17a1a9bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db79b4087d4a0100fb0eef8b2fe3df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4ad436f4e4440e7af840380b7925599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124f834a81311c0a5834a56577caa46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ae2d1a215a691b883bfd205b69a89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704ab2c73bd4dcffd96c10552711942602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23612d16b8d770d7bbf2fb31778c85f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d60f4ae61365fadad4112611aeb6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353da9d3ab41c026cd25dee3b64cf30a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d297a20c0c6c9f5d5ac24ea14f5a912606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47622b8ae0bde3b733caf6aa9dcec183607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4d295b2e05d7a0a790ae1745ca7c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374647e771ccb88601128e94d2558d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f60f94ed9313aaf308fe4fa1fca05d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db83cfeb96a75fb5340dfc3fe76333611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665661fad3aa294a1fbaa37008abdc56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d2b2cfff045692d3a4054d2a46774613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2573b3600b2f845b0d44d433e7513cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c033d768d5b73e22066abd34ade828615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70176d5201454c89c643a95aa63f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f78a8681bee1b5dc5c1bee574fab2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b4b16c1c7e5e1354bf2dfe95a75f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fca951dbefedcfb82c38bf42fc5edd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d357dd863a132631961a32b77d82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b329b077fa96c5bb27fea65cdbd4858621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ffa7ea72d04a2bb5edc91a8c7ab6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3eaa909a68bb427fb3fec7ec48b09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0406a2bd28de3bf5f8589c9c475c56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fb8708ead0318d81d0e1322da756f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e617fba851560842ab2d4bdf9b1a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1ecd0795adb29e0e2fdd475bbe914627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc6758087c9ee8e6af18510d172c11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdb0a3f376352b30573fb843802f2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f483e24ec93fe05c077d09950d19e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889354dff4d66ef8a5cb53a8718d1692631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee434627d9c2967039ef36ff2acc3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac605c3db0af3e808329be549d918c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2927eed1d7851b415f3cebe250d5c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52007d19fc7e76839245b28bb11101ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860827ce8d3e6e9fb99836bedc77a2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef300c2f5f867220eee9fdef6de3c73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cda4a52799323949d576375487db89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac452e726b103456904977881a966f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedfa814ca34f2377a13cf51a9be598640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b7b1c93f906a9c2b6d762b7d719a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093c53d994ca0bab1815981b6a5f9e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257f0d4b30ef6271400333f24a71683643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ac5621bb21bd18b9dd7bcff6ada20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5290bc6024a3ae4d79cec9d3c8d5082645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af803f8275a5064517012a50cf97be4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4475f440dfa73d2d77f3d8b94ad38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6ed58f0064db12084dceba0910cf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e038637f69f7365fcac6ea3985619a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9240d908f51eec003757f5a708554fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a5097612f45e6f7dd74266db85cb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65757ba912fcfbaa2b655b9189264e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12a42b534bb90f30bdc5d2eac8dea3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427aafb3d6a8f402548ef7d1e9375e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04c7249d5a1c01f3d3176e92469b19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5cb4e5fd7bd8c69d14767b1cce8ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abf5a91ff44baf8120c58e7a2a3a1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd45bcf22f4497f1451e0667c94a5a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f4a355563ac0901165026e58dc43d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38737c591b8a21dd7f3d4f53ac7ddb58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f896eb8c9899cc175c230db124bbdb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989cbd66b6a2f5527986758930a8939662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92f640b7db01c12b9c005df79ca3e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb2d70a456e651dad9ecfdfcbde280664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6b9e9d2d000d56d48fb6ee6fa397d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf0cc91174e8bc0f573d2c5f276334666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b18bf080fdab3fef96649434bdcbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c19452821342f9d05caf60821bceca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10543d604354d93fca7534508dc2ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb40b639046820fa337d34ddc2e186670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d9aad400da3727fb69ae674e56c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81305223e2b1ac149e0f86546129ac2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6682d72ae4bedf1c6c3aec245af59b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d77e4c1fd2024535e217f42f85a6e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9343fb24d08880fafb94655dde6ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54011451cdbcdf3fcc58943d1f176b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53ebfc02806904359ef8a106423634677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b3538d5f7052ed3b65b1d7e9ad9d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872679a11c55b18d13e28aa44af61f10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64279c3a9c25d126f209608a10e108680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a1ca49747aae998c7e807323cdc5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669563f7a14444305e0475f0e31943db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ff640957bab7207b570b981f84b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990148282d50a9d1aee85075ddd2e07e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf40f644fd72eeea6ba6e1f38ae0a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f60785e676a3137552eb4b7ae313c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379d58777dd0ef8cd6c98ec904ff2c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b44b95b6a8c8b57409371c2db7a672688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ed653743b76c2a40198d2d4feb974689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7d4439a0b46c3a68dc9f601e91090690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f428c6100f53626101a378e01de0f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf1ca144cb2ee307ea1262c1fc4baf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea189303771cf7c3459041c1fba0d6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387e8c0cc31a9257c531d6532ca440f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5754243930b1d1aaa3c42bbefc5a2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989622bf9d6b81af1ec2b6dc046e56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c488e0c91b55a80bb35da45667cd6e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb17e48a180a732ab0482aeab4e72a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed1428f081d8cb36874b98d690c33f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c8c36bb137f9776a0368837306bce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48647ff3077a93c9274c9d65dbe51708701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcafdff92697bc70e5b216144c72db3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbb12c19f940bf519a15e2e25458e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef2f944ae6969ff21af8fd8e4a0fd5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79538f3989820bf179cf8057ef060a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277da9fb0521f083452eb7a518dc36b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8596ebbe9f2454194c68747a598ee9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c216ce3cd36f3c4288364371a37951a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b9423b89533b95f8e81079179e17c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38396d5f4250cf62034693184f018f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eaaf2eafbd19c4678de92f292faac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a4137c393b35f87ec53d44940887712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955b18f66f4980998fe4ea67b9f0d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d384bcccfb6b62224e585b4575f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861180df4ad69f9595e3b86428f9696715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf6ac013d51f32066e339c58fd6a55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce285e7dd786ebc9e795c207e599ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a03de2b68d02be3c5b7e6f78828cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf7feb93e0078f5d5ae07edb02312c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531ca87e2eb59e20bb16d9ad6cdd73d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef784f7d7f4572ca46a78c09fbad17c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be78678ae8c7342a576ccf94e2fc11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d57e5673243be5ac5e72004a89264723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bd49b642fe72629da7a5874a24c38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c0e53d1606cd69f838486c40ce96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d70fcadd08683bc49eb02afd1f75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602deff7202f3fc82b7d41a6eda893c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f354bd5ebf908a0d6e0218ebc41a43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0b648c8fe33a212ad3bfdc055352b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fdb6c45870f5f6523a61d92528360730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26050ffecdb3b656fbe56a773d6d27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5323d7963c104da2b2a04b248b432732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeca34eff6460ca9b5f0e9d0535e81733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd648d7d0275d5f4cf5ee47331c7003734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1e932f7a3a8aad9e6277edf2b3bbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25ea7e0155a3d52a4c5561497027ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4004398e5f325ce8eb85def264c837e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce69e5cc822b6cd40da0e5d0ecfc4aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4754c9347df172918a6f42d996cf56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4f2a09dcb416a762df7c3067a704740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4f801431faf2c2d80bafb877e1779741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0ff4e58983f59361bea66abeaee54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec87fa22a0896bc73573fc971c844743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259d1cbe4af4290a63472ebbee5c0e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1749021f38cc0deb172bfd10185689745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b3d9d18d63aaf5ac22e0b872d611e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f464f963a1e7fe4c4cd16a96b9d9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f922a811801e36d7d5921fca97f7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce77ab6c84ca8504f696330649fc825749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484eeb55253e9e1db23e6f8f52f7484750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f832c726460934bab64f6724a45a97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf786af3b99a7700cc8ce4cc93496752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224982fac0d5348e75db7fc11e8e53b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899195ad47bef0ce34581570b7f7f692754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb54f819731b0321a9efc3e6a33ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7439b8e5cef51f27b75ba1676a78a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78016e8d1f2264dd56965af7c98e833757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc901186776492b58a09fc09e15923758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e13f5e2a2983d245eabaa4e93536cc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65b163740f23e34c738a4025f487511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ee4f38d63119be00f19e3743e65382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9408b1d8a91bfeff25350b7da8edc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e852a1b859fe46bea6b2470878bed34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188225f906dfcefefdca7255f8d566ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dccc588e7e01c338bdf9e9b61ce0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea485170d032a5b35dae807d1fda4d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26981d5c0241d4b26e64d8849c4b63dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb931d3d889f85070faa520d47caec69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc27a65971575758b8cf463a1f6c29d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379d07493e8019496b7aafd719a59d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ab2b9cb3f1f30305b62304598ebf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95155c69b96e3c3d61a9e3b600ac042113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba63e764788f8cc7224258783e89414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee114c693b58904a3dd8dec1e9528c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069efc4e962ed64f27cbf3379aadd7af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10692635891500b7253a9f01430444817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1142d98eb941d249002ffbeb10ff78518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c188fa34efc78a68292f1f0523762219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8113ad3475d5ae38b671184311ed0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd48babf60a245eaecdfa710c8b4cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5f15a9ff5a17a854c4ca7f62be1dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b29339a28908f0154aa4476e69f28323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ca1fa8cc42e87abd3763b1a9766d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f35acc4b95cb9792e89168033d49a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dc8066021416e79f1c5e56106d65f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71392cf49b688840dbdc2b5587009a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1097b052e226811f61480af6119bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee45cf4f6d1f772c18a38d255124a3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78c748b566b9e9055740a05112748530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e9570b726a76b91277a8b765fc0e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62fd5cbad29d475776cd0b044c8d2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c38ba0501c416235864ee3a012112a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9807b6e8e8ae61954524c169b047734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798834b807373f9a5806af697b0d853835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fee05c2fdb0e00a2981245613d23d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6c97d9ae13a8133c130e8f418a44637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154814f45d9537396a41362b48eee9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea51de0d6e08de3f4c6e6f59511238839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da48353888f7beec97c8f3fa3233c9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231390250471d144a1a15438706f86e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b97018a58a57a44f93ed8b264fe98b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bef7865676aa411e85874cc7e2985b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78c39493db5d6cfb3e8f4876908d5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0caa6c10e924a76680db20ee83391445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8d340af1138ce777e63cb11117b5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c0d063799f6f5f724506a8fa0a71d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66f353d30510385b3ed7320557e8e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9122394e499f1bfeb9159c4644b35ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7199db6d9f8e3f383a9ab7978d45750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eee1ff70b6207b59d36627278932151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f6b41d2c9b81204efc6e751c4640652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe6a65f9dcd26a999194e0874953e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c4839a4ad494f3f62bbaf800f36454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a9f455f93798e6eb99130fb1f2f5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a34aca007bfa78e426ab00c2fcada56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27a5dff16d927c9c88d9c274f8d31957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6180919249c63d40c579ac6bf57f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e4e04fb95537e94f9074b95ed8eec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea6fb8ed2e9b4d76f35f2cf52c27d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c00afdff7831e307cf9aedebde9d2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc59da8d01d45b105a50615acb7a5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22e172e49bba2e50f6f5d82e6c049b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f87bb7b98be64d79f758a646bc2a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2fadc7bf1bbdbf2c187a507ae2bf165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dceafdbb58433352f3b33d664d439766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e42881c12946246a44ff4dfa9ffe467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8343f4bcfb992c30d72a5efac3545b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffb7202eba0eade8772868cc98bdd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7aeccc2c47d6c53c84e326ab986870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f2bd9b7d0f356c8309f7a6329c54f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec40e0ea4a5d51cda85a8d81a2d5b0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f886b131c7f53508161a5da2da50c4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a7912162b5bf6c07a29c60cee6ff674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a8711137e31d5042f5c902613c80f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1b4dcb3facb14e4924e95425e9f9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edec6673bdd6a9f37a09b6cb7073a4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa104967c1fd86bb38911f8b538b8f6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9589b08315f7eb6f798f15873795579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9d7fae0b6764ee8973e7ce230250d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dc4437afb0bfd20c3bac2a0713a4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57f3de0486e16be2afd1bde45eaa9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19832686e565257733bb3180d9f7ee083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceae0d6f54fdddd892c160b2e28602e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3eded9b1f93644f2b62f053097ca285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d638c1a55921cb4990aa3c58194eb4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e52b7cf524e8a8b671ce6b5bcea2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4697f428520ebe9147d513f7dbb5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e9994085eef64bc5eff1e0ad7269a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a387654777195087c2adbc1490e91790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac8bdb864f20a345dca99affa1eb4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c2144742a06581bb8544c40675c3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f29fd62e43a4a249b8849cc429f2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ccc609db3b4f2e3f500c40cd635a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d22bec68ffce73c1034d3a503f93795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb966c3314226b8b7c75e45ebbf930b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eedc83edd6d3251cf01e5efb0e63af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154129215913141cf5ea9e2613cf05298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c293558262b3fe86c2d387c2bd4526099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cf170706ef14931237bb13ac8c2c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381395f9271ef90f5e5f6eaea28479e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a6738e6f08acd35bd67c5eea8a7b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c86f20167204f979103bf98c8fb224103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809547ff28bb541e381049dacc818d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975c63a95c065d6c9109b1d4bc09629105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb49ee7196a6e45a892efe076983e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131115ae24b1bd0e14067136e939dc19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f741215d11fe7eb0735789683f29e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad80e906d1f820e5ed54d677eb573109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636df42c629348518cf51e1d2c894d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec51c5060ab8d81a7bedbd203a4cd75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f11b17ec419fda00eca72092aeeb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f468767faa47558f946813b4d82058113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb52ebb0a42060420f25f72e1ace2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e471c745246568f1b8df7ad65e9fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e50d7bbef3602ac0c3b1f66aa8d83a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d4d25164114ae9fe73f5b87c1f001117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61464dcecde26575248c3c3469db83d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d1408e10f25e5d589708d99afbbae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a162a9882337a8e2cf219c2f8b88a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c206f6a697a79850797d127910be9ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5a252f367057a6afdd5849c101d90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0872605fd24f58d76b0c8c7a8f81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6746d6c03f595f2a89a66ded355fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19981681045e319db47d8b5098184d91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1e3ce4472b07d0369de9233d247fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fef6505c18655ab78ca5888451a2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d2253b68f19525ac5a94c91e2446d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c8eb9ac6aa34a09305ba14b7ff1d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce37b3f64b49976fe9f3fe93b56f511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ef255328a0c8fc76c2dab3661163131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a95acb518fcc03f77624d6d6c2099132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280285fe847d2edb3dcadbac7bf2fe7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45965673cb8e46bab46f853e4cb5cc59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff201c7dd75975ef8a2e54321fd1b449135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3bdf385872e00676a2054d029e04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25429a307404667ec4955f93536d91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b0d13ec5c3614bd6fd2e08d36d0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5babcef9f06321570307843243f31b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686896419c599f633cc950552255e9d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7360220f145adfdf8af89d4998220141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a5587c9ec047a46956e1ba3858495142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af259aee4b14f940b7a4bb317f072143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626032b77cf42fee7bf8cdb04dcf9b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c9ef61bf97a70e1abc6630fd53aa0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe15e7b1c509594f31e4392cc926e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce290dd2d6c8acc467433df1f794649b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2004b55fb7eee00ef89e8b802ca209148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf695cda70d193772cbbfcfdb18c81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106387c5fffc1821ac0f1b3a54db91d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65060eb58c037e06d171668f3d64cc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2856d99659efbbbc8b7dbefd128ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed31670016690e807ef9ccdd900d3ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdf2bebc2ed7506edf8ec4283e3321154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842281d08face4478f8298ccf2c50b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea988e2d9bf58272b6c7481eee606bb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d546366b9b41fa29edd17a66d7b70d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92757b1377890fee23cce0eea26a6d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f987202737af3ae3914341ae37c999159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8aa496db9e47e5e00e4509f4042b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d69155d720209fcee2fe3afaaf517161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe95e4ad10ca8421eb50807df0e88c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02856c3fbf64f57684fd4c17ddbce72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085da77b7df2bd0b29938c5c3906f393164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afcf2c73ec81b90ecdf68ce403a13b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1998cb7313228611e9bd778e9574bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b761b151bbab92c44c09ef1de499999167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3427cc6dd6dd898416f244245737d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb360abdf6d9b2cd1e089353f0635ed0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa90e93bc2fc3c05c14cb989e8a6e4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5f906031f69b0b0574e7d8e9cc8ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9185645c804c32b1179d0baad36e1e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c241048a7f4f96c8cb2b6c4f602109d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb5dfd6b18cabc8be5c87329c254dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9845b4aabe34a9bc3d9b0ab70c83906175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7a17ecdf2df6b96a9eb9c4cb8863b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600c8110259c6eaa66c09e097d2c856177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68f342cf8e3ba798f09422a6767948178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea527204905c8d77ddea6a6271af7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a31ca4845de17109d80ae3fa8d974180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012316e1f301265f2ecd6f568b347be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9f7d43772845625332a450ba19aeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35a4330b4b707f3318311b4040e9b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70592ee6f7e7503457df9569a7cba2ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8820794c72d0a30317df8467184744185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f33200ecef1fe040214c25da2769a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360f1c0413f619aef8527539a1edc42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ca117fe3acc475222bc623e07a056188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495f5cd23efe4a0225506e40b82569a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcc313c8ad0fefe1a7ffd608817a9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f985c7e12d6183d03805de3885a59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b20458ff1f5c84ef0d855e41032263192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb775f4ce10a93d16a3d9bfb9c7f7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ca81ca4aa9cebbc7aeee8e7b9b414194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f1401c00f89654b8c628e22884cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2d4b7190a86948340ddacce7d77fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58110833e786929f4c5f0df97f8317d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c451cca6dddcfbcba721da248edb93e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dfba2da4e24c72ac395d03c7cb3bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa8ce37047492686d416442fa3699200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453d6e788147030af352e2d427c9353201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd166ded217814839f62497c2f58a21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf055e2882460bfb2d57fcab5b44ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc4b532c6f3444acc7f19865ba56e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042626416c751ab7e4e1b9c00dd74ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2329df4d61a6fe72250a76aaf686b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6f23c6b75c057285cca2271d38329207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a371a7984ab41f05ab601f77679d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bd215dda56a791df548ddc4f66257209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6727b2d9c02b442f0ec8d03191a765210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c41ae7c43a4e11759965eddda4e6a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e902d9ee34458aa6a871eee6e02aaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71d36c5f2fea2d6f9dfbffcd5bc61e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9471e7117f18b2dd2036f69707301214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c8b295060834985b11944716d117f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3a20fddd34327edbbe7f83390c971216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e5b1650e4b0d06da77efdd3c88773217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee48f9e98c2445935b4a91c80f0b76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643f7c1e7559c5416da13e56d7ac6e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0dcb0228fe4a40ca71d19f33a0903220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93342d1e436452e1188ce6a41192c32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49833be2acc8712a937ffccb9198f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82755ae5356291aec0a39a98daae6574223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa05c53a2abcf413795e4c0fac68bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff94137ed1ea008a66558dcd815c0bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286e76f36eb0c5c30faa3c99d8ab82b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbca63dc24ebf4e101619935ae96f3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429c5615fb0a6d5074efa65108edb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adea93fc805a4d3d52cf018c52c38be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00424bd9616d7ff174d18c0c1c0cac61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaa4f6e7a6bddf4aa314358a22050e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331cbd681ce19bb8a40fbcb2e44178d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dbf8698323d8374e2bb6346868de1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f8e78bb6ca331e742bf480b6970e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d48f172a890c07290c18f91e976c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03967edf65511b1f54866e23dc34e13d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf07af42209d96877177876e2caf65f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997a80bde4812f5c32468f7591cb589238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d6dd6e693411f4823f1ab9cd629b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24116dd63d83cc5e7614db0c9f5f63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8215f9083404fd88e7972a3a74c7fe5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade38a800132aded00aae77a259129c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2e1438ebd45d55dd53cf2a05cdc95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a9f3ab9a0d487a2f2e25e178cb112244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6f6eb5164ed091f14d972b225248245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aefa9ea01f3ae637ea38bdf1d8716b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32a2f5d0131f4095360d452484289a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9f031ffaeb68e6299da5cfa4d1641248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd91cc1daddac83ffbd52ab6bb7604d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208bbd30a9550eb78626b0ea3b57243250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107642ead360786dd497896eb302e418251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00757c990fef5de126d4b4e00865a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63315a464fc52b75177153d783c0c8e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb12a4f9565baac8f0c0779dc2e335f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f24dacf00e2afe8cedd4dfc966d43e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e3ab2596a655673c3d0b4818dcc9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307d7adb0b1cd76f68c669fd914869b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1758e1c045f3de9405842e40a634a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b99d04529f2bcb9c6836fa2f6c6f17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a87b6114ddf974f014ef3928a464260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a98a5e4a225d597a41053f1ff4f89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc82c7f8b35268409d333eef78067d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff5100a28c7b106b5dc9e9b98157b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0392b001351d0dfc7954a805432b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785506de1f9a19c77912457dbf5f9d1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b80ece5706d4bac7ab232c11edd7f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcb1783c2cd444a594cceeb0fc89f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb720934dd6b4116f3b7439e940141d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8e3cefe638f33d66d3d69da420baa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057e8069ffcaf11675c7cf3c3731bce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5d5265bc703e602cc43b7f8e1e97a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497a687ab6e4d63c4d2b644621a2d85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92831a00cfa2aa1b3cf4ad15b9056c77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f90d9d190d98b6c4ea83f33f30af4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada5ce82ace6442714ef8e2c833ce6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1d32fbfecbbc9529f0d6947b0fbf8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9276f7bfe4398e5d28715e4a899ddf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca064331ae975d880a20977b7c7f1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d853b797f063b13c469c023cade67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da108e0458658cd621142def7d9378280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b5dd2e4de2a1ab1b4da68bb901ced281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73a1028ad16c81ff9fdb0d48734da7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94550b8f04693386e12be244d670457f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9240ad1a3ee82df06c938c434b2308a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2517ff522838fb716ee1ae7963b5f2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af6642e9de8f65904968a923a994c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd694b716c6cab473078bbf60024ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fca37a48878836405641b2ae49f54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a26af5a79abb9d4c692a40375174289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8b945ca41890c4eef08a98fb75321290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb8948023142c8ef6f63a7c1865d64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a412c08ec55fb414e279ce1106b82ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27dd63aa8b621c96c274421978ea92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d106e3ad8abad31afeddde74ce7cc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e21ea34f3b1a541b92c448d99a680c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c8953bf5e96496b31dd912ecab301296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3bfc0c17d677f925d2ef6be8368f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69871760daea828bd6dc9b64953fdc4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23997f602dd37a8e51a4a687920402299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b647c5a4f4d716a5b079e9257d21a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69873ee3b1a7bc8b8544ac5c9fbb489c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21140ca1bc9fd601511c683421cb9d80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0166aa087221f7edec338bea1b83e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb60038ed6cf4e9a92644b0f9de4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7914c4adccf1f8d8eaa867d24e6ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16a387afdb69a310306180c86bd216306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b0d074ff8fd4f5b120b6efe3b6f2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ae7c0cc1a608b54bcc2ca62b9556308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f383fa932fe9202c0f44cd1986ac4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17a6e29015742ce87cd643d74d0c88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655888ae88d9ad177e7bbd61b3500ce7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56295b9e2f41f9fae589d9a85813f63b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f165f0ab700c250158caf9f231610d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03057a2e8b12e21c7939f16cc2d89fc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d76ba8aabfaf51c536b81654b25c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18a23a492f996216f101bc142a3bb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fa8494da6ba8ba09cd1f781e5c943317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782952608b21e123c3a6c70394226fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cc793e926299bf7682ceb077ff727319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a870dddb934b053eeb53532a3fe0299320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd9d6f17663ac28e386ff476bb4619321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e07186ec4f60a4ab39b2f5cf612c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14822a9f2cb0b4408b1dd1b9f132ac2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff6c302eaf75f47c0988b6541dbd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a7d95965297cfd67e9d9dc5e86113325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbf2829389df63003a7d89e01da85e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d3adfadb2c4a3413b894cd800ae10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b816d448b799ce6354f69fb5c6da5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53e039effbf62812da7fca36727b85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df97767fd71e34c938b58fc6fab2607330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15d3ad13a66cd51155862cac77cc81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f313c197b36c19eeea2740592eeb0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459884e5c050e7797cfb77b5b5ca8bbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c1b5538ddff98c3399446c1d11e5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f8ef385c1faf924a0fd71a58a148e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b25b07863f5e1dff63ff39e23edeea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319c1a9953f72e59e70a570efe37f31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67155d0695eff2612e617e29b786f0f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9ae8679aef0f72d4956c0a27ebf38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e200933e30750d9c36c9c192bcac9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d952f29b0a299762c30782daf83557d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65786cb7ca79b809ff9b2e14a44e36ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e2e49eb1399e1f48b6a075accf029343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d95967c54d6400038775cdfa6bec8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfa066a4ae6013f5eb56ba39d5973c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3824c1b46a6bc5a14ad3a16a8a88e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c017543f0c20972eabf64236b0c4c4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa9c466928255e8c0b5e007a5e27c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b14fad17a12aab6784337f84a24af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e81747204ee85d7eb29fa56908ea4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca6416bdb8c79dcb5231379d171ba3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76ea2437d640181f42c2db72f595b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f4a4436cf23c3935888e4d773cc9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb465b075b8eb7fa386bfa6100a8abf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a0b58222a931525cb00c76fe8cb86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d4ef9bf3e85f4220a89ecb2664596356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1682e7256785a0a57201ac8222bcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acc8223c90c682b7f53a1fcbf89a15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f1e535b516edbb3ae8f99beb37f09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a7d53dbe3b815ebfe55777eda2fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5358bff385bcf38b1b51715fc127361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140cffb0445c574c2b88dfe3df7191b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fe4f5d6852c5de94082493b10e301363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d76bd835d491ceda600566195f519364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dd7c3ea0aaa76baa000d91f685c9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098a7dffa3deef22d42d8ac595c34b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae11f2457ebdce461d0cd979d3118f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de50174df6170e601bec67a6c84b8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1420ceda27bcbc1da674fc896247dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b8362294fdcdd7bbc7e8aeb09058f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340a90570dc97aa69a6fd7900665ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d0c6a7f56b1c80be0ed42b771b0de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88848dcf28d3baaf87c9fd26f71c0beb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f01ac3e39fbb742ef878095ea968ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4d12b12703915f89411067f5cd54c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed619434f5909e7ad7e7d89c62d8a165376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5c220202d6f74c6cf063b29cd986377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c833a801491ab05c367dba750172b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57549c349188e2eb5a07bb512aaec666379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07076169c082881003eac3d713c23f40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe45790bf2bc11b08a5dc2688fe1afc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00ea1ee37b46e27143c2ad9c5cd2b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d308ac62eeb18a9aa6bea2fc8d97b58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafefe7db09200501f45ce26a9aa298c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c8af7714fffedfd36f8af6e3891a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02e51efb289aa5ec9ca7be9953915a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee045b30dcf55ac6722536adb9d7426c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55717e8128a7eaee0bb24fd05687033388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c3be3844bd229095040d11f8accc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77078d370664a7c96a08245500609e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f194e957f8d143b0adea844acad1fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b962df5a014e21e72bcbb69d276f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eedf93db478cb2f61297c93d9d80c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be0b57a140790bf8b604da2e14ba6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933153ec99b10baa7b2093cdb4fd525f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c061b09a9792c0d8f54353fd075d73a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8cc36503da0dc3890a2a78f3ad829397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a8633ba38725106f1e553df6c38b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2909dad063bb3297a717b0eec1437399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0216fa8fe4360b7390aa3832d54af0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64817ed3cd37b48f7f68101eb1ecb5a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dca13719398bc63cfd6425b1865b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46691d2d412afd3ef1822143d189136f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148c77c6e631816f427d4ebccf7f1ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139ee80ff52fd93683dcc5d5af04125405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205cd3d65ae9dffb44053e24fddc77c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695e1d34eddf164d81fe41951576322407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc589892a6d7995ff11efe4df396c822408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21f78e88a82530092f7261ce3cfca2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507afb26131749fb548b7e931a51ed89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39787cbf2faf259d311e20da7c5c076411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1d1f92642d596c82ac571c980c727412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53ac9c8aa328c3c0d2b92273065d72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d0dfb51f7a16e13463c4cce6f0780414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8f8fc0fb3e4d9bfd00b3a3758ad6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ddcf7a26894249d2ba6231e0e19b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f97e89903b561951c8647e2a86766417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2e440c46c79a0124aa2df33587e53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0339dfd245f77a0f2b2227bfbade8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b9a04cba1b73cd98564b2c48d6876420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec629aefc75516ce32bfadc96a1f99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3573829b70290acaa3e100de3a302422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c7f207ffecf063a799b39c2c94e5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad4affe981de9ee84cf05b15c600a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fb711ca6637ae2aa5f39d899e4136425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f69c83e2323883d83fba761202244426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281be9f1091696e475a98514e6be265427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b883ac85e5cc836e39a69d313a353b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a44c80e2c48b6011613c37b57949d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f460e77c4f771c1df46e8f155e8cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4491587571f0030c764febc3e415af5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590442e78a23ec6211e20ee17a4abbde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dc711a0e41c46a926fad5c3213c51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a35e66acf2a608aa0effc36effd6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10294ff875e8d62b4e55f1f83d91cf4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2268b57c8671231673e4ee787fec636436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658052bca7f976196de5f5cbc3ff4b2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528a2f687d6d9af9ed92fc52c4fe695438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7099d5321245aab4c799fed2c2d35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba24a7016cbedcca2264966d5213678440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265d0751d2fa2a1427557cae5b50895441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e59e637da1d4585b82384e3f4797f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254470673db4c990f2cabac79e523e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720ea6cd47eb687dc4ee20200399ff8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f7ddb26ae78471e4a03a4874d73ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6094dd02cbd0c8a5a1d3a513b917d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4c512ebb200c55836f37c814826b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cf928cacf688d909f6d7ec15e8355448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932fd9eb4490a21b1abaf515bce1feb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04aa169721322943e9e2efdb1e2d1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba9d22d93c87e3eb9407d9f10ce244451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d21af27555ded35ecf95634fcd69e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be5c454cd07a8a5cf247b27b013ac4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d6542c0888a1ba2a5b48f9ba01396454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118e6df201955f70ce79776b701e5de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f739350b093852806b1c05512fe71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f8d276383d8e454cdfb1a6b96f84a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad842a513a2310f17eb750aee24b5e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e57d7290628bb9770ffe16d4b3c752459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fad3da56e0276d88bfe549bd731b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a4bd050f821e958fdbfc27f7d04fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beac2b2ccedfaf5b27bdf01aa632fe6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7621094ce0fd13e41ff9eaf6b243647463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96d8161d4f64b3d8776f75a7bc0039464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e2b668206cc1748c6215d2768a097465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798d18d9314f9f2a2dc85dfd61de78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617955fe4ecd3500a1e34fb8063fe43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd721a11f50068195a8fb86d344e52b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aa05b3dc7584f789dcb4634fabfa1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a73f0bc2e2292cc7cbe993e3546bab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8614bf779157375222b091244c53b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a45a04d55dc13e75c3070c5b22a56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3d4e6deecd6695a4cce3d912fde6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c52f2ef430e9ae8bbd3df878d5952474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc348e10adfbe1c3539cb472d58d9f9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708643f017454cb2637dffe86f11e40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5575633359b7aa646121e23674b020477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366188e23cb737d62f92a0e51693afa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715109d3316237549711d83aecce95bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bac8393feb6461bb49f6aff050ea6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e47caccc3b9aad4f1afdfb52657e5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5adca7e66c4687326df0adcf2fddeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10618178e57242914404b6eaa95e8fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dbd677f5bbf810e5445887b3bdda1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954f3467d8312b6971af1905c77ae77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146969a661a3072b44510b6e4d14340486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c45875f65bc6301f911c03b145c24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c26c1f548fd4a74458345e07367d94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058556105a3172797f00238aac80fb6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c4a83312a74709aa77cd653bfddc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e9e62d0829666a44e1d8d23a5db27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df24951e89190e201dbea6b82426cc0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd8ae18fcf42a1baff1c03b716a1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84722467225ff7e160e1edaf27835004494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b5a74ccd5efe1e367d2bfd51e16b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482721d3d0da3d272023f94b83160b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a40317830e0e47f0dd008128cfd5d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c95a573c32c20b3244052468b3dc65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44cce5c92fccff3b192b503d3dc11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd923056fa3f938d0032292458cde1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117235507b1cc7d9f9861dbf192ab87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36654e3583edfdf993f9968200cd85cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251e7907db7e9252aabd1295c7b5686503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fdcb2cabb637648e658822a84793a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd8533de4a9ccc655b551b1eaba20d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4873857ad8aec20d993c5325467d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652f3d22548b4862e004bbdf7bf7034507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8a6a800e7a1b3d3a681da0197b818508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36ac55280662e24df5f63968f73182509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9605d4bde702e50dccf2394e60efee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe0a7de08811420e2bf012b0fc34cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97719153fb20b7896e2b592b2703fab4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6a3b6ab92e3bd1aa0862cbcab805a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14978c25ac5ed81badff298be501830514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07222b084e729d7c26f6903b13b636515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48039a030607eb2f376689e09f4443516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5081deee9647b2a994775aeb7c3b24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3a7545549a3ee4d1a78c8641ff333518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f91d0b0fd772ba53003f759864a666519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50c81b093387674de67cb7b2e6879520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e64557f6edbc861ec86a15d515e952521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d057bb59911259c6af2b361bf05154a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d6e73fc4157c522cf0b0b5e16644e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ff40989209a0a1aadff25f044d1aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592284c5d4ef8efddcf5afacfb8cb654525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62f0267c01f9a7650351139c08690d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb7c96f032a39b858a7133d3ea1915527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa0965bab119e030f318e891b9629d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a00003a15ef27dce90882e65e9c8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746decf2516f3b83a73682ef486dd9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a275159f92cac2b83ce630e02482531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6af8de7527d3c0f5f31cdbb1ab051532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019ee15397a67550e3f1f996f12f552533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590113a177bca30a0bbc6d00ce8282c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ff7e2864d4081ef84055f9ea89d63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215d561954558688cc8c12bd5eaa2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773494a5505519e3bdbcb6ebb573d79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1d142be14a22b4cd50c3db8cd801d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115bc59a78c3159261fca9ece96fead539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff9a6cc49d1ef80835cda15c4da9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6511728881ab69345b44c8514d61bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd289aff9b28e75147ff70c998f13af6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a8b9f0a95265a26768c4cefbdd4fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a0a1077cd2c0b0ce0b360990e470544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c4d0f0a43b1a03b44adb84439af6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf08316d58bed95740e67a6c93fd1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939b862581c5b733380eb727c3f0893547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a016c43114e06a3b2acf8c59887937548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b0b871be440b61530bfe28fe8f732549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd211f99f94f3a5f8581df9ce0fa5085550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef885d5b0b55179b5159b4e6365e95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c2b64a6be059c2c3b7f618249c342552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8586f2a17dafd256d1e49af5dd2040d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bb65d3adb322766ed7f01c98d0356554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690211804dd8dc33bf3a26b454ff07f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce3c37d9ea9eec521e0fa59b64f9b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d41ff8d4bc9da619d21f0326cdad8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7879cc933274b31f3baaa44f4c415558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95741f448b94e870b71b80a2a64322559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d146fcb047cffe207069c05a67872560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb71b31563d33838d7c9380b1d67f56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22080adfd2c4fa0f2527327f46f2dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc1b62861cbbe7cc8f0949ab8bb4c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3ffca86f173dd1f382dac284e082564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7c324e03c761a770e0cc6791341f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489ad22a732e3bf33464100844ac1d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffe10e6e7d3761fbe8a476219e86df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a6769cb4cce0340be28d503ded09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f1d396313ae15c427ffed16503f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e207ada2cb37b6e6a7a11e91c00043a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758459de7fad704e94603ad9e7bbcec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841893dd4b574c8d35bc25c624a176f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2c8a6d7476539b10f5821c4feddea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff6215009ff6917c1cefd9b15a2f03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c00671a1482bc61d3b1d053601a60c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b18feecfcf1926b2342ce67abecf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd12c5da55db0aac0c21de5010f746577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbee652cf88301bb2f2582d50bdef51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec328909152a23ef9827604e3d579a85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fb03924a1c9ecb301fcf8293ef217580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c1ddcaeb276c8872d32d033f584c3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905dca67a20464541549311429b158a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9435b2244e69a5f0a879c3cb7a25fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea045d130e1d36c7cbac36bb8b47259c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d497a58522c789a95e30517c3b498585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b89aba7550ac0ed8f50f6e43c511c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1393dc6df4243fcbbc0c122721c165587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff95e1f7dcb1f36750df04bc421f3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f92fc03926985f882e9d66b3a5e6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad677c6838b9a5ecba753a59623cb3e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d7bc13afc385bedb74b6f11e1f4d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611255d37bd232e9a051ad8b370f61e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3771f44e2dd95d142d3ac9d8142e3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a4cfc934e4d167d29d415d95d11c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4010c4679fd65e7a106269339c124e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5555b071a3f9811c9a20e1d3820e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db88134e42b5c1354870b69ca4590e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feadfc5cc801f0927c7ba299b9cbbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822de5f9376cafb7c2f1479aab6ee6e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4096e033aee5fd42df46a3effab673600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52340407c9a95984326b8bcfdb17e5b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a02c454c6d478c1ec812409741a1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e21cb7d616b8e286cf86f163bb4ac4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ccdbb7b86f747bf78cc9dc90b9573604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cef11d0f9b500426b2f5fabc8d85c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd4d46c1a8152a3ff4335ad185b19e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea30401fe3ad79d672bf83f071bf7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21bfbe254de276bd0f2b1ff46df413608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05141984745e44f7b0c3bba3215e60b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc4c12ee438838d2b3ddc3eda766a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffda2ee65ece39ce0e25b05b1ba19b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9117b4e81c2d788394c8f6e1cf3cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f001a057dcadc30ac46f49688c3cc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c596c759eb309457804a7ba04280614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4860d209cb8d26ca642372fffcf3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01e3a818df797299c1c647640153c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce821fb169812cf71d6fd91a9555700617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f242ef1479740765b54abb89379d60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddba2e2cc3090c67ca0691380c07e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dd851e38302fd87ff9bb33be060fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49606ef3d9de2a1c5d740531e7b4b74b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26004f8ed58fc6ac781668e3ff88eb03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed14acbf2528484bcdbad0bfd309cc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bad8c8da7e180224cd515a45a4a0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b7c49de9069c1c434698df69441d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15f71e7345ed1377b364a3e26eb7f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313269d0af278dc8c293b2523307bc1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e949b059f56fca6965b142d9fea1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f38d5014101ed0a73cbc8519318d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aa76a19ec547f725916f724d52c3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca5b2d874bcf35c9076fd4220c19ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666671bd7c1ed76ee1396b7d0abb9df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28313b0fa914752e6f5901166ceb40b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cdf15abac127161577948950579d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbb8782205b77e794f3b0a814e53e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e907b85c3a052010ddf8a197f57b86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7549f06a333dc21ff9df674354e73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d7c31b29e48ae17fd16ddcfa791d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a37dcc56037fa48978ff7b772a8fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc0e632bfefbf3f948a584d26fc08a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac31fe477564c73392c52a0bfe06d71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c064d2d03942f66e0a7adcb9290132642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0d60092dbf8726fc61999fcf6f072643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9742370a45f965909ff88f7ac2b9114644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546b571862c1ab7c2d00d5b40d0c084645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbf4595d28414b8f476e9f6f9257b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2746ae7d1180bca5d5179efb245ad6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb122ee3955bcd8c44069a81eb4200648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2efa7c2cef5c79f43982f1738811d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f53d620f79cebaddfdef0f7c441cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3dbe8a2e1de00a4ea97dc6077b8a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6ee8aface450b9a90d283e6af0bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3eced76f1edf7912b434057228074653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80611c4426e568073e913a64e46419f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc37c7a4afc92843904949a70e3d38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fcb770c5678967571771397272864656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd744124e228ab0920149f1d3dd3848657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28173201ec29b530d8c55a8d8b0a3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc07f52a7fa41cd7c72b1e3e38c07e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad97da7be4586710bdc2439625cab0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baa635011623063f00a16beb2ddc26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b04b2fcac97d5b47dc29d9f4069e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7c5b2ce91ed88d041aa2ec5d028ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0730b5dbafb36623e2d57b2cd58a811664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec445cfed601a829a526d4fbcccb83e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aaa7e2d3d096d61f961cadd98aacc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcc229f1dfc1e18ee4102e889049c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1f2585440dca7a85341f69abbb00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fbf03b683fe46c3e2e35ef4190958669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66070f39a0a4c1e79d6bf9a89da5270b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775373cf4a2f8be4461920796611b488671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ccede3c62ca6efb9366028e4a9ce4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714e1b76bf86666e20a74283422577d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04d60d4d2ff709567abffb8808f2b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe10faf367c45e26117b7f9de714857675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e91ae40b0cab2bc7d167576c5a40a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fae779b317f5d5efc277265fda780e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd61a0835fce9668dee03725a3ba7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb874a6b8990ac6955dea6f1ab436b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d4ce776f7b6423f3f545b9cb3624680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a05a98113e408d7478ee2961353b65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1becbfe539dbcb3c0b42e7f9cf3a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19350bc1697230c077a00d78b9b62e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1c794b4787f8ac20b322519d0572e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a176f7fdc479fc87de732352955cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942006a7177aef97693ca9693395a5df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92a314535bbc13a9e4935315152f2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6e43a7c49f435d5f3d204eba26952688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc38ca0f277c9a6f0c90894969b3a25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a1bea0895d2b97717be53510027c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900271d8af84c713f4a4299c2d7f5bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385568d5dae58d257378af30ecfd60b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dfe8e138cc4ef16987e955802c82b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b8eaff9a9c27ec7a0a65840c4a788694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953a6e77dd7a5e4894809e116e82744695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a755f3f0fac02200dfa3af61d53e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6448bb1a9e71eea13caa4e60705f49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2ea681f3ce20cb3441871de537bb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed4f33698b56f5b4d306613bb3bc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ac368bb12a07ea3150e71e703bb28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3662082238fd9a054980aa90e75e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb252a7b60c1b8e48c96ceb22faf71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e7897698d9c68e9753dfc9faadd64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9bb51a2868f84c54835406396f0af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414aced29456a8d82a4d137e154a72a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f689677442e0b3630f2b70a20cb98f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432a23d72a55bb10b732fb5e2146b0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb3e124b5d7aeed6c431e4efdd3390708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded18030930af6acbca2b47a8ee5d862709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d857abca9d4bb6c05ad5c29f8582a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1981f290bab2b6399f5f41a20be954711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c65217a7c90c64298ad6440b5359b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94df12fd5322a78f49eef6f02e4900713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c76dfade38dbdea0e96e5f3a8019ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c00cb0bda6746850f7d1e919e42156715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9f521a412b46b38ee0ee04f7c7839716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b840b527d1a11740f778510f4513cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4d3b27b775e9307b1c9d810413126718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be686e32232290bdac499d9c21933068719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e03e5833877035ccee74de50329ed4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0ab8787fb3c93fffb0cf4cf9d0f46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2befb72a22629141c315cc8a5e3c8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8983719566a9be71c6ee3b3364b5a82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53166920bde96e505b5c822552192473724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711895b67bd5e01aae4e01346fd71b8e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96d3b69cba3ab3ffd1694f7a0c43ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db756d44da1398dad5ff43152710706727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c4088621e1a1385df8db2209d476e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa9629c025083a6301156f9a2e4b4b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb7610f3eeecda89636d38fd61aa07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e87fc74ec3aad27dda9c2435312a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc2a4957a849dd02caab4e7bdf5260732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363072831cf3282f96456ab1d45d862733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4d909b0906e27f357e27190b9d265734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6139b6a55bc9a70fb50bb0d8393fae2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee181ec60f1fc2250185e91c0b0b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d41890d33ad71a5e49643e8c6eb6a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd3e1aa48b690b1041cd8ef63c3872738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56fb3bb97fd396967451ab4ded40ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373e60019f3d9e1e9460d165d69ee79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2df8241384fa61a480eadb347da42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726474ce84d87166e3ced8a01730665a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3fce7b8dba91a371cb85b9e6da8e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77f668b5a94bfbba8f7498870681d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b351aa6adbb0811ac8da3e65856ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2377b6a9ed03675e693dab1b31c02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320ed75bc9549427f518ab445fdb33a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab104a7e9b57c7d475a4f3274c7337748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a7e425b00ca126a27aab57d13e5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4349e1401a063157fab6c37cf83dad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1243302fcc530dc30f1468a644df9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb8a07ab296adcd29eb15310a15f6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb513b67f164a66c5092e6e73d51fde753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ccf2b980bd31aacfe966fd92f2f4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7760bf0a79e53272c46a96036aa17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a863faa4b1a3bb87ef0c7cc34ce8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa989b98e61897fe089dde6563ecb12757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>