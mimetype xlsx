--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d50ff175f5ffbdbe75d456bef78931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89993ca2158c843e24c3aba618d509792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f810a91d444ea419f478062a20eb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb897bf8f60dc321bf5a3aac981cf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a365d19591b587274eaac9f0eb805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517fcdc3da1fe03a6e1930a517c43cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083e5cdbcf32fe92ed7f298a40e33347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1825b9ae6af1b324c845aab0f733d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7940f499d8b091a8179b42862510a2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bb782820dd2b741e7e96812a9914e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10fe4f714867b2cf97ba8c66b9b8ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45de10023e6f50b4608a2e49b94a29312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62294cb343e290e404c6ac59afe1990e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1fa8d997c2f935b7b5ec30f65b23314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bc5c7a210c9d825311ad5da9bb3e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c188c8767fb0d9c5fd36f2aa65802a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff49152704608eea94bcab00a1e11417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2a1cc31f8f77ee6167191c96bf44a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffed0ce5916497c0ce7541fa6bf6b3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c6c29b06c4a3a9c2ac64436f3601720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24753046c29a35da18865b62c28993bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4624cacd2fde6194a11a8a657fef222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda228e8b2c628f6a60b1290f39596723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f88fcb046e470d050aa6b7612a741b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e628439224845766adc53d7a7c52df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d7fc06e9cbe2caefcb3ab8bbbd7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f054a38c15d40813df12cbc4c8be527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acffea9c29a15efba56077803237e8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd928982672b3d9575ba12bfa68b61129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4ddcf1b63f3f9593fe32a6a9a21e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c30c517feef54d3756c28f63fa1c5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efeead338c51933bca1d533d432b2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9001ac10ba6a1bfaceb782f7cd3524933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3190feb72fe36322372df02e6b258634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424e8b5fe7221e75bf28d8ce5210a7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d126164eac3133b11e20217a39c5b3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82a0a65164e5b263edf2ad2063efcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eca293166f51dd935363b0712310a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c75ff13ce773888da01dbb13c264839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72cfcf7e9ac8408ba8e5ff83d90f6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d764a11d49d479be111560dde0f4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f17afa0c760ea772bc7a6b37c9f3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39d795ee6701a8e6c228c385433ada43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23e8f639c6ea38bafadc68fb14b06744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d90a142bbdc13507518740f43655445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e25b79caa5c1f31b868f6fb697b77246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d405d29b61c1899ff40d6b0036849d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27919cd11f9e235d939f55f243fda5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5e8ec9053450100218f2c00a880b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80764960d88a994cb8d4a8170797dba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87466b7cc9142b4dc8920ed97de6247251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abe3649b325b1b6a45247cd3d90ad752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e414a60101f7d899d83b727a0ded1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f1a33e379f16672612741bb6847fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d729f09ed281b90f1f75db47adca7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb49529ecf076932c2abab38e4f7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a46f1405f5d381c5cf208510b19f8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7444137f2c34f55f327743269aad9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3f02b9e79d3c55e63ffc2aa52188459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7ae1190521b722889300e7967ecf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad2446bda8a5f064b38000419582da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2132023e440cf327584923595d5cfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254bf741ea1fee749368c8889b72b1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d6f7e5ccba613640b6b05dd0066c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45002605cd40cf01d0a89cc3ccf3eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ad7cdbfe14d5b718f23df974306166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83009bcb180b01379f0e91ef2b060b5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3008e1cee8bd8227008cf0c7d8e4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295c67b69932700fd2b88b4d699262369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31645f41e99322b932932611acf4ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d7f0187141b95a1eb4369607cd44571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3083248b65a38f623560dbcc4fad5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea4e9aba072cbe913c9a964f75932973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904a19cfcc6734173725650c4092fb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761aa0d04cd962e7ab99685001a054975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2f6522c7225f81f176c31e08000c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911844012b0242d991cbf9b5d6efdf7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0965086932a9d7724f16f227015c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911a5280148b653d9faa7d0219bcae379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdf48dfb0d7e843a744fef2e7b301f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b622204d666707e46fc4b2eed92b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93190d6d44bb7b6ebff6197e95920ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc268e1833a5fe7143879cb9f9d2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a58b00ea7500f350ad15802307f16084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a356ba8d993896c0d6f88dbcf161e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ca1aaa67a8055f2f0bd1056fc8a7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbb712cd43db5732ed7c10c5276a0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092802d4e714e4368afcaa0d9565f5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07274351b9d257eb6ce292a669344689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2996ef1d914b2d9dafbcd6b0bdc95d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ae6e2206abee4a05209002a8f91dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9e9351d833bcf8ca349cb98995d6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fb6c167e58a16c4f4acfb05545f1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb656a94536c1d100c9b4eda65f2a8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883d0198c7e5e3600c96f986fa397b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073cb46eb4e68f24d78fc5a720c26ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935f46147d02fd04086af30ae9971c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e95edc99cd8906be444781aa63f5d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912f1709a7aa42d15321e8020674aa699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1093270b853c708ad0d13ca77af35b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dcf59aef9ed17de42928a56fa21c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a790fc583c954324ab561da2b930e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633518d9a897683df618e9c67b2dc97d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d52a68bedb4f72345721aa23ba8e8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ab12bc03c497db90be78733be1566105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af7e62dbc06b488f603fb5a3e7b5ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d882b8f7dcbaf76da8976a90e69b64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461730bacb5c1422a5f2d5a3b9c69d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31a5ed73628a5affc1e721251cc9e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa1fee1c20f1d99a6bc551df87dab5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f744c6015ca331c216fd651d45b44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76e063096bc62be7b9461ba341040112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e7bab7dbf0d93184b1cd027ec80a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f4f966e258228d4294c52982252b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f54c386f83ad44affb94a9efda358b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf72f72a3224123f83acb0b81e814116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa606e9c5ffdf6a7a694c606876cd0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8e1c14024fe4faf2aab1d470beb3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364e256aa6ef677679e450230e9832119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee4bdd0dacaf3f7d56ea2a7902ba52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6eb394efbe8e6b0a29dc5e2fb24cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47becbf6c94302aa3490da68eea35ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e8b29bbc95e412d04246a999d87be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e3464c9455a04895e602fca4aa349124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e189487824f565c1f4955999208581125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842932c63d547fea039f2a9cd79e18c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe590b4d4ee1501f32a8aa980919e378127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99f15595fffee8f7ef68d2c42375e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225a8879732ecdceb144aa20933e233129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31eeb873e277b1a5d3d4dc2a6f5627130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63319f7c7f9498f921f6fc90936518131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e080da3b045ccdf24bfda45a9359e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029729db6902bdaf115f1bb6a3148bf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d2c5fb06b23611a6fd51bddf45b2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0936ec4b206220288b3e09a62a42f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b2db37bff3f08bbae40d8265f527e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd6b1ccd2eb88c3375f871ff3e4112137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c85e3cdd4f600529f80f6ed06b7d6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969438acea3ef3d933a879fe43d69c9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59504b28c8cd35350259f651acd6614140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c521754b1b35c42456f220cf24c139141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb30e9f97c108c4c3fc4444072ffd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284a4dacc97deb724e7827c8998081d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2a8dfb89bc54ee5e74463827beea8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac424d5b11d444c16bee3894fedccd01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2048cb459877b2d2c470dbced0162146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d589cdecb5d9767de6a260219a74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4829edab563774d7505713e5dbb97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa313da51189584116ccffbb1c9176aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37305d6bb2bc2c169fff2bef82ceb105150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046146f9f8b4c30bde1991b3bd2ed3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc275b59465ccabe8edb27ce0a5f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d46440ef67a8edd316cbcefc7a069153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633fd6c3d1920eedef0b09f6683423d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb478c0c44fc906435a14ba498bf0024155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328e30637af871d4de353095c908eb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f5c388feff989b2af616740e4668f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71e922493c964cb48139ec1dc728d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f6c48ffa1e35b31b2dde392a0df0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b91f47cc3a26e5ea1bc36889aa16c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a5343207a4b4ad30fb9f07a575953161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bff70473e3f8f385eb1416894d5df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136948e65120e9ca9258431e58eeac8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff342ccf911a28bbc59880566956c696164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d4eb71b6eb55f43deaf57cc2fe539165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc9012b1db10559104635fd2deadfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd8aca7e80c89877079629bd403adc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91c1e451f1208661a6526c2d9ef0c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd9a4e87f0d2d105411e47675787f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136f153d3bf577a8bd7217c7e8f5dc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20125e1cad421d3f70f001253d145203171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636cbf97bfe6af2f7642f3d2525f610172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4131115f1bc07e69c1c628c390b456173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaab07577292c2866d2675e77e4acfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b56045058343af8ac8c98657c6df1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495f58307fb670bb7770a3a656a248176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac60b8a49f37744ec093109aad713b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c739ebac8fb6140f6555cc88a09f1fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cee53338db2c179f247733683af9d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f72322a6d9158d21f1e502c425136f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e780f67e328d8caae8d4176069042181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b742f459dc2fbe2ca749e2763b5c23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b193b64f891093694121c83078c87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89db98e29b6b6d4b334225908f6df9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e273198da6a5f398c3386f40783db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60268eb61fc77c9f68b0f8108e51dd84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ffd1bf7536ef3fe50620c10a14e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4597a5e7dca004ba46370eb0ca6598188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d479d030c8f59dee18b403717493f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b914521968aad9348f34bcccf5b001190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455132327af2870c186b6f6b5cac8928191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fcf503f4da33b3eb5f7495f02b0ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeb33c71fbac5df051dc579778a25a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33213f355232eac3990501ae3c77a1ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070ecc3b09a3b4620572b7a30b70b41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d9f03346e360a4cace13cff015c01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae6db21aabc75a9df7fd1eaee876d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ed13cbbc0b05fbe47e96b5aa1d9c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d33f4be2ea0c6b39f7fdbeb56bf978199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d067150351f0fe6d25aa25b3a1f41b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595af45da11ae2b6ec6ec5ae2dbacac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a102e3154f616783d42ef8032e4cb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d2e8e297778727ff154b65f5ee8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508fa03b7f55eeb5198a52d5442d4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39251d207a8b8eeb887f5d032d9491205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7d2fd1fac26e90b7daa1252dd759d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360deaf46f44a71be14f04489d6c9d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c8d826650aea3d76c313f8cb12c68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf1adb295e920b512cfeabae153c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276bae1b2e3f1f91aec0c02ffe45090210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d97cb4c655b23ca73f632fefd56d92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bfa2ea6c5e4011bc2f2f1499858cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3533b7ec6f8838c250b4d6a04bcd171213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64effdc3ef7fc501c4bc4e9df0d8d20e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b73a66d5a6cb77212cea5346fee9f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1abefa7a257f56bcc06ae5d55447f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81159256c685313b394b66630363d214217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d3bd24d53a331ba25928d6c9fa005218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e65a507513c50f0a46814e7d2fadb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0620734f1b4e119ec480d5bed095ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329d2e2f49a3e3b906f40afe640d544221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40905b421b5943ea5badf2f8a15bc62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c5dfc6bf5cc832d6ab7d98e902a59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a212101ed44469027ee40d90994bd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2388435f739379ec32df738b99e7e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66769b1c0b91668e8b0551c7ffeb9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ac5eee3b2742719dc32206113c860227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df16ab00e1f938c3224f93ac54f229228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a523aafbe7c02650b1c0c9a6aabdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95eec53d41ca40f47042134fc714e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605471dc1ca643c18309952c23dc930b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19076e12351afe5f6747a8054d88932232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41928fbe0d1f5d8146ca8360f6a54d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683163d056cbe68f6fba6b61965df84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cf60025b7ddc2ad046717a1f81643235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbac1107f9b50ec7e552f351efe2855236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd71472de7923f30e905ab9eac208d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e22fc42a4435cce435903daa722b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a3bf06d7fb465cf6049b74297b7c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94c21501660ee2c45819e06c4d67a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d378664d044a66460709d59445624f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38134cf671022aa26a4d22ef91722fd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766177a591ffd2222841a998ad2b5a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d4131b9e75dc1168a26080f17cac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de26e5050501e558fa2184c41f084b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a222e37d79f0e2f540a31efa4a3d8d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a07459dd7aa460b2b3d32b6abb57f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb41a74a26b01af3a6c3c5c4fc73f68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66221b1e9f1c62c53744a32b8ed39568249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e2dbf1aba4f418e6de9f6c9f35d5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c3b6f9da2c344421e1ec8bbae4264251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbf6a008671c8446ed1fad321d2e46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd57ed82abfdef892d3176d33b7b8e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d33b341eba81dddeff779bd83e8f8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0227cfcb1251e05f38b079b11c14a4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a29bde70603f42a6548c87139c680f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7c68af8d5b6f5f92007f14da75275257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682300246b26ce1a18db5c866f24edd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712866fda21d4223e3829ca2b776c49b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc0a659c0b440d5a8a25f18b869a1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890931ed31fc5735f46680ef12250ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fbda8551d3df597e369c719b63dd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925b0cc2a39c649ec3363d61ba3f6b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bf6a460b0057ee465d552f1965688264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085924752a131de8c111c1e16c2d66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1d4d00783dba3ce4563ab7e4eb8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b62261bc6ccfe52d7356f68b1e571a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce448c39e5aa92a4a8e03914151c21ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279963f8f0c916295d859cfdfdc549e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd3954a6ba00626eb7e8398a321be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d9220085f8a1e0121856071cea978271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290df2ca5d844f27a829bbb350984356272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4969ba218aaa590b44398f1e0df76e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b1328195c0f3d2955a4bc4f005376274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba60853f4ff57f683d30783b79f6314275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7043013c133f17db1e42c9f18dc453c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f7222a5f5358721284386418bce8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a56552aaa66f4d54405557d6cbaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a518bdc33c4e11220ad686067d569b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140c648e141272dba31b3064c19ed68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f1d32db72a2c1b9b67609d2142f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece81c27908517d02620ab90fee35241282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d1887fc0c5bccb7ea3586d1d57f98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091e948013e044ba9a298fb70b23147284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834633edb53aaa84180d2a3d2601ffe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e16993c796db836ca5122cd9e1f56d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80de803750ccc93f69a225cb72f906287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bfc58e6ad7213231a7ff60ccabb11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f5838276c46f7122b6d82f6a141a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471552696ceced6eff1c39faeb00fb67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb43bd8f22b91195d462f1096b5dc57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2576cf09f76ae0f06569ebed26e084292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fad092848174aae463f3166e5fc937293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef0d06d453b3bc1a19f0b6457f5a25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e67e54a22f5c85480ee873757ee05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e8f09d098f7100287f46e65a26aca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845189bdfae5779113152b4d34c3d45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609a28cc7c2e1d78f6b808fa6f64690298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5694c3a61789e99eec9c06709c020a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac052d05e34f17b229756c8e38a622300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b737bfd285c81426f6ef7d070db7ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e3b5b7dcf64bf434a0f8f11c10aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eb43b8edabc557ea41ae8c7465b45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81c47eea15f868fc94550f85c742d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03a6594cda0143fc2dcbc2439d7aaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a7d33fe36ac1a32f91c24b8d99b62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b0e0bc728de86903f8fb291fffd20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0694007dfc270c021bad18ba79f962308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356d2c24d7379d411c1237a6f753f78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad91354e4b4c9267ab79c8d2e97c9ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49828fdcd5eedebf13a9c6d5cf860da6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1c5eccb7bca8ca47d6f9b9095c9fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44280175a2e6d7764f94ebf2b10541313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3361d2c0f9ad9eaeb049af2ae34be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac737fbda9ac439deb1231030e089a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fb551b2890ce63f776b873234eb56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c983f3c3aa07bee7bc928f56bb21c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b998780fd0cd05c3de5abfc71cb3a27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d318c7bb13f57c360a218abfe8e407319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de024fca2e4860f8faa96544c104c1e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4a58cbfae2da00107eb406dae18e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac516a440b8c340072d971146e1057322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f1bbce56a49669e1a8463834dd4ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6ac7dd2d8174eef833864a9d33b10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150555e9715ca8ba117839a080ea5bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82edfed82588698beadf9e2f4adafe5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928acfbff3adbb7ef4ca81464da5d2a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204320f07b46744038b04b5d40d5386328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62e0b60569c28e7bcfd0a45d6e684d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1296c453d88d5ce93927dff77aae1f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d51a3d822d596dccd695fde4c24cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cffb4ecc57877905433e7aa676627f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96fde0e5e1f693e83754a105079525333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813124a7720c76b7907558e966f2d36e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d423b0f759e6487f5b34af90a4ff5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ef8f65c4f0395a202fb9c16ed87d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e5f921e6100ac4b406fa957682718337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fc46166e0fe4dad3756eeee7e7a84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86456703c9ed29a76c64161f7687e737339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c345ebcb749ad5619ed89f47a9a9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bbe9bde19bcbe82bd1d26d9876df1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121038ff3695a9047c2aa56c37769be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f487a6a63b49156090f3fed2e15e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed79ba37aaa6dddacf581c753701ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a64c6ea5863aaaf1368b05a43531c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983c307f121604e22915c5a5c03b6ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb263e688889bdb4bb9072745f2ab63e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6c4aa256bc3e283be0d93b2673380348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e507dd793bc0e0bc5e80eb530c65cff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17419dc2ad8cfcd64f812080fc5a8f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd2120e90b79a27c048e3d100f569b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd727122c4cb8a3a50cd60c0d70e5b54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9b4a99cfdf94c0bd293fec692beac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e326daf7236eb5c4f68bf823e7d8e05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ab650d3ad316f927bc65b9c843f96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139966304ae1314f915f63140adbf67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458936cbe97f928e5c24b39bde493fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf83619646a11753a37b91476fbb411358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd24cd59f37bcb512f048238f18f43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a10a7b5fcce19fb24cd6da4a8d1ce7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5963a260b8a1e173c91fe48cb11656361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de792b2c796cd1a7decb9f684c77e7ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f8a21364ac2a55435b9ef25203a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93649a64f0aa977ae686254bf7ef8a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e9ae7190cd07d23472b034efce426365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6801007c59d467241bac072d07cb6e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efdf6542c4b1a3e7f515efe183a3b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829be1ecb672d759c5c5d6a8167d3a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e66108e2f31eeadfb7466eb616a60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b949697f5a40fa86a046e4d551c3fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640837d11d940964c19eab669e2f07f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8374de04d5b3ef8f57ff04ad3aa52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc2c1f3a967e0ca1a47b72cc527971373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460ec968ed69c830acb3cd36f39d26c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e97c48c2d07638dda02fa4a20198ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb22f94a456d67da57ec3f62639e39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a807d25589c2c5a3c6d3fc9472dfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbefcbdc04ef3bfc0f8ed7bccf7aae1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8a2c18ce1e581cc1230830015325a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812db3c315579518c7cefd7fcdf6fa6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27779facad3d406dc15b854c33e6702a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bc57687d1bf8e5da7380d88fa1010382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd54a8d72dad6f94ec3604ed911aa8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707e57031ac411840e82f0768a7ba47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e085be327e925739b64b2596e7a31b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891eee6f7105b1d4a7f0a7d3ea67dab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f45523471f04d1d0ed427b3221e60f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d630d66b34f1e7361e5b29ab3bb2e56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb831d4b4824ad8ae22df4c2a3612534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1958191925ca82446e49de4ef9f218390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65231a1a9913467c1a71ccb23875494391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76ccfac72f672ca8e406b0d52d2313392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207cf48d473d5ca291d6217146c9be8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bdd85f35766456d05c3ee90a7d125394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f6bfc47fbf473851e8acaef8b1eb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504e4f2fc88846c624d1b8e689a3a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3780a28b49d7455311d42a9f49d42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17599ff986851e0522cd20da43458398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951778c67c31feb3b628532b1a52f55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23d834ae806b46b5cde5ec0a1e993a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c1866d19e313ce0014fa361fa6c90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961425a3f2a80b9505e902c33b7e526402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc74f87e83d6bf441566d5b7ac7d46b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56af67bda5cfcf752899e9922ef6f34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750880997be9810aaf13b00280ef452f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feee69eb8b2aa67cdc1c4e8308820a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ff6acc1717f2cffc3b3a7f96fd64f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752c8af3b4ae64cf86b7ba37bb3a588408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfbb4dbb5eb6a73c888c0366c44684409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d981bcc25334a9bec823ec8095d14d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4264d5aa3aa9c09011c555c3665dfe7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aa18f0ac53855c642959abe7eca3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08efb8d846550974dece541b0a2bb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbbb102b9e593d8e577ac907ef176c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd80204cc6a95816cc91f1f636b263d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ea1cff425b641453d0a8770000282416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d852749611f6057e6d3d4d43524e0cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b3eb57f9ac41664a0d2d250637af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa309e62d744d85a8db7ca1bb01e71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfa1f5ee8a67ea31cb3fbf5f94862e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6fb01b6931a7df1a9151153c78bd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b434845034d5bcfead558a9434014a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5f92044249a8ce7b8be808a28ddc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55f2e7f32682beb7a904f3b618ba6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be40ed0d7feb53b9292030a79ba841b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc88eaff4783d210bf48142ac9a0ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f05c9a953d81c521a7080eb4b2eff6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8e5a6e9f70ef0f265855bc056fb2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfce02d8552528781a5ecb53de6318429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2df0694fd62ef72a4809cbea8ed310430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676aeff88587547993a19b7f5cd93ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fc9882147ec5805ce7302dc05f703432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630c2d759704e1ca88a5252feac43c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d0252f41a70d162e09c2936814def434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db64d3ff1aec916d00c43c37d0706d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a002de247cb1c3eebd85d60799048b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749518ebe731b7043075b66e0bfa57e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34b6c69989aeb8eb4cf46884ff260c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073d8ca61ee678085989668829f124d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ace269af4c9daf66043a36526f506440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd2cab91fae109fda988b5bbbd3c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85b41082e7042b210544b3a3cdab55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ea3ac9f98334ae0a6a38cde572cb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b53b175739d8f54d5d4df4036f77ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f645f649fa04b69e4ce6562bcff984445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69224637c845e979360ec2a97403fde446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635889a1d421113edf1cd959a5f19de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e943830e4cf4f098f81b44cf4d1ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f128b36310868050d344fbf5170d74f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f243a7f4ac0289249c37923c1b34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1151ee6a27e9b353da768a1e7a3806a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140971786bfe612bbf0910248104593c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259137dc72e68a00eab05fa24e4a34df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec987bd163be68f027ef38d90ee420454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d6a62a4649d75fef80798904654d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9a67de8f8927be433c1ba8b9ae3f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb7ffb759d5dbe906e499641fd4d6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d9557b0267dd74dcbe3ca10d5de2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543e4e9c528844d604f9e76ea2b1d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910c778f4457e3210e4770b2f272661460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550939c659f2d9d34b1f1051f36f55ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c87e7f9f2a112b0018c53233ebc02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93246ad878c3c5dfabf29add5c4c8012463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348cb8b6f9f9a9842d19572014113f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3346b882bc3bee970960864e5e690b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728952c0d4266b879183cf44aba5704466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d606f6d9a9095b737ae999f5d2bf66b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf29ba7850913065cb71464e1015d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36469918e5e8df51a570e679157f5b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78a8d625db86a4d36dd06f41d84ef1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71268536e400c4ab945cdc582fb6bbca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4009965de4cfff6e9eb00e270cb3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d24e1c2291d7739bbf1404e89d6a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cdbfe8e608d78030b2053b801184f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143547c27ef219d175e68ba1bb84ea36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f919aabafcc9c8e2cd4b85e236a203476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a54637d550aa7e6c3d568892e33fbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cc48efa11a62688ac46f32f76a8f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27eaecccbb2807f1ac74d6c1dca419479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c05bdc2d2ca37a832a1a4fa4cce6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcc77a0fe5aefaa7de12944ff2faef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4b7c455d6971e2c9b1942eb14d182482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97605615f41573cd6fb6e192e962c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298e069dd6953866b4984e2da31691b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad68b89edf63b7594c0321c2362591485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c75a582aad8ff991a8a64090fe8642486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e45fc1617b6513791b92ccb857244b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c86601ac5ddf6735728b11a9d22f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a9a605a0f7ffeb1616309c73b7d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e360abbe144b624227278f883ee43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1d5d27426999ad5b6f4dd57213c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790064ed1dd9053509c63fef99330dff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a9d7baa59e33e61caff657f9e1657493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78f71a3bdf2e88f8d07f46d412ff82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76d6b20a2eda24957446c34174a12a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba67015f8b09a05f96082c3bd3cfb36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81447a16ffae30a42669d8e5683986b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268477f9a5ef797bd6722d62782f4de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242a816f9bd609e0efb01cc3c9d0628499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddac3078abc02c7e6b71d082d722184500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31403bfcf22d04fc287dc7678d787cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d8a5a0b1234a1807a7ccaa723ca21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26822b2a5df3a00e64819395a3b8c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2404048825555cd8793609cc97aa0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357dc0af4282f46b25675358381f500505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d0da56f24e1b31e3e3b878334a2ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e23638bcf0993bc6d3e28d1cb542a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5312a0780f511d4d16a826109a2e4ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318f108092141c6d917625c4da02ac3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2f1ac9ec1f2d5bb6bfbee48a51675510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52470095d57ba0f871fcc6fea71b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02a38dd9288d63963a98d0a29aea30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4992de70f4243bb4b13c461f4c536c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66fc5a4071af0f661d3b02f8f44336514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536335d32c56ccdeb8af608805b0eea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59161ba010cf6c80535a5bfecf058fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62967c438da06a9093b8d9145719be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6d88f03e4bedf67d7affc4ef2324518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b3a8cf586a81e15a3425851fec20b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1885922d5e77cb3bdb2750b46f3878520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b522c343a51f45126b0578a0288813521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fd67b094f3a46e3b4f7bba448294f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6763102f81209e882f508ab3c06a03d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c66a99797ed60e08895f20cc908af8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ca3b3d8cfd81d671dc64683e9ec05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3f697e5b6e64696a1019e5c756200526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a129c34d191b09203ba3f981b561527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae278ff299aa20c9914812d6f24cadb4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30ec3845a618d342acba489c20beb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a68284fb18b2acb615b2630652c9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffe642a71e735e2d22fc7ed40bbba5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89141a0b165735faba63abf210daab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44793c036bc6b54d27564ec3193ae638533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b3057d733ec78c6c19049dc03cc54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2990d544d7038cc2ebd119733887a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe6bd389cf78ad3cff1a86c48eda99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8f1f1c54dd17db1bab7760a2e4cd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e278b98cd4d09fd4d7b9e4d5100692538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b25f98d57a0e160f2edbd4b481546539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398eb360db8cde42a995a60cedd2a6e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b80325036f49f02e3604db8c00f9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd59ca20e0535d23091d668fa94aae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f516d0df1ed36a6a6fba6f5ba8bae47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a54dd8c2ea1ce14e2d1afe3e65efbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a267d6cfce4d4a077ddc18672f8d260545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37088c7bf6b865033209bfc9de8b55b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cc6d1d736d8d2893ab1394baff698547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fc94af281c905c424426a8e2933e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fb8d9ec176a270e0b40d99ac168ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56a4d479e929b7b86290a201fb3972550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4cbcc4c270a576db7155ab24981e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746be55b73eb7381572cb32ec7da6ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9355e1a41bb91dd46aae83e8338528553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c581ec6ae0adc7712c7e66c8d6cbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23048d329f6564c1ae24632d3e765b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9477d2e87a7df473822245e4bad2d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23b64accb0b843378e85cb667e0fd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe0d21598b44a0a96217a1cd7ee930558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e35b4fb7b509bc7be35a1d89d060ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f0448417d34303721c5f99a4e2ec3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff6ad12434580e357e1319b58d99a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f6075bed42ee7ea6929118fbf3ee3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff0ec4e1a12655fab1307d31e9ac8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8e922ed20ca61360a3bc27caa621e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058096ccbdaffd930fc93356e83e56e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f8f431efab896cdef8ac76faaa519566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd904ef494e43e7aaa458af9cd80d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9242f85719f490e3c4fedd0ec8b7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f23da96d038e100c2eb23ba6f8681569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b1d71fe18c0cc9761231d4a5fa5b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5137dc874ff9640cfb35328bde639571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba30a25241a47f038911115c954715572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b3ab46411ce79f63c3ae11fd82c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01106a63fe970f500fe4a3875ed5f00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847de64c02cf092e414eac10bb05f520575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a09fc6448667d9ccebce954df559c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd28748c67f6055adc104c231eb7d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3473341b1cd793e993cbab8ab55bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3120d431097b8075638fed13e220584579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdd0f459c298c6151c11445b0954b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610f6712a11d2199787457f2a1952b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5d99d4e179af8cd56e4394de68d25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb19f28c7241620d40f1ff95dfe8ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0da9fe2a7db34bdc36661092a000db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78963ef301b45c8bda27488d77a6cf14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d56587717f84953b7c86f16b73321c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793533ba9e4c6042b1744ca64150eb33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b61d5f43f524ae7f85964924f9661588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798dcf64ff7998bf8671bdf7a980c1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965afdfb1ddbf3f91d554df096e19e6d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cfa60f9a395cdce486e5789cf0546591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041136c7c4564d28e201d2a7096fe8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9d3768143f38b58eec8ab0b57a1d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402cc4d95e9d7ee7c65c2db5dbdaf38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf869d09f6369082a57ed24811db6e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23e63d0c342796e364aebc5d3ef9e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bf165be7c8a74c2f023073d9be48c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ddddbf6421d3759dc61078ae0a2d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d625bf14a1ae6b3896db0be1df2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311e6279999e418e33a4bced7ce590e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea29a77d1ad5a74ec213bd13101dd70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b95d427913ae753f5046e1d67245f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7209f7688a35ed8945b91f5267f9ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598006cf939abc45f9fabc0fe4b3dead604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c9505dc36302e401e49177facafb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618381da22c657b9d2d2aad48c8d412c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36f2aa01f463ebfc95770150366273607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e5d746a72634d71d6fb9ee35499b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba47d1912bbfba31425c35acb4cf60c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dc447dd8e451712911d8f2bc15688610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ba1d575145ef14c7071e991b18d76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52accc32deb12c9cb48de0182275e9dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addf437278a04a6666ecdc043f6a46d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b64c8683381fd4738baf850735a181614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9a778cbec443a5233023568282c40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d37146f718580c8cf6a4240d94cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02fe20ad13b3478426494c3601288a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75681b34934c37bed4239b43b9bfb0d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eeea2c41153f5daad13a0b74c4471619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde854cc0ca6b88aa44c4bfd44e7bd3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace6bc024ec9f34be8aa5693b29b0a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2c02adaa72f4001c8015b7157cec2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003262fc783cea2bdeee0cb8ac7b8604623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a9222de19e4ab9ef3b9dd0570c401624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa114cc2e5a0dc78c4150801cf9cfd3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffab58a471e945b69b487b38c02895e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eb3f7ebde52e8a2e93194c18f151f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08165f6be9a69e9dfb0f8f183ff385a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d8adcd5910df81407ddc525c39de6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b78976467880f234491e3ded4cc89b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed10696efba70f04b3be0b32d3a663631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f53396255eb016868dc559bd090f5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c1530af687e7b4787c3c7ad090187633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d62147c8ed7c03bcaa962c3bd0743634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034da1320b099d11767be9c777ca69b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0760faa70a4b4c0d09645afa2cb4e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2909f984294716d8cea1e76dc59ab69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff096673738db406e3b8d8ef2f364e02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36771d97c9abf24d88dbab98ebadf85d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e950de9dfca53a4d03e1d8ae4a1d06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a1f2501a75a43ae73314f12f04497641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7174577a98e4999f6d2ae01137b84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1890bfc1e57096074116b9e3a63b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a762e3f6ec708b094d020ead8aea5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21e87f09a473de05f7975ed1854e66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59308cb4fb879170605ed9be2cf2b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a98e6815c1cb809c8e1c6e8254c61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b2ae456db6aba92124bde990cb646648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbbea357fddbc13e1dbf156c3cef07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b06750c875968551d420cf2878ff15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a3cac9e3547a90d4c073e77724fd0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb07dadb42e33c9f6f19c9a1a8c98e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90e531ea693c2792ef0ef88d47c92e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a49777267e8981b1fc8d0c44fe83e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae4e08b7d7de3cb50a87c45048504f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f22d4ca3cfdfd5f4541e5532774d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fea21f7bae350589c38f4b6d6a78c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534681da74ee1e13efa501f5480d50a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b4167a27627f101ddb1bee35980db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d2efddfc6e7fbdd9c546b1e8dd8da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb15a572c1cf1abd794c9f9d00319a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e961c358bb9a1a74d1e5a5b979f491c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f70b973caae8669c7e69889da967a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c93413b3dec40b2fa36c2f21270ed6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a472eec5f27c20bda25fa3bf503e33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc8beede723c3d04dabe6d5fe5c6ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd16c28941becc97105fb1aac31df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a8bf6f88d6296b8c66dcf2a72aafa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dc07c22269406dd0638704afac4d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b0bfc5b45568faab90a0cf75f5ec7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae51c3ff56204d66511ac69c41e5934671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb854a99449c31b6d6b5606ee79f00a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf9999386c649f65d7a588a04c98fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ec6a5b1677509117b0ed5fd192097674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697a5d76917ababf5d01288ff3ac529675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d75eb5c32e4a60c58087533378481c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223250f69ef6fd62a9c62e73d6eb703677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86d032d3169237f01b5f5047516696678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfb9e08fc4456f1d3aaed3f0a608b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accd150c0b196869c7ff2973992e9d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6458f60213f03a8d71204f066c1ce23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548f86bef1e59ca07b789bbf23eac25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf6dc2527a3816c9323f86e581e501683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde890623266e0fe3c15128d46359a63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ce3e2138fd1d6af7387da85c7b0e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5da9bcca8691fd0be93419a9dce5b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721149107a9bc41afff04c3af1141ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960fb8b96cbe7849ad9fd708616ca8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587e1f5d991d390df81918e10f9a2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97a1bf4f653ea9da105000bed6e911690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17e3eb7e84ec89d9ad2d21c22bfb73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf7ac013e8898655a4cc7a26c20b28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfba9c4720842462b05efdf8df77f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eb0642a85b44b0f809824bf819625694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524e5f2af125b97d2e25d0d6235c75c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa585a9b200847c5d582543e3bc2ea1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b63bb8b341c0c247eaa5efead7abdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd540d7a3893c168dbfafd6b8ca66090698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cde83266becb99e676c1c318e5710699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5234572ef1b23361444c0406771eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c54765c7cb1ea069ef874fe1e2f9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88c02939bc23720867540cb297b6c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7889dc6d0f4e3ba49734c405dcf0a73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256747ae307aacf96da50c3e0654485704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039244328fa94381dcc1ff2599c8580f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0581e6fd94c4fef99c8653ca1e7db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32d8b1e9ce7e94cd44a9e80745d209707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f50655da2dd40d62a99fc6c48c2ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822343478c4cb7cfde2915b9d056dd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb1d11cc014c94afc6678fe6fad880710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ba496071fd020f087a1fc2021159711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2284205d512515d87b339363729fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35f9730dc87bf654527789c301e15e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315fefc7e85f32b69269ea462134a56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b41aace5fff3a805d48710bf0ee90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad0763dc4c030f587521f80017f387716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2af6d6fab29412db44056259bb9ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45539e9df8ca0b960ada14031aad7cfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3379cbbe5cdaa44d0778ed772305b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45278bea57afce3dfcd2ee4a572884720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0d7ab34effdfbca8cc92d501366ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad28e48b7445347be4ca7c240cc681722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65808378a1f50fcb1db0b31643ccc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5578d49e0869f35e565c658ae01423724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a29831f9d20fead04f20b0aff60c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43afd2765df5e38dbbdd29a9b55b5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635acc309a97ec311893bd5959823174727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ff0956b0e50ebca536bcef0c3fb04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae3d1740b74a26d3b72d5bbbcca957729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389fdb177d02675a85d83299b8dc9b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d21bd039bfee5bc3643bbdee1c7f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f14691daf4f0c9a32d45316f007da0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f88a98d8cfbd7967faf166d2913431733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0aa0ea3e0071bc196c7eed17945f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af545b904bf780a2d2d24361a5dd8334735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c66251453c9421c015ff82e5e7661736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f58b10b84409ac0f72f1cfd7d376737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e4478a6998f81e5ab8eecfade5387738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8788fbf54b47470e2002285acb80f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf99ba61044650ede31d50299fb03f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863cd20d25aa33143eb8b1098f2d6d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf61d13bfa17c25667228c3d195c43b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc345fe548b3a34c23f4df59304d2d8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc037882dfec9bed65485497a18d1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d6574301a10f113e8b9611a4e1d3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f7e3c25b37b52a82a8338dfc8d65c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63329e9c7859b4f484ebe1db23ec1f61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ebfbd8e48502bfaf5c99ab8f7123748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383f50fb6d5d62a2b0cd8a0c957ccc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb80b10fd3a3b798e7ef904ef8dccc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce90d907736c74f28bb2e9b7dbe75f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fa67a2c11fd7ac9f6a91dbdd892e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362540cbfdd36b84c0115fd317969b3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff9e01b80691227a226f0db6499192754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791fbaeddd3e31bc0cf67712da8f432755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8862cda9d76e45b4100f87ded7096756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5202ccb1ffc2111fd438d41a8b9f02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3b82ef6b5b5a0e6d88b341975cd19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc31f9305d8506ff0e6bb16e9256346759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07867818e127b15da829ef0624ee53271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becd618de765c4af863dac9f6e62bd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84934c3abad8f0d800df7da2934d17b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c77355f5804e61f9c0abac9c9ec8964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16b24381af12040d1fdfa8d994c2fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711d8f2d719e06e997f6d12be5051236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c603e666059e558116377cd548da67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f01ccb26245d1268506043108e1a4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531f38188e52b48edf4c61abee4c3939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c25df8566569febc0c313c7c0c88d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee149f0534783c2735fe7fb2d8dcb67611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a7ffc2defb385f149fc1c814ca24d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1184e98ff5304c17de028160a488013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbece0bcf82723d95264963d07a47ab214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b6d197a698da99f4a922b449b7d4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677ef20a0fc8bb3bd58261c1897da8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b7614f435f60c08cb2b1081442cf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee09aeb24d6a77d1f36c83fb76c0c5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78e20f14a4488246aff78b8834f8ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed816ae269f18d886632ce950ebe437220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1c6cc619ec8b4166c259a82400d4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38bc7a30c7541a8710f951c7a2185d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e7176e57fe5390027fd408534395723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4816ac40c2f88071ab51aa7b6f2eec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49512501dedf4debe8ba349300039b5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de0f390580a6d1b8f3ee6147ef365526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49352a61e163740b74dad82754303927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a068d0d59f302b1c34b3f75597eac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ef1140451052b8b53b3e6c20c94a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea80042c4bcc3fe7e3ea3c52cc80f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bfce4e1e5eb5665d761acac3c0de531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce8ec2a753bd05f1a32d39fb4f302832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5aa85c9a311f27341bd4700ac2b76133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e619f105cc3d5d9dc5cd47d7eeacb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6837cdd00c12560e9f4091cc744a1d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c894e91c681f920f05a5e6a50bd68dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe45693c5eeca6d31ded4f6821276037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea01e7b782ad56cde8468b6850f3ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1a0e6cca023d801a5afb274864ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9af04100da64ded4139a5bc74b32140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6c8445f558edeaeca267f18829a1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a212dcb7741509527b84529317785b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a46e737370e60904b45bb6ace11dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3fe45e1c412821cb24f8b7d1a794844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc672a7401f85d48d2c9c2c3413bbf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868ffd097c02e20b2453ef35232d34146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7d7beddd15c5c0149fa1ca198a87447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768624758684725a89f4cb8c9326a2c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebef164d7397b622a5a9cd167db6e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634ce92e7067fdf318ef1b07ef3d7a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb187a1b89261e985bfa6997e9426c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc4e7ef99b06c4bc175da1f160bc4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc00dfa29d22a2d05af18bc2ab7afa053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424275cadd79e9db2dd77d06541bc25254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07918efa4680bdd4f869a386119fdf0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eab96e363bdc21e42dc791f14710b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b182d2c58dff43a4b8675a79fa0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc298c3fada0330ee0aa0db257309a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f17d0e07f3f1bada03f1acb775b5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e0ecb8fc530449825734b0ecae9a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094ba111df66ea9ca121bbc279f991a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a1d1d438b77e6d3091052cf8d912162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a9687c29f738fb44f328cbea9c0ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711190f602e27db91321b1bb0e4aa15d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553d18588902869d3772f038bc0975b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dfc3e4820f55502c4e62a57c220f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0abfd7355464b51e639c919e02dfaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3590430353aea5e9994c4436b8206268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a903e043c6b71c6941563ebc0e3cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dde41ca58ce146fe4b127971c82d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c117d2d92adde6886933bb559e22a3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9d1d94d98cdd6dcb127abb9517c7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56288f7de884632ca114d47ffba07273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c06f85b887b4938fe0abf8000676e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a33d56c32efe236232327860b9e6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13660060dcfedfc2c2cf1d9c716cdbcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb9305a0418005b7168b2b4719515e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4f5534d0b809eb30978663aeeffa678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe3ce6893a2bb4ed44d065942c329679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d58f03a733b8b57bb93d972f1cb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344751a2d8595725751917dc238f91981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f10aaf8401f1481175e40380d59ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5983830073cadaedeee999a9092835183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dd8beb53640bc3fb58cd45de6787e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6a05aae271f66e4f4f7e61a193cf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb429019a9425cc5d3f87d21ed23c89286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea148ca283055af301ebffde5610e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8441fe5355ca86d82383768fc355d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbfd3cc48ebd78d3b20b71971c93eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb414439c7375b971e6f8bfa7d3f1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a901d4a3884ecfa05abe3bc6dfc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98b49d994cf63697dc44f3de35e2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbff9d199e2c377d5066cc3e22bd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4ea127a2cb3a31c47e825457cae8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fae8140bdfec6423c48bc0028e245095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aeb87bac18c3b2257da752efc288d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9e9f4f8cfdbcbe0014634c5c764a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3e5d79ad0ec5975d78db3a13a694398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5584801f286cf10e5cb206dab5e3aa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba919e65ef20cd696648489b36b9545a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ecb89ba529d4aa0c7c4da327c1588101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826551067af43156890be118bca2ae8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad77b13dfa21db6333bd7a47509c0ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bcdac2a20638c0c0e59599d531090104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d901ddcdbfaca892ee2d3b6b8d463105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238e203d163178456c2b4706657777f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa74e76cc7fbf4d1a09a3adbae0e0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ddeb7cf2e32f92a29cbdbaa864c8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4113b255aef243561fd5a6adbe1422109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7f419777934b979c2ee3c1699007f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626e83af26beb90e2c7defaf73b6f0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c64c4fa6988bdf36fff0590a3061bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16156526a94ec260d953b97de5f12b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c908325b328cd97f0593862a1641f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24776d1c340a0487c1be56a294992fb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab01510feb272ffb5cf37067ddd2dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e0a8f9774d949774f86b2461c8845117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3afd0426af1031d4d2c04454cc737118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257993574eb90697b966790f7262f092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae0d78ebecad374f4f4848fde3f713120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8d7dda9892cee5fb6b3e6524bb8c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045dc20558b23850dc90715a4db8731122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a76b46d56b2a3a6eea990bb72d56d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03552da6a1a0e5fc6889607caa854fc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7237e83713ebaf2df47fd9bad5e67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54ce20fc4b74b431b61cfa41874dd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06f5148da627d66d1db3be8ee903e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2f25d9870187de183337654f4897a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d4f8ee8673235378a650267f7b66b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4e8f6cb51f2cf6425c1a4559218b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b12fb0e4a53b516fa818b771c521f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb7c7c01631e79f6e53124d9807d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ce585b58036644b18c66adec5d18d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddd4e101cac7f074b21588eb2ab055134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd17139716f36c088dca5ab56f237135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aa6140ede9d1d25f4c49a46a45e94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5385c550668f5f164bf79d4dfd6e77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8927ff79ae46ddec0c99e6a89fcc82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43930daf7127d171df3eb982d9d9007c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da7fcddcde42501b88bfb17b6f9a3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b5eddce9bffd4524d105c58364257141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7ddd4cbeabe34d8a94025071b3d2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300274e0839d2b19c96d575f04d4600143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27d3d28f64da50bd53e01165c84edf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c0a5fcef3542f2534d27b01f697d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a749cbd53845dc03d52eb726be2a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359cf7d5c183802926f338285e095b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb6f9cf45f89cd23b639b55b0b1679148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9895f2445c7a0d5293a46cfcdc184e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5bc4d7e5b7b1d3fb5c920f0790869150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28779605d6e34ff358a3a7361001f05f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10142a64d98fb432c76f0d88e9fce3aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048848cf897eb57985a25b766ddf74d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14e81ba7c8337605357d201b698533154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dafbbcea8abc69c9f36bc06882b70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc2b696d5f3f74d5eaa2d66bd04bee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e290cf08123a962da03977e2ca2f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e3967d2ab133fb0a30a48098f8e50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff6258dd061887ee95d99e246385b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dbed85e4c7215e61ce72d25dce792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501945637e18ac4184cfc56703d654a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f08b0143f025989638f33f7640a4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ec205d1f94dcc94d9190bf5799a93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7814d08fea84eb92e11f345247cac5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514c33df30d6e6fd0c386de504db647165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ac0dc8741f7ea5c4fd646fe1ac4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc3d19a5867dd50507176d79aaae7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fa6f43c767017c179f609e228ee25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd2f214708c22a3d2372225d97117d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14848273b050e921ca1d8f398493e1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcacd15f39d5d4772709493fdf2d04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37363ce30489e44cea605d7e4c04d38a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c7f020bc88c858b8a6f2061ce11bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c594c0d26b5c7686f5c9c3dc7d8a1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7346cf527bc5fe773e5fb719cb3a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298004e887d75ac5b2ea84946a53fe7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e916abec7e66868296cf033a4fa2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b778378d590b77777a6de9f4afdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec51b0725037a181f2dbe822eb0c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb6b512f218b0a419d0d8470638fd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4087cd6930a2a29bafe7b143d9c49d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939fbab5ed74acbce069bf245bc4600182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df90bd3bafa1914344233eed6928ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e8857473919698a4e6a5db2a8a3c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd60c85c18f261b903b7adb70e0cc33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ccb99c13f7f532e175336cc0ad7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e05831b2325e93e2362657ff099ee7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d37e412068ebd5413aae5211c4558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6c238e230858a69742db9b5757b3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5407efdc9cde06828328acc056295190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e48456b87a54d646e723f5a28e1b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdd29e86a5f3d71627530b639c32f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422eb4fde5589cac2da3fcc3c903abe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38cf2a92420663b216091c5b330bcb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7cf3be0b3e50a8aa947586beb4b07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd8bfba7b0ae1b8cee6d17a8bd63e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0e92cb931ea98b354de283aceb036197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2207662f6b2f0cb9b050f2db952a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85dbfcfa5940477be8b07cb1936aa0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b189e61a3b1f68325f16d3ef4de75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55161be8285a74e9e80901b70bb4cd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998797b6a8a9f7489c64df5c53dc3356202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b477936dba0000cb502ea70c8e6a8ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480759d916e38d2fff95ecd9e4adaf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9730326dec5858176d16be044af0621205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea6e79d38aea59a434a2ded387555f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f897b35b2ae3446413e900ca8e34c2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d699d47cf64b7ae70e5a67288dbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48ac42bcad92aa291b7d2695f0f470209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf23e52e61eb6cbceaa16750f8df33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4445d787e912fbfe5914030d63442211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f957ca57b32e3a0983ffb79b9601876212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410272da576304248fb03e369bc7a307213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b151a296ea2d0a86f851fece8d29b95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d44ae471dfe80a150ea5fcd4ca326215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f7e7f7f3b7775ef4e98d3e1653ce1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b10c7e233db2a542b739ec9c949c62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b5eefe292e2b54c438f84f8131fc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81991aa3e70e1c02846eb5c0b917d659219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff1c9b35a62e394287d2c0da9c37e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68393923240a9450c029257fadd982d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6807c5ad5c4f3fba869062d528da87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486b2ca3f6152454507101e740433d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379b5765d7a1d9755bbee2e48a6e079224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4056dae8f4c94d9f2e56d99893ebb3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d8efdd4f2f1fe76120ddee46612a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7eee48b447d1cf79799c011c005d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675292407d8383a812ef167bdf8ed1cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a74c562f84807fa309361440d1cf8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6a90f2f277418d1aec3dfeb484fb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd9dcecc7be1eae18a421134ee7c10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cf63b3a088d00e6f0e64c4d39c3a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b319e5b7b66798887a47363aa5ce7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8a5ba364eb296e2926f236d869a89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507b5422bb4d5a50a11de9159cf235235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067a9daebf6928815ec0a1be636f37f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdaafeae2be861c3e86d113a6d32d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae1338613bfb214506bd0f43cd3a65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65058767ce4ea42e31fedfeb1500d4d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504411b3fd60f1d581ed1dec4bce90d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836d43f2884c93132f297206ad79f2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea549860dd9af2a8841d177cb715c808242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47725588814f8e7dc07ebd48b3e287243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286576eb499e0385cf11a809abd74fc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea512a38b03c6cafb81c55da1a7886e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe3d3131c98a3ca6127905782c04a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bd46e5589c5108e746b0fd7117501247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f57fde550d618b81554d605b8ad68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d51a2eeeb170bcd6bf0baa9dccac25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3565a4193d0fd1471279b0582afbf1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f74210cda7a6fc1627d75023144655251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fa4d0f9d4d5128038e115cb2229d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3958468c8aff3fc28163f0afd99bf5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bf921fa025a81df5db71e5716a48d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4c8f06aa886330a90717bc272a523255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8047c60921a991a4f06c03e3074ee85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daae5ceee1994525fe89e3ef494485e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e652ebcf98fba8d160a29722181d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2108ff7edce9810f5cf6198a63f828259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde9aeb578613dc0cd8dd302d4d6629260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88640cdea138ae8ea73d31348b65d426261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bb3bddbfac90ee317d6bda02068fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bff05aa9290a432b15bcf975a93b23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e065873cd023885d408ffa028bd1c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea40a544f906416c0eea2998bce27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047826da828b466ad1ed369bc6ea5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e02ab7f72295969cf702b77a03fe98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067c18d56deae04919538e530ef36ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2b7041b8af6ac12b08c223d86d54b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b08a95e6a807778af2e265cef620270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca2bb29683c4fd17b00891c0222a5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d10fc8e19aec8aa7f6ecee9af3078e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c74edff3683877b4abbcc7c16abb98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec91bc065935cdf798644953f832ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacc2815dd7c9d469b27b230f9cee1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b5961045cae3f0efd461663f8444276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0247c6805c54ca1c62d691cc91eb89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ae69a74cd4e505f72a3dcce89a16d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088d1e4a7754d1d7bdd0b02dca2813f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ae6078dc4a4d2ff93c4e0ee832925280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fad6d704fbf2be92fe3d7a802c971281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372e06e38eb655849de237b5b33ea63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae4770dc224f53c100ba5f320a10c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7e157967de9fcd78877eb553cbf32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b3feefb30baa5cf316eb24a64fe1e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaaf7099bba4fb15c7132393da67dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d22e646e973c13ebbb6747cd114d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5bac9d33f9450bcc147b7e718b0f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36637ea150799ca587a7e22696d2c8b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfac8f3967c1dda40c0c7f013d0455290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49179ae6eeb1e3459b1fdb923b134467291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307f623352120b5845de0122b38210e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d6369e34439e1c95182f0cc6e15df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea518200ee5ee82e04ff529abcbf860c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14597cdae4a050d4098b48545fb57045295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfafde2f274859059159f3c31cf0df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b20bd11854b054d12a826673eae8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333edadb4e34226b1d7aa5b3c7706569298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5781cbeced8de8cbce7860aca9be092299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c178e23907bef8032b14a0d5340b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258905adae4d914d87b271b9637dbc92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a4672bdae9cf0e81d7dd19838f2a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a25f11447b81e7d42cee980d4368303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a72238a0ceba97402e068a796d8b93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54f9722507d6f263fd72e0b2ee090e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dac5bdb0ca1d82946c5d6b55cbddc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780428c279d355b294bd333d4994b165307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19f48a1f8ffecefdb2cff5b852574f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f9141b264f3a30515d0dd2b4852b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faf31ae85633268dabe92cdf2fba3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7374354557eb05ade0aaa8d749fadcb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4c43abb13f58de7b622273a8e5044312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1e454dcdb216f94ca6440fa49c00b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953b85af8405616921fdaea15b5dd59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7365caedf29cc2309eb7c2e3f54d71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16fd597289e08bd99f189a8d099a0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ca2ba8572acfdde8b113a04d7bec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d77185c22f7cf02aa905fb3c66d2a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241e0adbdb905199af618a987629adb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30846628a07cc68089ef12f30cdb1db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa7a9f6d87ae10a6c60c6ad11012c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c7953637dddc7b3248e757938bb75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d42d262deeb0803c4697d4f4b5608e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90807a312f6d88d85db3119575f7c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b900d5f7c9c9f228cd8135e430bf84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5557691f9d1f96b075be9339f1a66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df2011f63969ff7385ff470c433c48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80295ff449012b9485d569259a11b70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1670201a596bc76f7f67c6efa0091329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea53673be0e455342652979ce57719c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ececea4a9cb59835e8ec225e32e2b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3e5e1459f28b92774d11c16f12c83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da36869dcf252bf6a3674b7ec995070333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db468f77e138eda4165725addf27422a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d01388e05b896526fa848d160e0505335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8129999eab2be71d3f7b458fa4762a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3603b2bf2126ed3c4e4f849c757406337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9218fbd72f7da8018f2eb758962d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab81128b0f0649544968ce78dd2c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ed706ce71b20a94df6ca3a2d398f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65ee60f56668f25ce7b17ace8865be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7365f1385c0c6f99b29f0d0afdccd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0c898d5045c46b9f518bb444a1316343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee719489602ab4b2db6227da4e978b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d621e59336a326633fd23a1a26b8f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f3234d7ccc87a9cf67cd7f45119d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d603d501781b4e3101a4c1374b9c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dae341d6ce9344af9cdda38308262348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63dbc1ac9b50b1ffc9a1de4a37af52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8554b6a8dad86c81d7665019e50c08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b99bbea6c5cdc0a9e535b6fbb6c351351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec5978b181df656a4b0f0ef46efa85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa42eb895d2e69f218225642883a67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f9c2c27db82e3a7d73f0c643c19e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1ef1b6a1fff2deee7585f653c9795355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cd58bf008bba86940cc1ddcb7f4e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197b4bc154149863f0349ebe66ddfbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563660fc0117103ec639240506c34da3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45b619e32bf4cc1fbb7e97ca6b5b82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6a81f234feb4d66feff4805b5d8db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05a397f6de4466721e594be6ed9021361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35486e1cb1fafe2ea6751614890ec0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa9ae4502e81b9c40614b3c1c5cdf3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93714f6ae5aa4923972b786516db3fba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175ff6e986e31ced5f38bb6dbfcfada365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aeb323c036da8ce6cb5894a1dadb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35182071cda18b38f773267045f3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fcf434ffaed4fea05ae23847fc27b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e95c5499b07d88416ee94d985e5ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8881ed24d15aa3c071c55b17d150bb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5c181b1e39c7550b0e67009313c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710da66c675f26fcaaf19da6253a94f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c70d13e142db05dc352f73ce49919373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c085205a6533fcfb7013a41eae0eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8762faef07a13b414ad27893e6f88ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3027ef4f951b6addde69d00e21899376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08ba6e8d72eef4f6d20aa5b61b8f3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37704012cbc7d509d7a66f84dca76733378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2977abc5b4065eb0082a169fa25d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68a58c6c251c6d3899fb4d4995d691380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895a14c2a501dcd3db107c53d3440ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba34e7bce4403051200d94f95bb646382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76602d0e4dd68fa020bf180dc1e993b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceea9cc4b520634b996713dfee15c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0f7f293a73170b1c3eef14d12d48c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c416e483dbb224727072fe15dfa363386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040ba61503f10e35468b73e4a08723f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f375fdc1dd3ae4e92b00fd7159e27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d659ce8df826b21e11e126cb175d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4857c752af7d9c0313edf9e27354d79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8091814df34cfd4ec9d4c72d064812391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c75562593b313eba728cebd030f0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adfa7130eb03e156653a991be79f35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93806e414986c667ee1b5240d47a57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb83e53597d280cccb8c8592f22fc9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee60922dc039d9367a628f099efe96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d80f2658c0aaacbe5d8f97c62116ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f6b330e613a2352c461fa489e1a2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820a6008ab3070b3c2287afddea394399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f704264d19b4973150f817bbfd2ade400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692324c8dd6fe5622ab51cd2dc15d8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab9f2043e02d81822217cf853dfba4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf57f4139ae5c150bca79c867b58c5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f5a30bc87fe4d019dd6c8d1f7fa4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9962bda3b5f392ce259f3ec8d94113a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db742b7c82c31bc8902a12781b2c83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d3e1d512613ce0ed39651658ea4ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47aaa1283a656b1f5820201848b0a36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641a8647425e9f562756542ca6d4e09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e212b5a30a58a311b758ba6974b3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51705d17bd9e8c4c5034e2cf8d1a67bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9461d993b266dbb561ce9b07bbb7245412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc91f89074350dc5b82b7e247bc456413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7da6548ae7290b78de18163cf4147414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd2cf92b608c3161283504cc2cd061415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c97770f35d7b53e2b498e3a3543d48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4494fe66bf4b9632370b48d3677f01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439084339bbe9e1720ab529c49b0a7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd3dd91f208f5b204783a0bde1ade7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcedf11fe3f1411ec06a9d5d400c889420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97e385e5eb3c8497da13f39d7662b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41613409f6e1aeb6b3b3cd5cfbc8bb47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b18755065a3cb3be2655c06bdb9927423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04888e9a26abad8cc426ba646f4d48f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315da4272eef3e4c9af90f2f14b7c84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7b62035007cf985d55633c404c4d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360da6b6767d19e3397f0c70c1f6d38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa92ee3af547d4cfbc1bad0363d408428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eee0a6c5d542b745432e4fc982cf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba77e8c83e0659ea1faad15e28f8ad7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af06667d394915c5a60808c8f67429431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff7d35ef74bca401c89bd7f4f4ac79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ce574e51fb37afabb3b25559f95a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade904e4b35d1118d18109b73bb012a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d8a7da77293ef321ebc54feedff6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b40cb4349a1182d3d84d7d79fd23d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06897c29caaf3a37d597c2c966a2006c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424313ae27c9378ceca58bb27bfe01c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1273a3f44c63be30c6bbe6e76b81c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297cc57333dec738f204d2f0afe92ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56258fb4d2af246b9cbc72fca46dcac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b40d9cee4775c59cb604162a77692442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e41fee79fb4d001941daf27895ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4257551adb88abb0a19152b28129d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb83c4bf983caa9e0814dd7b3ee8ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237c831e9d2275ef8f567c2d3ffc46a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79dd56478a4d69f2de2123f665999f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fc600acfe1b3c518888269a19214a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aab810cdbc46be979577923fb42ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbb25fe96013e0cef77979cb3aebd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74500298eeb532a5133f8cd896cbaa90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d80327bbddf76c3584966a8d58f5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373c17bc702f972fbac476e081cffcb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ced742ae5bad3bc36eef47e6a1533e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402b14a8d28b0ef8cc2023ccffa7496455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e526e41f08be15e97111ea3a84885456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0e4c7c7fbc576c09fcfa31cd579c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38cfee5084b5d5e8b058958663c931458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d8675b1c2bbaa3c81a4533198908d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb594fba02b33dc370accc60b97dd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e86a74f61830155f639f4a29eca2ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef7ee772217eb72796aa49bb6509a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd7fdc1d92dbe9120538213fce886463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ba11fceb73df0caa239b35a460110464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb877bbecd68494940cb187b4d7af6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9481bad74ba024f30a50b59c0f498466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9966eadc9eeb3a526d78716faab02b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af50b997618bee2b3d7c5579515071468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b4cfedb12c82342742e0d3be53412469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe81281b6ad8fccfb13d3d8399d8d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d98b156c3ed972f226a7d7a0d3edc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26292774e2870862a9c9dbd2feee464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68eba252ed545945898d4e4365d0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d123121d9669f3f0cd92cc792f74436474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e64edc6e89d011e1585dfc81cf4282475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d231c0d9f5fca49870042b5f3fc88d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d4ac6d233a703893bc4e9890b9327477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf82460b23d5aaafcdeb9fc027042f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51310adf8a74a2ab45d0280220031f0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f4accc295c0b2d22193ffc9b0ac36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bcc02924022c8573067a30322c0cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12e75b3991d3aeb25a54fb3ec9cb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20c625fe02ec8af619f1a2169c1f48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7808bd7cf5b9a23a708ed57eb376bec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e8049a4b3f012af20ada8eb7fe7da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3351579505d8c6411e7d0670546fec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108aee07c366c99fe8fd0e8b78e8ddf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53f16fc864dedd0ad10fd61a9d12a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dccf25c7220195e55b1659912c2af6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f2ea3aae41282cee8eab9e9f0dc92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e117a2f096cb6932c2bd634d78d86b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca266fafa84262b7af4306e2d5a0c54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2606c0e93e67abc509dded62eff91b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347555a5773f34ee38fa1d7978b59e1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e449efe593dca05e5727a89e098dd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d7786451a7edcb24412b1b762e4bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a003555d4ab40e277cf68052914e487497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0803bb9444a48ab1951095dfcfecc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874e140fdc1cff22678608d5196fc8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dd4438650fcfc21393eb5391ab889500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e3cd53ee219cb1be9cbc43c00ffbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d62503973126bc9158f643278d97b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842ee3150628c8486dd71faa1353ac3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95050de5a0794fad29e42a6cf090bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ab85ceccfb082ce3156f6ed89764a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdc84eadba236daba97997ede3e0fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa742d0319dc28d58a1066d0e54307507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9818a7b80adc357eb3df0affaa475508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0749b2b9ce3f06844c7ba277df9dfe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fc7dcf1bb266c8dea60da4cf1b04c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae91e7ed055e3a18c0fad484b2179ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311847159afe2b6cd780f37664286306512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f14d6b8882c343a2e521aa97c861ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2d92533109d9e090e95808da5e717514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1e475a923e80221f6769cba72464c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a512685e14b20db7ae86914bc7563516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c69721f08d7c7f4b1c0c04f169c58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37304c3126d922bbee8c1535474d661d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49323502f4bff94493d4ece6f4e7f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c257f61dcf5a0b94667c1c550b4ecd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f44c19edc4635e286686d6518c02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857b69b448d97435cd0c5ff406b9fdf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931e2bb1c06f1983edb892b729bfde6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c1edf2c1f04365e979e5219c376ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59f807ffbd55cb2d9dea9ee425f4fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77c70a227e17df5a874a0e9d866644526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a345714c96a62aef1189c361427a6fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329e0b811bd2a9dc16b1eade4ec7cf0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd392ee19592ae74e6828be5fbfb87de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8001fa1047402c90d292a7ec30e0d42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98453af9d7ae2b99f8c80dc216e3833b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee00b51f867fb73092fef915831e99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba886b370a81ccf296bca497572fca1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb74251ea09869b2b64ac9de0bc336534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0096a9e43e1ac163e95df20df71fda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b497c5bef959bec8c92a14629f4fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcfe6628c96b30372cd7f097e2c0c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eda338c22ee86974342acaa5b08d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c8ae71195d466a71bedd7e80f83c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27858795a4e991b133fa5933bfaf23fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc7fdcd370c0f689b94d301a54a8d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614a2d37fba0582215d0e16336d94fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9d081846d65bbd11e2c35092b1efe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2bf59ec2e2dac9f68062996b36aea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba118f9d076dfb07e5df47ce70e34d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec6fd01dd14d7e68c295d359f43c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199f266ec9d556abf4b5f4dc70bc1e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffdc407f0093b463dea6750ddce909548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569d547fc9056de51e17ee5ba449770549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50a3caa32f966640b2a8619dc53b6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0364d7b7be6bf793e68864df1c585551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5313c9ec32f33b9c0e000f733fcfbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8d2199d83c8fb5722165cb2fbba60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385e33c60f12ca5f59a466c423ffbe1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857324db549bb7906789775a5f01ad56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed934d6209d15ad5095954992ab95fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153e741d275223881fdb66da48fbe9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581459244f0fe2908d569a2dc0a2089558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bc5c2475f95f01af0c7f528f87137559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ad55910850a78f1e14208991912ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00dc4236cb0f8d123bba3dbec76ee7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ec0c315d962242564bd3aaadd4de1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4816269c6b1456e86425452222d67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c6856f305141fa2df5ec46afe3bb4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35328790d7eb2817d7fbdc783c6b4a6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84953d9c80d0e6ed7adbd7f271163ad9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd1fba1daf2c0fd1f37bb88258421d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4efe6c29ae5bd44aeb1bfe3f6cbef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea169d977b79019cc175c21dd76f11a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca94a9bf8e27c9b5b641ce600f2842570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b0ccc8f8f32138a6e20d7438d5131571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9271f2896a9bed310e5e09ea0f4fa45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fd89a129ac8c06d6410868fd97e8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f8ea7132219b6cc1ce592dd594750574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831201e79a74b879fa38a65abdc28ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baf721e72d952a9678cc0d5662062d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d27605c844fe8ac71d33c8bd664fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5adbaab18d39d0b1a0564c9bf8726578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c026bc1bc345d82662c93726f72bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82a4bebc91f8db028ac76c8d926026580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bcc6f877b28f01e1e2fe3f58f2902581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4cd5016140ff70b078b09f18f93f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f657e60e8411a9bb59f7ede05efee5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce7f32507dc568811698eb48d4ec1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23325ec82243bc159e09c5ba2e63a874585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c63690281c3d4ed77656a2fcfa843586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da0e10b41acf001a1836b427e511b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8df1ddcb275003c6e2095d2532c32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656296a7e2aa3692a9a34af6c9bd58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a6b960760c1bd10b43f75e5a559a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e576815d5b90a86aca0debec2319c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0b1d0064ad0c361c5440151bb8384592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035366116c4699031176580eb70c77d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b4bc70cb345d37879b8cecdf9ff66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f15786bed7b4853b4be90808edfaf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f985c2530e6765697682f70f8731596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce6baa1d9aa6db6ad2a30bd60a71e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1d45a3e030a95136146ac2a80f692598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3bddf75249263de68189d79acd3e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71052d7479185aa04a5f8ea4cd2af8b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc454451c4746259d1fd8446b9ec364601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019883c1ffe3b769f0d1dd0d09ea600602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55264f176b6cb87df4a8ca7ec09fe858603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97e8b892cedaed427fd3a9f9d33649604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76e699073bc81ed94103047f78415a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfdc6a3ef76db3f8f00117d492c30b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362303497a6a1c364c052d29243fc63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6d917da8bf221b829cf469d7440ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8628d8cfcfae21d66cc8df35f35effe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1c5f07b19b12be253d108a02055d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf2e2eda62a8e2f46c1b45c83bb00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2868c94fd62d6c143c4074de74ae88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6299ff79ece06cd5154b55ce90f5d03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fad4ce9793dd6d8373f4a39a71235d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce40916909278718b95ec6b51e938d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49d343406a918ef4f3aaab8ed21c2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745fe7e89b5c92994d03a38c031f4d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82ca24ebb2eb3da5b3b072e231918b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fcc00dd3cb5edd4dc9953aa5cce47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91427a79653a57a037b7f8154cd66ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8fa82fada4603f516484b8e911034621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6beddb0605cbf8190d3f18f546ec8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff96481e42ace0bb28e909b640e688623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2fb006b1106ad8dc350a4ab8431b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e9dbff9400c1d4c08d19e99930d88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee972a5d877b08e895d9f1e3c3aae5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f521ec156dfc2060326c0dc7c69455d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d30cc10b6e9108835a4efa6cf9cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70b64a9a1fd60e8e41eee41d88b742629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934f0371b78a95f866b751be2109341630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28a5dfe043a932c4f6ecc956721880631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cc6ba23a986425546ee3842e05b09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30222b6bdc2948cf7c5aaa02e647f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00936023f7bad7988c94d471d3dc264f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70d01fa3468dbe15b3432a093b6c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721c1f1aa4f60d625d9adb933a4684f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14c36eb3d597a9dacbdbdef38a83f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fc05772db997c001208f5c5e87ade638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe9bc269d702e4960a04b351386436639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634bf7e7ed1ebbe63b05e052aa9c7d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b07b2a249341d1d8e3583713e588f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989bab1b79df7a9ded71556ed81a44b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083582e6154320625bc026de973d147643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d9178fe7b07ce0068550e1439a1c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d052d4bf5b0974c1a26208830cb8af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df87a01f9d23b697b7a18c804cc711646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136283ccb08a1ae0d2ceb5395fb33a35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6a95f3cd5b6779aad8224e5a6b72a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592c4fdf2513f25f577812793901d15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6e5108873ccfd9b7aa79dfab42845650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5271bf5777cd0df4482e4aac023fcd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb8875be84a1740564ebc37bf6c776652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6adcb087494ec6d55a22293452e37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f063e56e6fc522a1ffc8066e675cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38329545902ca81dd9a67349b98a66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06aadf35198cfc7a0f8a8fcb805241656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c93c7319e9cbedff018ec3800afe59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3f914597f6c9cca61b0590cd99b83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45292d2601ea97870b1c082977530c0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d72ea7ff8a8c228392c6698ceb5cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b991c658cb15aa686d36bde13fb919661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449be0a462b2d0a165bdcf5c8cdd821662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e307531c91da1d581f88d2ca344e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2512eda3b5abb36063435b66a885d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0d4c6072cc7a1baaa17919af61201665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0131c4c0f69ba237f02a5ecd1f9b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776601be6f869abeed12cf8f81b9277667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c02c98034f1acb311342d0b469f7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c81f2fa6423f7825de66b99d90ba3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dc8cff3b4cd2a457a96395d06f00c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307cdab84ddb993382b3196be563183671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8999220eef9ec88b559e3cbc5442df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eec726c5970da5579ae06dd63b1e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2a428dbad411f041507045e31467e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e93881671d9dd2bc856fad2e7291d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49005dc98edae89e027d64d5d5a7acdf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1cc880dc91d7b125c21aa2674d58f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8ca68d6d2b2c7072b1d8666930dc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fb58324ba2a4b1b9dec3672c58260679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489309ca6d596ce58ec04974ed9c705680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a8f87335dae2671cbe6c423950234681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a84c62f7959703116182a9a02be8ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb6447fbb37648a84753425f2c806683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f6f5f732b8d4d1d76c52ddce2154a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216935f8d920e401bade70f8f9f9724685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c6ddf3c21e63c8ae105fd924c048a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1755b953dd152c7cd18f9607fc4bf0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076eb487e4d4e0d744c04afefccc91d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3923b110a92a26126a3e0d89343a8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeaa2f990b84f98ab6cbd015c5d28c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54d916fa046ed36e13aa5c3fc2a5c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9118f34da2d7a484e51155bb50da7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95c0bb6fa4b7f4084b97ce89ccbb5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c042c735b62fbebc2d3afcd8c2b25c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145834854b1eaebce92a606a6bd0e06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d2f5aa3f9ad51c16b62accff10500696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37695756d28c8d5417c72e8ffe0ab5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006daf11688e89ce61a8ea8376e42d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf03c09fe4df0b20c42cf0c1b0d34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b002805fff9c39a5e46b67357c7cf42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438bb0061ea43824771f83615d0f84d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfd8404de7b360c7d8fbb0d8791760702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e60a5a6d2f237451ee2f01c4eb921703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f91cdafd9db6c7e2fcf8da82b13a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726177a8695a0eb4b8278ed48551a3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9655d917365c822bf418945680146dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d8cc614643283a8f8d13d4da33e97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0db1a65cdf3ec403cf4c8dfeccf7d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7e02e714653f4a88dc7bcb4913a04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b96efcf3662a91c96cf5bfcd3d8923710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279f5eb2de5df5c03fe06d3c5e96a1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68278f7529a237c5ecfb23fbbebb257d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05bd8377c920bc33bec0f708390bfd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c93d4b1485e1c5668c774f55494a89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81666b9f49d52a038a7cec2bc7c65828715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cd49fabb5cbf89dc94af7d3f4217d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b7c2932fbb93a91430054c32cc87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c98959861de0ef2b8abade2e27b998718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aa21b2b3f63c7fc9d7a29ea38a66a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e4d53d11ff8eda8198f354725e207720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e89d4e8a1b7b40466aab8adf677ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9319454a81f7a7668c766852c03ebb2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c929a9954c42c1fa908519f5ec76ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b718e2061074a387d1b09a25c3c54c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd59550ce46166205026b2611f9030e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c45352f85640b7a85a35eab05053e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c2232a271f999a7ef9d940d1f0566727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad383426b71dc7774893ddb9435b9d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5e8502642824cfb211c85923a7b02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab8ccbbf4e70f20538474641f353b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534baec3481182452f3ca5500a4e5d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad336fdb53f61c1a30f5b2b996174f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f23c1137e5ae1038a10ee57887e0d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8063e318f0134008aec542fd9f67e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d28aa435e4a0a9a3e91e696934e90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e74d9af0a23d82c6d3da198ae2984736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a5f3dc250a257f40424479474c6ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10439dc549f0315f74420c948c0d9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee22b34742d70a411fb77e31860d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243df694e14cb971eb3702de171111e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb69e3743c37214e8e347836aed756a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61f89130c8a2d4cf8d8c3f7d74a834742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63ae51d5e7aa03c273de34cf19dffe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f9f5b7115f0e41e10f29640f14f5d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e7d4d22bc3c384d5d6aa394094f01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d92ae56e24442a31963d292896de13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2ac8df09e292bb3f8662a249d98a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9feabdc253aacf2ae7436bfb8e4f8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cad42e01855f69586ed1550985aab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ec1cccb9e0f88f22752783ec5a5ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896a98c1ec43d45672d3b5034b4fbd1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92903a160cbfd1114306dc3020207aac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be627077845979abcb5c76acd843bb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef72f96ea442ee576f944f26bfc0dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a600bd29aaf72ec804e4785ba34ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364cfda1c6b498b6bec02f9ef0c2930756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c451f0fac758a5f4085d1241963db0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728fba7124be94b258646a2d4d6948a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf19dafaf2e8a8eeabdcd0103234d6b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>